--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,197 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:41</t>
+    <t>03/07/2026 20:55</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Madrid mantiene la estructura del RD 217/2022 pero realiza ajustes terminológicos significativos, eliminando matices pedagógicos sobre el aprendizaje colaborativo y desglosando con mayor especificidad técnica los criterios de seguridad y gestión en el laboratorio.</t>
+    <t>Madrid no ha publicado decreto propio para Física y Química de 2.º ESO, aplicando íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la numeración y el núcleo de las competencias específicas 1, 2, 3 y 4, así como la estructura general de los criterios de evaluación relacionados con el método científico y la alfabetización digital.</t>
+    <t>Madrid no ha desarrollado decreto propio para 2.º ESO de Física y Química, por lo que aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Decreto 62/2022, de 13 de julio, del Consejo de Gobierno, por el que se establece para la Comunidad de Madrid el Plan de Estudios de la Educación Secundaria Obligatoria.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria (BOE de 30 de marzo de 2022).</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe integrar de forma más explícita las normas de seguridad y el etiquetado (SGA) en las prácticas de laboratorio, ajustando las rúbricas de trabajo en equipo para centrarse en la eficiencia grupal más que en la co-evaluación.</t>
-[...41 lines deleted...]
-    <t>3.4: Valoración de la eliminación de residuos y el reciclaje de material en el laboratorio.</t>
+    <t>La programación didáctica debe ceñirse exclusivamente a los criterios de evaluación, saberes básicos y competencias específicas del RD 217/2022, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -839,50 +797,66 @@
   <si>
     <t>Describe fenómenos fisicoquímicos comunes relacionándolos de forma superficial con teorías científicas. Resuelve problemas de baja complejidad siguiendo pasos pautados, aunque presenta errores en el razonamiento o en la conexión con la realidad cercana.
 → Describe el proceso de ebullición del agua mencionando la temperatura, pero tiene dificultades para explicarlo mediante la teoría cinética-molecular de forma coherente.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor los fenómenos del entorno aplicando las leyes y teorías científicas adecuadas. Resuelve problemas fisicoquímicos de forma autónoma, razonando los procedimientos y proponiendo acciones concretas para mejorar la calidad de vida en su entorno inmediato.
 → Calcula correctamente la densidad de distintos materiales para explicar por qué unos flotan y otros se hunden, proponiendo un uso adecuado de materiales según su flotabilidad.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza y relaciona fenómenos complejos integrando múltiples leyes científicas con precisión. Resuelve problemas en contextos nuevos o interdisciplinares, justificando críticamente el impacto de las soluciones en la sociedad y liderando iniciativas colaborativas para la mejora de la realidad cercana.
 → Diseña un informe técnico que justifica el uso de energías renovables en el hogar basándose en las leyes de conservación de la energía y propone un plan de ahorro energético para el centro.</t>
   </si>
   <si>
+    <t>Repite observaciones o preguntas dadas sin reformularlas. No formula hipótesis ni realiza experimentos para comprobarlas, limitándose a seguir instrucciones sin comprender el proceso.
+→ En la práctica de separación de mezclas, copia la pregunta de la pizarra ("¿Podemos separar arena y sal?") y sigue los pasos del guion sin modificar, sin plantear ninguna hipótesis propia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y hipótesis sencillas con ayuda del docente o de pautas. Realiza experimentos guiados, pero necesita apoyo para seleccionar el procedimiento y para interpretar los resultados en relación con la hipótesis.
+→ En una práctica sobre densidad, propone con ayuda la hipótesis: "Si añadimos sal al agua, el huevo flotará más". Sigue el diseño experimental dado, pero al obtener datos, no relaciona la cantidad de sal con la flotación sin preguntas del profesor.</t>
+  </si>
+  <si>
+    <t>Selecciona preguntas relevantes y formula hipótesis coherentes con observaciones previas. Diseña y realiza experimentos de manera autónoma, registra datos y los analiza para confirmar o refutar la hipótesis, extrayendo conclusiones básicas.
+→ Observa que un imán atrae diferentes objetos y pregunta: "¿Todos los metales son atraídos por un imán?". Hipótesis: "Solo los metales que contienen hierro serán atraídos". Diseña un experimento probando varios objetos (clips, monedas, aluminio), registra resultados y concluye que el aluminio no es atraído.</t>
+  </si>
+  <si>
+    <t>Identifica fenómenos novedosos y formula preguntas que integran varios conceptos. Propone hipótesis originales, diseña experimentos controlando variables, analiza datos críticamente, y transfiere la metodología a contextos diferentes, comunicando sus conclusiones con argumentos.
+→ Investiga por qué el hielo flota en agua pero no en aceite. Formula la hipótesis: "La densidad del hielo es menor que la del agua pero mayor que la del aceite". Diseña un experimento midiendo masas y volúmenes, calcula densidades, y además propone y ejecuta un experimento con un objeto de densidad intermedia. Comunica resultados en un informe incluyendo predicciones y posibles errores.</t>
+  </si>
+  <si>
     <t>Muestra dificultades severas para identificar las unidades de medida básicas y las normas elementales de seguridad en el laboratorio. Requiere supervisión constante y ayuda directa para interpretar datos sencillos o aplicar reglas básicas de formulación IUPAC, cometiendo errores frecuentes en el lenguaje matemático elemental.
 → Confunde magnitudes básicas (masa y volumen) en un ejercicio y no identifica los pictogramas de peligro en los reactivos del laboratorio.</t>
   </si>
   <si>
     <t>Aplica de forma guiada las reglas de la IUPAC y las normas de seguridad en el laboratorio. Realiza cambios de unidades sencillos y utiliza el lenguaje matemático con apoyo de plantillas o ejemplos previos. Produce información científica básica, aunque presenta imprecisiones en el uso de formatos o en la selección de fuentes.
 → Nombra compuestos binarios sencillos siguiendo un modelo dado, pero comete errores al realizar conversiones de unidades de densidad o al organizar datos en una tabla.</t>
   </si>
   <si>
     <t>Maneja con soltura y autonomía el lenguaje de la IUPAC, las herramientas matemáticas y el sistema internacional de unidades. Cumple con rigor las normas de seguridad en el laboratorio y es capaz de interpretar y producir informes de resultados utilizando diferentes formatos (tablas, gráficas) de manera clara y fiable.
 → Realiza una práctica de laboratorio siguiendo el protocolo de seguridad, registra las medidas con sus unidades correctas y elabora una gráfica de calentamiento del agua sin errores de escala.</t>
   </si>
   <si>
     <t>Integra y justifica el uso del lenguaje científico y las normas de seguridad como pilares de la investigación. Evalúa críticamente la fiabilidad de diversas fuentes de información, produce datos complejos con precisión técnica y reconoce la importancia de la comunicación universal en ciencia, transfiriendo estos conocimientos a contextos interdisciplinares.
 → Redacta un informe de investigación comparando datos de distintas fuentes bibliográficas, utilizando notación científica correctamente y argumentando por qué la estandarización de la IUPAC facilita la colaboración internacional.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales y requiere supervisión constante para realizar búsquedas básicas de información científica, sin aplicar criterios de seguridad ni verificar la veracidad de las fuentes.
 → Accede a una página web sobre el sistema periódico solo tras recibir el enlace directo y requiere ayuda técnica para visualizar el contenido.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma funcional pero guiada, realizando consultas de información básica y participando de manera limitada en la creación de materiales sencillos o en el trabajo colaborativo.
 → Realiza una búsqueda simple sobre los estados de la materia en una única fuente sugerida y elabora una diapositiva básica con texto copiado.</t>
   </si>
   <si>
     <t>Emplea de forma eficiente y segura diversas plataformas para buscar información contrastada, crear materiales de aprendizaje claros (informes, presentaciones) y colaborar activamente en entornos virtuales, respetando las normas de comunicación.
@@ -918,263 +892,268 @@
   <si>
     <t>Describe avances científicos relevantes mencionando a sus autores y autoras, y detecta necesidades sociales o ambientales básicas, aunque muestra dificultades para explicar la relación de interdependencia entre la ciencia y el progreso social.
 → Realiza una cronología de un invento (como el termómetro) mencionando quiénes lo mejoraron, pero sin profundizar en el impacto económico o ambiental.</t>
   </si>
   <si>
     <t>Reconoce y valora la ciencia como una construcción colectiva y en evolución mediante el análisis de hitos históricos de hombres y mujeres, identificando con claridad cómo estos responden a necesidades tecnológicas, ambientales o sociales del entorno.
 → Presenta un informe sobre el desarrollo de las vacunas o la energía nuclear, destacando la colaboración entre equipos científicos y su repercusión en la salud pública o el modelo energético.</t>
   </si>
   <si>
     <t>Analiza críticamente la evolución histórica de la ciencia y su impacto multidimensional, argumentando con rigor la importancia de la interacción ciencia-sociedad para el progreso sostenible y proponiendo soluciones a problemas actuales basadas en esta comprensión.
 → Participa en un debate sobre la escasez de agua o el cambio climático, integrando datos históricos, avances químicos actuales y propuestas de concienciación social para mitigar el problema.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Cuidado! Ciencia en Acción</t>
+    <t>El desafío térmico de nuestro instituto</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una videoteca digital sobre seguridad y fenómenos químicos para la comunidad educativa</t>
+    <t>¿Cómo reducir la factura energética sin perder confort?</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un centro educativo de la Comunidad de Madrid que acaba de renovar su laboratorio de ciencias, surge la necesidad de instruir al alumnado de cursos inferiores (1.º ESO) sobre el uso seguro de las instalaciones y la comprensión de los cambios químicos que ocurren en el entorno urbano y doméstico.</t>
+    <t>El centro educativo recibe cada mes una factura energética elevada, especialmente en invierno y verano. El equipo directivo ha pedido al alumnado de 2.º ESO un análisis riguroso de las pérdidas de calor y frío en el edificio, así como propuestas de mejora basadas en la física de los materiales y la energía.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos comunicar de forma creativa y digital las normas de seguridad y los fenómenos químicos básicos para evitar accidentes y entender nuestro entorno?</t>
+    <t>Realizar una auditoría energética básica del instituto, identificando puntos de pérdida térmica a través de la teoría cinético-molecular y los sistemas materiales, y elaborar un video-reportaje con datos y propuestas concretas para reducir el consumo energético.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio de ciencias
-[...3 lines deleted...]
-• Plataforma educativa (Moodle/Google Classroom)</t>
+• Factura energética del centro (anonimizada si es necesario)
+• Termómetros digitales o infrarrojos
+• Cámara de fotos/video (móvil)
+• Ordenadores con acceso a internet y editor de video
+• Hoja de cálculo (Google Sheets o Excel)
+• Plantilla de guion
+• Rúbricas de evaluación (por criterio)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación audiovisual, emprendimiento digital, fomento de la cultura científica y prevención de riesgos.</t>
+    <t>Educación ambiental, consumo responsable, competencia digital, trabajo en equipo y comunicación oral/escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de un 'video-desastre' con errores de seguridad en un laboratorio. Debate guiado sobre los riesgos detectados y presentación del reto: convertirnos en 'influencers' de la seguridad científica para el centro.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con ideas previas y riesgos identificados.</t>
+    <t>Se presenta el encargo del equipo directivo y la factura energética del centro. Se debate sobre el confort térmico y el coste. Se formula la pregunta guía y se forman equipos de 4-5 personas asignando roles (coordinador, documentalista, analista, comunicador).</t>
+  </si>
+  <si>
+    <t>Pregunta guía reformulada por cada equipo y primeras hipótesis sobre dónde se pierde energía.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación en el laboratorio sobre pictogramas de seguridad (CLP) en productos de limpieza comunes en Madrid y experimentación con cambios físicos y químicos sencillos para documentar.</t>
-[...2 lines deleted...]
-    <t>Ficha de laboratorio con la clasificación de productos y reacciones observadas.</t>
+    <t>Talleres prácticos sobre teoría cinético-molecular, transferencia de calor y propiedades de materiales aislantes. Se realizan experimentos sencillos (ej. medir temperatura con termómetros en diferentes puntos, comparar materiales). También se enseña a interpretar facturas y a usar herramientas digitales (hoja de cálculo para gráficos, editor de video básico).</t>
+  </si>
+  <si>
+    <t>Hojas de registro de experimentos y ejercicios de interpretación de datos térmicos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Diseño del guion técnico y literario del vídeo. Los grupos eligen un tema específico: 'Pictogramas en casa', 'Normas de laboratorio' o '¿Físico o Químico?'. Planificación de planos y materiales necesarios.</t>
-[...2 lines deleted...]
-    <t>Guion (storyboard) del vídeo digital.</t>
+    <t>Los equipos realizan la auditoría energética del instituto: miden temperaturas en distintas zonas (aulas, pasillos, ventanas, puertas) durante una hora, identifican corrientes de aire, toman fotografías y recopilan datos de la factura. Luego, en el aula, procesan los datos, calculan pérdidas aproximadas y contrastan con las hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Datos de temperatura registrados, fotografías etiquetadas y hoja de cálculo con análisis.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de vídeo final (Vlog).</t>
+    <t>Cada equipo elabora un guion para el video-reportaje, planifica las escenas (incluyendo tomas de las mediciones, explicaciones de fenómenos, gráficas y propuestas). Graban y editan el video con herramientas sencillas (ej. Clipchamp o similar). El video debe estar dirigido a la audiencia real y tener una duración máxima de 7 minutos.</t>
+  </si>
+  <si>
+    <t>Guion escrito y video final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Gala de estreno de los vídeos. Coevaluación mediante rúbrica digital y reflexión individual sobre el proceso de aprendizaje y la importancia de la divulgación científica ética.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Visionado de los videos en clase (o enlace compartido) y coevaluación entre equipos mediante rúbrica. Cada equipo autoevalúa su proceso y resultado. El docente asigna niveles de logro 1-4 a cada criterio basándose en la evidencia recogida durante todas las fases. Se debate sobre la viabilidad de implementar las propuestas en el centro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y nivel de logro final asignado.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid a Toda Velocidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos optimizar los trayectos al centro educativo basándonos en el análisis de datos reales de velocidad y tiempo para reducir el impacto ambiental en Madrid?</t>
+    <t>La gran prueba de los aislantes térmicos</t>
+  </si>
+  <si>
+    <t>Investigación sobre la velocidad de enfriamiento del agua caliente</t>
+  </si>
+  <si>
+    <t>El instituto quiere reducir su consumo energético mejorando el aislamiento de las ventanas. El alumnado debe investigar qué material aislante doméstico (cartón, plástico de burbujas, papel de aluminio, tela) es más eficaz para conservar el calor, midiendo la velocidad de enfriamiento del agua caliente.</t>
+  </si>
+  <si>
+    <t>Diseñar un experimento controlado para medir la curva de enfriamiento del agua caliente en recipientes recubiertos con distintos materiales aislantes, analizar los datos y recomendar el mejor aislante al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de Datos Abiertos del Ayuntamiento de Madrid
-[...36 lines deleted...]
-    <t>Diana de autoevaluación y rúbrica de coevaluación del trabajo en equipo.</t>
+• Termómetros digitales o de alcohol
+• Vasos de precipitados (4 por grupo, mismo tamaño)
+• Calentador de agua o agua caliente del grifo
+• Materiales aislantes: cartón, plástico de burbujas, papel de aluminio, tela
+• Cronómetros
+• Hojas de registro de datos
+• Ordenadores con hoja de cálculo (opcional) o papel milimetrado
+• Plantilla de póster científico (papel o digital)</t>
+  </si>
+  <si>
+    <t>Educación ambiental (eficiencia energética) y fomento de vocaciones científicas.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: elegir el mejor aislante para las ventanas del instituto. Se debate sobre pérdidas de calor en el centro y el alumnado escribe hipótesis individuales sobre qué material será más eficaz.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de ciencia.</t>
+  </si>
+  <si>
+    <t>Se trabaja la teoría cinético-molecular, la transmisión del calor y el concepto de aislante. Se practica la lectura de termómetros y el diseño experimental: variables, control, replicabilidad. Cada equipo diseña su experimento escribiendo el procedimiento detallado.</t>
+  </si>
+  <si>
+    <t>Diseño experimental escrito (variable independiente: material; dependiente: temperatura; control: volumen de agua, tiempo, etc.).</t>
+  </si>
+  <si>
+    <t>Los equipos realizan el experimento: calientan agua, la vierten en recipientes recubiertos con distintos materiales y miden la temperatura cada minuto durante 15 minutos. Anotan datos en una tabla. Manejan el material con cuidado y desechan el agua al final.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y gráfica de enfriamiento dibujada a mano.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan los datos, calculan la velocidad de enfriamiento y deciden qué material es mejor. Elaboran un póster científico (en papel o digital) con: introducción, hipótesis, metodología, resultados (gráfica), conclusiones y recomendación. Preparan una breve exposición oral (3 min).</t>
+  </si>
+  <si>
+    <t>Póster científico terminado.</t>
+  </si>
+  <si>
+    <t>Se realiza una sesión de pósteres en el aula, donde cada equipo expone su trabajo al 'equipo directivo' (simulado por el profesor y otros grupos). Tras la defensa, se aplica coevaluación entre equipos y autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio usando las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Eco-Arte: Transformando Madrid con Energía</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte para comunicar a los vecinos de Madrid la importancia de la transformación energética y el reciclaje responsable de materiales?</t>
+    <t>Luces y sombras: eficiencia energética en nuestro instituto</t>
+  </si>
+  <si>
+    <t>Un mural para iluminar el ahorro</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto ha recibido la factura eléctrica del último trimestre y quiere reducir el consumo. El alumnado de 2º ESO se convierte en un equipo de asesoría energética que diseña un mural artístico para concienciar sobre el ahorro energético.</t>
+  </si>
+  <si>
+    <t>Investigar el consumo energético del instituto (iluminación, equipos) y diseñar un mural que, combinando arte y ciencia, exponga los datos, explique las leyes de la energía y proponga cambios de hábitos para reducir el consumo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales de laboratorio (termómetros, fuentes de energía)
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y feedback de la audiencia real.</t>
+• Factura eléctrica del centro
+• Vatímetros portátiles (o simulador)
+• Papel/cartón para mural
+• Rotuladores, reglas
+• Cámara o tablet para fotos
+• Plantilla de folleto
+• Hoja de cálculo para gráficas</t>
+  </si>
+  <si>
+    <t>Educación ambiental, concienciación social, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la factura eléctrica del centro y se lanza la pregunta guía. Los alumnos debaten y formulan hipótesis sobre el consumo. Se organizan los equipos y se define el censo de equipos a medir.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de energía, potencia, consumo, transformaciones energéticas. Se explica el método científico y se practica la medición con vatímetros portátiles. Se muestran ejemplos de murales científicos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de consumo y representación de datos.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan mediciones de consumo en aulas, pasillos y secretaría. Registran datos, calculan consumos diarios y semanales, y elaboran gráficas comparativas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas en papel o digital.</t>
+  </si>
+  <si>
+    <t>Diseñan y crean el mural: distribuyen secciones (tipos de energía, gráficas, propuestas de ahorro). Pueden ser dibujos, collage digital, o pintura. Elaboran el folleto para familias.</t>
+  </si>
+  <si>
+    <t>Boceto y versión final del mural; folleto.</t>
+  </si>
+  <si>
+    <t>Se organiza una visita guiada al mural para otros cursos y familias. Cada equipo explica su sección. Se realiza coevaluación entre equipos y se asigna nivel de logro según rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos (tipo PhET) para visualizar la teoría cinético-molecular, permitiendo al alumnado manipular variables como temperatura y presión para observar el comportamiento de las partículas en tiempo real.
 • Empleo de organizadores gráficos de 'doble entrada' que vinculen el nivel macroscópico (lo que se ve, como una ebullición) con el nivel microscópico (movimiento de moléculas) y el nivel simbólico (fórmulas y ecuaciones).
 • Presentación de leyes físicas (como la ley de la palanca o densidad) mediante analogías físicas tangibles y modelos 3D manipulables antes de pasar a la abstracción matemática.</t>
   </si>
@@ -1289,264 +1268,258 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula el currículo de Física y Química en 2.º ESO dentro de la Comunidad de Madrid?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por el Decreto 65/2022, que establece para Madrid la ordenación y el currículo de la ESO. En 2.º ESO, esta asignatura dispone de 3 horas semanales para desarrollar las 6 competencias específicas y los 14 criterios de evaluación. Es fundamental que la programación docente integre los 50 saberes básicos madrileños, priorizando el bloque de 'La materia' y el 'Cambio físico y químico' sobre otros contenidos.</t>
+    <t>¿Qué decreto autonómico madrileño concreta los saberes de Física y Química en 2.º ESO, y cómo se relaciona con los 50 saberes del BOE?</t>
+  </si>
+  <si>
+    <t>El Decreto 65/2022 de la Comunidad de Madrid establece la ordenación del curso. Para 2.º ESO, mantiene los 50 saberes del BOE pero los organiza en 6 bloques temáticos, distribuyendo las 3 horas semanales en dos teóricas y una práctica de laboratorio.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 50 saberes básicos de Física y Química en 2.º ESO en Madrid respecto al mínimo estatal?</t>
-[...2 lines deleted...]
-    <t>Madrid mantiene una estructura de contenidos más tradicional y técnica en sus 3 horas semanales. A diferencia del BOE, la Comunidad de Madrid enfatiza la formulación química inorgánica básica y el ajuste de reacciones desde 2.º ESO. Los 14 criterios de evaluación se aplican con un enfoque orientado a la preparación de itinerarios científicos posteriores, asegurando que los 50 saberes básicos cubran con profundidad el modelo cinético-molecular y las leyes de los gases.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Física y Química en 2.º ESO en Madrid respecto al BOE o a Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid prioriza los saberes de cinemática (bloque 2) al inicio del curso, mientras que el BOE permite flexibilidad. Respecto a Castilla-La Mancha, Madrid no incluye saberes de química orgánica en 2.º ESO, dejándolos para 3.º, y dedica más horas a prácticas de laboratorio.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo debe organizar el departamento las 3 horas semanales de Física y Química en 2.º ESO para cumplir con los 14 criterios de evaluación?</t>
-[...2 lines deleted...]
-    <t>Se recomienda dedicar dos horas a la teoría y resolución de problemas, y una hora fija a prácticas de laboratorio o proyectos de indagación. Dado que hay 50 saberes básicos que cubrir, esta distribución permite trabajar de forma práctica las 6 competencias específicas. El departamento debe asegurar que el uso del laboratorio quede registrado como evidencia para evaluar los criterios relacionados con el método científico y el trabajo experimental.</t>
+    <t>¿Con solo 3 horas semanales de Física y Química en 2.º ESO, ¿cómo se organizan las prácticas de laboratorio obligatorias según la programación de Madrid?</t>
+  </si>
+  <si>
+    <t>Se recomienda una hora semanal de laboratorio, alternando con dos teóricas. Los 6 criterios de evaluación se vinculan a prácticas concretas: por ejemplo, el criterio 2 (uso de instrumentos) se evalúa en la primera práctica del trimestre. Las 14 sesiones anuales se planifican al inicio del curso.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cuál es el procedimiento de recuperación para alumnos de 2.º ESO con Física y Química pendiente de 1.º, según la normativa madrileña?</t>
+  </si>
+  <si>
+    <t>Se realiza un plan de refuerzo individualizado con 4 tareas trimestrales basadas en los 14 criterios de 1.º. La prueba escrita final consta de 10 cuestiones que cubren los 6 CE de 1.º. Se aplica en mayo, con calificación numérica del 1 al 10.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué adaptaciones curriculares significativas se aplican en Física y Química de 2.º ESO en Madrid para alumnado con necesidades educativas especiales?</t>
+  </si>
+  <si>
+    <t>Se priorizan los criterios de evaluación 1, 4 y 6 (sobre 14 totales) para estos alumnos, reduciendo la exigencia de saberes a 20 de los 50. Se usan rúbricas específicas con niveles de logro de 1 a 3, y se eliminan las tareas experimentales complejas.</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Física y Química con Matemáticas en 2.º ESO para abordar saberes comunes como las ecuaciones del movimiento?</t>
+  </si>
+  <si>
+    <t>Se realizan dos reuniones anuales. Matemáticas trata funciones lineales (segundo trimestre) y Física aplica cinemática (primer trimestre). La coordinación asegura que los alumnos conozcan las ecuaciones antes de usarlas, evitando solapamientos. Se comparte una rúbrica para el criterio 5 de resolución de problemas.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué criterios sigue la Inspección Educativa en Madrid al supervisar las 6 competencias específicas de Física y Química en 2.º ESO?</t>
-[...35 lines deleted...]
-    <t>El departamento debe diseñar un programa de refuerzo que incluya actividades sobre los 50 saberes básicos no superados. En Madrid, la recuperación se centra en demostrar la adquisición de las 6 competencias específicas a través de pruebas que evalúen los 14 criterios de evaluación esenciales. Al ser una materia de 3 horas, el seguimiento suele incluir entregas trimestrales de ejercicios y una prueba final que garantice la base necesaria para 3.º ESO.</t>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en la programación de Física y Química de 2.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>Verifica que los 14 criterios de evaluación se distribuyan entre los 6 CE, con al menos 2 instrumentos por criterio. También comprueba que las 3 horas semanales incluyan una práctica de laboratorio (sesión de 55 minutos) y que la atención a la diversidad (AICLE, refuerzo) quede explicitada.</t>
+  </si>
+  <si>
+    <t>¿Cuáles son los recursos didácticos recomendados por la Comunidad de Madrid para Física y Química de 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Se sugiere el libro digital de Oxford (proyecto ADN), más un cuaderno de laboratorio editado por la CAM. Como bibliografía, 'Física y Química 2º ESO' de Santillana (serie Explora) y el simulador PhET para prácticas virtuales. Se priorizan materiales manipulativos como balanzas y cronómetros.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer y describir de forma guiada situaciones problemáticas reales de índole científica en el entorno inmediato planteando posibles iniciativas en las que la ciencia, y en part</t>
   </si>
   <si>
     <t>Conocer las metodologías propias de la ciencia para identificar y describir fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indagación, la deducció</t>
   </si>
   <si>
     <t>Seleccionar, de acuerdo con la naturaleza de las cuestiones que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y bú</t>
   </si>
@@ -2327,1617 +2300,1621 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>421</v>
+        <v>402</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>427</v>
+        <v>283</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>439</v>
+        <v>423</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="D5" s="9"/>
+        <v>452</v>
+      </c>
+      <c r="D5" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E5" s="9">
-        <v>7.14</v>
+        <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>453</v>
+      </c>
+      <c r="D6" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E6" s="9">
-        <v>7.14</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.4</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="D15" s="9">
         <v>7.5</v>
       </c>
       <c r="E15" s="9">
         <v>7.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
-        <v>104.28</v>
+        <v>110</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -5190,54 +5167,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C16"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5254,2914 +5231,2910 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...74 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="K2" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="K3" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H4" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I4" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="I4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="K4" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="K5" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="K6" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="K7" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>3.3</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="K8" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>3.4</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="F10" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G10" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="K10" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="K11" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="K12" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="K13" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>6.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="K14" s="9">
         <v>7.14</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>6.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="K15" s="9">
         <v>7.14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C15" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C16" s="7">
         <v>15</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C17" s="7">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C18" s="7">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C20" s="7">
         <v>3</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C21" s="7">
         <v>4</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C22" s="7">
         <v>5</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C23" s="7">
         <v>6</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C24" s="7">
         <v>7</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C25" s="7">
         <v>8</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C26" s="7">
         <v>9</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C27" s="7">
         <v>10</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C28" s="7">
         <v>1</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C29" s="7">
         <v>2</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C30" s="7">
         <v>3</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C31" s="7">
         <v>4</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C32" s="7">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C33" s="7">
         <v>2</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C35" s="7">
         <v>4</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C36" s="7">
         <v>5</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C37" s="7">
         <v>6</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C38" s="7">
         <v>7</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C39" s="7">
         <v>8</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C40" s="7">
         <v>9</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C41" s="7">
         <v>10</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C43" s="7">
         <v>2</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C44" s="7">
         <v>3</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C45" s="7">
         <v>4</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C46" s="7">
         <v>5</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C47" s="7">
         <v>6</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C48" s="7">
         <v>7</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C49" s="7">
         <v>8</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C50" s="7">
         <v>9</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C51" s="7">
         <v>10</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>146</v>
+        <v>238</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G18" s="7" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>277</v>
+        <v>132</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>281</v>
+        <v>266</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8170,320 +8143,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>