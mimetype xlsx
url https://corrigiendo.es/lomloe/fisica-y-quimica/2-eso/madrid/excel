--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:55</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Física y Química de 2.º ESO, aplicando íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid no ha desarrollado decreto propio para 2.º ESO de Física y Química, por lo que aplica íntegramente el RD 217/2022.</t>
   </si>