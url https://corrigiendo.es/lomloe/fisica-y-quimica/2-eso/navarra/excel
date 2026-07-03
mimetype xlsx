--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 19:47</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -735,50 +735,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos fisicoquímicos comunes relacionándolos de forma superficial con teorías científicas. Resuelve problemas de baja complejidad siguiendo pasos pautados, aunque presenta errores en el razonamiento o en la conexión con la realidad cercana.
 → Describe el proceso de ebullición del agua mencionando la temperatura, pero tiene dificultades para explicarlo mediante la teoría cinética-molecular de forma coherente.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor los fenómenos del entorno aplicando las leyes y teorías científicas adecuadas. Resuelve problemas fisicoquímicos de forma autónoma, razonando los procedimientos y proponiendo acciones concretas para mejorar la calidad de vida en su entorno inmediato.
 → Calcula correctamente la densidad de distintos materiales para explicar por qué unos flotan y otros se hunden, proponiendo un uso adecuado de materiales según su flotabilidad.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza y relaciona fenómenos complejos integrando múltiples leyes científicas con precisión. Resuelve problemas en contextos nuevos o interdisciplinares, justificando críticamente el impacto de las soluciones en la sociedad y liderando iniciativas colaborativas para la mejora de la realidad cercana.
 → Diseña un informe técnico que justifica el uso de energías renovables en el hogar basándose en las leyes de conservación de la energía y propone un plan de ahorro energético para el centro.</t>
+  </si>
+  <si>
+    <t>Repite observaciones o preguntas dadas sin reformularlas. No formula hipótesis ni realiza experimentos para comprobarlas, limitándose a seguir instrucciones sin comprender el proceso.
+→ En la práctica de separación de mezclas, copia la pregunta de la pizarra ("¿Podemos separar arena y sal?") y sigue los pasos del guion sin modificar, sin plantear ninguna hipótesis propia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y hipótesis sencillas con ayuda del docente o de pautas. Realiza experimentos guiados, pero necesita apoyo para seleccionar el procedimiento y para interpretar los resultados en relación con la hipótesis.
+→ En una práctica sobre densidad, propone con ayuda la hipótesis: "Si añadimos sal al agua, el huevo flotará más". Sigue el diseño experimental dado, pero al obtener datos, no relaciona la cantidad de sal con la flotación sin preguntas del profesor.</t>
+  </si>
+  <si>
+    <t>Selecciona preguntas relevantes y formula hipótesis coherentes con observaciones previas. Diseña y realiza experimentos de manera autónoma, registra datos y los analiza para confirmar o refutar la hipótesis, extrayendo conclusiones básicas.
+→ Observa que un imán atrae diferentes objetos y pregunta: "¿Todos los metales son atraídos por un imán?". Hipótesis: "Solo los metales que contienen hierro serán atraídos". Diseña un experimento probando varios objetos (clips, monedas, aluminio), registra resultados y concluye que el aluminio no es atraído.</t>
+  </si>
+  <si>
+    <t>Identifica fenómenos novedosos y formula preguntas que integran varios conceptos. Propone hipótesis originales, diseña experimentos controlando variables, analiza datos críticamente, y transfiere la metodología a contextos diferentes, comunicando sus conclusiones con argumentos.
+→ Investiga por qué el hielo flota en agua pero no en aceite. Formula la hipótesis: "La densidad del hielo es menor que la del agua pero mayor que la del aceite". Diseña un experimento midiendo masas y volúmenes, calcula densidades, y además propone y ejecuta un experimento con un objeto de densidad intermedia. Comunica resultados en un informe incluyendo predicciones y posibles errores.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar las unidades de medida básicas y las normas elementales de seguridad en el laboratorio. Requiere supervisión constante y ayuda directa para interpretar datos sencillos o aplicar reglas básicas de formulación IUPAC, cometiendo errores frecuentes en el lenguaje matemático elemental.
 → Confunde magnitudes básicas (masa y volumen) en un ejercicio y no identifica los pictogramas de peligro en los reactivos del laboratorio.</t>
   </si>
   <si>
     <t>Aplica de forma guiada las reglas de la IUPAC y las normas de seguridad en el laboratorio. Realiza cambios de unidades sencillos y utiliza el lenguaje matemático con apoyo de plantillas o ejemplos previos. Produce información científica básica, aunque presenta imprecisiones en el uso de formatos o en la selección de fuentes.
 → Nombra compuestos binarios sencillos siguiendo un modelo dado, pero comete errores al realizar conversiones de unidades de densidad o al organizar datos en una tabla.</t>
   </si>
   <si>
     <t>Maneja con soltura y autonomía el lenguaje de la IUPAC, las herramientas matemáticas y el sistema internacional de unidades. Cumple con rigor las normas de seguridad en el laboratorio y es capaz de interpretar y producir informes de resultados utilizando diferentes formatos (tablas, gráficas) de manera clara y fiable.
 → Realiza una práctica de laboratorio siguiendo el protocolo de seguridad, registra las medidas con sus unidades correctas y elabora una gráfica de calentamiento del agua sin errores de escala.</t>
   </si>
   <si>
     <t>Integra y justifica el uso del lenguaje científico y las normas de seguridad como pilares de la investigación. Evalúa críticamente la fiabilidad de diversas fuentes de información, produce datos complejos con precisión técnica y reconoce la importancia de la comunicación universal en ciencia, transfiriendo estos conocimientos a contextos interdisciplinares.
 → Redacta un informe de investigación comparando datos de distintas fuentes bibliográficas, utilizando notación científica correctamente y argumentando por qué la estandarización de la IUPAC facilita la colaboración internacional.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales y requiere supervisión constante para realizar búsquedas básicas de información científica, sin aplicar criterios de seguridad ni verificar la veracidad de las fuentes.
 → Accede a una página web sobre el sistema periódico solo tras recibir el enlace directo y requiere ayuda técnica para visualizar el contenido.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma funcional pero guiada, realizando consultas de información básica y participando de manera limitada en la creación de materiales sencillos o en el trabajo colaborativo.
 → Realiza una búsqueda simple sobre los estados de la materia en una única fuente sugerida y elabora una diapositiva básica con texto copiado.</t>
   </si>
@@ -972,192 +988,189 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Emplear las metodologías propias de la ciencia en la identificación y descripción de fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indagación, la</t>
   </si>
   <si>
     <t>Seleccionar, de acuerdo con la naturaleza de las cuestiones que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, para diseñar estrategias de indagación y</t>
   </si>
   <si>
     <t>Aplicar las leyes y teorías científicas conocidas al formular cuestiones e hipótesis de manera informada y coherente con el conocimiento científico existente y diseñar seguir los p</t>
   </si>
@@ -1916,1408 +1929,1414 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>314</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>2.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>342</v>
+      </c>
+      <c r="D3" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E3" s="7">
-        <v>8.33</v>
+        <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>2.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>343</v>
+      </c>
+      <c r="D4" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E4" s="7">
-        <v>8.33</v>
+        <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>344</v>
+      </c>
+      <c r="D5" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E5" s="7">
-        <v>8.33</v>
+        <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D9" s="7">
         <v>7.5</v>
       </c>
       <c r="E9" s="7">
         <v>7.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D10" s="7">
         <v>7.5</v>
       </c>
       <c r="E10" s="7">
         <v>7.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <f>SUM(E3:E14)</f>
-        <v>90</v>
+        <v>85.02000000000001</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="6" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C1" s="6">
         <v>2.1</v>
       </c>
       <c r="D1" s="6">
         <v>2.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.3</v>
       </c>
       <c r="F1" s="6">
         <v>3.1</v>
       </c>
       <c r="G1" s="6">
         <v>3.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.3</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
       <c r="K1" s="6">
         <v>5.1</v>
       </c>
       <c r="L1" s="6">
         <v>5.2</v>
       </c>
       <c r="M1" s="6">
         <v>6.1</v>
       </c>
       <c r="N1" s="6">
         <v>6.2</v>
       </c>
       <c r="O1" s="6" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="P1" s="6" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="5" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="5" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="5"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="5" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="5" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="5"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="5" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="5"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="5" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="5"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="5" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="5"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="5"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="5"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="5"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="5"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="5"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="5"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="5"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="5"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="5"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="5"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="5"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="5"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6077,55 +6096,55 @@
       </c>
       <c r="C48" s="5">
         <v>13</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
@@ -6205,51 +6224,51 @@
         <v>226</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>218</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>220</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
@@ -6279,57 +6298,57 @@
         <v>226</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>117</v>
+        <v>218</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>220</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F12" s="5" t="s">
@@ -6353,51 +6372,51 @@
         <v>226</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>220</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
@@ -6427,484 +6446,558 @@
         <v>226</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>243</v>
+        <v>117</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>220</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>223</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>225</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>226</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>228</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>229</v>
       </c>
       <c r="G22" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>247</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>