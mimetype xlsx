--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:47</t>
+    <t>03/07/2026 21:04</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>