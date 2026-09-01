--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:04</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>