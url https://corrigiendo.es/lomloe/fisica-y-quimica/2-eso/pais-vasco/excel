--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,558 +106,693 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:51</t>
+    <t>03/07/2026 21:01</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Comprender y relacionar los motivos por los que ocurren los principales fenómenos fisicoquímicos del entorno y explicarlos en términos de las leyes y teorías científicas adecuadas para resolver problemas con el fin de aplicarlas para mejorar la realidad cercana y la calidad de vida humana.</t>
+    <t>Comprender y relacionar las causas por las que ocurren los principales fenómenos y procesos naturales, utilizando el razonamiento científico, las leyes y teorías científicas y/o el pensamiento computacional para resolver problemas o dar explicación a procesos de la vida cotidiana.</t>
   </si>
   <si>
     <t>Entender los fenómenos naturales del día a día usando la ciencia para proponer soluciones que mejoren nuestra vida y entorno.</t>
   </si>
   <si>
     <t>El alumnado observa sucesos cotidianos, los justifica con leyes científicas y resuelve retos prácticos aplicando esos conocimientos para ayudar a su comunidad.</t>
   </si>
   <si>
     <t>No es memorizar enunciados de leyes ni realizar problemas numéricos abstractos sin contexto. No es repetir definiciones teóricas sin aplicarlas a la realidad.</t>
   </si>
   <si>
     <t>Analizar el funcionamiento térmico de un envase y proponer mejoras en el aislamiento de una vivienda para ahorrar energía.</t>
   </si>
   <si>
     <t>explicar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Expresar las observaciones realizadas por el alumnado en forma de preguntas, formulando hipótesis para explicarlas y demostrar dichas hipótesis a través de la experimentación científica, la indagación y la búsqueda de evidencias, para desarrollar los razonamientos propios del pensamiento científico y mejorar las destrezas en el uso de las metodologías científicas.</t>
+    <t>Identificar, localizar y seleccionar información, utilizando eficientemente plataformas tecnológicas y recursos variados para resolver preguntas relacionadas con las ciencias, tanto de forma individual como de forma colaborativa.</t>
   </si>
   <si>
     <t>El alumnado investiga fenómenos naturales planteando preguntas, proponiendo explicaciones lógicas y comprobándolas mediante experimentos prácticos y búsqueda de pruebas.</t>
   </si>
   <si>
     <t>El alumnado observa su entorno, se pregunta el porqué de las cosas, propone posibles soluciones y realiza experimentos sencillos para verificar si sus ideas son correctas.</t>
   </si>
   <si>
     <t>No es memorizar los pasos del método científico. No es seguir una receta de laboratorio sin cuestionar. No es aceptar verdades sin pruebas ni razonamiento previo.</t>
   </si>
   <si>
     <t>El alumnado diseña y realiza un experimento para comprobar si el azúcar se disuelve más rápido en agua caliente o fría, anotando sus resultados.</t>
   </si>
   <si>
     <t>diseñar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Manejar con soltura las reglas y normas básicas de la física y la química en lo referente al lenguaje de la IUPAC, al lenguaje matemático, al empleo de unidades de medida correctas, al uso seguro del laboratorio y a la interpretación y producción de datos e información en diferentes formatos y fuentes, para reconocer el carácter universal y transversal del lenguaje científico y la necesidad de una comunicación fiable en investigación y ciencia entre diferentes países y culturas.</t>
+    <t>Interpretar y transmitir información y datos científicos y argumentar sobre ellos utilizando diferentes formatos para analizar conceptos y procesos de las ciencias.</t>
   </si>
   <si>
     <t>Dominar el lenguaje científico (nombres, unidades y matemáticas) y las normas de seguridad para comunicarse con rigor en cualquier contexto investigador.</t>
   </si>
   <si>
     <t>El alumnado nombra compuestos, realiza cambios de unidades, utiliza gráficas y sigue protocolos de seguridad en el laboratorio para transmitir información científica precisa y fiable.</t>
   </si>
   <si>
     <t>No es memorizar la tabla periódica ni hacer factores de conversión aislados. No es aprender normas de seguridad sin aplicarlas en una experimentación real.</t>
   </si>
   <si>
     <t>El alumnado redacta un informe de laboratorio sobre densidades usando unidades del Sistema Internacional, gráficas y nomenclatura IUPAC correcta.</t>
   </si>
   <si>
     <t>aplicar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Utilizar de forma crítica y eficiente plataformas tecnológicas y recursos variados, tanto para el trabajo individual como en equipo, para fomentar la creatividad, el desarrollo personal y el aprendizaje individual y social mediante la consulta de información, la creación de materiales y la comunicación efectiva en los diferentes entornos de aprendizaje.</t>
+    <t>Expresar las observaciones en forma de preguntas, formular hipótesis, y demostrar dichas hipótesis a través de la experimentación científica, y desarrollar proyectos de investigación, siguiendo los pasos de las metodologías científicas para indagar en aspectos relacionados con las ciencias.</t>
   </si>
   <si>
     <t>El alumnado maneja herramientas digitales con sentido común para investigar, crear contenidos científicos y colaborar con sus compañeros de forma segura.</t>
   </si>
   <si>
     <t>El alumnado busca información fiable, diseña presentaciones o vídeos sobre ciencia y utiliza entornos virtuales para compartir tareas y trabajar en equipo de manera responsable.</t>
   </si>
   <si>
     <t>No es simplemente navegar por internet o copiar y pegar de Wikipedia. No es usar el móvil sin objetivo didáctico ni descuidar la privacidad digital.</t>
   </si>
   <si>
     <t>El alumnado diseña una infografía digital sobre la tabla periódica usando herramientas colaborativas y la comparte en el aula virtual del centro.</t>
   </si>
   <si>
     <t>crear</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Utilizar las estrategias propias del trabajo colaborativo, potenciando el crecimiento entre iguales como base emprendedora de una comunidad científica crítica, ética y eficiente, para comprender la importancia de la ciencia en la mejora de la sociedad, las aplicaciones y repercusiones de los avances científicos, la preservación de la salud y la conservación sostenible del medio ambiente.</t>
+    <t>Manejar las reglas y normas básicas de las ciencias, utilizando el lenguaje de la IUPAC, el lenguaje matemático, el empleo de unidades de medida correctas y el uso seguro del laboratorio, para reconocer el carácter universal del lenguaje científico y la necesidad de una comunicación fiable en investigación y ciencia entre diferentes países y culturas.</t>
   </si>
   <si>
     <t>Trabajar en equipo para entender cómo los descubrimientos científicos ayudan a mejorar nuestra salud, el planeta y la sociedad de forma responsable.</t>
   </si>
   <si>
     <t>El alumnado investiga en grupo y debate sobre el impacto real de la ciencia en la vida cotidiana, analizando sus beneficios y posibles riesgos éticos o ambientales.</t>
   </si>
   <si>
     <t>No es solo repartirse las partes de un trabajo escrito. No es memorizar nombres de inventores. No es hacer experimentos aislados sin reflexionar sobre su utilidad social.</t>
   </si>
   <si>
     <t>En grupos, investigan el ciclo de vida de un smartphone y proponen soluciones colectivas para reducir su impacto ambiental y fomentar el reciclaje.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Comprender y valorar la ciencia como una construcción colectiva en continuo cambio y evolución, en la que no solo participan las personas dedicadas a la ciencia, sino que también requiere de una interacción con el resto de la sociedad, para obtener resultados que repercutan en el avance tecnológico, económico, ambiental y social.</t>
+    <t>Analizar los efectos de determinadas acciones sobre el medio ambiente y la salud, basándose en los fundamentos de las ciencias, para promover y adoptar hábitos responsables que sean compatibles con un desarrollo sostenible y permitan mantener y mejorar la salud individual y colectiva del planeta.</t>
   </si>
   <si>
     <t>Entender que la ciencia evoluciona gracias al trabajo de muchas personas y que sus descubrimientos afectan directamente a nuestra vida y entorno.</t>
   </si>
   <si>
     <t>El alumnado investiga cómo los descubrimientos científicos cambian con el tiempo y analiza cómo la tecnología y la sociedad influyen en el progreso científico actual.</t>
   </si>
   <si>
     <t>No es memorizar una lista de científicos y sus fechas. No es ver la ciencia como algo acabado e inmutable que solo hacen genios aislados.</t>
   </si>
   <si>
     <t>El alumnado analiza en grupos cómo ha evolucionado el modelo atómico o el uso de los plásticos, debatiendo sus beneficios y riesgos sociales.</t>
   </si>
   <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>Comprender y valorar la ciencia como construcción colectiva en continuo cambio y evolución, en la que no solo participan las personas dedicadas a la ciencia, sino que también requiere de una interacción con el resto de la sociedad, para obtener resultados que repercutan en el avance tecnológico, económico, ambiental y social.</t>
+  </si>
+  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Identificar, comprender y explicar los fenómenos fisico químicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos de manera argumentada, utilizando diversidad de soportes y medios de comunicación.</t>
+    <t>Explicar los fenómenos naturales cotidianos más relevantes, y analizarlos en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la argumentación.</t>
   </si>
   <si>
     <t>Explicar fenómenos del entorno mediante leyes científicas, comunicando los resultados de forma argumentada a través de diferentes formatos y soportes digitales o analógicos.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza una exposición o informe técnico donde justifica científicamente un fenómeno cotidiano, como los cambios de estado o la dilatación térmica.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Análisis grupal de situaciones reales como la cocina, el clima o el transporte para identificar los principios físicos o químicos subyacentes.</t>
   </si>
   <si>
     <t>Evaluar la memorización de enunciados de leyes en lugar de la capacidad de aplicarlas para justificar un fenómeno observado.</t>
   </si>
   <si>
-    <t>Resolver los problemas fisicoquímicos planteados utili zando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expresando adecuadamente los resultados.</t>
+    <t>Explicar procesos naturales representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería a través de herramientas analógicas y digitales.</t>
   </si>
   <si>
     <t>Resolver problemas científicos aplicando leyes y teorías, justificando los pasos seguidos y expresando los resultados con las unidades de medida correctas.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una colección de problemas o una prueba escrita donde se detallan los pasos lógicos, las fórmulas empleadas y el resultado final con unidades.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Sesiones de práctica en el aula sobre magnitudes, densidad, temperatura o movimientos, donde se plantean situaciones problemáticas del entorno cotidiano.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el valor numérico final del ejercicio, ignorando el planteamiento, el desarrollo del procedimiento y la correcta expresión de las unidades.</t>
   </si>
   <si>
-    <t>Reconocer y describir en el entorno inmediato situacio nes problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la química, puedan contribuir a su solución, analizando críticamente su impacto en la sociedad.</t>
+    <t>Resolver problemas o dar explicación a procesos naturales utilizando conocimientos, datos e información aportados, el razonamiento lógico, el pensamiento computacional o recursos digitales.</t>
   </si>
   <si>
     <t>Identificar problemas reales del entorno que requieran soluciones científicas, proponiendo iniciativas basadas en la física y la química y analizando su impacto social.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o proyecto donde detecta un problema local, como la contaminación o el consumo energético, y propone soluciones científicas evaluando sus beneficios.</t>
   </si>
   <si>
     <t>Análisis de casos prácticos del entorno cercano, como la gestión de residuos o el ruido, para proponer mejoras basadas en principios fisicoquímicos.</t>
   </si>
   <si>
     <t>Evaluar la capacidad de identificar problemas reales mediante ejercicios teóricos de libro de texto en lugar de observar la interacción directa con el entorno inmediato.</t>
   </si>
   <si>
-    <t>Emplear las metodologías propias de la ciencia en la identificación y la descripción de fenómenos a partir de cues tiones a las que se pueda dar respuesta a través de la indaga ción, la deducción, el trabajo experimental y el razonamiento lógico-matemático, diferenciándose de aquellas pseudocientíficas que no admiten comprobación experimental.</t>
+    <t>Analizar críticamente la solución a un problema sobre fenómenos naturales reformulándola cuando sea necesario.</t>
+  </si>
+  <si>
+    <t>Analizar la base fisicoquímica de los procesos cognitivos y emocionales, vinculando la neuroquímica con la conducta y el aprendizaje en el entorno cotidiano.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una infografía explicativa que relaciona la liberación de neurotransmisores con respuestas físicas y conductas específicas durante el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre la química del estrés y la motivación, analizando los cambios físicos y químicos que ocurren en el organismo.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio como una reflexión conductual o psicológica subjetiva, ignorando los procesos fisicoquímicos y moleculares subyacentes que exige la materia.</t>
+  </si>
+  <si>
+    <t>Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la resolución de cuestiones, en la consulta de información y en la creación de contenidos, seleccionando con criterio las fuentes más fiables y citándolas correctamente.</t>
   </si>
   <si>
     <t>Aplicar el método científico para investigar fenómenos naturales mediante preguntas, hipótesis y experimentación, distinguiendo claramente entre explicaciones basadas en evidencias y afirmaciones pseudocientíficas.</t>
   </si>
   <si>
     <t>Aplicar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de investigación o proyecto de indagación donde formula preguntas testables, diseña un experimento básico y justifica por qué ciertos enunciados no son científicos.</t>
   </si>
   <si>
     <t>Sesión de laboratorio o taller de pensamiento crítico donde se analizan noticias o anuncios publicitarios para verificar su validez científica mediante el razonamiento lógico.</t>
   </si>
   <si>
     <t>Evaluar únicamente la ejecución técnica del experimento en el laboratorio, ignorando la capacidad del alumno para detectar y argumentar la invalidez de una teoría pseudocientífica.</t>
   </si>
   <si>
-    <t>Seleccionar, de acuerdo con la naturaleza de las cuestio nes que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y buscando evidencias que permitan obtener conclusiones y respuestas ajustadas a la naturaleza de la pregunta formulada.</t>
+    <t>Reconocer la información con base científica, distinguiéndola de pseudociencias, bulos, creencias infundadas, etc., y manteniendo una actitud escéptica ante estos.</t>
   </si>
   <si>
     <t>Diseñar y seleccionar estrategias de investigación o experimentos adecuados para validar o rechazar hipótesis científicas basadas en preguntas sobre fenómenos naturales.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado realiza un guion de prácticas o plan de indagación donde detalla los pasos, materiales y variables para contrastar una hipótesis específica.</t>
   </si>
   <si>
     <t>En el laboratorio o aula, ante un fenómeno físico-químico, el alumnado propone un procedimiento experimental lógico para comprobar sus suposiciones iniciales.</t>
   </si>
   <si>
     <t>Confundir la realización mecánica de una práctica de laboratorio dirigida con la capacidad del alumno para diseñar su propia estrategia de comprobación.</t>
   </si>
   <si>
-    <t>Aplicar las leyes y teorías científicas conocidas al formu lar cuestiones e hipótesis, siendo coherente con el conoci miento científico existente y diseñando los procedimientos experimentales o deductivos necesarios para resolverlas o comprobarlas.</t>
+    <t>Establecer interacciones constructivas y coeducativas mediante el uso de estrategias propias del trabajo colaborativo en actividades de carácter científico, respetando la diversidad y favoreciendo la inclusión.</t>
   </si>
   <si>
     <t>Diseñar experimentos y proponer hipótesis fundamentadas en leyes científicas para resolver problemas o comprobar fenómenos observados en el entorno cotidiano o de laboratorio.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de prácticas o proyecto de indagación donde formula una hipótesis coherente y detalla los pasos de un procedimiento experimental.</t>
   </si>
   <si>
     <t>Durante sesiones de laboratorio o proyectos de investigación dirigida sobre cambios físicos y químicos, planteando soluciones a problemas reales mediante el método científico.</t>
   </si>
   <si>
     <t>Evaluar únicamente la memorización de leyes científicas en lugar de su uso práctico para diseñar un experimento que las valide.</t>
   </si>
   <si>
-    <t>Emplear datos en diferentes formatos en la interpretación y comunicación de información relativa a un proceso fisico químico concreto, relacionando entre sí lo que cada uno de ellos contiene, y extrayendo en cada caso lo más relevante para la resolución de un problema.</t>
+    <t>Definir conceptos y describir fenómenos y procesos científicos, analizando información en diferentes formatos, manteniendo una actitud crítica y obteniendo conclusiones fundamentadas.</t>
   </si>
   <si>
     <t>Interpretar y comunicar información de procesos fisicoquímicos analizando datos en diversos formatos, como tablas o gráficas, para extraer conclusiones y resolver problemas científicos.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega actividades de resolución de problemas donde integra información proveniente de gráficas, tablas y enunciados técnicos sobre fenómenos físicos o químicos.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas sobre cinemática o termodinámica donde se requiere el paso de lenguaje tabular a gráfico y viceversa.</t>
   </si>
   <si>
     <t>Evaluar la capacidad de cálculo matemático ignorando si la interpretación de la escala o las unidades en la gráfica original es correcta.</t>
   </si>
   <si>
-    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de nomenclatura, consiguiendo una comunicación efectiva con toda la comunidad científica.</t>
+    <t>Comunicar información científica de forma clara, utilizando las estructuras lingüísticas, la terminología y el formato adecuados.</t>
   </si>
   <si>
     <t>Aplicar correctamente las normas de nomenclatura IUPAC, el sistema internacional de unidades y herramientas matemáticas básicas para resolver problemas y comunicar resultados científicos con rigor.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado entrega pruebas escritas y actividades de clase donde realiza conversiones de unidades, nombra sustancias químicas y resuelve operaciones matemáticas aplicadas a fenómenos físicos.</t>
   </si>
   <si>
     <t>Sesiones de resolución de problemas numéricos y ejercicios de formulación química binaria utilizando factores de conversión y reglas de la IUPAC.</t>
   </si>
   <si>
     <t>Confundir el símbolo de la unidad con la abreviatura de la magnitud o no expresar los resultados finales en el Sistema Internacional.</t>
   </si>
   <si>
-    <t>Poner en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, asegurando la salud propia y colectiva, la conservación sostenible del medio ambiente y el cuidado de las instalaciones.</t>
-[...5 lines deleted...]
-    <t>El alumnado realiza las prácticas de laboratorio siguiendo los protocolos de seguridad, utiliza correctamente los equipos de protección y gestiona adecuadamente los residuos y el material.</t>
+    <t>Plantear preguntas e hipótesis que sean contrastables, utilizando métodos científicos e intentando explicar fenómenos naturales y realizar predicciones sobre estos.</t>
+  </si>
+  <si>
+    <t>Emplear herramientas digitales y bibliográficas para investigar contenidos científicos de forma autónoma, colaborando con respeto y evaluando críticamente las aportaciones del grupo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación colaborativo o una presentación digital donde se integran fuentes diversas y se registra la participación crítica de cada miembro.</t>
+  </si>
+  <si>
+    <t>Búsqueda de información sobre modelos atómicos o elementos químicos en equipos, usando entornos virtuales de aprendizaje y compartiendo hallazgos de forma respetuosa.</t>
+  </si>
+  <si>
+    <t>Evaluar la destreza tecnológica en el uso de la aplicación (estética) olvidando valorar la veracidad científica de las fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos y/o cualitativos sobre fenómenos científicos utilizando con corrección y progresiva autonomía los instrumentos, herramientas analógicas y digitales o técnicas adecuadas.</t>
+  </si>
+  <si>
+    <t>Seleccionar información científica de fuentes fiables, tanto digitales como analógicas, para elaborar contenidos propios que favorezcan el aprendizaje individual y del grupo.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o producto digital sobre un tema científico, incluyendo un listado de fuentes consultadas y justificando su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Búsqueda dirigida en el aula de informática sobre las propiedades de la materia o modelos atómicos, discriminando entre fuentes académicas y divulgativas.</t>
+  </si>
+  <si>
+    <t>Calificar la destreza tecnológica o el diseño visual del documento olvidando evaluar la veracidad científica y la calidad de las fuentes bibliográficas seleccionadas.</t>
+  </si>
+  <si>
+    <t>Interpretar los resultados obtenidos en la experimentación, en la indagación o en el proyecto de investigación científica, utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas.</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar la contribución de mujeres y grupos diversos a la ciencia, utilizando entornos digitales para promover la igualdad y el respeto en el trabajo colaborativo.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una presentación digital o un mural colaborativo sobre el papel de la mujer en la historia de la física y la química, destacando su impacto científico.</t>
+  </si>
+  <si>
+    <t>Investigación guiada en internet sobre científicas relevantes y debate grupal sobre los obstáculos superados, utilizando herramientas de trabajo cooperativo en la nube.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen escrito de contenidos teóricos en lugar de observar la actitud y el trabajo colaborativo en entornos digitales.</t>
+  </si>
+  <si>
+    <t>Presentar la información y las conclusiones obtenidas a través de la experimentación, la observación y las evidencias científicas utilizando el formato analógico y/o digital adecuado.</t>
+  </si>
+  <si>
+    <t>Problema, práctica o informe experimental</t>
+  </si>
+  <si>
+    <t>Comunicarse de manera efectiva con la comunidad científica, utilizando adecuadamente las reglas básicas de la ciencia, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de formulación y nomenclatura.</t>
+  </si>
+  <si>
+    <t>Participar en equipos de trabajo para resolver problemas científicos de forma ética y cooperativa, fomentando la igualdad y la eficiencia en el laboratorio o aula.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas grupales de investigación o experimentación, asumiendo roles específicos y respetando las normas de convivencia y coeducación establecidas en el equipo.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
-    <t>Sesiones de experimentación en el laboratorio donde se requiere la manipulación de sustancias químicas, material de vidrio y equipos de medida.</t>
-[...49 lines deleted...]
-  <si>
     <t>Prácticas de laboratorio en grupos reducidos o proyectos de investigación sobre el impacto de la ciencia en el medio ambiente.</t>
   </si>
   <si>
     <t>Calificar el informe de laboratorio grupal sin verificar mediante observación directa si ha existido un reparto equitativo de tareas y una colaboración real.</t>
   </si>
   <si>
-    <t>Emprender, de forma guiada y de acuerdo con la meto dología adecuada, proyectos científicos que involucren al alumnado en la mejora de la sociedad y que creen valor para el individuo y para la comunidad.</t>
+    <t>Proteger la salud propia y colectiva, la conservación sostenible del medio ambiente y el respeto por las instalaciones de uso científico, poniendo en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de ciencias.</t>
   </si>
   <si>
     <t>Desarrollar proyectos científicos guiados que aporten soluciones a problemas sociales o ambientales, aplicando el método científico para generar un impacto positivo en su entorno.</t>
   </si>
   <si>
     <t>Desarrollar</t>
   </si>
   <si>
     <t>El alumnado realiza un proyecto grupal, como un informe, prototipo o campaña, que propone una solución científica a un problema real de su comunidad o centro.</t>
   </si>
   <si>
     <t>Trabajo cooperativo para diseñar soluciones a retos reales, como la gestión de residuos, el ahorro energético o la promoción de hábitos saludables.</t>
   </si>
   <si>
     <t>Evaluar el criterio mediante un examen teórico sobre el método científico en lugar de valorar el desarrollo y la utilidad social del proyecto realizado.</t>
   </si>
   <si>
-    <t>Reconocer y valorar que la ciencia es un proceso en permanente construcción y las repercusiones de la ciencia con la tecnología, la sociedad y el medio ambiente, a través del análisis histórico de los hombres y mujeres de ciencia y los avances científicos.</t>
+    <t>Conocer los efectos de determinadas acciones sobre el medioambiente y la salud de los seres vivos, aplicando los fundamentos de las ciencias y los criterios científicos.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de la ciencia y sus descubrimientos, destacando la contribución de hombres y mujeres y el impacto social, tecnológico y ambiental resultante.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital sobre un hito científico, identificando a sus autores y explicando las consecuencias tecnológicas y sociales de dicho avance.</t>
   </si>
   <si>
     <t>Investigación guiada en el aula sobre descubrimientos clave relacionándolos con aplicaciones actuales y el impacto en la calidad de vida y el entorno.</t>
   </si>
   <si>
     <t>Evaluar únicamente datos biográficos o fechas históricas de forma memorística sin vincular el descubrimiento con su impacto tecnológico o social actual.</t>
   </si>
   <si>
-    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad, valorando la capacidad de la ciencia para darles solución sostenible a través de la implicación de toda la ciudadanía.</t>
+    <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida utilizando datos y razones científicas.</t>
   </si>
   <si>
     <t>Identificar necesidades tecnológicas y ambientales del entorno, analizando cómo la ciencia ofrece soluciones sostenibles y el papel fundamental de la participación ciudadana en este proceso.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde señala una necesidad social o ambiental cercana y describe la solución científica aplicada para resolverla.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un problema de sostenibilidad local, analizando el papel de la química o la física en su resolución y la implicación social.</t>
   </si>
   <si>
     <t>Evaluar el criterio mediante una pregunta teórica de examen sobre hitos históricos en lugar de vincularlo a problemas reales y actuales del entorno.</t>
   </si>
   <si>
+    <t>Proponer y adoptar hábitos sostenibles en el entorno cercano, analizando las actividades propias y ajenas y basándose en los propios razonamientos, conocimientos adquiridos e información disponible.</t>
+  </si>
+  <si>
+    <t>Proponer y adoptar hábitos saludables y responsables, analizando las acciones propias y ajenas basándose en los propios razonamientos, conocimientos adquiridos e información disponible.</t>
+  </si>
+  <si>
+    <t>Interpretar el paisaje y ecosistemas del entorno analizando sus elementos y reflexionando sobre el impacto ambiental de determinadas acciones humanas.</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar, a través del análisis histórico de los hombres y mujeres de ciencia y de los avances científicos, que la ciencia es un proceso en permanente construcción y las repercusiones de la ciencia con la tecnología, la sociedad y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Detectar en el entorno las necesidades ambientales y sociales más importantes dándoles solución sostenible, creativa y con criterio de género.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Metodologías de la investigación científica: identificación y formulación de cuestiones, elaboración de hipótesis y compro bación experimental de las mismas.* Trabajo experimental y proyectos de investigación: estrategias en la resolución de problemas y en el desarrollo de investi gaciones mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias válidas de las observaciones y obteniendo conclusiones.* Diversos entornos y recursos de aprendizaje científico como el laboratorio o los entornos virtuales: materiales, sustancias y herramientas tecnológicas.* Normas de uso de cada espacio, asegurando y protegiendo así el respeto hacia el medio ambiente.* El lenguaje científico: unidades del Sistema Internacional y sus símbolos. Herramientas matemáticas básicas en diferentes escenarios científicos y de aprendizaje.* Estrategias de interpretación y producción de información científica utilizando diferentes formatos y diferentes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria.* Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y la química en el avance y la mejora de la sociedad.*</t>
-[...32 lines deleted...]
-    <t>Ecuaciones químicas: ajuste de reacciones químicas y realización de predicciones cualitativas y cuantitativas basadas en la estequiometría, relacionándolas con procesos fisicoquímicos de la industria, el medioambiente y la sociedad.* Descripción cualitativa de reacciones químicas de interés: reacciones de combustión, neutralización y procesos electroquí micos sencillos, valorando las implicaciones que tienen en la tecnología, la sociedad o el medioambiente.* Factores que influyen en la velocidad de las reacciones químicas: comprensión de cómo ocurre la reordenación de los átomos aplicando modelos como la teoría de colisiones y realización de predicciones en los procesos químicos cotidianos más importantes.</t>
+    <t>Preguntas, hipótesis y conjeturas científicas.</t>
+  </si>
+  <si>
+    <t>Estrategias para la búsqueda de información y la colaboración: herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, póster, informe, etc.).</t>
+  </si>
+  <si>
+    <t>Fuentes fidedignas de información científica: reconocimiento y utilización.</t>
+  </si>
+  <si>
+    <t>Experimentación y trabajo de campo para responder a una cuestión científica determinada utilizando instrumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
+  </si>
+  <si>
+    <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
+  </si>
+  <si>
+    <t>Análisis de resultados mediante pensamiento lógico o computacional.</t>
+  </si>
+  <si>
+    <t>Comunicación de procesos, resultados o ideas en diferentes formatos analógicos o digitales (presentación, gráfica, vídeo, póster, informe...).</t>
+  </si>
+  <si>
+    <t>Teoría cinético-molecular: aplicación a observaciones sobre la materia explicando sus propiedades, los estados de agregación, los cambios de estado y la formación de mezclas y disoluciones</t>
+  </si>
+  <si>
+    <t>Experimentos relacionados con los sistemas materiales: conocimiento y descripción de sus propiedades, su composición y su clasificación</t>
+  </si>
+  <si>
+    <t>Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen</t>
+  </si>
+  <si>
+    <t>Materiales de interés en la vida diaria: usos, propiedades y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>La célula como unidad estructural y funcional de los seres vivos</t>
+  </si>
+  <si>
+    <t>La célula procariota y sus partes</t>
+  </si>
+  <si>
+    <t>La célula eucariota animal y sus partes</t>
+  </si>
+  <si>
+    <t>La célula eucariota vegetal y sus partes</t>
+  </si>
+  <si>
+    <t>Observación y comparación de tipos de células al microscopio</t>
+  </si>
+  <si>
+    <t>Técnicas y uso del microscopio.</t>
+  </si>
+  <si>
+    <t>Los dominios y los reinos: Eubacteria, Archaea, Protista, Fungi, Plantae y Animalia. Historia básica de la clasificación taxonómica</t>
+  </si>
+  <si>
+    <t>Los principales grupos taxonómicos: observación de especies del entorno y clasificación a partir de sus características distintivas</t>
+  </si>
+  <si>
+    <t>Las especies más comunes de los ecosistemas del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, visu, etc.)</t>
+  </si>
+  <si>
+    <t>Técnicas y herramientas innovadoras para la identificación, observación y georreferenciación de seres vivos de los ecosistemas del País Vasco.</t>
+  </si>
+  <si>
+    <t>Seres sintientes: vertebrados, cefalópodos y algunos artrópodos. Diferencias entre sensibilidad y sintiencia.</t>
+  </si>
+  <si>
+    <t>Las medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y reflexión sobre el uso adecuado de los antibióticos en los seres vivos</t>
+  </si>
+  <si>
+    <t>La importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida</t>
+  </si>
+  <si>
+    <t>Hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, ejercicio físico, control del estrés...)</t>
+  </si>
+  <si>
+    <t>Conceptos de roca y mineral: características y propiedades</t>
+  </si>
+  <si>
+    <t>Estrategias de clasificación de las rocas: sedimentarias, metamórficas e ígneas. El ciclo de las rocas</t>
+  </si>
+  <si>
+    <t>Métodos de identificación de algunas rocas y minerales relevantes y/o del entorno</t>
+  </si>
+  <si>
+    <t>Usos de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos</t>
+  </si>
+  <si>
+    <t>Predicción de movimientos sencillos a partir de los conceptos de la cinemática, formulando hipótesis comprobables sobre valores futuros de estas magnitudes, validándolas a través del cálculo numérico, la interpretación de gráficas o el trabajo experimental</t>
+  </si>
+  <si>
+    <t>Las fuerzas como agentes de cambio: relación de los efectos de las fuerzas, tanto en el estado de movimiento o de reposo de un cuerpo como produciendo deformaciones en los sistemas sobre los que actúan</t>
+  </si>
+  <si>
+    <t>Aplicación de las leyes de Newton: observación de situaciones cotidianas o de laboratorio que permiten entender cómo se comportan los sistemas materiales ante la acción de las fuerzas y predecir los efectos de estas en situaciones cotidianas y de seguridad vial</t>
+  </si>
+  <si>
+    <t>La energía: formulación de cuestiones e hipótesis sobre la energía, propiedades y manifestaciones que la describan como la causa de todos los procesos de cambio</t>
+  </si>
+  <si>
+    <t>Diseño y comprobación experimental de hipótesis relacionadas con el uso doméstico e industrial de la energía en sus distintas formas y las transformaciones entre ellas</t>
+  </si>
+  <si>
+    <t>Elaboración fundamentada de hipótesis sobre el medio ambiente y la sostenibilidad a partir de las diferencias entre fuentes de energía renovables y no renovables</t>
+  </si>
+  <si>
+    <t>Efectos del calor sobre la materia: análisis de los efectos y aplicación en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Los ecosistemas del entorno, sus componentes bióticos y abióticos y los tipos de relaciones intraespecíficas e interespecíficas</t>
+  </si>
+  <si>
+    <t>Las funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra</t>
+  </si>
+  <si>
+    <t>La importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible</t>
+  </si>
+  <si>
+    <t>Las causas del cambio climático y sus consecuencias sobre los ecosistemas</t>
+  </si>
+  <si>
+    <t>La importancia de los hábitos sostenibles (consumo responsable, gestión de residuos, respeto al medio ambiente...)</t>
+  </si>
+  <si>
+    <t>La relación entre la salud medioambiental, humana y de otros seres vivos: one health (una sola salud).</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -681,50 +816,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos fisicoquímicos comunes relacionándolos de forma superficial con teorías científicas. Resuelve problemas de baja complejidad siguiendo pasos pautados, aunque presenta errores en el razonamiento o en la conexión con la realidad cercana.
 → Describe el proceso de ebullición del agua mencionando la temperatura, pero tiene dificultades para explicarlo mediante la teoría cinética-molecular de forma coherente.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor los fenómenos del entorno aplicando las leyes y teorías científicas adecuadas. Resuelve problemas fisicoquímicos de forma autónoma, razonando los procedimientos y proponiendo acciones concretas para mejorar la calidad de vida en su entorno inmediato.
 → Calcula correctamente la densidad de distintos materiales para explicar por qué unos flotan y otros se hunden, proponiendo un uso adecuado de materiales según su flotabilidad.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza y relaciona fenómenos complejos integrando múltiples leyes científicas con precisión. Resuelve problemas en contextos nuevos o interdisciplinares, justificando críticamente el impacto de las soluciones en la sociedad y liderando iniciativas colaborativas para la mejora de la realidad cercana.
 → Diseña un informe técnico que justifica el uso de energías renovables en el hogar basándose en las leyes de conservación de la energía y propone un plan de ahorro energético para el centro.</t>
+  </si>
+  <si>
+    <t>Repite observaciones o preguntas dadas sin reformularlas. No formula hipótesis ni realiza experimentos para comprobarlas, limitándose a seguir instrucciones sin comprender el proceso.
+→ En la práctica de separación de mezclas, copia la pregunta de la pizarra ("¿Podemos separar arena y sal?") y sigue los pasos del guion sin modificar, sin plantear ninguna hipótesis propia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y hipótesis sencillas con ayuda del docente o de pautas. Realiza experimentos guiados, pero necesita apoyo para seleccionar el procedimiento y para interpretar los resultados en relación con la hipótesis.
+→ En una práctica sobre densidad, propone con ayuda la hipótesis: "Si añadimos sal al agua, el huevo flotará más". Sigue el diseño experimental dado, pero al obtener datos, no relaciona la cantidad de sal con la flotación sin preguntas del profesor.</t>
+  </si>
+  <si>
+    <t>Selecciona preguntas relevantes y formula hipótesis coherentes con observaciones previas. Diseña y realiza experimentos de manera autónoma, registra datos y los analiza para confirmar o refutar la hipótesis, extrayendo conclusiones básicas.
+→ Observa que un imán atrae diferentes objetos y pregunta: "¿Todos los metales son atraídos por un imán?". Hipótesis: "Solo los metales que contienen hierro serán atraídos". Diseña un experimento probando varios objetos (clips, monedas, aluminio), registra resultados y concluye que el aluminio no es atraído.</t>
+  </si>
+  <si>
+    <t>Identifica fenómenos novedosos y formula preguntas que integran varios conceptos. Propone hipótesis originales, diseña experimentos controlando variables, analiza datos críticamente, y transfiere la metodología a contextos diferentes, comunicando sus conclusiones con argumentos.
+→ Investiga por qué el hielo flota en agua pero no en aceite. Formula la hipótesis: "La densidad del hielo es menor que la del agua pero mayor que la del aceite". Diseña un experimento midiendo masas y volúmenes, calcula densidades, y además propone y ejecuta un experimento con un objeto de densidad intermedia. Comunica resultados en un informe incluyendo predicciones y posibles errores.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar las unidades de medida básicas y las normas elementales de seguridad en el laboratorio. Requiere supervisión constante y ayuda directa para interpretar datos sencillos o aplicar reglas básicas de formulación IUPAC, cometiendo errores frecuentes en el lenguaje matemático elemental.
 → Confunde magnitudes básicas (masa y volumen) en un ejercicio y no identifica los pictogramas de peligro en los reactivos del laboratorio.</t>
   </si>
   <si>
     <t>Aplica de forma guiada las reglas de la IUPAC y las normas de seguridad en el laboratorio. Realiza cambios de unidades sencillos y utiliza el lenguaje matemático con apoyo de plantillas o ejemplos previos. Produce información científica básica, aunque presenta imprecisiones en el uso de formatos o en la selección de fuentes.
 → Nombra compuestos binarios sencillos siguiendo un modelo dado, pero comete errores al realizar conversiones de unidades de densidad o al organizar datos en una tabla.</t>
   </si>
   <si>
     <t>Maneja con soltura y autonomía el lenguaje de la IUPAC, las herramientas matemáticas y el sistema internacional de unidades. Cumple con rigor las normas de seguridad en el laboratorio y es capaz de interpretar y producir informes de resultados utilizando diferentes formatos (tablas, gráficas) de manera clara y fiable.
 → Realiza una práctica de laboratorio siguiendo el protocolo de seguridad, registra las medidas con sus unidades correctas y elabora una gráfica de calentamiento del agua sin errores de escala.</t>
   </si>
   <si>
     <t>Integra y justifica el uso del lenguaje científico y las normas de seguridad como pilares de la investigación. Evalúa críticamente la fiabilidad de diversas fuentes de información, produce datos complejos con precisión técnica y reconoce la importancia de la comunicación universal en ciencia, transfiriendo estos conocimientos a contextos interdisciplinares.
 → Redacta un informe de investigación comparando datos de distintas fuentes bibliográficas, utilizando notación científica correctamente y argumentando por qué la estandarización de la IUPAC facilita la colaboración internacional.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales y requiere supervisión constante para realizar búsquedas básicas de información científica, sin aplicar criterios de seguridad ni verificar la veracidad de las fuentes.
 → Accede a una página web sobre el sistema periódico solo tras recibir el enlace directo y requiere ayuda técnica para visualizar el contenido.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma funcional pero guiada, realizando consultas de información básica y participando de manera limitada en la creación de materiales sencillos o en el trabajo colaborativo.
 → Realiza una búsqueda simple sobre los estados de la materia en una única fuente sugerida y elabora una diapositiva básica con texto copiado.</t>
   </si>
@@ -918,249 +1069,249 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Identificar, comprender y explicar los fenómenos fisico químicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos de maner</t>
-[...38 lines deleted...]
-    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad, valorando la capacidad de la ciencia para darles so</t>
+    <t>Explicar los fenómenos naturales cotidianos más relevantes, y analizarlos en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la argumentac</t>
+  </si>
+  <si>
+    <t>Explicar procesos naturales representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería a través de herramientas analógicas</t>
+  </si>
+  <si>
+    <t>Resolver problemas o dar explicación a procesos naturales utilizando conocimientos, datos e información aportados, el razonamiento lógico, el pensamiento computacional o recursos d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la resolución de cuestiones, en la consulta de información y en la creación de contenidos, </t>
+  </si>
+  <si>
+    <t>Establecer interacciones constructivas y coeducativas mediante el uso de estrategias propias del trabajo colaborativo en actividades de carácter científico, respetando la diversida</t>
+  </si>
+  <si>
+    <t>Definir conceptos y describir fenómenos y procesos científicos, analizando información en diferentes formatos, manteniendo una actitud crítica y obteniendo conclusiones fundamentad</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos y/o cualitativos sobre fenómenos científicos utilizando con corrección y progresiva autonomía los instrumentos, herramientas analó</t>
+  </si>
+  <si>
+    <t>Interpretar los resultados obtenidos en la experimentación, en la indagación o en el proyecto de investigación científica, utilizando, cuando sea necesario, herramientas matemática</t>
+  </si>
+  <si>
+    <t>Presentar la información y las conclusiones obtenidas a través de la experimentación, la observación y las evidencias científicas utilizando el formato analógico y/o digital adecua</t>
+  </si>
+  <si>
+    <t>Comunicarse de manera efectiva con la comunidad científica, utilizando adecuadamente las reglas básicas de la ciencia, incluyendo el uso de unidades de medida, las herramientas mat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proteger la salud propia y colectiva, la conservación sostenible del medio ambiente y el respeto por las instalaciones de uso científico, poniendo en práctica las normas de uso de </t>
+  </si>
+  <si>
+    <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y</t>
+  </si>
+  <si>
+    <t>Proponer y adoptar hábitos sostenibles en el entorno cercano, analizando las actividades propias y ajenas y basándose en los propios razonamientos, conocimientos adquiridos e infor</t>
+  </si>
+  <si>
+    <t>Proponer y adoptar hábitos saludables y responsables, analizando las acciones propias y ajenas basándose en los propios razonamientos, conocimientos adquiridos e información dispon</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar, a través del análisis histórico de los hombres y mujeres de ciencia y de los avances científicos, que la ciencia es un proceso en permanente construcción y las</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1769,67 +1920,67 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>12</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1871,1586 +2022,1946 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>262</v>
+        <v>311</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>264</v>
+        <v>313</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>267</v>
+        <v>316</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>268</v>
+        <v>317</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>269</v>
+        <v>318</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>270</v>
+        <v>319</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>271</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>272</v>
+        <v>321</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>275</v>
+        <v>324</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>276</v>
+        <v>325</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>277</v>
+        <v>326</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>278</v>
+        <v>327</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>280</v>
+        <v>329</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>281</v>
+        <v>330</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>282</v>
+        <v>331</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>283</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>284</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>285</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>287</v>
+        <v>336</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>288</v>
+        <v>337</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>289</v>
+        <v>338</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>291</v>
+        <v>340</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>292</v>
+        <v>341</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>293</v>
+        <v>342</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>294</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>295</v>
+        <v>344</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>297</v>
+        <v>346</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>298</v>
+        <v>347</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>301</v>
+        <v>350</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>302</v>
+        <v>351</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>305</v>
+        <v>354</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>306</v>
+        <v>355</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>292</v>
+        <v>345</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>296</v>
+        <v>341</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="D3" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="E3" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="D4" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="E4" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="D5" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="E5" s="7">
-        <v>8.33</v>
+        <v>6.25</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>105</v>
+      </c>
+      <c r="D6" s="7">
+        <v>6.25</v>
+      </c>
       <c r="E6" s="7">
-        <v>6.67</v>
+        <v>6.25</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>372</v>
+      </c>
+      <c r="D7" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>116</v>
+      </c>
+      <c r="D8" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
-        <v>3.1</v>
+        <v>2.3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>327</v>
+        <v>373</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>328</v>
+        <v>374</v>
       </c>
       <c r="D10" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="E10" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>329</v>
+        <v>133</v>
       </c>
       <c r="D11" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="E11" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>330</v>
+        <v>139</v>
       </c>
       <c r="D12" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="E12" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>331</v>
+        <v>375</v>
       </c>
       <c r="D13" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="E13" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>5.1</v>
+        <v>4.3</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>149</v>
+        <v>376</v>
       </c>
       <c r="D14" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="E14" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>5.2</v>
+        <v>4.4</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>332</v>
+        <v>377</v>
       </c>
       <c r="D15" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="E15" s="7">
-        <v>7.5</v>
+        <v>3.75</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>6.1</v>
+        <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>333</v>
+        <v>378</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>6.2</v>
+        <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>334</v>
+        <v>379</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="7"/>
+      <c r="A18" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.0</v>
+      </c>
       <c r="E18" s="7">
-        <f>SUM(E3:E17)</f>
-[...3 lines deleted...]
-        <v>336</v>
+        <v>3.0</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="D19" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E19" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E20" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E22" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <v>4.55</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7">
+        <v>4.55</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7">
+        <f>SUM(E3:E24)</f>
+        <v>119.11</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S31"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:26">
       <c r="A1" s="6" t="s">
-        <v>337</v>
+        <v>386</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>338</v>
+        <v>387</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="G1" s="6">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="H1" s="6">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="I1" s="6">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="J1" s="6">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="K1" s="6">
         <v>3.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.3</v>
       </c>
       <c r="L1" s="6">
         <v>4.1</v>
       </c>
       <c r="M1" s="6">
         <v>4.2</v>
       </c>
       <c r="N1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="O1" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="P1" s="6">
         <v>5.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="Q1" s="6">
         <v>5.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="R1" s="6">
         <v>6.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="S1" s="6">
         <v>6.2</v>
       </c>
-      <c r="R1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="U1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="V1" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="W1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="X1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Y1" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="Z1" s="6" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" s="5" t="s">
-        <v>340</v>
+        <v>389</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
-      <c r="R2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:Q2),"")</f>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:X2),"")</f>
         <v/>
       </c>
-      <c r="S2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19">
+      <c r="Z2" s="5"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="5" t="s">
-        <v>341</v>
+        <v>390</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
-      <c r="R3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:Q3),"")</f>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:X3),"")</f>
         <v/>
       </c>
-      <c r="S3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:19">
+      <c r="Z3" s="5"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" s="5" t="s">
-        <v>342</v>
+        <v>391</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
-      <c r="R4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:Q4),"")</f>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:X4),"")</f>
         <v/>
       </c>
-      <c r="S4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:19">
+      <c r="Z4" s="5"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" s="5" t="s">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
-      <c r="R5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:Q5),"")</f>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:X5),"")</f>
         <v/>
       </c>
-      <c r="S5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:19">
+      <c r="Z5" s="5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" s="5" t="s">
-        <v>344</v>
+        <v>393</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
-      <c r="R6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:Q6),"")</f>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:X6),"")</f>
         <v/>
       </c>
-      <c r="S6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:19">
+      <c r="Z6" s="5"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="5" t="s">
-        <v>345</v>
+        <v>394</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
-      <c r="R7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:Q7),"")</f>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:X7),"")</f>
         <v/>
       </c>
-      <c r="S7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:19">
+      <c r="Z7" s="5"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="5" t="s">
-        <v>346</v>
+        <v>395</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
-      <c r="R8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:Q8),"")</f>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:X8),"")</f>
         <v/>
       </c>
-      <c r="S8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:19">
+      <c r="Z8" s="5"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="5" t="s">
-        <v>347</v>
+        <v>396</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
-      <c r="R9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:Q9),"")</f>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:X9),"")</f>
         <v/>
       </c>
-      <c r="S9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:19">
+      <c r="Z9" s="5"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" s="5" t="s">
-        <v>348</v>
+        <v>397</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
-      <c r="R10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:Q10),"")</f>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:X10),"")</f>
         <v/>
       </c>
-      <c r="S10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:19">
+      <c r="Z10" s="5"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" s="5" t="s">
-        <v>349</v>
+        <v>398</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
-      <c r="R11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:Q11),"")</f>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:X11),"")</f>
         <v/>
       </c>
-      <c r="S11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:19">
+      <c r="Z11" s="5"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" s="5" t="s">
-        <v>350</v>
+        <v>399</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
-      <c r="R12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:Q12),"")</f>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:X12),"")</f>
         <v/>
       </c>
-      <c r="S12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:19">
+      <c r="Z12" s="5"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" s="5" t="s">
-        <v>351</v>
+        <v>400</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
-      <c r="R13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:Q13),"")</f>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:X13),"")</f>
         <v/>
       </c>
-      <c r="S13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="Z13" s="5"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="5" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
-      <c r="R14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:Q14),"")</f>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:X14),"")</f>
         <v/>
       </c>
-      <c r="S14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:19">
+      <c r="Z14" s="5"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" s="5" t="s">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
-      <c r="R15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:Q15),"")</f>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:X15),"")</f>
         <v/>
       </c>
-      <c r="S15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:19">
+      <c r="Z15" s="5"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="5" t="s">
-        <v>354</v>
+        <v>403</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
-      <c r="R16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:Q16),"")</f>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:X16),"")</f>
         <v/>
       </c>
-      <c r="S16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:19">
+      <c r="Z16" s="5"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="5" t="s">
-        <v>355</v>
+        <v>404</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
-      <c r="R17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:Q17),"")</f>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:X17),"")</f>
         <v/>
       </c>
-      <c r="S17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:19">
+      <c r="Z17" s="5"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" s="5" t="s">
-        <v>356</v>
+        <v>405</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
-      <c r="R18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:Q18),"")</f>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:X18),"")</f>
         <v/>
       </c>
-      <c r="S18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:19">
+      <c r="Z18" s="5"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="5" t="s">
-        <v>357</v>
+        <v>406</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
-      <c r="R19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:Q19),"")</f>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:X19),"")</f>
         <v/>
       </c>
-      <c r="S19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:19">
+      <c r="Z19" s="5"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" s="5" t="s">
-        <v>358</v>
+        <v>407</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
-      <c r="R20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:Q20),"")</f>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:X20),"")</f>
         <v/>
       </c>
-      <c r="S20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:19">
+      <c r="Z20" s="5"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="5" t="s">
-        <v>359</v>
+        <v>408</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
-      <c r="R21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:Q21),"")</f>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:X21),"")</f>
         <v/>
       </c>
-      <c r="S21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:19">
+      <c r="Z21" s="5"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="5" t="s">
-        <v>360</v>
+        <v>409</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
-      <c r="R22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:Q22),"")</f>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:X22),"")</f>
         <v/>
       </c>
-      <c r="S22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:19">
+      <c r="Z22" s="5"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" s="5" t="s">
-        <v>361</v>
+        <v>410</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
-      <c r="R23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:Q23),"")</f>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:X23),"")</f>
         <v/>
       </c>
-      <c r="S23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:19">
+      <c r="Z23" s="5"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="5" t="s">
-        <v>362</v>
+        <v>411</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
-      <c r="R24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:Q24),"")</f>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:X24),"")</f>
         <v/>
       </c>
-      <c r="S24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:19">
+      <c r="Z24" s="5"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" s="5" t="s">
-        <v>363</v>
+        <v>412</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
-      <c r="R25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:Q25),"")</f>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:X25),"")</f>
         <v/>
       </c>
-      <c r="S25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:19">
+      <c r="Z25" s="5"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="5" t="s">
-        <v>364</v>
+        <v>413</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
-      <c r="R26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:Q26),"")</f>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:X26),"")</f>
         <v/>
       </c>
-      <c r="S26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:19">
+      <c r="Z26" s="5"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="5" t="s">
-        <v>365</v>
+        <v>414</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
-      <c r="R27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:Q27),"")</f>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:X27),"")</f>
         <v/>
       </c>
-      <c r="S27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:19">
+      <c r="Z27" s="5"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" s="5" t="s">
-        <v>366</v>
+        <v>415</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
-      <c r="R28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:Q28),"")</f>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:X28),"")</f>
         <v/>
       </c>
-      <c r="S28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:19">
+      <c r="Z28" s="5"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" s="5" t="s">
-        <v>367</v>
+        <v>416</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
-      <c r="R29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:Q29),"")</f>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:X29),"")</f>
         <v/>
       </c>
-      <c r="S29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:19">
+      <c r="Z29" s="5"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" s="5" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
-      <c r="R30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:Q30),"")</f>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:X30),"")</f>
         <v/>
       </c>
-      <c r="S30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:19">
+      <c r="Z30" s="5"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" s="5" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
-      <c r="R31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:Q31),"")</f>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:X31),"")</f>
         <v/>
       </c>
-      <c r="S31" s="5"/>
+      <c r="Z31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="450">
+  <dataValidations count="660">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -4755,102 +5266,732 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -5003,1729 +6144,2574 @@
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>69</v>
       </c>
     </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K2" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K3" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="K4" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K5" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K6" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="K7" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
-        <v>3.1</v>
+        <v>2.3</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K8" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K9" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>135</v>
+        <v>96</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K10" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K11" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>4.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K12" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
-        <v>5.1</v>
+        <v>4.3</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>135</v>
+        <v>89</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K13" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
-        <v>5.2</v>
+        <v>4.4</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="E14" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G14" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
-        <v>6.1</v>
+        <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G15" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="H15" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="J15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" s="7">
-        <v>6.67</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="K16" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="K17" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
         <v>6.2</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C18" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...21 lines deleted...]
-        <v>6.67</v>
+      <c r="D18" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="K18" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="7">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="7">
+        <v>4.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I13"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C4" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C5" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C6" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C7" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C8" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C9" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C11" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C12" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="C13" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="5">
+        <v>6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C15" s="5">
+        <v>7</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C16" s="5">
+        <v>8</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C17" s="5">
+        <v>9</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C18" s="5">
+        <v>10</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C19" s="5">
+        <v>11</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C20" s="5">
+        <v>12</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C21" s="5">
+        <v>13</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C22" s="5">
+        <v>14</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C23" s="5">
+        <v>15</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C24" s="5">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C25" s="5">
+        <v>17</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="5">
+        <v>18</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" s="5">
+        <v>19</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C28" s="5">
+        <v>20</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" s="5">
+        <v>21</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C30" s="5">
+        <v>22</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C34" s="5">
+        <v>4</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C35" s="5">
+        <v>5</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C36" s="5">
+        <v>6</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" s="5">
+        <v>7</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C38" s="5">
+        <v>8</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" s="5">
+        <v>9</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" s="5">
+        <v>10</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="5">
+        <v>11</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C42" s="5">
+        <v>12</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C43" s="5">
+        <v>13</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>194</v>
+        <v>239</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>198</v>
+        <v>243</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>199</v>
+        <v>244</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>200</v>
+        <v>245</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>200</v>
+        <v>245</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>214</v>
+        <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>216</v>
+        <v>261</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>135</v>
+        <v>245</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>217</v>
+        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>218</v>
+        <v>263</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>219</v>
+        <v>264</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>221</v>
+        <v>266</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>222</v>
+        <v>267</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>223</v>
+        <v>268</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>224</v>
+        <v>269</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>225</v>
+        <v>162</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>226</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>227</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>207</v>
+        <v>252</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>228</v>
+        <v>272</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>229</v>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>249</v>
+        <v>298</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>250</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>252</v>
+        <v>301</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>253</v>
+        <v>302</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>255</v>
+        <v>304</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>257</v>
+        <v>306</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>258</v>
+        <v>307</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>259</v>
+        <v>308</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>260</v>
+        <v>309</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>261</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>