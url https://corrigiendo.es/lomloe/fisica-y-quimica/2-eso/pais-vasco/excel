--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:01</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>