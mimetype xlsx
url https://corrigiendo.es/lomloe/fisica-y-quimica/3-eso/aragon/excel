--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:22</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado decreto propio para Física y Química de 3.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Física y Química</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Aragón mantiene sin cambios todas las competencias específicas y criterios de evaluación del BOE para Física y Química de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>No es necesario adaptar la programación a concreciones autonómicas; se deben seguir las directrices del RD 217/2022 y, en su caso, las orientaciones generales de la Administración educativa aragonesa.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -692,50 +716,66 @@
   <si>
     <t>Describe fenómenos cotidianos utilizando terminología científica básica y resuelve problemas fisicoquímicos siguiendo modelos o plantillas pautadas, mostrando dificultades para razonar los procesos de forma autónoma.
 → Calcula la densidad de un objeto aplicando la fórmula tras ver un ejemplo, pero no explica por qué el objeto flota o se hunde en diferentes líquidos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor fenómenos fisicoquímicos del entorno a partir de leyes y teorías, resuelve problemas razonando el procedimiento y reconoce situaciones problemáticas reales proponiendo iniciativas para mejorar la calidad de vida.
 → Explica el funcionamiento de un termómetro mediante la dilatación térmica y resuelve problemas de escalas de temperatura justificando cada paso del cálculo.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Relaciona y transfiere leyes científicas a contextos complejos e interdisciplinares, resuelve problemas con autonomía y rigor crítico, y diseña iniciativas colaborativas originales que aplican la ciencia para mejorar la realidad cercana.
 → Diseña un pequeño prototipo o campaña de concienciación sobre el uso de sustancias químicas domésticas, fundamentando sus riesgos y beneficios en leyes químicas y de seguridad ambiental.</t>
   </si>
   <si>
+    <t>No formula preguntas ni hipótesis a partir de observaciones, o lo hace de manera irrelevante. No participa en la experimentación o indagación.
+→ Tras la observación de un péndulo, no plantea ninguna pregunta ni intenta explicar su movimiento.</t>
+  </si>
+  <si>
+    <t>Formula preguntas simples e hipótesis básicas relacionadas con la observación, pero necesita ayuda para diseñar la experimentación o indagación y para extraer conclusiones.
+→ Pregunta '¿Por qué oscila el péndulo?' y sugiere que 'depende de la longitud', pero no diseña un experimento para comprobarlo.</t>
+  </si>
+  <si>
+    <t>Formula preguntas relevantes e hipótesis coherentes con la observación, selecciona y aplica metodologías científicas adecuadas (experimentación, indagación, búsqueda de evidencias) y extrae conclusiones válidas.
+→ Diseña un experimento variando la longitud del péndulo, mide el período, registra datos y concluye que el período aumenta con la longitud.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos previos para formular preguntas complejas e hipótesis fundamentadas, diseña experimentos con control de variables, analiza críticamente los resultados, identifica limitaciones y propone nuevas preguntas o mejoras.
+→ Propone investigar cómo afecta la masa al período del péndulo, controla la longitud, realiza mediciones precisas, usa gráficos, explica las discrepancias con la teoría y sugiere repetir con otras masas.</t>
+  </si>
+  <si>
     <t>Muestra dificultades severas para identificar el lenguaje científico básico, cometiendo errores recurrentes en la nomenclatura IUPAC, el uso de unidades de medida y el lenguaje matemático. Incumple las normas de seguridad en el laboratorio y es incapaz de organizar información científica incluso con ayuda directa.
 → Un informe de laboratorio donde se omiten las unidades de medida, se confunden los símbolos de los elementos y no se respetan las normas básicas de manejo de sustancias.</t>
   </si>
   <si>
     <t>Aplica de forma guiada o en contextos muy sencillos las reglas de nomenclatura IUPAC y el uso de unidades. Sigue las normas de seguridad en el laboratorio bajo supervisión constante y produce tablas o gráficas básicas, aunque presenta imprecisiones en la interpretación de datos de fuentes externas.
 → Resolución de ejercicios de formulación de compuestos binarios con apoyo de una tabla periódica y elaboración de una gráfica de temperatura-tiempo con ayuda del docente.</t>
   </si>
   <si>
     <t>Maneja con soltura la nomenclatura IUPAC y el lenguaje matemático, utilizando correctamente las unidades del Sistema Internacional. Cumple con rigor las normas de seguridad en el laboratorio y selecciona información de fuentes fiables para comunicar resultados en diferentes formatos de manera autónoma.
 → Preparación de una disolución de concentración dada siguiendo el protocolo de seguridad, registrando los datos en una tabla y expresando el resultado final con las unidades y cifras significativas adecuadas.</t>
   </si>
   <si>
     <t>Integra y transfiere el lenguaje científico a contextos complejos, justificando la elección de unidades y formatos. Evalúa críticamente la fiabilidad de las fuentes y produce informes técnicos que demuestran la necesidad de una comunicación científica universal y precisa, liderando el cumplimiento de normas en el laboratorio.
 → Redacción de un informe de investigación original sobre las propiedades de una sustancia, comparando datos experimentales propios con bases de datos internacionales y utilizando una nomenclatura técnica impecable.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales o seleccionar recursos, requiriendo supervisión constante para realizar tareas básicas de búsqueda de información o creación de contenidos muy elementales sin criterio de seguridad ni eficiencia.
 → El alumno no logra localizar de forma autónoma una simulación virtual de un átomo sugerida en clase o utiliza fuentes de información no fiables sin distinguir su validez científica.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma guiada para la consulta de información y la creación de materiales sencillos, cumpliendo con normas básicas de seguridad, aunque con una capacidad crítica limitada y una eficiencia mejorable en el trabajo en equipo.
 → Realiza una presentación de diapositivas sobre los estados de la materia copiando información de sitios web generales, sin citar fuentes y con un diseño que apenas facilita la comunicación del contenido.</t>
   </si>
   <si>
     <t>Emplea de forma eficiente y segura diversas plataformas para buscar información contrastada y crear materiales estructurados que comunican conceptos de Física y Química, demostrando autonomía en el aprendizaje y una colaboración efectiva en entornos digitales.
@@ -765,57 +805,365 @@
 → El alumno lidera una investigación sobre energías renovables, proponiendo un prototipo innovador, evaluando su impacto ambiental y fomentando un debate crítico sobre el consumo energético en el aula.</t>
   </si>
   <si>
     <t>Exposición / interacción oral</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos descubrimientos científicos o nombres de científicos y científicas, sin reconocer el carácter colectivo de la ciencia ni su relación con las necesidades de la sociedad.
 → Nombra a Dalton o Curie pero es incapaz de explicar cómo sus descubrimientos influyeron en la tecnología actual o en qué contexto social trabajaban.</t>
   </si>
   <si>
     <t>Describe hitos científicos históricos reconociendo la autoría de hombres y mujeres, e identifica necesidades sociales básicas que la ciencia intenta resolver, aunque muestra dificultades para conectar la evolución científica con el progreso económico o ambiental.
 → Realiza una línea del tiempo sobre los modelos atómicos mencionando a los autores, indicando que la ciencia cambia con el tiempo, pero sin detallar la interacción con la sociedad de la época.</t>
   </si>
   <si>
     <t>Explica la ciencia como una construcción colectiva y evolutiva, valorando las aportaciones de diversos científicos y científicas. Relaciona con claridad los avances científicos con la resolución de necesidades tecnológicas, ambientales y sociales concretas.
 → Redacta un informe sobre el desarrollo de los nuevos materiales plásticos y sus alternativas, destacando el trabajo en equipo de la comunidad científica y el impacto ambiental y económico de estos avances.</t>
   </si>
   <si>
     <t>Analiza críticamente la interacción bidireccional entre ciencia y sociedad, argumentando cómo la colaboración colectiva y las demandas sociales impulsan el cambio científico. Evalúa el impacto ético y social de los avances tecnológicos con una perspectiva histórica y de género.
 → Participa en un debate o ensayo argumentativo sobre la transición energética, analizando cómo la presión social por la sostenibilidad acelera la investigación en química de baterías y el papel crucial de la cooperación internacional.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>La materia que nos rodea: de lo visible a lo invisible</t>
+  </si>
+  <si>
+    <t>SDA: '¿Qué hay en mi refresco?'. Investigación sobre mezclas, disoluciones y métodos de separación en productos cotidianos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Teoría cinético-molecular: aplicación a observaciones sobre la materia explicando sus propiedades, los estados de agregación, los cambios de estado y la formación de mezclas y disoluciones.
+• Experimentos relacionados con los sistemas materiales: conocimiento y descripción de sus propiedades, su composición y su clasificación.</t>
+  </si>
+  <si>
+    <t>1.1: Comprender y explicar con rigor los fenómenos fisicoquímicos cotidianos a partir de los principios, leyes y teorías científicas.
+2.1: Emplear las metodologías propias de la ciencia en la identificación y descripción de fenómenos científicos.
+3.3: Aplicar con rigor las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y de química.</t>
+  </si>
+  <si>
+    <t>CE.FQ.1: Comprender y relacionar los motivos por los que ocurren los principales fenómenos fisicoquímicos.
+CE.FQ.2: Expresar las observaciones realizadas por el alumnado en forma de preguntas y formular hipótesis.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Informes de laboratorio sobre cambios de estado y separación de mezclas, pruebas objetivas sobre teoría cinético-molecular y observación directa en el laboratorio.</t>
+  </si>
+  <si>
+    <t>El código de la materia: átomos y lenguaje químico</t>
+  </si>
+  <si>
+    <t>SDA: 'Cocinando elementos'. Creación de una tabla periódica interactiva y murales sobre la evolución de los modelos atómicos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Estructura atómica: desarrollo histórico de los modelos atómicos, existencia, formación y propiedades de los isótopos y ordenación de los elementos en la tabla periódica.
+• Principales compuestos químicos: su formación y sus propiedades físicas y atómicas, valoración de sus aplicaciones. Masa atómica y masa molecular.
+• Nomenclatura: participación de un lenguaje científico común y universal formulando y nombrando sustancias simples, iones monoatómicos y compuestos binarios mediante las reglas de nomenclatura de la IUPAC.</t>
+  </si>
+  <si>
+    <t>3.2: Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso correcto de unidades y nomenclatura.
+6.1: Reconocer y valorar, a través del análisis histórico de los avances científicos logrados por mujeres y hombres, que la ciencia es un proceso en continua construcción.</t>
+  </si>
+  <si>
+    <t>CE.FQ.3: Manejar con soltura las reglas y normas básicas de la física y la química (IUPAC, lenguaje matemático).
+CE.FQ.6: Comprender y valorar la ciencia como una construcción colectiva en continuo cambio.</t>
+  </si>
+  <si>
+    <t>Pruebas de nomenclatura IUPAC, trabajos de investigación sobre científicos/as relevantes y ejercicios de cálculo de masas moleculares.</t>
+  </si>
+  <si>
+    <t>Transformaciones químicas y sostenibilidad</t>
+  </si>
+  <si>
+    <t>SDA: 'Química en verde'. Proyecto de investigación sobre el impacto ambiental de las reacciones industriales y experimentos sobre velocidad de reacción.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen.
+• Interpretación macroscópica y microscópica de las reacciones químicas: explicación de las relaciones de la química con el medio ambiente, la tecnología y la sociedad.
+• Ley de conservación de la masa y de la ley de las proporciones definidas: aplicación de estas leyes como evidencias experimentales que permiten validar el modelo atómico-molecular de la materia.
+• Factores que afectan a las reacciones químicas: predicción cualitativa de la evolución de las reacciones, entendiendo su importancia en la resolución de problemas actuales por parte de la ciencia.</t>
+  </si>
+  <si>
+    <t>1.2: Resolver problemas fisicoquímicos planteados mediante las leyes y teorías científicas adecuadas.
+1.3: Reconocer y describir situaciones problemáticas reales de índole científica y emprender iniciativas para solucionarlas.
+2.2: Predecir, para las cuestiones planteadas, respuestas que se puedan comprobar con las herramientas y procedimientos de la ciencia.
+2.3: Aplicar las leyes y teorías científicas más importantes para validar hipótesis de manera informada y segura.
+6.2: Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad.</t>
+  </si>
+  <si>
+    <t>CE.FQ.1: Explicar fenómenos en términos de leyes y teorías.
+CE.FQ.4: Utilizar de forma crítica, eficiente y segura plataformas digitales y recursos variados.
+CE.FQ.5: Utilizar las estrategias propias del trabajo colaborativo.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de estequiometría básica, proyecto final de investigación sobre sostenibilidad y examen final de reacciones químicas.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Deshielo express: ciencia contra el reloj</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un blog científico para el ayuntamiento de Jaca</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Jaca ha lanzado una campaña de concienciación sobre el cambio climático en el Pirineo aragonés y necesita material divulgativo riguroso para sus redes y web. Encarga al alumnado de 3.º ESO un blog científico que explique, con base experimental, el fenómeno del deshielo acelerado.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un experimento que simule la fusión del hielo en diferentes condiciones (temperatura, salinidad, cobertura), analizar los datos con unidades del SI, y comunicar las conclusiones en un blog dirigido al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cubitos de hielo
+• Termómetros
+• Probetas
+• Balanza
+• Sal
+• Recipientes aislantes
+• Cámara para vídeo
+• Plataforma de blogs (Blogger, WordPress)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para el cambio climático, tratamiento digital de la información y expresión oral/escrita.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>El alumnado recibe un correo ficticio del Ayuntamiento de Jaca pidiendo ayuda. Se proyectan imágenes de glaciares pirenaicos y se debate qué saben sobre el deshielo. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos: teoría cinético-molecular, calor latente de fusión, densidad del hielo y del agua, y uso de instrumentos de medida (termómetro, probeta, balanza). Se realizan ejercicios de cambio de unidades y cálculos de densidad.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno y ficha de laboratorio.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y realiza un experimento para simular el deshielo: miden el tiempo de fusión de cubitos de hielo en diferentes condiciones (agua a distintas temperaturas, sal, aislamiento). Toman datos de masa, temperatura y tiempo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con magnitudes, unidades y gráfica tiempo-temperatura.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran las entradas del blog: texto explicativo, gráficos de los datos, vídeo del experimento y conclusiones. Se revisa el uso correcto de unidades y el lenguaje científico. Se prepara una entrada dirigida al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Blog completo y funcional.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su blog al grupo. Se realiza coevaluación con una rúbrica y autoevaluación mediante diana. El profesor asigna niveles de logro 1-4 para cada criterio evaluado, basándose en el blog y el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Bebemos agua del Ebro? Una investigación de calidad hídrica</t>
+  </si>
+  <si>
+    <t>Análisis científico de un recurso vital para Aragón</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad ha recibido quejas de agricultores sobre posibles cambios en la calidad del agua del Ebro. Necesita un informe basado en datos recogidos por el alumnado para tomar decisiones.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un muestreo del agua del Ebro (o afluente local) para medir parámetros fisicoquímicos (pH, temperatura, turbidez, conductividad) y determinar si cumple los estándares de calidad para riego.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Kit de medición de pH, termómetro, turbidímetro casero (o disco Secchi), conductímetro
+• Frascos estériles para muestras, guantes, etiquetas
+• Normativa RD 1620/2007 (criterios de calidad para riego)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Póster o plantilla de presentación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, fomento de vocaciones científicas.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del ayuntamiento mediante una noticia local sobre la calidad del Ebro. Lluvia de ideas y formulación de hipótesis iniciales sobre qué parámetros analizar.</t>
+  </si>
+  <si>
+    <t>Cuaderno con pregunta guía e hipótesis por equipos.</t>
+  </si>
+  <si>
+    <t>Taller sobre parámetros fisicoquímicos del agua: pH, temperatura, turbidez, conductividad. Práctica de medición con instrumentos reales. Búsqueda de normativa de calidad para riego (RD 1620/2007).</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de escalas y unidades, y tabla de estándares.</t>
+  </si>
+  <si>
+    <t>Salida al río Ebro (o toma de muestras del grifo si no es posible) para recoger datos. En laboratorio: medición de pH, temperatura, turbidez y conductividad. Registro de datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con mediciones y observaciones.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico: introducción, metodología, resultados, conclusiones y recomendaciones. Diseño de presentación (póster o diapositivas) para la audiencia.</t>
+  </si>
+  <si>
+    <t>Informe y presentación finalizados.</t>
+  </si>
+  <si>
+    <t>Defensa del informe ante el concejal simulado (compañeros de otro curso). Coevaluación mediante rúbrica y autoevaluación. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Enfría tu entorno</t>
+  </si>
+  <si>
+    <t>Prototipo de climatización pasiva para el instituto</t>
+  </si>
+  <si>
+    <t>El instituto carece de sombra en el patio y las temperaturas en verano superan los 35°C, lo que afecta al bienestar del alumnado y al uso del espacio. Se propone diseñar un prototipo de refrigeración pasiva que pueda presentarse al AMPA para su implementación.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo funcional de sistema de climatización pasiva (basado en evaporación, convección y/o sombreado) que demuestre una reducción medible de temperatura en una maqueta del patio, y elaborar un plan de implementación para el espacio real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Termómetros digitales
+• Materiales reciclados (telas, botellas de plástico, arcilla, cartón)
+• Báscula y probeta
+• Hoja de cálculo para gráficas
+• Plantilla de memoria técnica</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y cultura científica.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema del patio caluroso y se formulan hipótesis iniciales sobre cómo enfriarlo. Se plantea la pregunta guía y se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de calor, temperatura y evaporación mediante experimentos sencillos (botijo, alcohol en la piel) y se introducen las ecuaciones de transferencia de calor. Se aprenden las normas de laboratorio y manejo de termómetros.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de experimentos y ejercicios de cálculo de calor latente.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y construye un prototipo a escala (maqueta del patio) con materiales reciclados: telas, botellas, barro, etc. Realizan mediciones de temperatura con y sin el sistema para evaluar su eficacia.</t>
+  </si>
+  <si>
+    <t>Datos de temperatura tabulados y fotografías del montaje.</t>
+  </si>
+  <si>
+    <t>Elaboran una memoria técnica (fundamento, cálculos, resultados) y un plan de implementación a tamaño real, incluyendo presupuesto. Preparan una presentación oral para el AMPA.</t>
+  </si>
+  <si>
+    <t>Memoria técnica y presentación digital (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Exposición ante el AMPA (simulada si no es posible presencial) y coevaluación entre equipos. Se asignan niveles de logro según rúbrica y se completa una diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos de la Teoría Cinética Molecular (tipo PhET) que vinculen simultáneamente el movimiento de las partículas con la generación automática de gráficas de presión y temperatura.
@@ -972,195 +1320,267 @@
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar la ciencia con la realidad del alumnado.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un proyecto de 'Ciencia Ciudadana' donde el alumnado recoja datos reales sobre la calidad del aire o niveles de ruido en su barrio, integrando sus resultados en una plataforma colectiva de investigación.
 • Organizar debates de 'Elección de Prioridades' donde los estudiantes deban asignar un presupuesto limitado a diferentes retos de la Agenda 2030 relacionados con la química, justificando su decisión según el impacto social esperado.
 • Plantear retos de 'Investigación Inversa' partiendo de un objeto cotidiano (un smartphone, una prenda deportiva) para rastrear colectivamente las innovaciones científicas necesarias para su fabricación y las consecuencias de su desecho.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
-    <t>CCL3, CPSAA4</t>
-[...20 lines deleted...]
-    <t>Requiere el uso de lenguajes específicos (IUPAC, matemático) y normas de seguridad, integrando rigor científico y comunicación precisa.</t>
+    <t>CCL1, CPSAA5</t>
+  </si>
+  <si>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicándolos con leyes y teorías científicas para resolver problemas (STEM1, STEM2, STEM4) y expresar soluciones (CCL1) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas, formular hipótesis y demostrarlas mediante experimentación (CCL1, CCL3, STEM1, STEM2) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar normas de lenguaje IUPAC, matemático y unidades de medida (STEM1, STEM3, STEM4) comunicando correctamente (CCL1) y con cuidado en laboratorio (CPSAA2).</t>
   </si>
   <si>
     <t>CD1, CD2, CD3</t>
   </si>
   <si>
-    <t>CPSAA1, STEM3, CE3</t>
-[...26 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CPSAA1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales crítica y segura, individual y en equipo, fomentando creatividad y desarrollo personal (CD1, CD2, CD3, CPSAA1, CPSAA3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC4, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE2</t>
+  </si>
+  <si>
+    <t>Utilizar trabajo colaborativo para crecimiento entre iguales con base emprendedora y ética (CPSAA3, CC4, CE1) y pensamiento crítico planificado (CPSAA5, CE2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución con interacción social (CC1, CC2, STEM5) y valorar su dimensión cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Cómo se articula la ordenación de Física y Química de 3.º ESO en el currículo aragonés respecto al RD 217/2022?</t>
+  </si>
+  <si>
+    <t>Aragón publica su propio currículo mediante orden autonómica, que concreta el RD 217/2022. En 3.º ESO, los 6 criterios de evaluación y 15 criterios de calificación se mantienen, pero la distribución de los 16 saberes puede variar. La normativa aragonesa prioriza la experimentación práctica y la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Física y Química en 3.º ESO en Aragón respecto a la propuesta del BOE?</t>
+  </si>
+  <si>
+    <t>Mientras el BOE sugiere un orden lineal, Aragón reorganiza los 16 saberes en bloques interdisciplinares. Por ejemplo, integra saberes de física y química en proyectos comunes. Además, dedica más horas a la metodología científica (3 horas semanales) que otras CCAA.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales en 3.º ESO, ¿cómo distribuir los 16 saberes de Física y Química a lo largo del curso?</t>
+  </si>
+  <si>
+    <t>Se recomienda 4 bloques trimestrales: (1) Metodología científica y magnitudes (4 saberes), (2) Materia y cambios químicos (5 saberes), (3) Movimiento y fuerzas (4 saberes), (4) Energía y electricidad (3 saberes). Cada bloque ocupa unas 7-8 sesiones, con 3 horas semanales, totalizando 105 horas anuales.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación se aplica en Aragón para alumnos de 3.º ESO con Física y Química pendiente de 2.º?</t>
+  </si>
+  <si>
+    <t>Se elabora un informe individualizado con los criterios de evaluación no superados. El alumno realiza actividades de refuerzo durante el primer trimestre y una prueba específica en diciembre. Si no la supera, puede presentarse a la convocatoria ordinaria de junio con el resto del curso.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se implementan en Física y Química de 3.º ESO en Aragón para alumnos con dificultades en el razonamiento matemático?</t>
+  </si>
+  <si>
+    <t>Se utilizan adaptaciones curriculares no significativas: refuerzo en cálculo básico, uso de simulaciones interactivas para visualizar conceptos, y reducción de complejidad en problemas. También se forman grupos flexibles dentro del aula con apoyo del profesor de PT.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Física y Química con Matemáticas en 3.º ESO para abordar el concepto de magnitud y medida?</t>
+  </si>
+  <si>
+    <t>Se realizan reuniones trimestrales para alinear el tratamiento de notación científica, ecuaciones y representaciones gráficas. En Física y Química se aplican directamente los contenidos matemáticos vistos previamente, y se acuerdan ejercicios comunes para evaluar la transferencia de competencias.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos concretos de la programación didáctica de Física y Química de 3.º ESO en Aragón suelen requerir más justificación ante la inspección educativa?</t>
+  </si>
+  <si>
+    <t>La inspección solicita especial atención a: 1) la vinculación explícita de cada saber con los criterios de evaluación, 2) la definición de instrumentos de evaluación variados (rúbricas, informes, pruebas escritas), y 3) la concreción de medidas de atención a la diversidad para los 3 grupos de alumnos tipo.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y materiales didácticos recomienda la normativa aragonesa para impartir Física y Química en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Se recomiendan los manuales de editoriales con sello curricular aragonés (como Edelvives o SM) y recursos digitales del Departamento de Educación (Aragón Open Data). Además, se exige el uso de laboratorio al menos una sesión por unidad y simuladores PhET para visualizar conceptos abstractos.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Busca y lee el decreto autonómico que desarrolla el currículo de Física y Química de 3.º ESO en tu CCAA. Identifica las 6 competencias específicas (CE), 30 criterios de evaluación y 48 saberes básicos, así como la organización por bloques (normalmente 5). Ten a mano también el Real Decreto 217/2022 de enseñanzas mínimas.</t>
+  </si>
+  <si>
+    <t>Descarga el decreto en PDF y extrae solo el anexo de Física y Química. Crea un documento propio con tabla resumen de CE, criterios y saberes. Marca con notas adhesivas los apartados que ya sabes que te generarán dudas (por ejemplo, la redacción de los criterios).</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico específico para 3.º ESO. Identifica cómo se han desglosado los 5 bloques de saberes y si tu CCAA establece una vinculación obligatoria entre descriptores operativos y competencias específicas.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 30 criterios en cada trimestre; selecciona unos 10-12 por evaluación para que el cuaderno de notas sea manejable y real.</t>
+    <t>Elabora una tabla con las 6 CE numeradas y, para cada una, los criterios de evaluación que le corresponden (30 en total). Cada criterio tiene un código (p.ej. 1.1, 2.3). Esta tabla será tu mapa de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: Código CE, Descripción CE, Código criterio, Descripción criterio. Así podrás luego enlazar saberes e instrumentos. No te saltes este paso: muchos docentes novatos van directos a los saberes y luego no saben qué evaluar.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>Decide qué criterios son imprescindibles (por su peso competencial) y qué instrumentos usarás para evaluarlos (rúbricas para SDA, pruebas escritas, informes de laboratorio, observación sistemática). Al menos tres instrumentos distintos a lo largo del curso.</t>
+  </si>
+  <si>
+    <t>Los criterios que implican 'analizar', 'justificar' o 'argumentar' (criterios de producción) son más difíciles de evaluar con pruebas cerradas. Para esos, reserva una rúbrica de SDA. Para criterios de 'aplicar' o 'explicar', una prueba escrita simple basta.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna instrumentos de evaluación a los criterios. Para Física y Química, diferencia entre criterios procedimentales (laboratorio/informes) y cognitivos (resolución de problemas/conceptos).</t>
-[...11 lines deleted...]
-    <t>El bloque de 'La materia' es el más denso (casi el 40% de los saberes); si no terminas el modelo atómico antes de Navidad, no llegarás a ver Reacciones Químicas con profundidad.</t>
+    <t>Distribuye los 48 saberes entre los tres trimestres, teniendo en cuenta la carga horaria (3 horas semanales) y la progresión lógica de contenidos. Por ejemplo, saberes de materia y energía en 1er trimestre, fuerzas y electricidad en 2º, reacciones químicas en 3º. Ajusta según los bloques del decreto.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes en detalle. Prioriza los saberes que conectan con tus SDA. Deja siempre un margen del 10-15% para imprevistos. Recuerda que cada saber debe estar vinculado a al menos un criterio de evaluación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto real (ej. ¿Cómo reducir la huella de carbono en el centro?) y movilizar varios criterios a la vez.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien la SDA de 'Detective de Etiquetas': analizar la composición química de productos cotidianos. Cubre saberes de mezclas, sustancias puras y formulación de forma motivadora.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre. Cada SDA debe integrar varios saberes y criterios, con un producto final (ej: informe de laboratorio, maqueta, presentación). Especifica la temporalización (unas 6-8 sesiones por SDA) y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>En 3.º ESO, una SDA motivadora puede ser 'Diseña un sistema de calefacción solar para una casa' (energía) o 'Investiga el pH de productos cotidianos' (reacciones). No caigas en el error de hacer una SDA por cada bloque; una por trimestre es realista.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso de cada Competencia Específica en la nota final. Bajo LOMLOE, la calificación debe basarse en el grado de adquisición de las CE, no solo en la media aritmética de exámenes.</t>
-[...2 lines deleted...]
-    <t>No des más de un 40-50% de peso a la CE relacionada con 'resolución de problemas' si quieres que los alumnos que brillan en laboratorio o comunicación científica (CE 4) tengan opciones de éxito.</t>
+    <t>Acuerda con tu departamento el peso porcentual de cada criterio de evaluación en la calificación final. También decide el peso de los instrumentos (ej: pruebas escritas 40%, SDA 30%, laboratorio 20%, observación 10%). Registra estos acuerdos en el acta del departamento.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción (argumentar, diseñar) suelen tener menos peso en las pruebas escritas; compénsalos con las SDA. No asignes menos del 10% a ningún instrumento para evitar que sea irrelevante. Revisa que la suma de pesos de criterios dé el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. Define actividades de refuerzo para el alumnado con dificultades en el cálculo matemático.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'banco de problemas graduados' (nivel bronce, plata, oro); permite que los alumnos con ACNS o dificultades matemáticas alcancen los mínimos de los criterios sin bloquearse con el álgebra.</t>
+    <t>Redacta las medidas ordinarias (refuerzo, adaptaciones no significativas) y extraordinarias (adaptaciones significativas) para el alumnado que lo requiera. Incluye un plan de recuperación para trimestres suspendidos (pruebas o SDA de recuperación). Todo debe figurar en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Para Física y Química, las adaptaciones no significativas típicas son: más tiempo en exámenes, esquemas visuales, uso de calculadora simplificada. Especifica qué saberes se refuerzan. La recuperación debe centrarse en los criterios no superados, no en repetir todo.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender y explicar con rigor los fenómenos fisicoquímicos cotidianos a partir de los principios, teorías y leyes científicas adecuadas, expresándolos de manera argumentada, util</t>
   </si>
   <si>
     <t xml:space="preserve">Resolver problemas fisicoquímicos planteados mediante las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expresando </t>
   </si>
   <si>
     <t>Reconocer y describir situaciones problemáticas reales de índole científica y emprender iniciativas colaborativas en las que la ciencia, y en particular la física y la química, pue</t>
   </si>
@@ -1327,130 +1747,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1766,1748 +2202,1871 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>284</v>
+      <c r="A2" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>287</v>
+      <c r="A3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>290</v>
+      <c r="A4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="A5" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="A6" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>299</v>
+      <c r="A7" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="A8" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>304</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>309</v>
+      <c r="A2" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>313</v>
+      <c r="B3" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>317</v>
+      <c r="B4" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>321</v>
+      <c r="B5" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>446</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>324</v>
+      <c r="B6" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>328</v>
+      <c r="B7" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>331</v>
+      <c r="B8" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>457</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>334</v>
+      <c r="B9" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>339</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D3" s="9">
         <v>8.33</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>8.33</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="D4" s="9">
         <v>8.33</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>8.33</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D5" s="9">
         <v>8.33</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>8.33</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D6" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E6" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D7" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E7" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D8" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E8" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D9" s="9">
         <v>6.67</v>
       </c>
-      <c r="F6" s="5"/>
-[...12 lines deleted...]
-      <c r="E7" s="7">
+      <c r="E9" s="9">
         <v>6.67</v>
       </c>
-      <c r="F7" s="5"/>
-[...12 lines deleted...]
-      <c r="E8" s="7">
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D10" s="9">
         <v>6.67</v>
       </c>
-      <c r="F8" s="5"/>
-[...11 lines deleted...]
-      <c r="D9" s="7">
+      <c r="E10" s="9">
         <v>6.67</v>
       </c>
-      <c r="E9" s="7">
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D11" s="9">
         <v>6.67</v>
       </c>
-      <c r="F9" s="5"/>
-[...11 lines deleted...]
-      <c r="D10" s="7">
+      <c r="E11" s="9">
         <v>6.67</v>
       </c>
-      <c r="E10" s="7">
-[...20 lines deleted...]
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>4.1</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D12" s="9">
         <v>7.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>7.5</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>4.2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D13" s="9">
         <v>7.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>7.5</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>5.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>5.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D15" s="9">
         <v>10.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>10.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>6.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D16" s="9">
         <v>7.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>7.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>6.2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D17" s="9">
         <v>7.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>7.5</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="7">
+      <c r="A18" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
-        <v>115.010000000000005</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>119.98999999999999</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.1</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>4.2</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>5.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>6.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.2</v>
       </c>
-      <c r="R1" s="6" t="s">
-[...3 lines deleted...]
-        <v>339</v>
+      <c r="R1" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="S1" s="8" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="2" spans="1:19">
-      <c r="A2" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
-      <c r="S2" s="5"/>
+      <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
-      <c r="S3" s="5"/>
+      <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
-      <c r="S4" s="5"/>
+      <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
-      <c r="S5" s="5"/>
+      <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
-      <c r="S6" s="5"/>
+      <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
-      <c r="S7" s="5"/>
+      <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
-      <c r="S8" s="5"/>
+      <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
-      <c r="S9" s="5"/>
+      <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
-      <c r="S10" s="5"/>
+      <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
-      <c r="S11" s="5"/>
+      <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
-      <c r="S12" s="5"/>
+      <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
-      <c r="S13" s="5"/>
+      <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
-      <c r="S14" s="5"/>
+      <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
-      <c r="S15" s="5"/>
+      <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
-      <c r="S16" s="5"/>
+      <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
-      <c r="S17" s="5"/>
+      <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
-      <c r="S18" s="5"/>
+      <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
-      <c r="S19" s="5"/>
+      <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
-      <c r="S20" s="5"/>
+      <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
-      <c r="S21" s="5"/>
+      <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
-      <c r="S22" s="5"/>
+      <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
-      <c r="S23" s="5"/>
+      <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
-      <c r="S24" s="5"/>
+      <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
-      <c r="S25" s="5"/>
+      <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
-      <c r="S26" s="5"/>
+      <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
-      <c r="S27" s="5"/>
+      <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
-      <c r="S28" s="5"/>
+      <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
-      <c r="S29" s="5"/>
+      <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
-      <c r="S30" s="5"/>
+      <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
-      <c r="S31" s="5"/>
+      <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -4829,2039 +5388,2839 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...18 lines deleted...]
-        <v>62</v>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...18 lines deleted...]
-        <v>69</v>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...18 lines deleted...]
-        <v>69</v>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K3" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="K4" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="K5" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K6" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="K7" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="K8" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K9" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="K10" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="K11" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K12" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K13" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K14" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D15" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K15" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...55 lines deleted...]
-      <c r="I3" s="5" t="s">
+      <c r="B16" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H16" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...457 lines deleted...]
-      <c r="K16" s="7">
+      <c r="I16" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K16" s="9">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>177</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C9" s="7">
         <v>1</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="E9" s="5"/>
-[...6 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="C10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D10" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="7">
+        <v>3</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C13" s="7">
+        <v>5</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C15" s="7">
+        <v>2</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C16" s="7">
         <v>3</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="D16" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B17" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C17" s="7">
         <v>4</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...101 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>202</v>
+      <c r="A2" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>25</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>206</v>
+      <c r="E3" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E4" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
+        <v>25</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>212</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D6" s="5">
+      <c r="F7" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E10" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F11" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="G11" s="7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>215</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5">
+      <c r="F12" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C19" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F20" s="7" t="s">
         <v>216</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="5">
+      <c r="G20" s="7" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="5">
+      <c r="E24" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E25" s="7" t="s">
         <v>218</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="F25" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...45 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>221</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>222</v>
       </c>
-    </row>
-[...162 lines deleted...]
-        <v>233</v>
+      <c r="G26" s="7" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>237</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>241</v>
+      <c r="A2" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="A3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>248</v>
+      <c r="A4" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>251</v>
+      <c r="A5" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>254</v>
+      <c r="A6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>256</v>
+      <c r="A7" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>258</v>
+      <c r="A8" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="A9" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>261</v>
+      <c r="A10" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>262</v>
+      <c r="A11" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>265</v>
+      <c r="A12" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>267</v>
+      <c r="A13" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>269</v>
+      <c r="A14" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="A15" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>272</v>
+      <c r="A16" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="A17" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>375</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="A18" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>278</v>
+      <c r="A19" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>280</v>
+      <c r="A20" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>