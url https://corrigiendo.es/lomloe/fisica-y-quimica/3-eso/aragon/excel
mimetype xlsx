--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:22</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Física y Química de 3.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón mantiene sin cambios todas las competencias específicas y criterios de evaluación del BOE para Física y Química de 3.º ESO.</t>
   </si>