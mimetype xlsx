--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Principado de Asturias</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:27</t>
+    <t>03/07/2026 18:23</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -702,50 +702,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos cotidianos utilizando terminología científica básica y resuelve problemas fisicoquímicos siguiendo modelos o plantillas pautadas, mostrando dificultades para razonar los procesos de forma autónoma.
 → Calcula la densidad de un objeto aplicando la fórmula tras ver un ejemplo, pero no explica por qué el objeto flota o se hunde en diferentes líquidos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor fenómenos fisicoquímicos del entorno a partir de leyes y teorías, resuelve problemas razonando el procedimiento y reconoce situaciones problemáticas reales proponiendo iniciativas para mejorar la calidad de vida.
 → Explica el funcionamiento de un termómetro mediante la dilatación térmica y resuelve problemas de escalas de temperatura justificando cada paso del cálculo.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Relaciona y transfiere leyes científicas a contextos complejos e interdisciplinares, resuelve problemas con autonomía y rigor crítico, y diseña iniciativas colaborativas originales que aplican la ciencia para mejorar la realidad cercana.
 → Diseña un pequeño prototipo o campaña de concienciación sobre el uso de sustancias químicas domésticas, fundamentando sus riesgos y beneficios en leyes químicas y de seguridad ambiental.</t>
+  </si>
+  <si>
+    <t>No formula preguntas ni hipótesis a partir de observaciones, o lo hace de manera irrelevante. No participa en la experimentación o indagación.
+→ Tras la observación de un péndulo, no plantea ninguna pregunta ni intenta explicar su movimiento.</t>
+  </si>
+  <si>
+    <t>Formula preguntas simples e hipótesis básicas relacionadas con la observación, pero necesita ayuda para diseñar la experimentación o indagación y para extraer conclusiones.
+→ Pregunta '¿Por qué oscila el péndulo?' y sugiere que 'depende de la longitud', pero no diseña un experimento para comprobarlo.</t>
+  </si>
+  <si>
+    <t>Formula preguntas relevantes e hipótesis coherentes con la observación, selecciona y aplica metodologías científicas adecuadas (experimentación, indagación, búsqueda de evidencias) y extrae conclusiones válidas.
+→ Diseña un experimento variando la longitud del péndulo, mide el período, registra datos y concluye que el período aumenta con la longitud.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos previos para formular preguntas complejas e hipótesis fundamentadas, diseña experimentos con control de variables, analiza críticamente los resultados, identifica limitaciones y propone nuevas preguntas o mejoras.
+→ Propone investigar cómo afecta la masa al período del péndulo, controla la longitud, realiza mediciones precisas, usa gráficos, explica las discrepancias con la teoría y sugiere repetir con otras masas.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar el lenguaje científico básico, cometiendo errores recurrentes en la nomenclatura IUPAC, el uso de unidades de medida y el lenguaje matemático. Incumple las normas de seguridad en el laboratorio y es incapaz de organizar información científica incluso con ayuda directa.
 → Un informe de laboratorio donde se omiten las unidades de medida, se confunden los símbolos de los elementos y no se respetan las normas básicas de manejo de sustancias.</t>
   </si>
   <si>
     <t>Aplica de forma guiada o en contextos muy sencillos las reglas de nomenclatura IUPAC y el uso de unidades. Sigue las normas de seguridad en el laboratorio bajo supervisión constante y produce tablas o gráficas básicas, aunque presenta imprecisiones en la interpretación de datos de fuentes externas.
 → Resolución de ejercicios de formulación de compuestos binarios con apoyo de una tabla periódica y elaboración de una gráfica de temperatura-tiempo con ayuda del docente.</t>
   </si>
   <si>
     <t>Maneja con soltura la nomenclatura IUPAC y el lenguaje matemático, utilizando correctamente las unidades del Sistema Internacional. Cumple con rigor las normas de seguridad en el laboratorio y selecciona información de fuentes fiables para comunicar resultados en diferentes formatos de manera autónoma.
 → Preparación de una disolución de concentración dada siguiendo el protocolo de seguridad, registrando los datos en una tabla y expresando el resultado final con las unidades y cifras significativas adecuadas.</t>
   </si>
   <si>
     <t>Integra y transfiere el lenguaje científico a contextos complejos, justificando la elección de unidades y formatos. Evalúa críticamente la fiabilidad de las fuentes y produce informes técnicos que demuestran la necesidad de una comunicación científica universal y precisa, liderando el cumplimiento de normas en el laboratorio.
 → Redacción de un informe de investigación original sobre las propiedades de una sustancia, comparando datos experimentales propios con bases de datos internacionales y utilizando una nomenclatura técnica impecable.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales o seleccionar recursos, requiriendo supervisión constante para realizar tareas básicas de búsqueda de información o creación de contenidos muy elementales sin criterio de seguridad ni eficiencia.
 → El alumno no logra localizar de forma autónoma una simulación virtual de un átomo sugerida en clase o utiliza fuentes de información no fiables sin distinguir su validez científica.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma guiada para la consulta de información y la creación de materiales sencillos, cumpliendo con normas básicas de seguridad, aunque con una capacidad crítica limitada y una eficiencia mejorable en el trabajo en equipo.
 → Realiza una presentación de diapositivas sobre los estados de la materia copiando información de sitios web generales, sin citar fuentes y con un diseño que apenas facilita la comunicación del contenido.</t>
   </si>
@@ -966,195 +982,195 @@
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar la ciencia con la realidad del alumnado.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un proyecto de 'Ciencia Ciudadana' donde el alumnado recoja datos reales sobre la calidad del aire o niveles de ruido en su barrio, integrando sus resultados en una plataforma colectiva de investigación.
 • Organizar debates de 'Elección de Prioridades' donde los estudiantes deban asignar un presupuesto limitado a diferentes retos de la Agenda 2030 relacionados con la química, justificando su decisión según el impacto social esperado.
 • Plantear retos de 'Investigación Inversa' partiendo de un objeto cotidiano (un smartphone, una prenda deportiva) para rastrear colectivamente las innovaciones científicas necesarias para su fabricación y las consecuencias de su desecho.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
-    <t>CCL3, CPSAA4</t>
-[...20 lines deleted...]
-    <t>Requiere el uso de lenguajes específicos (IUPAC, matemático) y normas de seguridad, integrando rigor científico y comunicación precisa.</t>
+    <t>CCL1, CPSAA5</t>
+  </si>
+  <si>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicándolos con leyes y teorías científicas para resolver problemas (STEM1, STEM2, STEM4) y expresar soluciones (CCL1) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas, formular hipótesis y demostrarlas mediante experimentación (CCL1, CCL3, STEM1, STEM2) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar normas de lenguaje IUPAC, matemático y unidades de medida (STEM1, STEM3, STEM4) comunicando correctamente (CCL1) y con cuidado en laboratorio (CPSAA2).</t>
   </si>
   <si>
     <t>CD1, CD2, CD3</t>
   </si>
   <si>
-    <t>CPSAA1, STEM3, CE3</t>
-[...20 lines deleted...]
-    <t>Analiza la ciencia como producto cultural y su impacto en la sociedad, el medio ambiente y la salud, fomentando una ciudadanía informada.</t>
+    <t>CPSAA1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales crítica y segura, individual y en equipo, fomentando creatividad y desarrollo personal (CD1, CD2, CD3, CPSAA1, CPSAA3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC4, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE2</t>
+  </si>
+  <si>
+    <t>Utilizar trabajo colaborativo para crecimiento entre iguales con base emprendedora y ética (CPSAA3, CC4, CE1) y pensamiento crítico planificado (CPSAA5, CE2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución con interacción social (CC1, CC2, STEM5) y valorar su dimensión cultural (CCEC1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Busca y lee el decreto autonómico que desarrolla el currículo de Física y Química de 3.º ESO en tu CCAA. Identifica las 6 competencias específicas (CE), 30 criterios de evaluación y 48 saberes básicos, así como la organización por bloques (normalmente 5). Ten a mano también el Real Decreto 217/2022 de enseñanzas mínimas.</t>
+  </si>
+  <si>
+    <t>Descarga el decreto en PDF y extrae solo el anexo de Física y Química. Crea un documento propio con tabla resumen de CE, criterios y saberes. Marca con notas adhesivas los apartados que ya sabes que te generarán dudas (por ejemplo, la redacción de los criterios).</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico específico para 3.º ESO. Identifica cómo se han desglosado los 5 bloques de saberes y si tu CCAA establece una vinculación obligatoria entre descriptores operativos y competencias específicas.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 30 criterios en cada trimestre; selecciona unos 10-12 por evaluación para que el cuaderno de notas sea manejable y real.</t>
+    <t>Elabora una tabla con las 6 CE numeradas y, para cada una, los criterios de evaluación que le corresponden (30 en total). Cada criterio tiene un código (p.ej. 1.1, 2.3). Esta tabla será tu mapa de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: Código CE, Descripción CE, Código criterio, Descripción criterio. Así podrás luego enlazar saberes e instrumentos. No te saltes este paso: muchos docentes novatos van directos a los saberes y luego no saben qué evaluar.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>Decide qué criterios son imprescindibles (por su peso competencial) y qué instrumentos usarás para evaluarlos (rúbricas para SDA, pruebas escritas, informes de laboratorio, observación sistemática). Al menos tres instrumentos distintos a lo largo del curso.</t>
+  </si>
+  <si>
+    <t>Los criterios que implican 'analizar', 'justificar' o 'argumentar' (criterios de producción) son más difíciles de evaluar con pruebas cerradas. Para esos, reserva una rúbrica de SDA. Para criterios de 'aplicar' o 'explicar', una prueba escrita simple basta.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna instrumentos de evaluación a los criterios. Para Física y Química, diferencia entre criterios procedimentales (laboratorio/informes) y cognitivos (resolución de problemas/conceptos).</t>
-[...11 lines deleted...]
-    <t>El bloque de 'La materia' es el más denso (casi el 40% de los saberes); si no terminas el modelo atómico antes de Navidad, no llegarás a ver Reacciones Químicas con profundidad.</t>
+    <t>Distribuye los 48 saberes entre los tres trimestres, teniendo en cuenta la carga horaria (3 horas semanales) y la progresión lógica de contenidos. Por ejemplo, saberes de materia y energía en 1er trimestre, fuerzas y electricidad en 2º, reacciones químicas en 3º. Ajusta según los bloques del decreto.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes en detalle. Prioriza los saberes que conectan con tus SDA. Deja siempre un margen del 10-15% para imprevistos. Recuerda que cada saber debe estar vinculado a al menos un criterio de evaluación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto real (ej. ¿Cómo reducir la huella de carbono en el centro?) y movilizar varios criterios a la vez.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien la SDA de 'Detective de Etiquetas': analizar la composición química de productos cotidianos. Cubre saberes de mezclas, sustancias puras y formulación de forma motivadora.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre. Cada SDA debe integrar varios saberes y criterios, con un producto final (ej: informe de laboratorio, maqueta, presentación). Especifica la temporalización (unas 6-8 sesiones por SDA) y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>En 3.º ESO, una SDA motivadora puede ser 'Diseña un sistema de calefacción solar para una casa' (energía) o 'Investiga el pH de productos cotidianos' (reacciones). No caigas en el error de hacer una SDA por cada bloque; una por trimestre es realista.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso de cada Competencia Específica en la nota final. Bajo LOMLOE, la calificación debe basarse en el grado de adquisición de las CE, no solo en la media aritmética de exámenes.</t>
-[...2 lines deleted...]
-    <t>No des más de un 40-50% de peso a la CE relacionada con 'resolución de problemas' si quieres que los alumnos que brillan en laboratorio o comunicación científica (CE 4) tengan opciones de éxito.</t>
+    <t>Acuerda con tu departamento el peso porcentual de cada criterio de evaluación en la calificación final. También decide el peso de los instrumentos (ej: pruebas escritas 40%, SDA 30%, laboratorio 20%, observación 10%). Registra estos acuerdos en el acta del departamento.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción (argumentar, diseñar) suelen tener menos peso en las pruebas escritas; compénsalos con las SDA. No asignes menos del 10% a ningún instrumento para evitar que sea irrelevante. Revisa que la suma de pesos de criterios dé el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. Define actividades de refuerzo para el alumnado con dificultades en el cálculo matemático.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'banco de problemas graduados' (nivel bronce, plata, oro); permite que los alumnos con ACNS o dificultades matemáticas alcancen los mínimos de los criterios sin bloquearse con el álgebra.</t>
+    <t>Redacta las medidas ordinarias (refuerzo, adaptaciones no significativas) y extraordinarias (adaptaciones significativas) para el alumnado que lo requiera. Incluye un plan de recuperación para trimestres suspendidos (pruebas o SDA de recuperación). Todo debe figurar en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Para Física y Química, las adaptaciones no significativas típicas son: más tiempo en exámenes, esquemas visuales, uso de calculadora simplificada. Especifica qué saberes se refuerzan. La recuperación debe centrarse en los criterios no superados, no en repetir todo.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar, comprender y explicar los fenómenos fisicoquímicos cotidianos, a partir de los principios, teorías y leyes científicas adecuadas y expresándolos de manera argumentada,</t>
   </si>
   <si>
     <t>Resolver los problemas fisicoquímicos planteados utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expre</t>
   </si>
   <si>
     <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la qu</t>
   </si>
@@ -1922,1561 +1938,1567 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>317</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D4" s="7">
         <v>8.33</v>
       </c>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D5" s="7">
         <v>8.33</v>
       </c>
       <c r="E5" s="7">
         <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>345</v>
+      </c>
+      <c r="D6" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E6" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>346</v>
+      </c>
+      <c r="D7" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E7" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>347</v>
+      </c>
+      <c r="D8" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E8" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D10" s="7">
         <v>6.67</v>
       </c>
       <c r="E10" s="7">
         <v>6.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D11" s="7">
         <v>6.67</v>
       </c>
       <c r="E11" s="7">
         <v>6.67</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <f>SUM(E3:E17)</f>
-        <v>115.010000000000005</v>
+        <v>119.98999999999999</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="6" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
       <c r="K1" s="6">
         <v>3.3</v>
       </c>
       <c r="L1" s="6">
         <v>4.1</v>
       </c>
       <c r="M1" s="6">
         <v>4.2</v>
       </c>
       <c r="N1" s="6">
         <v>5.1</v>
       </c>
       <c r="O1" s="6">
         <v>5.2</v>
       </c>
       <c r="P1" s="6">
         <v>6.1</v>
       </c>
       <c r="Q1" s="6">
         <v>6.2</v>
       </c>
       <c r="R1" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="5"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="5"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="5"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="5"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="5"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="5"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="5"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="5"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="5" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="5"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="5" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="5"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="5"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -6101,55 +6123,55 @@
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
@@ -6229,54 +6251,54 @@
         <v>215</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>207</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>209</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
@@ -6303,57 +6325,57 @@
         <v>215</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>209</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F12" s="5" t="s">
@@ -6377,558 +6399,632 @@
         <v>215</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>209</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>212</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>214</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>215</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B19" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>209</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>212</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>214</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>215</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G22" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>237</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>