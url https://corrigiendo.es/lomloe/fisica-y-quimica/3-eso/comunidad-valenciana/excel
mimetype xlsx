--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:30</t>
+    <t>03/07/2026 18:47</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -274,246 +274,393 @@
   <si>
     <t>Identificar las interacciones como causa de las transformaciones que tienen lugar en nuestro entorno físico para poder intervenir en el mismo, modificando las condiciones que nos permitan una mejora en nuestras condiciones de vida.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Investigar si una sustancia es simple o compuesta a partir de las reacciones de descomposición o síntesis a que da lugar</t>
+    <t>Esbrinar, mitjançant dissenys experimentals, com mesurar la massa i el volum ocupats per un gas que s’ha després en reaccions químiques.</t>
   </si>
   <si>
     <t>Problema, práctica o informe experimental</t>
   </si>
   <si>
-    <t>Investigar experimentalmente el comportamiento de sustancias orgánicas</t>
-[...161 lines deleted...]
-    <t>Identificar el carácter universal de la fuerza de la gravitación y vincularlo a una visión del mundo sujeto a leyes que se expresan en forma matemática</t>
+    <t>Fer investigacions per a esbrinar les relacions entre la pressió, el volum i la temperatura dels gasos.</t>
+  </si>
+  <si>
+    <t>Investigar el metall de què està feta una peça problema.</t>
+  </si>
+  <si>
+    <t>Dur a terme estudis experimentals de caràcter quantitatiu sobre reaccions d’interés especial.</t>
+  </si>
+  <si>
+    <t>Utilitzar adequadament aparells de mesura de la intensitat i la diferència de potencial entre dos punts d’un circuit.</t>
+  </si>
+  <si>
+    <t>Dur a terme una investigació sobre la mesura de la resistència d’un component en un circuit.</t>
+  </si>
+  <si>
+    <t>Comprovar que es compleix la llei de conservació de la massa en experiències de caràcter pràctic que incloguen substàncies en estat gasós.</t>
+  </si>
+  <si>
+    <t>Analitzar els enunciats de les situacions plantejades (*) i descriure la situació a la qual es pretén donar resposta, identificant les variables que hi intervenen.</t>
+  </si>
+  <si>
+    <t>Triar, en resoldre un determinat problema (*), el tipus d’estratègia més adequada, i justificar-ne adequadament l’elecció.</t>
+  </si>
+  <si>
+    <t>Buscar i seleccionar la informació necessària per a la resolució de la situació en problemes (*) amb alguns graus d’obertura.</t>
+  </si>
+  <si>
+    <t>Expressar, utilitzant el llenguatge matemàtic adequat al seu nivell, el procediment que s’ha seguit en la resolució d’un problema (*).</t>
+  </si>
+  <si>
+    <t>Comprovar i interpretar les solucions trobades. (*)</t>
+  </si>
+  <si>
+    <t>Participar en equips de treball per a resoldre els problemes plantejats, donar suport a companys i companyes, demostrant empatia i reconeixent les seues aportacions, i utilitzar el diàleg igualitari per a resoldre conflictes i discrepàncies.</t>
+  </si>
+  <si>
+    <t>Identificar algunes de les fal·làcies més utilitzades en els discursos pseudocientífics.</t>
+  </si>
+  <si>
+    <t>Identificar els elements representatius d’un text científic argumentatiu.</t>
+  </si>
+  <si>
+    <t>Elaborar seqüències argumentatives consistents, coherents i congruents, utilitzant els connectors lògics adequats.</t>
+  </si>
+  <si>
+    <t>Analitzar les polèmiques relatives a les lleis de combinació en la química.</t>
+  </si>
+  <si>
+    <t>Descriure les conseqüències de la introducció de noves tècniques en la descomposició de compostos i anàlisi de substàncies per al desenvolupament de la ciència química.</t>
+  </si>
+  <si>
+    <t>Descriure les implicacions de la incorporació generalitzada de l’energia elèctrica a la nostra societat.</t>
+  </si>
+  <si>
+    <t>Utilitzar el model d’energia per a explicar el seu paper en les transformacions que tenen lloc en el nostre entorn.</t>
+  </si>
+  <si>
+    <t>Utilitzar el model de Dalton per a explicar les lleis ponderals.</t>
+  </si>
+  <si>
+    <t>Utilitzar el model de càrrega i interacció elèctrica per a explicar els fenòmens d’atracció/repulsió elèctriques.</t>
+  </si>
+  <si>
+    <t>Reconéixer la terminologia conceptual pròpia de l’àrea i utilitzar-la correctament en activitats orals i escrites en formats digitals.</t>
+  </si>
+  <si>
+    <t>Llegir textos, tant argumentatius com expositius, en formats diversos propis de l’àrea, utilitzant les estratègies de comprensió lectora per a obtindre informació i aplicar-la en la reflexió sobre el contingut.</t>
+  </si>
+  <si>
+    <t>Escriure textos argumentatius propis de l’àrea en diversos formats i suports, cuidant els seus aspectes formals, aplicant les normes de correcció ortogràfica i gramatical, per a transmetre de manera organitzada els seus coneixements amb un llenguatge no discriminatori.</t>
+  </si>
+  <si>
+    <t>Expressar oralment textos prèviament planificats, propis de l’àrea, per a transmetre de manera organitzada els seus coneixements amb un llenguatge no discriminatori.</t>
+  </si>
+  <si>
+    <t>Elaborar i interpretar gràfics i models senzills sobre les relacions pressió-volum- temperatura dels gasos.</t>
+  </si>
+  <si>
+    <t>Diferenciar una mescla i una substància pura mitjançant representacions segons el model de partícula.</t>
+  </si>
+  <si>
+    <t>Utilitzar els símbols químics per a representar una reacció química i explicar el que significa una equació química ajustada. Reconéixer el significat submicroscòpic de les relacions que hi ha entre els coeficients que acompanyen cada fórmula química.</t>
+  </si>
+  <si>
+    <t>Utilitzar esquemes/dibuixos en els quals s’indique la distribució de càrregues per a explicar els fenòmens d’atracció/repulsió elèctriques.</t>
+  </si>
+  <si>
+    <t>Identificar els diferents tipus d’energia posats de manifest en fenòmens quotidians i en experiències senzilles dutes a terme en el laboratori.</t>
+  </si>
+  <si>
+    <t>Identificar la calor com un procés de transferència d’energia entre els cossos a diferent temperatura i descriure casos reals en els quals es posa de manifest.</t>
+  </si>
+  <si>
+    <t>Justificar la transformació d’energia en els sistemes aplicant el principi de conservació de l’energia i valorant la limitació que el fenomen de la degradació de l’energia suposa per a l’optimització dels processos d’obtenció d’energia.</t>
+  </si>
+  <si>
+    <t>Relacionar els conceptes d’energia, calor i temperatura, en termes de la teoria cineticocorpuscular, i descriure els mecanismes pels quals es transfereix l’energia tèrmica en diferents situacions quotidianes.</t>
+  </si>
+  <si>
+    <t>Raonar avantatges i inconvenients de les diferents fonts energètiques. Enumerar mesures que contribueixen a l’estalvi col·lectiu o individual d’energia. Explicar per què l’energia no pot reutilitzar-se sense límits.</t>
+  </si>
+  <si>
+    <t>Explicar el fenomen físic del corrent elèctric i interpretar el significat de les magnituds: intensitat de corrent, diferència de potencial i resistència, així com les relacions entre aquestes.</t>
+  </si>
+  <si>
+    <t>Quantificar l’energia i analitzar el consum energètic utilitzant les dades subministrades pels electrodomèstics.</t>
+  </si>
+  <si>
+    <t>Calcular l’energia necessària per a mantindre’s un dia complet, així com la dieta alimentosa corresponent a aquesta energia, a partir de taules de la despesa calòrica corresponent a diverses activitats corporals i del valor energètic de diferents aliments.</t>
+  </si>
+  <si>
+    <t>Reconéixer la importància i les repercussions per a la societat i el medi ambient de les diferents fonts d’energia renovables i no renovables.</t>
+  </si>
+  <si>
+    <t>Diferenciar el dissolvent del solut en analitzar la composici ó de mescles homogènies d’interés especial. Efectuar correctament càlculs numèrics senzills sobre la seua composició.</t>
+  </si>
+  <si>
+    <t>Predir la variació que experimentarà la densitat d’un gas en variar la temperatura (canvis de T o de P).</t>
+  </si>
+  <si>
+    <t>Utilitzar els símbols químics per a representar una reacció química com a alternativa a la simbologia emprada per Dalton.</t>
+  </si>
+  <si>
+    <t>Explicar el significat d’una equació química ajustada, interpretant el significat submicroscòpic de les relacions que hi ha entre els coeficients que acompanyen cada fórmula química.</t>
+  </si>
+  <si>
+    <t>Aplicar les lleis de Lavoisier i de Proust en el càlcul de masses en reaccions químiques senzilles aplicades a processos que ocorren en la vida quotidiana.</t>
+  </si>
+  <si>
+    <t>Justificar l’elaboració del model atòmic de Dalton a partir de les lleis de les reaccions químiques.</t>
+  </si>
+  <si>
+    <t>Descriure els tipus de càrregues elèctriques, el paper que tenen en la constitució de la matèria i les característiques de les forces que es manifesten entre si.</t>
+  </si>
+  <si>
+    <t>Interpretar fenòmens elèctrics mitjançant el model de càrrega elèctrica, i valorar la importància de l’electricitat en la vida quotidiana.</t>
+  </si>
+  <si>
+    <t>Reconéixer les diferents forces que hi ha en la naturalesa i els diferents fenòmens associats a aquestes.</t>
+  </si>
+  <si>
+    <t>Justificar qualitativament fenòmens magnètics i valorar la contribució del magnetisme en el desenvolupament tecnològic.</t>
+  </si>
+  <si>
+    <t>Comparar els diferents tipus d’imants, analitzar-ne el comportament i deduir, mitjançant experiències, les característiques de les forces magnètiques posades de manifest, així com la seua relació amb el corrent elèctric.</t>
+  </si>
+  <si>
+    <t>Averiguar mediante diseños experimentales cómo medir la masa y el volumen ocupados por un gas desprendido en reacciones químicas.</t>
+  </si>
+  <si>
+    <t>Realizar investigaciones para averiguar las relaciones entre la presión, el volumen y la temperatura de los gases.</t>
+  </si>
+  <si>
+    <t>Investigar el metal de que está hecha una pieza-problema</t>
+  </si>
+  <si>
+    <t>Realizar estudios experimentales de carácter cuantitativo sobre reacciones de especial interés.</t>
+  </si>
+  <si>
+    <t>Utilizar adecuadamente aparatos de medida de la intensidad y la diferencia de potencial entre dos puntos de un circuito.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación sobre la medida de la resistencia de un componente en un circuito.</t>
+  </si>
+  <si>
+    <t>de Comprobar que se cumple la ley de conservación de la masa en experiencias de carácter práctico que incluyan sustancias en estado gaseoso.</t>
+  </si>
+  <si>
+    <t>Analizar los enunciados de las situaciones planteadas (*) y describir la situación a la que se pretende dar respuesta, identificando las variables que intervienen.</t>
+  </si>
+  <si>
+    <t>Elegir, al resolver un determinado problema (*), el tipo de estrategia más adecuada, justificando adecuadamente su elección</t>
+  </si>
+  <si>
+    <t>Buscar y seleccionar la información necesaria para la resolución de la situación en problemas (*) con algunos grados de apertura.</t>
+  </si>
+  <si>
+    <t>Expresar, utilizando el lenguaje matemático adecuado a su nivel, el procedimiento que se ha seguido en la resolución de un problema (*)</t>
+  </si>
+  <si>
+    <t>Comprobar e interpretar las soluciones encontradas. (*)</t>
+  </si>
+  <si>
+    <t>Participar en equipos de trabajo para resolver los problemas planteados, apoyar a compañeros y compañeras demostrando empatía y reconociendo sus aportaciones y utilizar el diálogo igualitario para resolver conflictos y discrepancias.</t>
+  </si>
+  <si>
+    <t>Identificar algunas de las falacias más utilizadas en los discursos pseudocientíficos.</t>
+  </si>
+  <si>
+    <t>Identificar los elementos representativos de un texto científico argumentativo.</t>
+  </si>
+  <si>
+    <t>Elaborar secuencias argumentativas consistentes, coherentes y congruentes, utilizando los conectores lógicos adecuados.</t>
+  </si>
+  <si>
+    <t>Analizar las polémicas relativas a las leyes de combinación en la química.</t>
+  </si>
+  <si>
+    <t>Describir las consecuencias de la introducción de nuevas técnicas en la descomposición de compuestos y análisis de</t>
+  </si>
+  <si>
+    <t>sustancias para el desarrollo de la ciencia química.</t>
+  </si>
+  <si>
+    <t>Describir las implicaciones de la incorporación generalizada de la energía eléctrica a nuestra sociedad.</t>
+  </si>
+  <si>
+    <t>Utilizar el modelo de energía para explicar su papel en las transformaciones que tienen lugar en nuestro entorno.</t>
+  </si>
+  <si>
+    <t>Utilizar el modelo de Dalton para explicar las leyes ponderales.</t>
+  </si>
+  <si>
+    <t>Utilizar el modelo de carga e interacción eléctrica para explicar los fenómenos de atracción/repulsión eléctricas.</t>
+  </si>
+  <si>
+    <t>Reconocer la terminología conceptual propia del área y utilizarla correctamente en actividades orales y escritas en formatos digitales.</t>
+  </si>
+  <si>
+    <t>Leer textos, tanto argumentativos como expositivos, en formatos diversos propios del área utilizando las estrategias de comprensión lectora para obtener información y aplicarla en la reflexión sobre el contenido.</t>
+  </si>
+  <si>
+    <t>Escribir textos argumentativos propios del área en diversos formatos y soportes, cuidando sus aspectos formales, aplicando las normas de corrección ortográfica y gramatical, para transmitir de forma organizada sus conocimientos con un lenguaje no discriminatorio.</t>
+  </si>
+  <si>
+    <t>Expresar oralmente textos previamente planificados, propios del área, para transmitir de forma organizada sus conocimientos con un lenguaje no discriminatorio.</t>
+  </si>
+  <si>
+    <t>de Elaborar e interpretar gráficos y modelos sencillos sobre las relaciones presión-volumen- temperatura de los gases.</t>
+  </si>
+  <si>
+    <t>Diferenciar una mezcla y una sustancia pura mediante representaciones según el modelo de partícula.</t>
+  </si>
+  <si>
+    <t>Utilizar los símbolos químicos para representar una reacción química y explicar lo que significa una ecuación química ajustada. Reconocer el significado submicroscópico de las relaciones existentes entre los coeficientes que acompañan a cada fórmula química.</t>
+  </si>
+  <si>
+    <t>Utilizar esquemas/dibujos en los que se indique la distribución de cargas para explicar los fenómenos de atracción/repulsión eléctricas</t>
+  </si>
+  <si>
+    <t>Identificar los diferentes tipos de energía puestos de manifiesto en fenómenos cotidianos y en experiencias sencillas realizadas en el laboratorio</t>
+  </si>
+  <si>
+    <t>Identificar el calor como un proceso de transferencia de energía entre los cuerpos a diferente temperatura y describir casos reales en los que se pone de manifiesto.</t>
+  </si>
+  <si>
+    <t>Justificar la transformación de energía en los sistemas aplicando el principio de conservación de la energía y valorando la limitación que el fenómeno de la degradación de la energía supone para la optimización de los procesos de obtención de energía.</t>
+  </si>
+  <si>
+    <t>Relacionar los conceptos de energía, calor y temperatura, en términos de la teoría cinético- corpuscular y describir los mecanismos por los que se transfiere la energía térmica en diferentes situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Razonar ventajas e inconvenientes de las diferentes fuentes energéticas. Enumerar medidas que contribuyen al ahorro colectivo o individual de energía. Explicar por qué la energía no puede reutilizarse sin límites.</t>
+  </si>
+  <si>
+    <t>Explicar el fenómeno físico de la corriente eléctrica e interpretar el significado de las magnitudes intensidad de corriente, diferencia de potencial y resistencia, así como las relaciones entre ellas.</t>
+  </si>
+  <si>
+    <t>Cuantificar la energía y analizar el consumo energético, utilizando los datos suministrados por los electrodomésticos.</t>
+  </si>
+  <si>
+    <t>Calcular la energía necesaria para mantenerse un día completo y la dieta alimenticia correspondiente a dicha energía a partir de tablas del gasto calórico correspondiente a diversas actividades corporales y del valor energético de diferentes alimentos.</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia y repercusiones para la sociedad y el medio ambiente de las diferentes fuentes de energía renovables y no renovables</t>
+  </si>
+  <si>
+    <t>Diferenciar el disolvente del soluto al analizar la composición de mezclas homogéneas de especial interés. Efectuar correctamente cálculos numéricos sencillos sobre su composición.</t>
+  </si>
+  <si>
+    <t>sus Predecir la variación que experimentará la densidad de un gas al variar la temperatura (cambios de T o de P).</t>
+  </si>
+  <si>
+    <t>Utilizar los símbolos químicos para representar una reacción química como alternativa a la simbología empleada por Dalton.</t>
+  </si>
+  <si>
+    <t>Explicar el significado de una ecuación química ajustada, interpretando el significado submicroscópico de las relaciones existentes entre los coeficientes que acompañan a cada fórmula química.</t>
+  </si>
+  <si>
+    <t>Aplicar las leyes de Lavoisier y de Proust en el cálculo de masas en reacciones químicas sencillas aplicadas a procesos que ocurren en la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Justificar la elaboración del modelo atómico de Dalton a partir de las leyes de las reacciones químicas.</t>
+  </si>
+  <si>
+    <t>Describir los tipos de cargas eléctricas, su papel en la constitución de la materia y las características de las fuerzas que se manifiestan entre ellas.</t>
+  </si>
+  <si>
+    <t>Interpretar fenómenos eléctricos mediante el modelo de carga eléctrica y valorar la importancia de la electricidad en la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Justificar cualitativamente fenómenos magnéticos y valorar la contribución del magnetismo en el desarrollo tecnológico.</t>
+  </si>
+  <si>
+    <t>Comparar los distintos tipos de imanes, analizar su comportamiento y deducir mediante experiencias las características de las fuerzas magnéticas puestas de manifiesto, así como su relación con la corriente eléctrica.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Metodologia de la ciència ● Contribució de les grans científiques i científics en el desenvolupament de les ciències físiques i químiques ● Estratègies d’utilització d’eines digitals per a la cerca de la informació, la col·laboració i la comunicació de processos, resultats i idees en diferents formats (infografia, presentació, pòster, informe, gràfic...) ● Llenguatge científic i vocabulari específic de la matèria d’estudi en la comprensió d’informacions i dades, la comunicació de les pròpies idees, la discussió raonada i l’argumentació sobre problemes de caràcter científic ● Procediments experimentals en laboratori: control de variables, presa (error en la mesura) i representació de les dades (taules i gràfics), anàlisi i interpretació d’aquestes ● Pautes del treball científic en la planificació i execució d’un projecte d’investigació en equip: identificació de preguntes i plantejament de problemes que puguen respondre’s, formulació d’hipòtesis, contrastació i posada a prova mitjançant l’experimentació, i comunicació de resultats ● Instruments, eines i tècniques pròpies del laboratori de Física i Química Normes de seguretat en el laboratori. Resulta imprescindible conéixer-les per a accedir al laboratori amb seguretat (primer cicle), però també reforçarles en cada curs Les eines digitals utilitzades poden ser les mateixes en els dos cursos, però treballades de manera més pautada o guiada en el segon curs i de manera més autònoma, en el tercer. En aquest curs, l’alumnat pot ser més autònom per a triar l’eina més adequada per a comunicar els seus resultats depenent de la tasca desenvolupada. Això mateix succeeix en la resta dels sabers d’aquest bloc</t>
+    <t>Contribució de les grans científiques i científics en el desenvolupament de les ciències físiques i químiques</t>
+  </si>
+  <si>
+    <t>Estratègies d’utilització d’eines digitals per a la cerca de la informació, la col·laboració i la comunicació de processos, resultats i idees en diferents formats (infografia, presentació, pòster, informe, gràfic...)</t>
+  </si>
+  <si>
+    <t>Llenguatge científic i vocabulari específic de la matèria d’estudi en la comprensió d’informacions i dades, la comunicació de les pròpies idees, la discussió raonada i l’argumentació sobre problemes de caràcter científic</t>
+  </si>
+  <si>
+    <t>Procediments experimentals en laboratori: control de variables, presa (error en la mesura) i representació de les dades (taules i gràfics), anàlisi i interpretació d’aquestes</t>
+  </si>
+  <si>
+    <t>Pautes del treball científic en la planificació i execució d’un projecte d’investigació en equip: identificació de preguntes i plantejament de problemes que puguen respondre’s, formulació d’hipòtesis, contrastació i posada a prova mitjançant l’experimentació, i comunicació de resultats</t>
+  </si>
+  <si>
+    <t>Instruments, eines i tècniques pròpies del laboratori de Física i Química Normes de seguretat en el laboratori. Resulta imprescindible conéixer-les per a accedir al laboratori amb seguretat (primer cicle), però també reforçarles en cada curs Les eines digitals utilitzades poden ser les mateixes en els dos cursos, però treballades de manera més pautada o guiada en el segon curs i de manera més autònoma, en el tercer. En aquest curs, l’alumnat pot ser més autònom per a triar l’eina més adequada per a comunicar els seus resultats depenent de la tasca desenvolupada. Això mateix succeeix en la resta dels sabers d’aquest bloc</t>
   </si>
   <si>
     <t>La materia y su medida</t>
   </si>
   <si>
     <t>Magnituds físiques. Diversitat d’unitats, significats i ocupació. Necessitat de normalització: Sistema Internacional. Canvis d’unitats: massa, longitud, superfície i volum</t>
   </si>
   <si>
     <t>Mesura de volums de líquids: provetes, pipetes i buretes</t>
   </si>
   <si>
     <t>Volum ocupat per sòlids regulars i irregulars. Mètode geomètric i per desplaçament d’aigua o un altre líquid</t>
   </si>
   <si>
     <t>Polisèmia de volum. Distinció de volum ocupat, capacitat i volum de material</t>
   </si>
   <si>
     <t>Relació entre la massa i el volum en sòlids i líquids. Mètode experimental Definició de densitat. Caracterització de substàncies</t>
   </si>
   <si>
     <t>Densitat d’un gas en condicions ambientals</t>
   </si>
   <si>
     <t>Densitats de les substàncies en els seus diferents estats d’agregació Estats de la matèria</t>
   </si>
@@ -745,78 +892,114 @@
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Analizar los enunciados de las situaciones planteadas y describir la situación a la que se pretende dar respuesta, identificando las variables que intervienen, así como su carácter</t>
+    <t>Participar en equips de treball per a resoldre els problemes plantejats, donar suport a companys i companyes, demostrant empatia i reconeixent les seues aportacions, i utilitzar el</t>
+  </si>
+  <si>
+    <t>Llegir textos, tant argumentatius com expositius, en formats diversos propis de l’àrea, utilitzant les estratègies de comprensió lectora per a obtindre informació i aplicar-la en l</t>
+  </si>
+  <si>
+    <t>Escriure textos argumentatius propis de l’àrea en diversos formats i suports, cuidant els seus aspectes formals, aplicant les normes de correcció ortogràfica i gramatical, per a tr</t>
+  </si>
+  <si>
+    <t>Utilitzar els símbols químics per a representar una reacció química i explicar el que significa una equació química ajustada. Reconéixer el significat submicroscòpic de les relacio</t>
+  </si>
+  <si>
+    <t>Justificar la transformació d’energia en els sistemes aplicant el principi de conservació de l’energia i valorant la limitació que el fenomen de la degradació de l’energia suposa p</t>
+  </si>
+  <si>
+    <t>Relacionar els conceptes d’energia, calor i temperatura, en termes de la teoria cineticocorpuscular, i descriure els mecanismes pels quals es transfereix l’energia tèrmica en difer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raonar avantatges i inconvenients de les diferents fonts energètiques. Enumerar mesures que contribueixen a l’estalvi col·lectiu o individual d’energia. Explicar per què l’energia </t>
+  </si>
+  <si>
+    <t>Explicar el fenomen físic del corrent elèctric i interpretar el significat de les magnituds: intensitat de corrent, diferència de potencial i resistència, així com les relacions en</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calcular l’energia necessària per a mantindre’s un dia complet, així com la dieta alimentosa corresponent a aquesta energia, a partir de taules de la despesa calòrica corresponent </t>
+  </si>
+  <si>
+    <t>Explicar el significat d’una equació química ajustada, interpretant el significat submicroscòpic de les relacions que hi ha entre els coeficients que acompanyen cada fórmula químic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comparar els diferents tipus d’imants, analitzar-ne el comportament i deduir, mitjançant experiències, les característiques de les forces magnètiques posades de manifest, així com </t>
   </si>
   <si>
     <t xml:space="preserve">Participar en equipos de trabajo para resolver los problemas planteados, apoyar a compañeros y compañeras demostrando empatía y reconociendo sus aportaciones y utilizar el diálogo </t>
   </si>
   <si>
-    <t>Utilizar estrategias de filtrado para seleccionar información en medios digitales, identificando las fuentes de las que procede y aportando razones para descartar las fuentes no fi</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Leer textos, tanto argumentativos como expositivos, en formatos diversos propios del área utilizando las estrategias de comprensión lectora para obtener información y aplicarla en </t>
   </si>
   <si>
     <t>Escribir textos argumentativos propios del área en diversos formatos y soportes, cuidando sus aspectos formales, aplicando las normas de corrección ortográfica y gramatical, para t</t>
   </si>
   <si>
-    <t>Utilizar un sistema de referencia para representar los elementos del movimiento mediante vectores, justificando la relatividad del movimiento y clasificando los movimientos por sus</t>
-[...11 lines deleted...]
-    <t>Describir los principios de la Dinámica y aportar a partir de ellas una explicación científica a los movimientos cotidianos. Determinar la importancia de la fuerza de rozamiento en</t>
+    <t>Utilizar los símbolos químicos para representar una reacción química y explicar lo que significa una ecuación química ajustada. Reconocer el significado submicroscópico de las rela</t>
+  </si>
+  <si>
+    <t>Justificar la transformación de energía en los sistemas aplicando el principio de conservación de la energía y valorando la limitación que el fenómeno de la degradación de la energ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Relacionar los conceptos de energía, calor y temperatura, en términos de la teoría cinético- corpuscular y describir los mecanismos por los que se transfiere la energía térmica en </t>
+  </si>
+  <si>
+    <t>Razonar ventajas e inconvenientes de las diferentes fuentes energéticas. Enumerar medidas que contribuyen al ahorro colectivo o individual de energía. Explicar por qué la energía n</t>
+  </si>
+  <si>
+    <t>Explicar el fenómeno físico de la corriente eléctrica e interpretar el significado de las magnitudes intensidad de corriente, diferencia de potencial y resistencia, así como las re</t>
+  </si>
+  <si>
+    <t>Calcular la energía necesaria para mantenerse un día completo y la dieta alimenticia correspondiente a dicha energía a partir de tablas del gasto calórico correspondiente a diver</t>
+  </si>
+  <si>
+    <t>Explicar el significado de una ecuación química ajustada, interpretando el significado submicroscópico de las relaciones existentes entre los coeficientes que acompañan a cada fórm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comparar los distintos tipos de imanes, analizar su comportamiento y deducir mediante experiencias las características de las fuerzas magnéticas puestas de manifiesto, así como su </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1433,59 +1616,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>56</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1521,1319 +1704,2155 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F59"/>
+  <dimension ref="A1:F103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E59"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1.5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>1.6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>1.7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>235</v>
+        <v>87</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>91</v>
+        <v>284</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>236</v>
+        <v>92</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>237</v>
+        <v>96</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>4.1</v>
+        <v>4.3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>4.2</v>
+        <v>5.1</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>5.1</v>
+        <v>5.3</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>102</v>
+        <v>285</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>103</v>
+        <v>286</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>6.2</v>
+        <v>7.1</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>238</v>
+        <v>105</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>6.3</v>
+        <v>7.2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>239</v>
+        <v>106</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>107</v>
+        <v>287</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>7.4</v>
+        <v>8.2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>240</v>
+        <v>110</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>7.5</v>
+        <v>8.3</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>111</v>
+        <v>288</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>7.6</v>
+        <v>8.4</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>112</v>
+        <v>289</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>7.7</v>
+        <v>8.5</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>113</v>
+        <v>290</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>114</v>
+        <v>291</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>8.1</v>
+        <v>8.7</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>241</v>
+        <v>115</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>8.2</v>
+        <v>8.8</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>116</v>
+        <v>292</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>8.3</v>
+        <v>8.9</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>242</v>
+        <v>117</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>8.4</v>
+        <v>9.1</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>8.5</v>
+        <v>9.2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>8.6</v>
+        <v>10.1</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>9.1</v>
+        <v>10.2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>243</v>
+        <v>293</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>9.2</v>
+        <v>10.3</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>9.3</v>
+        <v>10.4</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>9.4</v>
+        <v>11.1</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>9.5</v>
+        <v>11.2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>10.2</v>
+        <v>11.4</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>127</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>10.3</v>
+        <v>11.5</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>128</v>
+        <v>294</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>11.1</v>
+        <v>1.1</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>11.2</v>
+        <v>1.2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>11.3</v>
+        <v>1.3</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>11.4</v>
+        <v>1.4</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>244</v>
+        <v>132</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>11.5</v>
+        <v>1.5</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>11.6</v>
+        <v>1.6</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59" s="5" t="s">
-[...3 lines deleted...]
-      <c r="C59" s="5"/>
+      <c r="A59" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
-        <f>SUM(E3:E58)</f>
-[...3 lines deleted...]
-        <v>246</v>
+        <v>1.0</v>
+      </c>
+      <c r="F59" s="5"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F60" s="5"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F61" s="5"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F62" s="5"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F63" s="5"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F64" s="5"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F65" s="5"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F66" s="5"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F67" s="5"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F68" s="5"/>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F69" s="5"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F70" s="5"/>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F71" s="5"/>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F72" s="5"/>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F73" s="5"/>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F74" s="5"/>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F75" s="5"/>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F76" s="5"/>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F77" s="5"/>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F78" s="5"/>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F79" s="5"/>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F80" s="5"/>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F81" s="5"/>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F82" s="5"/>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F83" s="5"/>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F84" s="5"/>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F85" s="5"/>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F86" s="5"/>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F87" s="5"/>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F88" s="5"/>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F89" s="5"/>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="5">
+        <v>8.7</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F90" s="5"/>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="5">
+        <v>8.8</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F91" s="5"/>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F92" s="5"/>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F93" s="5"/>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F94" s="5"/>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F95" s="5"/>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F96" s="5"/>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F97" s="5"/>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F98" s="5"/>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F99" s="5"/>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F100" s="5"/>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F101" s="5"/>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="F102" s="5"/>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B103" s="5"/>
+      <c r="C103" s="5"/>
+      <c r="D103" s="7"/>
+      <c r="E103" s="7">
+        <f>SUM(E3:E102)</f>
+        <v>100</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH31"/>
+  <dimension ref="A1:CZ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:BH31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:CZ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:104">
       <c r="A1" s="6" t="s">
-        <v>247</v>
+        <v>308</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>248</v>
+        <v>309</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>1.5</v>
       </c>
       <c r="H1" s="6">
         <v>1.6</v>
       </c>
       <c r="I1" s="6">
         <v>1.7</v>
       </c>
       <c r="J1" s="6">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="K1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="L1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="M1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="N1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="O1" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="P1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="R1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="S1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="T1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="U1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="V1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="W1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="X1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="AA1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="AB1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="AG1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="AI1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="AJ1" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AK1" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="AL1" s="6">
+        <v>8.6</v>
+      </c>
+      <c r="AM1" s="6">
+        <v>8.7</v>
+      </c>
+      <c r="AN1" s="6">
+        <v>8.8</v>
+      </c>
+      <c r="AO1" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="AP1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AQ1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="AR1" s="6">
+        <v>10.1</v>
+      </c>
+      <c r="AS1" s="6">
+        <v>10.2</v>
+      </c>
+      <c r="AT1" s="6">
+        <v>10.3</v>
+      </c>
+      <c r="AU1" s="6">
+        <v>10.4</v>
+      </c>
+      <c r="AV1" s="6">
+        <v>11.1</v>
+      </c>
+      <c r="AW1" s="6">
+        <v>11.2</v>
+      </c>
+      <c r="AX1" s="6">
+        <v>11.3</v>
+      </c>
+      <c r="AY1" s="6">
+        <v>11.4</v>
+      </c>
+      <c r="AZ1" s="6">
+        <v>11.5</v>
+      </c>
+      <c r="BA1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="BB1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="BC1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="BD1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="BE1" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="BF1" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="BG1" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="BH1" s="6">
         <v>2.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="BI1" s="6">
         <v>2.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="BJ1" s="6">
         <v>2.3</v>
       </c>
-      <c r="N1" s="6">
+      <c r="BK1" s="6">
         <v>2.4</v>
       </c>
-      <c r="O1" s="6">
+      <c r="BL1" s="6">
         <v>2.5</v>
       </c>
-      <c r="P1" s="6">
+      <c r="BM1" s="6">
         <v>2.6</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="BN1" s="6">
         <v>3.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="BO1" s="6">
         <v>3.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="BP1" s="6">
         <v>3.3</v>
       </c>
-      <c r="T1" s="6">
-[...2 lines deleted...]
-      <c r="U1" s="6">
+      <c r="BQ1" s="6">
         <v>4.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="BR1" s="6">
         <v>4.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="BS1" s="6">
         <v>4.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="BT1" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="BU1" s="6">
         <v>5.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="BV1" s="6">
         <v>5.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="BW1" s="6">
         <v>5.3</v>
       </c>
-      <c r="AA1" s="6">
-[...2 lines deleted...]
-      <c r="AB1" s="6">
+      <c r="BX1" s="6">
         <v>6.1</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="BY1" s="6">
         <v>6.2</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="BZ1" s="6">
         <v>6.3</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="CA1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="CB1" s="6">
         <v>7.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="CC1" s="6">
         <v>7.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="CD1" s="6">
         <v>7.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="CE1" s="6">
         <v>7.4</v>
       </c>
-      <c r="AI1" s="6">
-[...11 lines deleted...]
-      <c r="AM1" s="6">
+      <c r="CF1" s="6">
         <v>8.1</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="CG1" s="6">
         <v>8.2</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="CH1" s="6">
         <v>8.3</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="CI1" s="6">
         <v>8.4</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="CJ1" s="6">
         <v>8.5</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="CK1" s="6">
         <v>8.6</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="CL1" s="6">
+        <v>8.7</v>
+      </c>
+      <c r="CM1" s="6">
+        <v>8.8</v>
+      </c>
+      <c r="CN1" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="CO1" s="6">
         <v>9.1</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="CP1" s="6">
         <v>9.2</v>
       </c>
-      <c r="AU1" s="6">
-[...8 lines deleted...]
-      <c r="AX1" s="6">
+      <c r="CQ1" s="6">
         <v>10.1</v>
       </c>
-      <c r="AY1" s="6">
+      <c r="CR1" s="6">
         <v>10.2</v>
       </c>
-      <c r="AZ1" s="6">
+      <c r="CS1" s="6">
         <v>10.3</v>
       </c>
-      <c r="BA1" s="6">
+      <c r="CT1" s="6">
+        <v>10.4</v>
+      </c>
+      <c r="CU1" s="6">
         <v>11.1</v>
       </c>
-      <c r="BB1" s="6">
+      <c r="CV1" s="6">
         <v>11.2</v>
       </c>
-      <c r="BC1" s="6">
+      <c r="CW1" s="6">
         <v>11.3</v>
       </c>
-      <c r="BD1" s="6">
+      <c r="CX1" s="6">
         <v>11.4</v>
       </c>
-      <c r="BE1" s="6">
-[...12 lines deleted...]
-    <row r="2" spans="1:60">
+      <c r="CY1" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="CZ1" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="2" spans="1:104">
       <c r="A2" s="5" t="s">
-        <v>250</v>
+        <v>311</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2848,59 +3867,103 @@
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
-      <c r="BG2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:BF2),"")</f>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
+      <c r="BL2" s="5"/>
+      <c r="BM2" s="5"/>
+      <c r="BN2" s="5"/>
+      <c r="BO2" s="5"/>
+      <c r="BP2" s="5"/>
+      <c r="BQ2" s="5"/>
+      <c r="BR2" s="5"/>
+      <c r="BS2" s="5"/>
+      <c r="BT2" s="5"/>
+      <c r="BU2" s="5"/>
+      <c r="BV2" s="5"/>
+      <c r="BW2" s="5"/>
+      <c r="BX2" s="5"/>
+      <c r="BY2" s="5"/>
+      <c r="BZ2" s="5"/>
+      <c r="CA2" s="5"/>
+      <c r="CB2" s="5"/>
+      <c r="CC2" s="5"/>
+      <c r="CD2" s="5"/>
+      <c r="CE2" s="5"/>
+      <c r="CF2" s="5"/>
+      <c r="CG2" s="5"/>
+      <c r="CH2" s="5"/>
+      <c r="CI2" s="5"/>
+      <c r="CJ2" s="5"/>
+      <c r="CK2" s="5"/>
+      <c r="CL2" s="5"/>
+      <c r="CM2" s="5"/>
+      <c r="CN2" s="5"/>
+      <c r="CO2" s="5"/>
+      <c r="CP2" s="5"/>
+      <c r="CQ2" s="5"/>
+      <c r="CR2" s="5"/>
+      <c r="CS2" s="5"/>
+      <c r="CT2" s="5"/>
+      <c r="CU2" s="5"/>
+      <c r="CV2" s="5"/>
+      <c r="CW2" s="5"/>
+      <c r="CX2" s="5"/>
+      <c r="CY2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:CX2),"")</f>
         <v/>
       </c>
-      <c r="BH2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:60">
+      <c r="CZ2" s="5"/>
+    </row>
+    <row r="3" spans="1:104">
       <c r="A3" s="5" t="s">
-        <v>251</v>
+        <v>312</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2915,59 +3978,103 @@
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5"/>
-      <c r="BG3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:BF3),"")</f>
+      <c r="BG3" s="5"/>
+      <c r="BH3" s="5"/>
+      <c r="BI3" s="5"/>
+      <c r="BJ3" s="5"/>
+      <c r="BK3" s="5"/>
+      <c r="BL3" s="5"/>
+      <c r="BM3" s="5"/>
+      <c r="BN3" s="5"/>
+      <c r="BO3" s="5"/>
+      <c r="BP3" s="5"/>
+      <c r="BQ3" s="5"/>
+      <c r="BR3" s="5"/>
+      <c r="BS3" s="5"/>
+      <c r="BT3" s="5"/>
+      <c r="BU3" s="5"/>
+      <c r="BV3" s="5"/>
+      <c r="BW3" s="5"/>
+      <c r="BX3" s="5"/>
+      <c r="BY3" s="5"/>
+      <c r="BZ3" s="5"/>
+      <c r="CA3" s="5"/>
+      <c r="CB3" s="5"/>
+      <c r="CC3" s="5"/>
+      <c r="CD3" s="5"/>
+      <c r="CE3" s="5"/>
+      <c r="CF3" s="5"/>
+      <c r="CG3" s="5"/>
+      <c r="CH3" s="5"/>
+      <c r="CI3" s="5"/>
+      <c r="CJ3" s="5"/>
+      <c r="CK3" s="5"/>
+      <c r="CL3" s="5"/>
+      <c r="CM3" s="5"/>
+      <c r="CN3" s="5"/>
+      <c r="CO3" s="5"/>
+      <c r="CP3" s="5"/>
+      <c r="CQ3" s="5"/>
+      <c r="CR3" s="5"/>
+      <c r="CS3" s="5"/>
+      <c r="CT3" s="5"/>
+      <c r="CU3" s="5"/>
+      <c r="CV3" s="5"/>
+      <c r="CW3" s="5"/>
+      <c r="CX3" s="5"/>
+      <c r="CY3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:CX3),"")</f>
         <v/>
       </c>
-      <c r="BH3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:60">
+      <c r="CZ3" s="5"/>
+    </row>
+    <row r="4" spans="1:104">
       <c r="A4" s="5" t="s">
-        <v>252</v>
+        <v>313</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -2982,59 +4089,103 @@
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
       <c r="BE4" s="5"/>
       <c r="BF4" s="5"/>
-      <c r="BG4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:BF4),"")</f>
+      <c r="BG4" s="5"/>
+      <c r="BH4" s="5"/>
+      <c r="BI4" s="5"/>
+      <c r="BJ4" s="5"/>
+      <c r="BK4" s="5"/>
+      <c r="BL4" s="5"/>
+      <c r="BM4" s="5"/>
+      <c r="BN4" s="5"/>
+      <c r="BO4" s="5"/>
+      <c r="BP4" s="5"/>
+      <c r="BQ4" s="5"/>
+      <c r="BR4" s="5"/>
+      <c r="BS4" s="5"/>
+      <c r="BT4" s="5"/>
+      <c r="BU4" s="5"/>
+      <c r="BV4" s="5"/>
+      <c r="BW4" s="5"/>
+      <c r="BX4" s="5"/>
+      <c r="BY4" s="5"/>
+      <c r="BZ4" s="5"/>
+      <c r="CA4" s="5"/>
+      <c r="CB4" s="5"/>
+      <c r="CC4" s="5"/>
+      <c r="CD4" s="5"/>
+      <c r="CE4" s="5"/>
+      <c r="CF4" s="5"/>
+      <c r="CG4" s="5"/>
+      <c r="CH4" s="5"/>
+      <c r="CI4" s="5"/>
+      <c r="CJ4" s="5"/>
+      <c r="CK4" s="5"/>
+      <c r="CL4" s="5"/>
+      <c r="CM4" s="5"/>
+      <c r="CN4" s="5"/>
+      <c r="CO4" s="5"/>
+      <c r="CP4" s="5"/>
+      <c r="CQ4" s="5"/>
+      <c r="CR4" s="5"/>
+      <c r="CS4" s="5"/>
+      <c r="CT4" s="5"/>
+      <c r="CU4" s="5"/>
+      <c r="CV4" s="5"/>
+      <c r="CW4" s="5"/>
+      <c r="CX4" s="5"/>
+      <c r="CY4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:CX4),"")</f>
         <v/>
       </c>
-      <c r="BH4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:60">
+      <c r="CZ4" s="5"/>
+    </row>
+    <row r="5" spans="1:104">
       <c r="A5" s="5" t="s">
-        <v>253</v>
+        <v>314</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3049,59 +4200,103 @@
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
-      <c r="BG5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:BF5),"")</f>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5"/>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5"/>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="5"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="5"/>
+      <c r="CB5" s="5"/>
+      <c r="CC5" s="5"/>
+      <c r="CD5" s="5"/>
+      <c r="CE5" s="5"/>
+      <c r="CF5" s="5"/>
+      <c r="CG5" s="5"/>
+      <c r="CH5" s="5"/>
+      <c r="CI5" s="5"/>
+      <c r="CJ5" s="5"/>
+      <c r="CK5" s="5"/>
+      <c r="CL5" s="5"/>
+      <c r="CM5" s="5"/>
+      <c r="CN5" s="5"/>
+      <c r="CO5" s="5"/>
+      <c r="CP5" s="5"/>
+      <c r="CQ5" s="5"/>
+      <c r="CR5" s="5"/>
+      <c r="CS5" s="5"/>
+      <c r="CT5" s="5"/>
+      <c r="CU5" s="5"/>
+      <c r="CV5" s="5"/>
+      <c r="CW5" s="5"/>
+      <c r="CX5" s="5"/>
+      <c r="CY5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:CX5),"")</f>
         <v/>
       </c>
-      <c r="BH5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:60">
+      <c r="CZ5" s="5"/>
+    </row>
+    <row r="6" spans="1:104">
       <c r="A6" s="5" t="s">
-        <v>254</v>
+        <v>315</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3116,59 +4311,103 @@
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5"/>
-      <c r="BG6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:BF6),"")</f>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5"/>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5"/>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="5"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="5"/>
+      <c r="CB6" s="5"/>
+      <c r="CC6" s="5"/>
+      <c r="CD6" s="5"/>
+      <c r="CE6" s="5"/>
+      <c r="CF6" s="5"/>
+      <c r="CG6" s="5"/>
+      <c r="CH6" s="5"/>
+      <c r="CI6" s="5"/>
+      <c r="CJ6" s="5"/>
+      <c r="CK6" s="5"/>
+      <c r="CL6" s="5"/>
+      <c r="CM6" s="5"/>
+      <c r="CN6" s="5"/>
+      <c r="CO6" s="5"/>
+      <c r="CP6" s="5"/>
+      <c r="CQ6" s="5"/>
+      <c r="CR6" s="5"/>
+      <c r="CS6" s="5"/>
+      <c r="CT6" s="5"/>
+      <c r="CU6" s="5"/>
+      <c r="CV6" s="5"/>
+      <c r="CW6" s="5"/>
+      <c r="CX6" s="5"/>
+      <c r="CY6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:CX6),"")</f>
         <v/>
       </c>
-      <c r="BH6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:60">
+      <c r="CZ6" s="5"/>
+    </row>
+    <row r="7" spans="1:104">
       <c r="A7" s="5" t="s">
-        <v>255</v>
+        <v>316</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3183,59 +4422,103 @@
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
-      <c r="BG7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:BF7),"")</f>
+      <c r="BG7" s="5"/>
+      <c r="BH7" s="5"/>
+      <c r="BI7" s="5"/>
+      <c r="BJ7" s="5"/>
+      <c r="BK7" s="5"/>
+      <c r="BL7" s="5"/>
+      <c r="BM7" s="5"/>
+      <c r="BN7" s="5"/>
+      <c r="BO7" s="5"/>
+      <c r="BP7" s="5"/>
+      <c r="BQ7" s="5"/>
+      <c r="BR7" s="5"/>
+      <c r="BS7" s="5"/>
+      <c r="BT7" s="5"/>
+      <c r="BU7" s="5"/>
+      <c r="BV7" s="5"/>
+      <c r="BW7" s="5"/>
+      <c r="BX7" s="5"/>
+      <c r="BY7" s="5"/>
+      <c r="BZ7" s="5"/>
+      <c r="CA7" s="5"/>
+      <c r="CB7" s="5"/>
+      <c r="CC7" s="5"/>
+      <c r="CD7" s="5"/>
+      <c r="CE7" s="5"/>
+      <c r="CF7" s="5"/>
+      <c r="CG7" s="5"/>
+      <c r="CH7" s="5"/>
+      <c r="CI7" s="5"/>
+      <c r="CJ7" s="5"/>
+      <c r="CK7" s="5"/>
+      <c r="CL7" s="5"/>
+      <c r="CM7" s="5"/>
+      <c r="CN7" s="5"/>
+      <c r="CO7" s="5"/>
+      <c r="CP7" s="5"/>
+      <c r="CQ7" s="5"/>
+      <c r="CR7" s="5"/>
+      <c r="CS7" s="5"/>
+      <c r="CT7" s="5"/>
+      <c r="CU7" s="5"/>
+      <c r="CV7" s="5"/>
+      <c r="CW7" s="5"/>
+      <c r="CX7" s="5"/>
+      <c r="CY7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:CX7),"")</f>
         <v/>
       </c>
-      <c r="BH7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:60">
+      <c r="CZ7" s="5"/>
+    </row>
+    <row r="8" spans="1:104">
       <c r="A8" s="5" t="s">
-        <v>256</v>
+        <v>317</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3250,59 +4533,103 @@
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5"/>
-      <c r="BG8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:BF8),"")</f>
+      <c r="BG8" s="5"/>
+      <c r="BH8" s="5"/>
+      <c r="BI8" s="5"/>
+      <c r="BJ8" s="5"/>
+      <c r="BK8" s="5"/>
+      <c r="BL8" s="5"/>
+      <c r="BM8" s="5"/>
+      <c r="BN8" s="5"/>
+      <c r="BO8" s="5"/>
+      <c r="BP8" s="5"/>
+      <c r="BQ8" s="5"/>
+      <c r="BR8" s="5"/>
+      <c r="BS8" s="5"/>
+      <c r="BT8" s="5"/>
+      <c r="BU8" s="5"/>
+      <c r="BV8" s="5"/>
+      <c r="BW8" s="5"/>
+      <c r="BX8" s="5"/>
+      <c r="BY8" s="5"/>
+      <c r="BZ8" s="5"/>
+      <c r="CA8" s="5"/>
+      <c r="CB8" s="5"/>
+      <c r="CC8" s="5"/>
+      <c r="CD8" s="5"/>
+      <c r="CE8" s="5"/>
+      <c r="CF8" s="5"/>
+      <c r="CG8" s="5"/>
+      <c r="CH8" s="5"/>
+      <c r="CI8" s="5"/>
+      <c r="CJ8" s="5"/>
+      <c r="CK8" s="5"/>
+      <c r="CL8" s="5"/>
+      <c r="CM8" s="5"/>
+      <c r="CN8" s="5"/>
+      <c r="CO8" s="5"/>
+      <c r="CP8" s="5"/>
+      <c r="CQ8" s="5"/>
+      <c r="CR8" s="5"/>
+      <c r="CS8" s="5"/>
+      <c r="CT8" s="5"/>
+      <c r="CU8" s="5"/>
+      <c r="CV8" s="5"/>
+      <c r="CW8" s="5"/>
+      <c r="CX8" s="5"/>
+      <c r="CY8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:CX8),"")</f>
         <v/>
       </c>
-      <c r="BH8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:60">
+      <c r="CZ8" s="5"/>
+    </row>
+    <row r="9" spans="1:104">
       <c r="A9" s="5" t="s">
-        <v>257</v>
+        <v>318</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3317,59 +4644,103 @@
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5"/>
-      <c r="BG9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:BF9),"")</f>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="5"/>
+      <c r="BI9" s="5"/>
+      <c r="BJ9" s="5"/>
+      <c r="BK9" s="5"/>
+      <c r="BL9" s="5"/>
+      <c r="BM9" s="5"/>
+      <c r="BN9" s="5"/>
+      <c r="BO9" s="5"/>
+      <c r="BP9" s="5"/>
+      <c r="BQ9" s="5"/>
+      <c r="BR9" s="5"/>
+      <c r="BS9" s="5"/>
+      <c r="BT9" s="5"/>
+      <c r="BU9" s="5"/>
+      <c r="BV9" s="5"/>
+      <c r="BW9" s="5"/>
+      <c r="BX9" s="5"/>
+      <c r="BY9" s="5"/>
+      <c r="BZ9" s="5"/>
+      <c r="CA9" s="5"/>
+      <c r="CB9" s="5"/>
+      <c r="CC9" s="5"/>
+      <c r="CD9" s="5"/>
+      <c r="CE9" s="5"/>
+      <c r="CF9" s="5"/>
+      <c r="CG9" s="5"/>
+      <c r="CH9" s="5"/>
+      <c r="CI9" s="5"/>
+      <c r="CJ9" s="5"/>
+      <c r="CK9" s="5"/>
+      <c r="CL9" s="5"/>
+      <c r="CM9" s="5"/>
+      <c r="CN9" s="5"/>
+      <c r="CO9" s="5"/>
+      <c r="CP9" s="5"/>
+      <c r="CQ9" s="5"/>
+      <c r="CR9" s="5"/>
+      <c r="CS9" s="5"/>
+      <c r="CT9" s="5"/>
+      <c r="CU9" s="5"/>
+      <c r="CV9" s="5"/>
+      <c r="CW9" s="5"/>
+      <c r="CX9" s="5"/>
+      <c r="CY9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:CX9),"")</f>
         <v/>
       </c>
-      <c r="BH9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:60">
+      <c r="CZ9" s="5"/>
+    </row>
+    <row r="10" spans="1:104">
       <c r="A10" s="5" t="s">
-        <v>258</v>
+        <v>319</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3384,59 +4755,103 @@
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
-      <c r="BG10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:BF10),"")</f>
+      <c r="BG10" s="5"/>
+      <c r="BH10" s="5"/>
+      <c r="BI10" s="5"/>
+      <c r="BJ10" s="5"/>
+      <c r="BK10" s="5"/>
+      <c r="BL10" s="5"/>
+      <c r="BM10" s="5"/>
+      <c r="BN10" s="5"/>
+      <c r="BO10" s="5"/>
+      <c r="BP10" s="5"/>
+      <c r="BQ10" s="5"/>
+      <c r="BR10" s="5"/>
+      <c r="BS10" s="5"/>
+      <c r="BT10" s="5"/>
+      <c r="BU10" s="5"/>
+      <c r="BV10" s="5"/>
+      <c r="BW10" s="5"/>
+      <c r="BX10" s="5"/>
+      <c r="BY10" s="5"/>
+      <c r="BZ10" s="5"/>
+      <c r="CA10" s="5"/>
+      <c r="CB10" s="5"/>
+      <c r="CC10" s="5"/>
+      <c r="CD10" s="5"/>
+      <c r="CE10" s="5"/>
+      <c r="CF10" s="5"/>
+      <c r="CG10" s="5"/>
+      <c r="CH10" s="5"/>
+      <c r="CI10" s="5"/>
+      <c r="CJ10" s="5"/>
+      <c r="CK10" s="5"/>
+      <c r="CL10" s="5"/>
+      <c r="CM10" s="5"/>
+      <c r="CN10" s="5"/>
+      <c r="CO10" s="5"/>
+      <c r="CP10" s="5"/>
+      <c r="CQ10" s="5"/>
+      <c r="CR10" s="5"/>
+      <c r="CS10" s="5"/>
+      <c r="CT10" s="5"/>
+      <c r="CU10" s="5"/>
+      <c r="CV10" s="5"/>
+      <c r="CW10" s="5"/>
+      <c r="CX10" s="5"/>
+      <c r="CY10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:CX10),"")</f>
         <v/>
       </c>
-      <c r="BH10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:60">
+      <c r="CZ10" s="5"/>
+    </row>
+    <row r="11" spans="1:104">
       <c r="A11" s="5" t="s">
-        <v>259</v>
+        <v>320</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3451,59 +4866,103 @@
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="5"/>
       <c r="BF11" s="5"/>
-      <c r="BG11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:BF11),"")</f>
+      <c r="BG11" s="5"/>
+      <c r="BH11" s="5"/>
+      <c r="BI11" s="5"/>
+      <c r="BJ11" s="5"/>
+      <c r="BK11" s="5"/>
+      <c r="BL11" s="5"/>
+      <c r="BM11" s="5"/>
+      <c r="BN11" s="5"/>
+      <c r="BO11" s="5"/>
+      <c r="BP11" s="5"/>
+      <c r="BQ11" s="5"/>
+      <c r="BR11" s="5"/>
+      <c r="BS11" s="5"/>
+      <c r="BT11" s="5"/>
+      <c r="BU11" s="5"/>
+      <c r="BV11" s="5"/>
+      <c r="BW11" s="5"/>
+      <c r="BX11" s="5"/>
+      <c r="BY11" s="5"/>
+      <c r="BZ11" s="5"/>
+      <c r="CA11" s="5"/>
+      <c r="CB11" s="5"/>
+      <c r="CC11" s="5"/>
+      <c r="CD11" s="5"/>
+      <c r="CE11" s="5"/>
+      <c r="CF11" s="5"/>
+      <c r="CG11" s="5"/>
+      <c r="CH11" s="5"/>
+      <c r="CI11" s="5"/>
+      <c r="CJ11" s="5"/>
+      <c r="CK11" s="5"/>
+      <c r="CL11" s="5"/>
+      <c r="CM11" s="5"/>
+      <c r="CN11" s="5"/>
+      <c r="CO11" s="5"/>
+      <c r="CP11" s="5"/>
+      <c r="CQ11" s="5"/>
+      <c r="CR11" s="5"/>
+      <c r="CS11" s="5"/>
+      <c r="CT11" s="5"/>
+      <c r="CU11" s="5"/>
+      <c r="CV11" s="5"/>
+      <c r="CW11" s="5"/>
+      <c r="CX11" s="5"/>
+      <c r="CY11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:CX11),"")</f>
         <v/>
       </c>
-      <c r="BH11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:60">
+      <c r="CZ11" s="5"/>
+    </row>
+    <row r="12" spans="1:104">
       <c r="A12" s="5" t="s">
-        <v>260</v>
+        <v>321</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3518,59 +4977,103 @@
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5"/>
-      <c r="BG12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:BF12),"")</f>
+      <c r="BG12" s="5"/>
+      <c r="BH12" s="5"/>
+      <c r="BI12" s="5"/>
+      <c r="BJ12" s="5"/>
+      <c r="BK12" s="5"/>
+      <c r="BL12" s="5"/>
+      <c r="BM12" s="5"/>
+      <c r="BN12" s="5"/>
+      <c r="BO12" s="5"/>
+      <c r="BP12" s="5"/>
+      <c r="BQ12" s="5"/>
+      <c r="BR12" s="5"/>
+      <c r="BS12" s="5"/>
+      <c r="BT12" s="5"/>
+      <c r="BU12" s="5"/>
+      <c r="BV12" s="5"/>
+      <c r="BW12" s="5"/>
+      <c r="BX12" s="5"/>
+      <c r="BY12" s="5"/>
+      <c r="BZ12" s="5"/>
+      <c r="CA12" s="5"/>
+      <c r="CB12" s="5"/>
+      <c r="CC12" s="5"/>
+      <c r="CD12" s="5"/>
+      <c r="CE12" s="5"/>
+      <c r="CF12" s="5"/>
+      <c r="CG12" s="5"/>
+      <c r="CH12" s="5"/>
+      <c r="CI12" s="5"/>
+      <c r="CJ12" s="5"/>
+      <c r="CK12" s="5"/>
+      <c r="CL12" s="5"/>
+      <c r="CM12" s="5"/>
+      <c r="CN12" s="5"/>
+      <c r="CO12" s="5"/>
+      <c r="CP12" s="5"/>
+      <c r="CQ12" s="5"/>
+      <c r="CR12" s="5"/>
+      <c r="CS12" s="5"/>
+      <c r="CT12" s="5"/>
+      <c r="CU12" s="5"/>
+      <c r="CV12" s="5"/>
+      <c r="CW12" s="5"/>
+      <c r="CX12" s="5"/>
+      <c r="CY12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:CX12),"")</f>
         <v/>
       </c>
-      <c r="BH12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:60">
+      <c r="CZ12" s="5"/>
+    </row>
+    <row r="13" spans="1:104">
       <c r="A13" s="5" t="s">
-        <v>261</v>
+        <v>322</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3585,59 +5088,103 @@
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
       <c r="BF13" s="5"/>
-      <c r="BG13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:BF13),"")</f>
+      <c r="BG13" s="5"/>
+      <c r="BH13" s="5"/>
+      <c r="BI13" s="5"/>
+      <c r="BJ13" s="5"/>
+      <c r="BK13" s="5"/>
+      <c r="BL13" s="5"/>
+      <c r="BM13" s="5"/>
+      <c r="BN13" s="5"/>
+      <c r="BO13" s="5"/>
+      <c r="BP13" s="5"/>
+      <c r="BQ13" s="5"/>
+      <c r="BR13" s="5"/>
+      <c r="BS13" s="5"/>
+      <c r="BT13" s="5"/>
+      <c r="BU13" s="5"/>
+      <c r="BV13" s="5"/>
+      <c r="BW13" s="5"/>
+      <c r="BX13" s="5"/>
+      <c r="BY13" s="5"/>
+      <c r="BZ13" s="5"/>
+      <c r="CA13" s="5"/>
+      <c r="CB13" s="5"/>
+      <c r="CC13" s="5"/>
+      <c r="CD13" s="5"/>
+      <c r="CE13" s="5"/>
+      <c r="CF13" s="5"/>
+      <c r="CG13" s="5"/>
+      <c r="CH13" s="5"/>
+      <c r="CI13" s="5"/>
+      <c r="CJ13" s="5"/>
+      <c r="CK13" s="5"/>
+      <c r="CL13" s="5"/>
+      <c r="CM13" s="5"/>
+      <c r="CN13" s="5"/>
+      <c r="CO13" s="5"/>
+      <c r="CP13" s="5"/>
+      <c r="CQ13" s="5"/>
+      <c r="CR13" s="5"/>
+      <c r="CS13" s="5"/>
+      <c r="CT13" s="5"/>
+      <c r="CU13" s="5"/>
+      <c r="CV13" s="5"/>
+      <c r="CW13" s="5"/>
+      <c r="CX13" s="5"/>
+      <c r="CY13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:CX13),"")</f>
         <v/>
       </c>
-      <c r="BH13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:60">
+      <c r="CZ13" s="5"/>
+    </row>
+    <row r="14" spans="1:104">
       <c r="A14" s="5" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3652,59 +5199,103 @@
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
       <c r="BF14" s="5"/>
-      <c r="BG14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:BF14),"")</f>
+      <c r="BG14" s="5"/>
+      <c r="BH14" s="5"/>
+      <c r="BI14" s="5"/>
+      <c r="BJ14" s="5"/>
+      <c r="BK14" s="5"/>
+      <c r="BL14" s="5"/>
+      <c r="BM14" s="5"/>
+      <c r="BN14" s="5"/>
+      <c r="BO14" s="5"/>
+      <c r="BP14" s="5"/>
+      <c r="BQ14" s="5"/>
+      <c r="BR14" s="5"/>
+      <c r="BS14" s="5"/>
+      <c r="BT14" s="5"/>
+      <c r="BU14" s="5"/>
+      <c r="BV14" s="5"/>
+      <c r="BW14" s="5"/>
+      <c r="BX14" s="5"/>
+      <c r="BY14" s="5"/>
+      <c r="BZ14" s="5"/>
+      <c r="CA14" s="5"/>
+      <c r="CB14" s="5"/>
+      <c r="CC14" s="5"/>
+      <c r="CD14" s="5"/>
+      <c r="CE14" s="5"/>
+      <c r="CF14" s="5"/>
+      <c r="CG14" s="5"/>
+      <c r="CH14" s="5"/>
+      <c r="CI14" s="5"/>
+      <c r="CJ14" s="5"/>
+      <c r="CK14" s="5"/>
+      <c r="CL14" s="5"/>
+      <c r="CM14" s="5"/>
+      <c r="CN14" s="5"/>
+      <c r="CO14" s="5"/>
+      <c r="CP14" s="5"/>
+      <c r="CQ14" s="5"/>
+      <c r="CR14" s="5"/>
+      <c r="CS14" s="5"/>
+      <c r="CT14" s="5"/>
+      <c r="CU14" s="5"/>
+      <c r="CV14" s="5"/>
+      <c r="CW14" s="5"/>
+      <c r="CX14" s="5"/>
+      <c r="CY14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:CX14),"")</f>
         <v/>
       </c>
-      <c r="BH14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:60">
+      <c r="CZ14" s="5"/>
+    </row>
+    <row r="15" spans="1:104">
       <c r="A15" s="5" t="s">
-        <v>263</v>
+        <v>324</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3719,59 +5310,103 @@
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
       <c r="BF15" s="5"/>
-      <c r="BG15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:BF15),"")</f>
+      <c r="BG15" s="5"/>
+      <c r="BH15" s="5"/>
+      <c r="BI15" s="5"/>
+      <c r="BJ15" s="5"/>
+      <c r="BK15" s="5"/>
+      <c r="BL15" s="5"/>
+      <c r="BM15" s="5"/>
+      <c r="BN15" s="5"/>
+      <c r="BO15" s="5"/>
+      <c r="BP15" s="5"/>
+      <c r="BQ15" s="5"/>
+      <c r="BR15" s="5"/>
+      <c r="BS15" s="5"/>
+      <c r="BT15" s="5"/>
+      <c r="BU15" s="5"/>
+      <c r="BV15" s="5"/>
+      <c r="BW15" s="5"/>
+      <c r="BX15" s="5"/>
+      <c r="BY15" s="5"/>
+      <c r="BZ15" s="5"/>
+      <c r="CA15" s="5"/>
+      <c r="CB15" s="5"/>
+      <c r="CC15" s="5"/>
+      <c r="CD15" s="5"/>
+      <c r="CE15" s="5"/>
+      <c r="CF15" s="5"/>
+      <c r="CG15" s="5"/>
+      <c r="CH15" s="5"/>
+      <c r="CI15" s="5"/>
+      <c r="CJ15" s="5"/>
+      <c r="CK15" s="5"/>
+      <c r="CL15" s="5"/>
+      <c r="CM15" s="5"/>
+      <c r="CN15" s="5"/>
+      <c r="CO15" s="5"/>
+      <c r="CP15" s="5"/>
+      <c r="CQ15" s="5"/>
+      <c r="CR15" s="5"/>
+      <c r="CS15" s="5"/>
+      <c r="CT15" s="5"/>
+      <c r="CU15" s="5"/>
+      <c r="CV15" s="5"/>
+      <c r="CW15" s="5"/>
+      <c r="CX15" s="5"/>
+      <c r="CY15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:CX15),"")</f>
         <v/>
       </c>
-      <c r="BH15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:60">
+      <c r="CZ15" s="5"/>
+    </row>
+    <row r="16" spans="1:104">
       <c r="A16" s="5" t="s">
-        <v>264</v>
+        <v>325</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3786,59 +5421,103 @@
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="5"/>
       <c r="BF16" s="5"/>
-      <c r="BG16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:BF16),"")</f>
+      <c r="BG16" s="5"/>
+      <c r="BH16" s="5"/>
+      <c r="BI16" s="5"/>
+      <c r="BJ16" s="5"/>
+      <c r="BK16" s="5"/>
+      <c r="BL16" s="5"/>
+      <c r="BM16" s="5"/>
+      <c r="BN16" s="5"/>
+      <c r="BO16" s="5"/>
+      <c r="BP16" s="5"/>
+      <c r="BQ16" s="5"/>
+      <c r="BR16" s="5"/>
+      <c r="BS16" s="5"/>
+      <c r="BT16" s="5"/>
+      <c r="BU16" s="5"/>
+      <c r="BV16" s="5"/>
+      <c r="BW16" s="5"/>
+      <c r="BX16" s="5"/>
+      <c r="BY16" s="5"/>
+      <c r="BZ16" s="5"/>
+      <c r="CA16" s="5"/>
+      <c r="CB16" s="5"/>
+      <c r="CC16" s="5"/>
+      <c r="CD16" s="5"/>
+      <c r="CE16" s="5"/>
+      <c r="CF16" s="5"/>
+      <c r="CG16" s="5"/>
+      <c r="CH16" s="5"/>
+      <c r="CI16" s="5"/>
+      <c r="CJ16" s="5"/>
+      <c r="CK16" s="5"/>
+      <c r="CL16" s="5"/>
+      <c r="CM16" s="5"/>
+      <c r="CN16" s="5"/>
+      <c r="CO16" s="5"/>
+      <c r="CP16" s="5"/>
+      <c r="CQ16" s="5"/>
+      <c r="CR16" s="5"/>
+      <c r="CS16" s="5"/>
+      <c r="CT16" s="5"/>
+      <c r="CU16" s="5"/>
+      <c r="CV16" s="5"/>
+      <c r="CW16" s="5"/>
+      <c r="CX16" s="5"/>
+      <c r="CY16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:CX16),"")</f>
         <v/>
       </c>
-      <c r="BH16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:60">
+      <c r="CZ16" s="5"/>
+    </row>
+    <row r="17" spans="1:104">
       <c r="A17" s="5" t="s">
-        <v>265</v>
+        <v>326</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3853,59 +5532,103 @@
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="5"/>
       <c r="BF17" s="5"/>
-      <c r="BG17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:BF17),"")</f>
+      <c r="BG17" s="5"/>
+      <c r="BH17" s="5"/>
+      <c r="BI17" s="5"/>
+      <c r="BJ17" s="5"/>
+      <c r="BK17" s="5"/>
+      <c r="BL17" s="5"/>
+      <c r="BM17" s="5"/>
+      <c r="BN17" s="5"/>
+      <c r="BO17" s="5"/>
+      <c r="BP17" s="5"/>
+      <c r="BQ17" s="5"/>
+      <c r="BR17" s="5"/>
+      <c r="BS17" s="5"/>
+      <c r="BT17" s="5"/>
+      <c r="BU17" s="5"/>
+      <c r="BV17" s="5"/>
+      <c r="BW17" s="5"/>
+      <c r="BX17" s="5"/>
+      <c r="BY17" s="5"/>
+      <c r="BZ17" s="5"/>
+      <c r="CA17" s="5"/>
+      <c r="CB17" s="5"/>
+      <c r="CC17" s="5"/>
+      <c r="CD17" s="5"/>
+      <c r="CE17" s="5"/>
+      <c r="CF17" s="5"/>
+      <c r="CG17" s="5"/>
+      <c r="CH17" s="5"/>
+      <c r="CI17" s="5"/>
+      <c r="CJ17" s="5"/>
+      <c r="CK17" s="5"/>
+      <c r="CL17" s="5"/>
+      <c r="CM17" s="5"/>
+      <c r="CN17" s="5"/>
+      <c r="CO17" s="5"/>
+      <c r="CP17" s="5"/>
+      <c r="CQ17" s="5"/>
+      <c r="CR17" s="5"/>
+      <c r="CS17" s="5"/>
+      <c r="CT17" s="5"/>
+      <c r="CU17" s="5"/>
+      <c r="CV17" s="5"/>
+      <c r="CW17" s="5"/>
+      <c r="CX17" s="5"/>
+      <c r="CY17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:CX17),"")</f>
         <v/>
       </c>
-      <c r="BH17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:60">
+      <c r="CZ17" s="5"/>
+    </row>
+    <row r="18" spans="1:104">
       <c r="A18" s="5" t="s">
-        <v>266</v>
+        <v>327</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3920,59 +5643,103 @@
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5"/>
-      <c r="BG18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:BF18),"")</f>
+      <c r="BG18" s="5"/>
+      <c r="BH18" s="5"/>
+      <c r="BI18" s="5"/>
+      <c r="BJ18" s="5"/>
+      <c r="BK18" s="5"/>
+      <c r="BL18" s="5"/>
+      <c r="BM18" s="5"/>
+      <c r="BN18" s="5"/>
+      <c r="BO18" s="5"/>
+      <c r="BP18" s="5"/>
+      <c r="BQ18" s="5"/>
+      <c r="BR18" s="5"/>
+      <c r="BS18" s="5"/>
+      <c r="BT18" s="5"/>
+      <c r="BU18" s="5"/>
+      <c r="BV18" s="5"/>
+      <c r="BW18" s="5"/>
+      <c r="BX18" s="5"/>
+      <c r="BY18" s="5"/>
+      <c r="BZ18" s="5"/>
+      <c r="CA18" s="5"/>
+      <c r="CB18" s="5"/>
+      <c r="CC18" s="5"/>
+      <c r="CD18" s="5"/>
+      <c r="CE18" s="5"/>
+      <c r="CF18" s="5"/>
+      <c r="CG18" s="5"/>
+      <c r="CH18" s="5"/>
+      <c r="CI18" s="5"/>
+      <c r="CJ18" s="5"/>
+      <c r="CK18" s="5"/>
+      <c r="CL18" s="5"/>
+      <c r="CM18" s="5"/>
+      <c r="CN18" s="5"/>
+      <c r="CO18" s="5"/>
+      <c r="CP18" s="5"/>
+      <c r="CQ18" s="5"/>
+      <c r="CR18" s="5"/>
+      <c r="CS18" s="5"/>
+      <c r="CT18" s="5"/>
+      <c r="CU18" s="5"/>
+      <c r="CV18" s="5"/>
+      <c r="CW18" s="5"/>
+      <c r="CX18" s="5"/>
+      <c r="CY18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:CX18),"")</f>
         <v/>
       </c>
-      <c r="BH18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:60">
+      <c r="CZ18" s="5"/>
+    </row>
+    <row r="19" spans="1:104">
       <c r="A19" s="5" t="s">
-        <v>267</v>
+        <v>328</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3987,59 +5754,103 @@
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5"/>
-      <c r="BG19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:BF19),"")</f>
+      <c r="BG19" s="5"/>
+      <c r="BH19" s="5"/>
+      <c r="BI19" s="5"/>
+      <c r="BJ19" s="5"/>
+      <c r="BK19" s="5"/>
+      <c r="BL19" s="5"/>
+      <c r="BM19" s="5"/>
+      <c r="BN19" s="5"/>
+      <c r="BO19" s="5"/>
+      <c r="BP19" s="5"/>
+      <c r="BQ19" s="5"/>
+      <c r="BR19" s="5"/>
+      <c r="BS19" s="5"/>
+      <c r="BT19" s="5"/>
+      <c r="BU19" s="5"/>
+      <c r="BV19" s="5"/>
+      <c r="BW19" s="5"/>
+      <c r="BX19" s="5"/>
+      <c r="BY19" s="5"/>
+      <c r="BZ19" s="5"/>
+      <c r="CA19" s="5"/>
+      <c r="CB19" s="5"/>
+      <c r="CC19" s="5"/>
+      <c r="CD19" s="5"/>
+      <c r="CE19" s="5"/>
+      <c r="CF19" s="5"/>
+      <c r="CG19" s="5"/>
+      <c r="CH19" s="5"/>
+      <c r="CI19" s="5"/>
+      <c r="CJ19" s="5"/>
+      <c r="CK19" s="5"/>
+      <c r="CL19" s="5"/>
+      <c r="CM19" s="5"/>
+      <c r="CN19" s="5"/>
+      <c r="CO19" s="5"/>
+      <c r="CP19" s="5"/>
+      <c r="CQ19" s="5"/>
+      <c r="CR19" s="5"/>
+      <c r="CS19" s="5"/>
+      <c r="CT19" s="5"/>
+      <c r="CU19" s="5"/>
+      <c r="CV19" s="5"/>
+      <c r="CW19" s="5"/>
+      <c r="CX19" s="5"/>
+      <c r="CY19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:CX19),"")</f>
         <v/>
       </c>
-      <c r="BH19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:60">
+      <c r="CZ19" s="5"/>
+    </row>
+    <row r="20" spans="1:104">
       <c r="A20" s="5" t="s">
-        <v>268</v>
+        <v>329</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -4054,59 +5865,103 @@
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
-      <c r="BG20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:BF20),"")</f>
+      <c r="BG20" s="5"/>
+      <c r="BH20" s="5"/>
+      <c r="BI20" s="5"/>
+      <c r="BJ20" s="5"/>
+      <c r="BK20" s="5"/>
+      <c r="BL20" s="5"/>
+      <c r="BM20" s="5"/>
+      <c r="BN20" s="5"/>
+      <c r="BO20" s="5"/>
+      <c r="BP20" s="5"/>
+      <c r="BQ20" s="5"/>
+      <c r="BR20" s="5"/>
+      <c r="BS20" s="5"/>
+      <c r="BT20" s="5"/>
+      <c r="BU20" s="5"/>
+      <c r="BV20" s="5"/>
+      <c r="BW20" s="5"/>
+      <c r="BX20" s="5"/>
+      <c r="BY20" s="5"/>
+      <c r="BZ20" s="5"/>
+      <c r="CA20" s="5"/>
+      <c r="CB20" s="5"/>
+      <c r="CC20" s="5"/>
+      <c r="CD20" s="5"/>
+      <c r="CE20" s="5"/>
+      <c r="CF20" s="5"/>
+      <c r="CG20" s="5"/>
+      <c r="CH20" s="5"/>
+      <c r="CI20" s="5"/>
+      <c r="CJ20" s="5"/>
+      <c r="CK20" s="5"/>
+      <c r="CL20" s="5"/>
+      <c r="CM20" s="5"/>
+      <c r="CN20" s="5"/>
+      <c r="CO20" s="5"/>
+      <c r="CP20" s="5"/>
+      <c r="CQ20" s="5"/>
+      <c r="CR20" s="5"/>
+      <c r="CS20" s="5"/>
+      <c r="CT20" s="5"/>
+      <c r="CU20" s="5"/>
+      <c r="CV20" s="5"/>
+      <c r="CW20" s="5"/>
+      <c r="CX20" s="5"/>
+      <c r="CY20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:CX20),"")</f>
         <v/>
       </c>
-      <c r="BH20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:60">
+      <c r="CZ20" s="5"/>
+    </row>
+    <row r="21" spans="1:104">
       <c r="A21" s="5" t="s">
-        <v>269</v>
+        <v>330</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -4121,59 +5976,103 @@
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="5"/>
       <c r="BF21" s="5"/>
-      <c r="BG21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:BF21),"")</f>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5"/>
+      <c r="BP21" s="5"/>
+      <c r="BQ21" s="5"/>
+      <c r="BR21" s="5"/>
+      <c r="BS21" s="5"/>
+      <c r="BT21" s="5"/>
+      <c r="BU21" s="5"/>
+      <c r="BV21" s="5"/>
+      <c r="BW21" s="5"/>
+      <c r="BX21" s="5"/>
+      <c r="BY21" s="5"/>
+      <c r="BZ21" s="5"/>
+      <c r="CA21" s="5"/>
+      <c r="CB21" s="5"/>
+      <c r="CC21" s="5"/>
+      <c r="CD21" s="5"/>
+      <c r="CE21" s="5"/>
+      <c r="CF21" s="5"/>
+      <c r="CG21" s="5"/>
+      <c r="CH21" s="5"/>
+      <c r="CI21" s="5"/>
+      <c r="CJ21" s="5"/>
+      <c r="CK21" s="5"/>
+      <c r="CL21" s="5"/>
+      <c r="CM21" s="5"/>
+      <c r="CN21" s="5"/>
+      <c r="CO21" s="5"/>
+      <c r="CP21" s="5"/>
+      <c r="CQ21" s="5"/>
+      <c r="CR21" s="5"/>
+      <c r="CS21" s="5"/>
+      <c r="CT21" s="5"/>
+      <c r="CU21" s="5"/>
+      <c r="CV21" s="5"/>
+      <c r="CW21" s="5"/>
+      <c r="CX21" s="5"/>
+      <c r="CY21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:CX21),"")</f>
         <v/>
       </c>
-      <c r="BH21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:60">
+      <c r="CZ21" s="5"/>
+    </row>
+    <row r="22" spans="1:104">
       <c r="A22" s="5" t="s">
-        <v>270</v>
+        <v>331</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4188,59 +6087,103 @@
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="5"/>
       <c r="BF22" s="5"/>
-      <c r="BG22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:BF22),"")</f>
+      <c r="BG22" s="5"/>
+      <c r="BH22" s="5"/>
+      <c r="BI22" s="5"/>
+      <c r="BJ22" s="5"/>
+      <c r="BK22" s="5"/>
+      <c r="BL22" s="5"/>
+      <c r="BM22" s="5"/>
+      <c r="BN22" s="5"/>
+      <c r="BO22" s="5"/>
+      <c r="BP22" s="5"/>
+      <c r="BQ22" s="5"/>
+      <c r="BR22" s="5"/>
+      <c r="BS22" s="5"/>
+      <c r="BT22" s="5"/>
+      <c r="BU22" s="5"/>
+      <c r="BV22" s="5"/>
+      <c r="BW22" s="5"/>
+      <c r="BX22" s="5"/>
+      <c r="BY22" s="5"/>
+      <c r="BZ22" s="5"/>
+      <c r="CA22" s="5"/>
+      <c r="CB22" s="5"/>
+      <c r="CC22" s="5"/>
+      <c r="CD22" s="5"/>
+      <c r="CE22" s="5"/>
+      <c r="CF22" s="5"/>
+      <c r="CG22" s="5"/>
+      <c r="CH22" s="5"/>
+      <c r="CI22" s="5"/>
+      <c r="CJ22" s="5"/>
+      <c r="CK22" s="5"/>
+      <c r="CL22" s="5"/>
+      <c r="CM22" s="5"/>
+      <c r="CN22" s="5"/>
+      <c r="CO22" s="5"/>
+      <c r="CP22" s="5"/>
+      <c r="CQ22" s="5"/>
+      <c r="CR22" s="5"/>
+      <c r="CS22" s="5"/>
+      <c r="CT22" s="5"/>
+      <c r="CU22" s="5"/>
+      <c r="CV22" s="5"/>
+      <c r="CW22" s="5"/>
+      <c r="CX22" s="5"/>
+      <c r="CY22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:CX22),"")</f>
         <v/>
       </c>
-      <c r="BH22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:60">
+      <c r="CZ22" s="5"/>
+    </row>
+    <row r="23" spans="1:104">
       <c r="A23" s="5" t="s">
-        <v>271</v>
+        <v>332</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4255,59 +6198,103 @@
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="5"/>
       <c r="BF23" s="5"/>
-      <c r="BG23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:BF23),"")</f>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="5"/>
+      <c r="BI23" s="5"/>
+      <c r="BJ23" s="5"/>
+      <c r="BK23" s="5"/>
+      <c r="BL23" s="5"/>
+      <c r="BM23" s="5"/>
+      <c r="BN23" s="5"/>
+      <c r="BO23" s="5"/>
+      <c r="BP23" s="5"/>
+      <c r="BQ23" s="5"/>
+      <c r="BR23" s="5"/>
+      <c r="BS23" s="5"/>
+      <c r="BT23" s="5"/>
+      <c r="BU23" s="5"/>
+      <c r="BV23" s="5"/>
+      <c r="BW23" s="5"/>
+      <c r="BX23" s="5"/>
+      <c r="BY23" s="5"/>
+      <c r="BZ23" s="5"/>
+      <c r="CA23" s="5"/>
+      <c r="CB23" s="5"/>
+      <c r="CC23" s="5"/>
+      <c r="CD23" s="5"/>
+      <c r="CE23" s="5"/>
+      <c r="CF23" s="5"/>
+      <c r="CG23" s="5"/>
+      <c r="CH23" s="5"/>
+      <c r="CI23" s="5"/>
+      <c r="CJ23" s="5"/>
+      <c r="CK23" s="5"/>
+      <c r="CL23" s="5"/>
+      <c r="CM23" s="5"/>
+      <c r="CN23" s="5"/>
+      <c r="CO23" s="5"/>
+      <c r="CP23" s="5"/>
+      <c r="CQ23" s="5"/>
+      <c r="CR23" s="5"/>
+      <c r="CS23" s="5"/>
+      <c r="CT23" s="5"/>
+      <c r="CU23" s="5"/>
+      <c r="CV23" s="5"/>
+      <c r="CW23" s="5"/>
+      <c r="CX23" s="5"/>
+      <c r="CY23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:CX23),"")</f>
         <v/>
       </c>
-      <c r="BH23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:60">
+      <c r="CZ23" s="5"/>
+    </row>
+    <row r="24" spans="1:104">
       <c r="A24" s="5" t="s">
-        <v>272</v>
+        <v>333</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4322,59 +6309,103 @@
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
       <c r="BE24" s="5"/>
       <c r="BF24" s="5"/>
-      <c r="BG24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:BF24),"")</f>
+      <c r="BG24" s="5"/>
+      <c r="BH24" s="5"/>
+      <c r="BI24" s="5"/>
+      <c r="BJ24" s="5"/>
+      <c r="BK24" s="5"/>
+      <c r="BL24" s="5"/>
+      <c r="BM24" s="5"/>
+      <c r="BN24" s="5"/>
+      <c r="BO24" s="5"/>
+      <c r="BP24" s="5"/>
+      <c r="BQ24" s="5"/>
+      <c r="BR24" s="5"/>
+      <c r="BS24" s="5"/>
+      <c r="BT24" s="5"/>
+      <c r="BU24" s="5"/>
+      <c r="BV24" s="5"/>
+      <c r="BW24" s="5"/>
+      <c r="BX24" s="5"/>
+      <c r="BY24" s="5"/>
+      <c r="BZ24" s="5"/>
+      <c r="CA24" s="5"/>
+      <c r="CB24" s="5"/>
+      <c r="CC24" s="5"/>
+      <c r="CD24" s="5"/>
+      <c r="CE24" s="5"/>
+      <c r="CF24" s="5"/>
+      <c r="CG24" s="5"/>
+      <c r="CH24" s="5"/>
+      <c r="CI24" s="5"/>
+      <c r="CJ24" s="5"/>
+      <c r="CK24" s="5"/>
+      <c r="CL24" s="5"/>
+      <c r="CM24" s="5"/>
+      <c r="CN24" s="5"/>
+      <c r="CO24" s="5"/>
+      <c r="CP24" s="5"/>
+      <c r="CQ24" s="5"/>
+      <c r="CR24" s="5"/>
+      <c r="CS24" s="5"/>
+      <c r="CT24" s="5"/>
+      <c r="CU24" s="5"/>
+      <c r="CV24" s="5"/>
+      <c r="CW24" s="5"/>
+      <c r="CX24" s="5"/>
+      <c r="CY24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:CX24),"")</f>
         <v/>
       </c>
-      <c r="BH24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:60">
+      <c r="CZ24" s="5"/>
+    </row>
+    <row r="25" spans="1:104">
       <c r="A25" s="5" t="s">
-        <v>273</v>
+        <v>334</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4389,59 +6420,103 @@
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
       <c r="BF25" s="5"/>
-      <c r="BG25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:BF25),"")</f>
+      <c r="BG25" s="5"/>
+      <c r="BH25" s="5"/>
+      <c r="BI25" s="5"/>
+      <c r="BJ25" s="5"/>
+      <c r="BK25" s="5"/>
+      <c r="BL25" s="5"/>
+      <c r="BM25" s="5"/>
+      <c r="BN25" s="5"/>
+      <c r="BO25" s="5"/>
+      <c r="BP25" s="5"/>
+      <c r="BQ25" s="5"/>
+      <c r="BR25" s="5"/>
+      <c r="BS25" s="5"/>
+      <c r="BT25" s="5"/>
+      <c r="BU25" s="5"/>
+      <c r="BV25" s="5"/>
+      <c r="BW25" s="5"/>
+      <c r="BX25" s="5"/>
+      <c r="BY25" s="5"/>
+      <c r="BZ25" s="5"/>
+      <c r="CA25" s="5"/>
+      <c r="CB25" s="5"/>
+      <c r="CC25" s="5"/>
+      <c r="CD25" s="5"/>
+      <c r="CE25" s="5"/>
+      <c r="CF25" s="5"/>
+      <c r="CG25" s="5"/>
+      <c r="CH25" s="5"/>
+      <c r="CI25" s="5"/>
+      <c r="CJ25" s="5"/>
+      <c r="CK25" s="5"/>
+      <c r="CL25" s="5"/>
+      <c r="CM25" s="5"/>
+      <c r="CN25" s="5"/>
+      <c r="CO25" s="5"/>
+      <c r="CP25" s="5"/>
+      <c r="CQ25" s="5"/>
+      <c r="CR25" s="5"/>
+      <c r="CS25" s="5"/>
+      <c r="CT25" s="5"/>
+      <c r="CU25" s="5"/>
+      <c r="CV25" s="5"/>
+      <c r="CW25" s="5"/>
+      <c r="CX25" s="5"/>
+      <c r="CY25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:CX25),"")</f>
         <v/>
       </c>
-      <c r="BH25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:60">
+      <c r="CZ25" s="5"/>
+    </row>
+    <row r="26" spans="1:104">
       <c r="A26" s="5" t="s">
-        <v>274</v>
+        <v>335</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4456,59 +6531,103 @@
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
       <c r="BE26" s="5"/>
       <c r="BF26" s="5"/>
-      <c r="BG26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:BF26),"")</f>
+      <c r="BG26" s="5"/>
+      <c r="BH26" s="5"/>
+      <c r="BI26" s="5"/>
+      <c r="BJ26" s="5"/>
+      <c r="BK26" s="5"/>
+      <c r="BL26" s="5"/>
+      <c r="BM26" s="5"/>
+      <c r="BN26" s="5"/>
+      <c r="BO26" s="5"/>
+      <c r="BP26" s="5"/>
+      <c r="BQ26" s="5"/>
+      <c r="BR26" s="5"/>
+      <c r="BS26" s="5"/>
+      <c r="BT26" s="5"/>
+      <c r="BU26" s="5"/>
+      <c r="BV26" s="5"/>
+      <c r="BW26" s="5"/>
+      <c r="BX26" s="5"/>
+      <c r="BY26" s="5"/>
+      <c r="BZ26" s="5"/>
+      <c r="CA26" s="5"/>
+      <c r="CB26" s="5"/>
+      <c r="CC26" s="5"/>
+      <c r="CD26" s="5"/>
+      <c r="CE26" s="5"/>
+      <c r="CF26" s="5"/>
+      <c r="CG26" s="5"/>
+      <c r="CH26" s="5"/>
+      <c r="CI26" s="5"/>
+      <c r="CJ26" s="5"/>
+      <c r="CK26" s="5"/>
+      <c r="CL26" s="5"/>
+      <c r="CM26" s="5"/>
+      <c r="CN26" s="5"/>
+      <c r="CO26" s="5"/>
+      <c r="CP26" s="5"/>
+      <c r="CQ26" s="5"/>
+      <c r="CR26" s="5"/>
+      <c r="CS26" s="5"/>
+      <c r="CT26" s="5"/>
+      <c r="CU26" s="5"/>
+      <c r="CV26" s="5"/>
+      <c r="CW26" s="5"/>
+      <c r="CX26" s="5"/>
+      <c r="CY26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:CX26),"")</f>
         <v/>
       </c>
-      <c r="BH26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:60">
+      <c r="CZ26" s="5"/>
+    </row>
+    <row r="27" spans="1:104">
       <c r="A27" s="5" t="s">
-        <v>275</v>
+        <v>336</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4523,59 +6642,103 @@
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5"/>
-      <c r="BG27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:BF27),"")</f>
+      <c r="BG27" s="5"/>
+      <c r="BH27" s="5"/>
+      <c r="BI27" s="5"/>
+      <c r="BJ27" s="5"/>
+      <c r="BK27" s="5"/>
+      <c r="BL27" s="5"/>
+      <c r="BM27" s="5"/>
+      <c r="BN27" s="5"/>
+      <c r="BO27" s="5"/>
+      <c r="BP27" s="5"/>
+      <c r="BQ27" s="5"/>
+      <c r="BR27" s="5"/>
+      <c r="BS27" s="5"/>
+      <c r="BT27" s="5"/>
+      <c r="BU27" s="5"/>
+      <c r="BV27" s="5"/>
+      <c r="BW27" s="5"/>
+      <c r="BX27" s="5"/>
+      <c r="BY27" s="5"/>
+      <c r="BZ27" s="5"/>
+      <c r="CA27" s="5"/>
+      <c r="CB27" s="5"/>
+      <c r="CC27" s="5"/>
+      <c r="CD27" s="5"/>
+      <c r="CE27" s="5"/>
+      <c r="CF27" s="5"/>
+      <c r="CG27" s="5"/>
+      <c r="CH27" s="5"/>
+      <c r="CI27" s="5"/>
+      <c r="CJ27" s="5"/>
+      <c r="CK27" s="5"/>
+      <c r="CL27" s="5"/>
+      <c r="CM27" s="5"/>
+      <c r="CN27" s="5"/>
+      <c r="CO27" s="5"/>
+      <c r="CP27" s="5"/>
+      <c r="CQ27" s="5"/>
+      <c r="CR27" s="5"/>
+      <c r="CS27" s="5"/>
+      <c r="CT27" s="5"/>
+      <c r="CU27" s="5"/>
+      <c r="CV27" s="5"/>
+      <c r="CW27" s="5"/>
+      <c r="CX27" s="5"/>
+      <c r="CY27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:CX27),"")</f>
         <v/>
       </c>
-      <c r="BH27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:60">
+      <c r="CZ27" s="5"/>
+    </row>
+    <row r="28" spans="1:104">
       <c r="A28" s="5" t="s">
-        <v>276</v>
+        <v>337</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4590,59 +6753,103 @@
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
-      <c r="BG28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:BF28),"")</f>
+      <c r="BG28" s="5"/>
+      <c r="BH28" s="5"/>
+      <c r="BI28" s="5"/>
+      <c r="BJ28" s="5"/>
+      <c r="BK28" s="5"/>
+      <c r="BL28" s="5"/>
+      <c r="BM28" s="5"/>
+      <c r="BN28" s="5"/>
+      <c r="BO28" s="5"/>
+      <c r="BP28" s="5"/>
+      <c r="BQ28" s="5"/>
+      <c r="BR28" s="5"/>
+      <c r="BS28" s="5"/>
+      <c r="BT28" s="5"/>
+      <c r="BU28" s="5"/>
+      <c r="BV28" s="5"/>
+      <c r="BW28" s="5"/>
+      <c r="BX28" s="5"/>
+      <c r="BY28" s="5"/>
+      <c r="BZ28" s="5"/>
+      <c r="CA28" s="5"/>
+      <c r="CB28" s="5"/>
+      <c r="CC28" s="5"/>
+      <c r="CD28" s="5"/>
+      <c r="CE28" s="5"/>
+      <c r="CF28" s="5"/>
+      <c r="CG28" s="5"/>
+      <c r="CH28" s="5"/>
+      <c r="CI28" s="5"/>
+      <c r="CJ28" s="5"/>
+      <c r="CK28" s="5"/>
+      <c r="CL28" s="5"/>
+      <c r="CM28" s="5"/>
+      <c r="CN28" s="5"/>
+      <c r="CO28" s="5"/>
+      <c r="CP28" s="5"/>
+      <c r="CQ28" s="5"/>
+      <c r="CR28" s="5"/>
+      <c r="CS28" s="5"/>
+      <c r="CT28" s="5"/>
+      <c r="CU28" s="5"/>
+      <c r="CV28" s="5"/>
+      <c r="CW28" s="5"/>
+      <c r="CX28" s="5"/>
+      <c r="CY28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:CX28),"")</f>
         <v/>
       </c>
-      <c r="BH28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:60">
+      <c r="CZ28" s="5"/>
+    </row>
+    <row r="29" spans="1:104">
       <c r="A29" s="5" t="s">
-        <v>277</v>
+        <v>338</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4657,59 +6864,103 @@
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
       <c r="BE29" s="5"/>
       <c r="BF29" s="5"/>
-      <c r="BG29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:BF29),"")</f>
+      <c r="BG29" s="5"/>
+      <c r="BH29" s="5"/>
+      <c r="BI29" s="5"/>
+      <c r="BJ29" s="5"/>
+      <c r="BK29" s="5"/>
+      <c r="BL29" s="5"/>
+      <c r="BM29" s="5"/>
+      <c r="BN29" s="5"/>
+      <c r="BO29" s="5"/>
+      <c r="BP29" s="5"/>
+      <c r="BQ29" s="5"/>
+      <c r="BR29" s="5"/>
+      <c r="BS29" s="5"/>
+      <c r="BT29" s="5"/>
+      <c r="BU29" s="5"/>
+      <c r="BV29" s="5"/>
+      <c r="BW29" s="5"/>
+      <c r="BX29" s="5"/>
+      <c r="BY29" s="5"/>
+      <c r="BZ29" s="5"/>
+      <c r="CA29" s="5"/>
+      <c r="CB29" s="5"/>
+      <c r="CC29" s="5"/>
+      <c r="CD29" s="5"/>
+      <c r="CE29" s="5"/>
+      <c r="CF29" s="5"/>
+      <c r="CG29" s="5"/>
+      <c r="CH29" s="5"/>
+      <c r="CI29" s="5"/>
+      <c r="CJ29" s="5"/>
+      <c r="CK29" s="5"/>
+      <c r="CL29" s="5"/>
+      <c r="CM29" s="5"/>
+      <c r="CN29" s="5"/>
+      <c r="CO29" s="5"/>
+      <c r="CP29" s="5"/>
+      <c r="CQ29" s="5"/>
+      <c r="CR29" s="5"/>
+      <c r="CS29" s="5"/>
+      <c r="CT29" s="5"/>
+      <c r="CU29" s="5"/>
+      <c r="CV29" s="5"/>
+      <c r="CW29" s="5"/>
+      <c r="CX29" s="5"/>
+      <c r="CY29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:CX29),"")</f>
         <v/>
       </c>
-      <c r="BH29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:60">
+      <c r="CZ29" s="5"/>
+    </row>
+    <row r="30" spans="1:104">
       <c r="A30" s="5" t="s">
-        <v>278</v>
+        <v>339</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4724,59 +6975,103 @@
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="5"/>
       <c r="BF30" s="5"/>
-      <c r="BG30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:BF30),"")</f>
+      <c r="BG30" s="5"/>
+      <c r="BH30" s="5"/>
+      <c r="BI30" s="5"/>
+      <c r="BJ30" s="5"/>
+      <c r="BK30" s="5"/>
+      <c r="BL30" s="5"/>
+      <c r="BM30" s="5"/>
+      <c r="BN30" s="5"/>
+      <c r="BO30" s="5"/>
+      <c r="BP30" s="5"/>
+      <c r="BQ30" s="5"/>
+      <c r="BR30" s="5"/>
+      <c r="BS30" s="5"/>
+      <c r="BT30" s="5"/>
+      <c r="BU30" s="5"/>
+      <c r="BV30" s="5"/>
+      <c r="BW30" s="5"/>
+      <c r="BX30" s="5"/>
+      <c r="BY30" s="5"/>
+      <c r="BZ30" s="5"/>
+      <c r="CA30" s="5"/>
+      <c r="CB30" s="5"/>
+      <c r="CC30" s="5"/>
+      <c r="CD30" s="5"/>
+      <c r="CE30" s="5"/>
+      <c r="CF30" s="5"/>
+      <c r="CG30" s="5"/>
+      <c r="CH30" s="5"/>
+      <c r="CI30" s="5"/>
+      <c r="CJ30" s="5"/>
+      <c r="CK30" s="5"/>
+      <c r="CL30" s="5"/>
+      <c r="CM30" s="5"/>
+      <c r="CN30" s="5"/>
+      <c r="CO30" s="5"/>
+      <c r="CP30" s="5"/>
+      <c r="CQ30" s="5"/>
+      <c r="CR30" s="5"/>
+      <c r="CS30" s="5"/>
+      <c r="CT30" s="5"/>
+      <c r="CU30" s="5"/>
+      <c r="CV30" s="5"/>
+      <c r="CW30" s="5"/>
+      <c r="CX30" s="5"/>
+      <c r="CY30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:CX30),"")</f>
         <v/>
       </c>
-      <c r="BH30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:60">
+      <c r="CZ30" s="5"/>
+    </row>
+    <row r="31" spans="1:104">
       <c r="A31" s="5" t="s">
-        <v>279</v>
+        <v>340</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -4791,58 +7086,102 @@
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5"/>
       <c r="AQ31" s="5"/>
       <c r="AR31" s="5"/>
       <c r="AS31" s="5"/>
       <c r="AT31" s="5"/>
       <c r="AU31" s="5"/>
       <c r="AV31" s="5"/>
       <c r="AW31" s="5"/>
       <c r="AX31" s="5"/>
       <c r="AY31" s="5"/>
       <c r="AZ31" s="5"/>
       <c r="BA31" s="5"/>
       <c r="BB31" s="5"/>
       <c r="BC31" s="5"/>
       <c r="BD31" s="5"/>
       <c r="BE31" s="5"/>
       <c r="BF31" s="5"/>
-      <c r="BG31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:BF31),"")</f>
+      <c r="BG31" s="5"/>
+      <c r="BH31" s="5"/>
+      <c r="BI31" s="5"/>
+      <c r="BJ31" s="5"/>
+      <c r="BK31" s="5"/>
+      <c r="BL31" s="5"/>
+      <c r="BM31" s="5"/>
+      <c r="BN31" s="5"/>
+      <c r="BO31" s="5"/>
+      <c r="BP31" s="5"/>
+      <c r="BQ31" s="5"/>
+      <c r="BR31" s="5"/>
+      <c r="BS31" s="5"/>
+      <c r="BT31" s="5"/>
+      <c r="BU31" s="5"/>
+      <c r="BV31" s="5"/>
+      <c r="BW31" s="5"/>
+      <c r="BX31" s="5"/>
+      <c r="BY31" s="5"/>
+      <c r="BZ31" s="5"/>
+      <c r="CA31" s="5"/>
+      <c r="CB31" s="5"/>
+      <c r="CC31" s="5"/>
+      <c r="CD31" s="5"/>
+      <c r="CE31" s="5"/>
+      <c r="CF31" s="5"/>
+      <c r="CG31" s="5"/>
+      <c r="CH31" s="5"/>
+      <c r="CI31" s="5"/>
+      <c r="CJ31" s="5"/>
+      <c r="CK31" s="5"/>
+      <c r="CL31" s="5"/>
+      <c r="CM31" s="5"/>
+      <c r="CN31" s="5"/>
+      <c r="CO31" s="5"/>
+      <c r="CP31" s="5"/>
+      <c r="CQ31" s="5"/>
+      <c r="CR31" s="5"/>
+      <c r="CS31" s="5"/>
+      <c r="CT31" s="5"/>
+      <c r="CU31" s="5"/>
+      <c r="CV31" s="5"/>
+      <c r="CW31" s="5"/>
+      <c r="CX31" s="5"/>
+      <c r="CY31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:CX31),"")</f>
         <v/>
       </c>
-      <c r="BH31" s="5"/>
+      <c r="CZ31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1680">
+  <dataValidations count="3000">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -9837,50 +12176,4010 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BO31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BP31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BR31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BT31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BX31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BY31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BZ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CP31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CQ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CR31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CS31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CT31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CX31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -10309,55 +16608,55 @@
       </c>
       <c r="B24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K57"/>
+  <dimension ref="A1:K101"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K57"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -10368,2825 +16667,4020 @@
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>75</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>1.5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>1.6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>1.7</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B9" s="5">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B10" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B11" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B12" s="5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B13" s="5">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B14" s="5">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B15" s="5">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B17" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B18" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B19" s="5">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B20" s="5">
-        <v>4.1</v>
+        <v>4.3</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B21" s="5">
-        <v>4.2</v>
+        <v>5.1</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B22" s="5">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B23" s="5">
-        <v>5.1</v>
+        <v>5.3</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B24" s="5">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B25" s="5">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B26" s="5">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B27" s="5">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B28" s="5">
-        <v>6.2</v>
+        <v>7.1</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B29" s="5">
-        <v>6.3</v>
+        <v>7.2</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B31" s="5">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B32" s="5">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B33" s="5">
-        <v>7.4</v>
+        <v>8.2</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B34" s="5">
-        <v>7.5</v>
+        <v>8.3</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B35" s="5">
-        <v>7.6</v>
+        <v>8.4</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B36" s="5">
-        <v>7.7</v>
+        <v>8.5</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B37" s="5">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B38" s="5">
-        <v>8.1</v>
+        <v>8.7</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B39" s="5">
-        <v>8.2</v>
+        <v>8.8</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B40" s="5">
-        <v>8.3</v>
+        <v>8.9</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B41" s="5">
-        <v>8.4</v>
+        <v>9.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>8.5</v>
+        <v>9.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B43" s="5">
-        <v>8.6</v>
+        <v>10.1</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B44" s="5">
-        <v>9.1</v>
+        <v>10.2</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B45" s="5">
-        <v>9.2</v>
+        <v>10.3</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B46" s="5">
-        <v>9.3</v>
+        <v>10.4</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B47" s="5">
-        <v>9.4</v>
+        <v>11.1</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B48" s="5">
-        <v>9.5</v>
+        <v>11.2</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B49" s="5">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B50" s="5">
-        <v>10.2</v>
+        <v>11.4</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B51" s="5">
-        <v>10.3</v>
+        <v>11.5</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5">
-        <v>11.1</v>
+        <v>1.1</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5">
-        <v>11.2</v>
+        <v>1.2</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5">
-        <v>11.3</v>
+        <v>1.3</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5">
-        <v>11.4</v>
+        <v>1.4</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5">
-        <v>11.5</v>
+        <v>1.5</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5">
-        <v>11.6</v>
+        <v>1.6</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="7">
-        <v>1.79</v>
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5"/>
+      <c r="K83" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+      <c r="G84" s="5"/>
+      <c r="H84" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" s="5"/>
+      <c r="G85" s="5"/>
+      <c r="H85" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E86" s="5"/>
+      <c r="F86" s="5"/>
+      <c r="G86" s="5"/>
+      <c r="H86" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5"/>
+      <c r="K86" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+      <c r="G87" s="5"/>
+      <c r="H87" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5"/>
+      <c r="K87" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" s="5"/>
+      <c r="G88" s="5"/>
+      <c r="H88" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5"/>
+      <c r="K88" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="5">
+        <v>8.7</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" s="5"/>
+      <c r="G89" s="5"/>
+      <c r="H89" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5"/>
+      <c r="K89" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="5">
+        <v>8.8</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5"/>
+      <c r="K90" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="5"/>
+      <c r="G91" s="5"/>
+      <c r="H91" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I91" s="5"/>
+      <c r="J91" s="5"/>
+      <c r="K91" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="5"/>
+      <c r="G92" s="5"/>
+      <c r="H92" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5"/>
+      <c r="K92" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="5"/>
+      <c r="G93" s="5"/>
+      <c r="H93" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5"/>
+      <c r="K93" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E94" s="5"/>
+      <c r="F94" s="5"/>
+      <c r="G94" s="5"/>
+      <c r="H94" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5"/>
+      <c r="K94" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5"/>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5"/>
+      <c r="G96" s="5"/>
+      <c r="H96" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5"/>
+      <c r="K96" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E97" s="5"/>
+      <c r="F97" s="5"/>
+      <c r="G97" s="5"/>
+      <c r="H97" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5"/>
+      <c r="K97" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5"/>
+      <c r="G98" s="5"/>
+      <c r="H98" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5"/>
+      <c r="K98" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E99" s="5"/>
+      <c r="F99" s="5"/>
+      <c r="G99" s="5"/>
+      <c r="H99" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5"/>
+      <c r="K99" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B100" s="5">
+        <v>11.3</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5"/>
+      <c r="G100" s="5"/>
+      <c r="H100" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I100" s="5"/>
+      <c r="J100" s="5"/>
+      <c r="K100" s="7">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5"/>
+      <c r="G101" s="5"/>
+      <c r="H101" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5"/>
+      <c r="K101" s="7">
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I60"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>138</v>
+        <v>182</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>140</v>
+        <v>184</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>141</v>
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C3" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C4" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C5" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C6" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C7" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>148</v>
+        <v>192</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C8" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C9" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C10" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>151</v>
+        <v>195</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C11" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>152</v>
+        <v>196</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C12" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C13" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C14" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C15" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C16" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>157</v>
+        <v>201</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C17" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C18" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C19" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C20" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>161</v>
+        <v>205</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C21" s="5">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C22" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>163</v>
+        <v>207</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C23" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>164</v>
+        <v>208</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C24" s="5">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C25" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C26" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>167</v>
+        <v>211</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C27" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C28" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C29" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>170</v>
+        <v>214</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C30" s="5">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>171</v>
+        <v>215</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C31" s="5">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>172</v>
+        <v>216</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C32" s="5">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C33" s="5">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C34" s="5">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>175</v>
+        <v>219</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C35" s="5">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>176</v>
+        <v>220</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C36" s="5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>177</v>
+        <v>221</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C37" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C38" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>179</v>
+        <v>223</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C39" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C40" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C41" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>144</v>
+        <v>226</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C42" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C43" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>183</v>
+        <v>228</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C44" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>184</v>
+        <v>229</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C45" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>185</v>
+        <v>230</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C46" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C47" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>187</v>
+        <v>231</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C48" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>188</v>
+        <v>232</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C49" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>189</v>
+        <v>233</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C50" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C51" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C52" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C53" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>193</v>
+        <v>237</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C54" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>194</v>
+        <v>238</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C55" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C56" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>196</v>
+        <v>240</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C57" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>197</v>
+        <v>241</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C58" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>198</v>
+        <v>242</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C59" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>199</v>
+        <v>243</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C60" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>200</v>
+        <v>244</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" s="5">
+        <v>16</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C62" s="5">
+        <v>17</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C63" s="5">
+        <v>18</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" s="5">
+        <v>1</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C65" s="5">
+        <v>1</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>