--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:47</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>