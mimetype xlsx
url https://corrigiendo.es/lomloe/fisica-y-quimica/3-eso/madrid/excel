--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:22</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto autonómico; aplica directamente el RD 217/2022 estatal para Física y Química de 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Física y Química</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>El BOE establece las competencias específicas y criterios de evaluación recogidos en el documento oficial, sin adaptaciones autonómicas.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación didáctica debe ceñirse al currículo del RD 217/2022, sin incluir elementos autonómicos adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -809,50 +833,66 @@
   <si>
     <t>Describe fenómenos cotidianos utilizando terminología científica básica y resuelve problemas fisicoquímicos siguiendo modelos o plantillas pautadas, mostrando dificultades para razonar los procesos de forma autónoma.
 → Calcula la densidad de un objeto aplicando la fórmula tras ver un ejemplo, pero no explica por qué el objeto flota o se hunde en diferentes líquidos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor fenómenos fisicoquímicos del entorno a partir de leyes y teorías, resuelve problemas razonando el procedimiento y reconoce situaciones problemáticas reales proponiendo iniciativas para mejorar la calidad de vida.
 → Explica el funcionamiento de un termómetro mediante la dilatación térmica y resuelve problemas de escalas de temperatura justificando cada paso del cálculo.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Relaciona y transfiere leyes científicas a contextos complejos e interdisciplinares, resuelve problemas con autonomía y rigor crítico, y diseña iniciativas colaborativas originales que aplican la ciencia para mejorar la realidad cercana.
 → Diseña un pequeño prototipo o campaña de concienciación sobre el uso de sustancias químicas domésticas, fundamentando sus riesgos y beneficios en leyes químicas y de seguridad ambiental.</t>
   </si>
   <si>
+    <t>No formula preguntas ni hipótesis a partir de observaciones, o lo hace de manera irrelevante. No participa en la experimentación o indagación.
+→ Tras la observación de un péndulo, no plantea ninguna pregunta ni intenta explicar su movimiento.</t>
+  </si>
+  <si>
+    <t>Formula preguntas simples e hipótesis básicas relacionadas con la observación, pero necesita ayuda para diseñar la experimentación o indagación y para extraer conclusiones.
+→ Pregunta '¿Por qué oscila el péndulo?' y sugiere que 'depende de la longitud', pero no diseña un experimento para comprobarlo.</t>
+  </si>
+  <si>
+    <t>Formula preguntas relevantes e hipótesis coherentes con la observación, selecciona y aplica metodologías científicas adecuadas (experimentación, indagación, búsqueda de evidencias) y extrae conclusiones válidas.
+→ Diseña un experimento variando la longitud del péndulo, mide el período, registra datos y concluye que el período aumenta con la longitud.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos previos para formular preguntas complejas e hipótesis fundamentadas, diseña experimentos con control de variables, analiza críticamente los resultados, identifica limitaciones y propone nuevas preguntas o mejoras.
+→ Propone investigar cómo afecta la masa al período del péndulo, controla la longitud, realiza mediciones precisas, usa gráficos, explica las discrepancias con la teoría y sugiere repetir con otras masas.</t>
+  </si>
+  <si>
     <t>Muestra dificultades severas para identificar el lenguaje científico básico, cometiendo errores recurrentes en la nomenclatura IUPAC, el uso de unidades de medida y el lenguaje matemático. Incumple las normas de seguridad en el laboratorio y es incapaz de organizar información científica incluso con ayuda directa.
 → Un informe de laboratorio donde se omiten las unidades de medida, se confunden los símbolos de los elementos y no se respetan las normas básicas de manejo de sustancias.</t>
   </si>
   <si>
     <t>Aplica de forma guiada o en contextos muy sencillos las reglas de nomenclatura IUPAC y el uso de unidades. Sigue las normas de seguridad en el laboratorio bajo supervisión constante y produce tablas o gráficas básicas, aunque presenta imprecisiones en la interpretación de datos de fuentes externas.
 → Resolución de ejercicios de formulación de compuestos binarios con apoyo de una tabla periódica y elaboración de una gráfica de temperatura-tiempo con ayuda del docente.</t>
   </si>
   <si>
     <t>Maneja con soltura la nomenclatura IUPAC y el lenguaje matemático, utilizando correctamente las unidades del Sistema Internacional. Cumple con rigor las normas de seguridad en el laboratorio y selecciona información de fuentes fiables para comunicar resultados en diferentes formatos de manera autónoma.
 → Preparación de una disolución de concentración dada siguiendo el protocolo de seguridad, registrando los datos en una tabla y expresando el resultado final con las unidades y cifras significativas adecuadas.</t>
   </si>
   <si>
     <t>Integra y transfiere el lenguaje científico a contextos complejos, justificando la elección de unidades y formatos. Evalúa críticamente la fiabilidad de las fuentes y produce informes técnicos que demuestran la necesidad de una comunicación científica universal y precisa, liderando el cumplimiento de normas en el laboratorio.
 → Redacción de un informe de investigación original sobre las propiedades de una sustancia, comparando datos experimentales propios con bases de datos internacionales y utilizando una nomenclatura técnica impecable.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales o seleccionar recursos, requiriendo supervisión constante para realizar tareas básicas de búsqueda de información o creación de contenidos muy elementales sin criterio de seguridad ni eficiencia.
 → El alumno no logra localizar de forma autónoma una simulación virtual de un átomo sugerida en clase o utiliza fuentes de información no fiables sin distinguir su validez científica.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma guiada para la consulta de información y la creación de materiales sencillos, cumpliendo con normas básicas de seguridad, aunque con una capacidad crítica limitada y una eficiencia mejorable en el trabajo en equipo.
 → Realiza una presentación de diapositivas sobre los estados de la materia copiando información de sitios web generales, sin citar fuentes y con un diseño que apenas facilita la comunicación del contenido.</t>
   </si>
   <si>
     <t>Emplea de forma eficiente y segura diversas plataformas para buscar información contrastada y crear materiales estructurados que comunican conceptos de Física y Química, demostrando autonomía en el aprendizaje y una colaboración efectiva en entornos digitales.
@@ -882,57 +922,397 @@
 → El alumno lidera una investigación sobre energías renovables, proponiendo un prototipo innovador, evaluando su impacto ambiental y fomentando un debate crítico sobre el consumo energético en el aula.</t>
   </si>
   <si>
     <t>Exposición / interacción oral</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos descubrimientos científicos o nombres de científicos y científicas, sin reconocer el carácter colectivo de la ciencia ni su relación con las necesidades de la sociedad.
 → Nombra a Dalton o Curie pero es incapaz de explicar cómo sus descubrimientos influyeron en la tecnología actual o en qué contexto social trabajaban.</t>
   </si>
   <si>
     <t>Describe hitos científicos históricos reconociendo la autoría de hombres y mujeres, e identifica necesidades sociales básicas que la ciencia intenta resolver, aunque muestra dificultades para conectar la evolución científica con el progreso económico o ambiental.
 → Realiza una línea del tiempo sobre los modelos atómicos mencionando a los autores, indicando que la ciencia cambia con el tiempo, pero sin detallar la interacción con la sociedad de la época.</t>
   </si>
   <si>
     <t>Explica la ciencia como una construcción colectiva y evolutiva, valorando las aportaciones de diversos científicos y científicas. Relaciona con claridad los avances científicos con la resolución de necesidades tecnológicas, ambientales y sociales concretas.
 → Redacta un informe sobre el desarrollo de los nuevos materiales plásticos y sus alternativas, destacando el trabajo en equipo de la comunidad científica y el impacto ambiental y económico de estos avances.</t>
   </si>
   <si>
     <t>Analiza críticamente la interacción bidireccional entre ciencia y sociedad, argumentando cómo la colaboración colectiva y las demandas sociales impulsan el cambio científico. Evalúa el impacto ético y social de los avances tecnológicos con una perspectiva histórica y de género.
 → Participa en un debate o ensayo argumentativo sobre la transición energética, analizando cómo la presión social por la sostenibilidad acelera la investigación en química de baterías y el papel crucial de la cooperación internacional.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Los ladrillos del universo: Materia y Átomo</t>
+  </si>
+  <si>
+    <t>Investigación sobre la calidad del agua local (disoluciones) y diseño de un modelo atómico 3D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Profundización en el modelo cinético-molecular de la materia y su relación con los cambios de estado.
+• Leyes de los gases.
+• Modelo cinético-molecular de la materia.
+• Cambios de estado de la materia.
+• Realización de experimentos de forma guiada relacionados con los sistemas materiales: conocimiento y descripción de sus propiedades, su composición y su clasificación. Mezclas y disoluciones. Concentración.
+• Aplicación de los conocimientos sobre la estructura atómica de la materia para entender la formación de iones, la existencia, formación y propiedades de los isótopos y ordenación de los elementos de la tabla periódica.
+• Estructura atómica de la materia. Isótopos.
+• Tabla periódica y propiedades de los elementos.
+• Átomos e iones. Masa atómica y masa molecular.
+• Introducción al enlace químico.</t>
+  </si>
+  <si>
+    <t>1.1: Comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes a partir de los principios.
+2.1: Emplear las metodologías propias de la ciencia en la identificación y descripción de fenómenos.
+3.2: Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades.</t>
+  </si>
+  <si>
+    <t>CE.1: Comprender y relacionar fenómenos.
+CE.2: Formulación de hipótesis.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas escritas de leyes de gases, informes de laboratorio sobre mezclas y defensa del modelo atómico.</t>
+  </si>
+  <si>
+    <t>Transformaciones químicas: Del laboratorio a la industria</t>
+  </si>
+  <si>
+    <t>Cálculo de la huella de carbono y simulación de reacciones industriales sostenibles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Nomenclatura: participación de un lenguaje científico común y universal formulando y nombrando sustancias simples, iones monoatómicos y compuestos binarios mediante las reglas de nomenclatura de la IUPAC.
+• Principales compuestos químicos: su formación y sus propiedades físicas y químicas, así como la valoración de sus aplicaciones.
+• Elementos y compuestos de especial interés con aplicaciones industriales, tecnológicas y biomédicas.
+• Aproximación al concepto de mol.
+• Interpretación microscópica de las reacciones químicas: explicación de las relaciones de la química con el medio ambiente, la tecnología y la sociedad.
+• Ajuste de reacciones químicas sencillas.
+• Aplicación de la ley de conservación de la masa (Ley de Lavoisier) y de la ley de las proporciones definidas (Ley de Proust): aplicación de estas leyes como evidencias experimentales.
+• Cálculos estequiométricos sencillos.
+• Análisis de los factores que afectan a las reacciones químicas: predicción cualitativa de la evolución de las reacciones.
+• Análisis cualitativo de la influencia de la temperatura y la concentración en una reacción química.</t>
+  </si>
+  <si>
+    <t>1.2: Resolver los problemas fisicoquímicos planteados utilizando leyes y teorías.
+3.1: Emplear datos en diferentes formatos para interpretar y comunicar información.
+6.1: Reconocer y valorar los avances científicos logrados por la humanidad.</t>
+  </si>
+  <si>
+    <t>CE.3: Lenguaje de la IUPAC y matemático.
+CE.6: Ciencia como construcción social.</t>
+  </si>
+  <si>
+    <t>Examen de nomenclatura y estequiometría, proyecto sobre el impacto ambiental de compuestos químicos.</t>
+  </si>
+  <si>
+    <t>Interacciones, movimiento y energía</t>
+  </si>
+  <si>
+    <t>Construcción de un vehículo propulsado por fuerzas elásticas o un circuito eléctrico eficiente para una vivienda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Predicción de movimientos sencillos a partir de los conceptos de la cinemática, formulando hipótesis comprobables.
+• Tipos de magnitudes escalares y vectoriales.
+• Concepto de posición, trayectoria y espacio recorrido.
+• Velocidad media, velocidad instantánea y aceleración.
+• Las fuerzas como agentes de cambio: relación de los efectos de las fuerzas.
+• Fuerza y movimiento.
+• Ley de Hooke.
+• Cálculo de la resultante de varias fuerzas.
+• Aplicación de las leyes de Newton.
+• Introducción a la Ley de la Gravitación Universal.
+• Maquinas simples.
+• Fenómenos gravitatorios, eléctricos y magnéticos: experimentos sencillos.
+• Diseño y comprobación experimental de hipótesis relacionadas con el uso doméstico e industrial de la energía.
+• Elaboración fundamentada de hipótesis sobre el medio ambiente, a partir de las diferencias entre fuentes de energía.
+• Uso racional de la energía.
+• Naturaleza eléctrica de la materia: electrización de los cuerpos y los circuitos eléctricos.
+• La fuerza eléctrica: analogías y diferencias con la fuerza gravitatoria.
+• La electricidad como movimiento de cargas eléctricas. Ley de Ohm.
+• Circuitos eléctricos básicos. Asociación de resistencias.
+• Aplicaciones de la electricidad en la vida diaria.</t>
+  </si>
+  <si>
+    <t>2.3: Aplicar las leyes y teorías científicas al formular cuestiones e hipótesis.
+4.1: Utilizar recursos variados, tradicionales y digitales.
+5.2: Desarrollar proyectos científicos que involucren al alumnado.</t>
+  </si>
+  <si>
+    <t>CE.4: Plataformas digitales y recursos.
+CE.5: Trabajo en grupo y emprendimiento.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de cinemática/dinámica, montaje de circuitos y análisis de eficiencia energética.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Reduzcamos la huella energética de nuestro instituto</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Auditoría científica y propuestas para un centro más eficiente</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El instituto recibe una factura eléctrica elevada cada mes y el equipo directivo ha abierto un concurso de ideas para ahorrar energía. El alumnado, como expertos científicos, debe realizar un estudio y presentar un vídeo con sus conclusiones y recomendaciones.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética simplificada del instituto, calcular consumos y costes, identificar mejoras viables y comunicar todo en un vídeo dirigido al equipo directivo y la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Factura eléctrica real del instituto
+• Vatímetros o pinzas amperimétricas (4 unidades)
+• Hojas de cálculo (Google Sheets o Excel) para gráficos
+• Cámaras o móviles para grabar vídeo
+• Software de edición de vídeo (OpenShot, CapCut o similar)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y competencia digital en comunicación.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta la factura eléctrica del instituto y el concurso del equipo directivo. Lluvia de ideas sobre qué consume energía en el centro y formulación de hipótesis sobre los mayores derrochadores. Cada equipo elabora un plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales por escrito en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a medir el consumo eléctrico con vatímetros (préstamo del departamento), a calcular energía (E = P·t) y coste, y a representar datos en gráficos. Se revisan los conceptos de potencia y energía con ejercicios prácticos.</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios resuelta con cálculos de consumo y gráficos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos miden el consumo de al menos tres dispositivos o zonas (aula de informática, luces del pasillo, calefacción). Anotan datos, calculan el coste diario/mensual y proponen mejoras concretas (cambio a LED, apagado automático, etc.).</t>
+  </si>
+  <si>
+    <t>Tabla de datos con mediciones y cálculos firmados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el guión del vídeo, graba las explicaciones (con apoyo gráfico o experimentos sencillos) y lo edita. También preparan un póster resumen para el pasillo.</t>
+  </si>
+  <si>
+    <t>Vídeo terminado y póster impreso.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos en clase (o en una reunión con el equipo directivo si es posible). Coevaluación con rúbrica y autoevaluación mediante diana. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo sobre otro equipo y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Dónde hace más calor en tu insti?</t>
+  </si>
+  <si>
+    <t>Investigación sobre la distribución de la temperatura en el centro para mejorar el confort térmico</t>
+  </si>
+  <si>
+    <t>El instituto ha detectado que algunas aulas son mucho más cálidas que otras, especialmente en primavera y otoño. El equipo directivo pide al alumnado de 3.º ESO que investigue las causas y proponga soluciones basadas en datos medidos por ellos mismos.</t>
+  </si>
+  <si>
+    <t>Diseñar un protocolo de medición de temperatura en al menos 6 puntos del centro (interiores y exteriores), recoger datos durante una semana, analizarlos con gráficas y presentar al equipo directivo un informe con recomendaciones para mejorar el confort térmico (ej. persianas, vegetación, horarios de ventilación).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Termómetros digitales (al menos 6)
+• Hoja de cálculo (Google Sheets)
+• Plantilla de protocolo
+• Rúbrica de evaluación
+• Mapa del centro para marcar puntos de medición</t>
+  </si>
+  <si>
+    <t>Educación ambiental y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la situación del centro: diferencias térmicas entre aulas. Se formula la pregunta guía y se recogen ideas previas. Se organizan los equipos (4-5 alumnos).</t>
+  </si>
+  <si>
+    <t>Ideas previas escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre transferencia de calor (conducción, convección, radiación) y cómo afectan a la temperatura en edificios. Práctica guiada de lectura de termómetros y elaboración de tablas de datos. Ejemplos de gráficas de temperatura (línea temporal, barras).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de interpretación de gráficas.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan el protocolo (selección de puntos, horarios) y realizan las mediciones durante una semana (se pueden hacer en una sesión intensiva con datos a distintas horas o repartir registro entre sesiones). Se introducen los datos en una hoja de cálculo compartida.</t>
+  </si>
+  <si>
+    <t>Hoja de datos rellena con al menos 6 puntos y 3 momentos del día.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora gráficas (evolución temporal y comparativa) y redacta el informe técnico con introducción, metodología, resultados, conclusiones y recomendaciones. Preparan la presentación oral (5 min).</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Presentaciones orales ante el equipo directivo simulado (el profesor y un miembro real si es posible). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mide la velocidad, salva vidas</t>
+  </si>
+  <si>
+    <t>Un prototipo para la seguridad vial en nuestro barrio</t>
+  </si>
+  <si>
+    <t>El ayuntamiento del distrito ha lanzado una campaña de seguridad vial y pide a los centros educativos que colaboren aportando datos reales sobre velocidades en las calles cercanas. Nuestro instituto está en una vía con límite 30 km/h y se han registrado quejas vecinales por excesos de velocidad.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y probar un prototipo que mida la velocidad de los vehículos en un tramo cercano al instituto, analizar los datos recogidos y elaborar un informe con propuestas concretas de mejora para la seguridad vial, dirigido al ayuntamiento y a la AMPA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cinta métrica (20 m), cronómetros, calculadoras
+• Smartphones con apps de cronómetro y sensor
+• Hoja de cálculo (LibreOffice o Google Sheets)
+• Material de escritorio para el informe
+• Autorización del centro para salir a la calle</t>
+  </si>
+  <si>
+    <t>Educación vial, tratamiento de datos y conciencia ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del ayuntamiento y se visionan imágenes de la calle del instituto. El alumnado debate sobre la seguridad vial y propone hipótesis iniciales sobre las velocidades reales. Se organizan los equipos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de cinemática: velocidad media, rapidez, desplazamiento, unidades. Se realizan ejercicios de cálculo y se analizan métodos de medición (cronómetro, sensores, fotocompuertas). El profesor guía la selección del método más adecuado para el entorno.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de cinemática y ficha de evaluación de métodos.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen su prototipo (p. ej., dos marcas en el suelo y cronómetro, o sensores con smartphone) y realizan las mediciones en la calle (con seguridad y autorización). Recogen datos de al menos 30 vehículos en diferentes momentos.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de datos y fotos/vídeos del proceso.</t>
+  </si>
+  <si>
+    <t>En el aula, procesan los datos: calculan velocidades, hacen gráficas, comparan con el límite legal. Redactan el informe técnico con conclusiones y propuestas (señalización, badenes, etc.). Preparan una presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe técnico y presentación digital.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su trabajo al grupo (simulando la audiencia real). Se realiza coevaluación entre equipos y autoevaluación individual con diana. El profesor asigna el nivel de logro a cada criterio basándose en la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos de la Teoría Cinética Molecular (tipo PhET) que vinculen simultáneamente el movimiento de las partículas con la generación automática de gráficas de presión y temperatura.
 • Presentación de leyes de los gases y cambios de estado mediante infografías que utilicen un código de colores consistente para las variables (ej. rojo para temperatura, azul para presión) en todos los materiales del tema.
 • Proporcionar glosarios de términos científicos con apoyo visual (pictogramas o animaciones) y audiodescripciones que expliquen conceptos abstractos como la densidad o la masa atómica.</t>
   </si>
@@ -1071,195 +1451,264 @@
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar la ciencia con la realidad del alumnado.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un proyecto de 'Ciencia Ciudadana' donde el alumnado recoja datos reales sobre la calidad del aire o niveles de ruido en su barrio, integrando sus resultados en una plataforma colectiva de investigación.
 • Organizar debates de 'Elección de Prioridades' donde los estudiantes deban asignar un presupuesto limitado a diferentes retos de la Agenda 2030 relacionados con la química, justificando su decisión según el impacto social esperado.
 • Plantear retos de 'Investigación Inversa' partiendo de un objeto cotidiano (un smartphone, una prenda deportiva) para rastrear colectivamente las innovaciones científicas necesarias para su fabricación y las consecuencias de su desecho.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
-    <t>CCL3, CPSAA4</t>
-[...20 lines deleted...]
-    <t>Requiere el uso de lenguajes específicos (IUPAC, matemático) y normas de seguridad, integrando rigor científico y comunicación precisa.</t>
+    <t>CCL1, CPSAA5</t>
+  </si>
+  <si>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicándolos con leyes y teorías científicas para resolver problemas (STEM1, STEM2, STEM4) y expresar soluciones (CCL1) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas, formular hipótesis y demostrarlas mediante experimentación (CCL1, CCL3, STEM1, STEM2) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar normas de lenguaje IUPAC, matemático y unidades de medida (STEM1, STEM3, STEM4) comunicando correctamente (CCL1) y con cuidado en laboratorio (CPSAA2).</t>
   </si>
   <si>
     <t>CD1, CD2, CD3</t>
   </si>
   <si>
-    <t>CPSAA1, STEM3, CE3</t>
-[...26 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CPSAA1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales crítica y segura, individual y en equipo, fomentando creatividad y desarrollo personal (CD1, CD2, CD3, CPSAA1, CPSAA3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC4, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE2</t>
+  </si>
+  <si>
+    <t>Utilizar trabajo colaborativo para crecimiento entre iguales con base emprendedora y ética (CPSAA3, CC4, CE1) y pensamiento crítico planificado (CPSAA5, CE2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución con interacción social (CC1, CC2, STEM5) y valorar su dimensión cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿En qué decreto autonómico madrileño se desarrolla el currículo de Física y Química de 3.º ESO y cómo se articulan los 6 CE y 15 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Madrid no tiene un decreto propio; aplica el Real Decreto 217/2022 estatal. La concreción autonómica se recoge en la Resolución de 22 de marzo de 2023, que distribuye los 55 saberes en los bloques. Los 6 CE y 15 criterios son los mismos que en el BOE.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Física y Química de 3.º ESO en Madrid respecto al BOE, por ejemplo en el bloque de 'La materia'?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene los 55 saberes del BOE pero prioriza el bloque 'La interacción' (12 saberes frente a 10 en otras CCAA). No hay diferencias significativas; la autonomía se limita a la temporalización. Los centros pueden reorganizar el orden de los bloques.</t>
+  </si>
+  <si>
+    <t>¿Cómo distribuir las 3 horas semanales de Física y Química en 3.º ESO en Madrid entre teoría, laboratorio y problemas?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales, una propuesta eficaz es: 1h de teoría, 1h de problemas y 1h de laboratorio o simulación. Para cumplir los 6 CE, es clave alternar dinámicas. Los agrupamientos variables (parejas, grupos de 4) facilitan la experimentación y la argumentación oral.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Física y Química de 2.º ESO pendiente en 3.º ESO en un centro de Madrid?</t>
+  </si>
+  <si>
+    <t>El alumnado con la materia pendiente de 2.º ESO realiza un plan de refuerzo individualizado con actividades trimestrales y una prueba escrita final. Se evalúa mediante rúbricas que conectan con los 6 CE de 3.º, priorizando los saberes básicos comunes (unos 20 de los 55).</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son específicas para Física y Química de 3.º ESO en Madrid con 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se recomienda usar simulaciones interactivas (PhET) para alumnado con dificultades de abstracción en cinemática. También se elaboran guías de laboratorio con apoyos visuales y se flexibilizan los agrupamientos. La programación incluye actividades de ampliación con los 55 saberes para altas capacidades.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué materias debe coordinarse el departamento de Física y Química en 3.º ESO en Madrid para abordar los 6 CE?</t>
+  </si>
+  <si>
+    <t>Es necesaria coordinación con Matemáticas para el tratamiento de datos y funciones (CE5), y con Tecnología para proyectos de diseño (CE6). También con Biología para el método científico. Se recomiendan reuniones trimestrales para alinear saberes y criterios comunes.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos revisa la inspección educativa de Madrid en la programación de Física y Química de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los 15 criterios de evaluación estén vinculados explícitamente a los 6 CE y a los 55 saberes. También comprueba la inclusión de situaciones de aprendizaje interdisciplinares y la concreción de medidas de atención a la diversidad. Exige rúbricas detalladas.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales y bibliografía recomienda la Comunidad de Madrid para Física y Química de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Madrid sugiere el uso de la plataforma EducaMadrid, simulaciones PhET, y laboratorios virtuales. Como bibliografía, se citan los manuales de la editorial SM y Oxford, alineados con los 55 saberes. También se recomienda la revista Alambique para actualización didáctica.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Busca y lee el decreto autonómico que desarrolla el currículo de Física y Química de 3.º ESO en tu CCAA. Identifica las 6 competencias específicas (CE), 30 criterios de evaluación y 48 saberes básicos, así como la organización por bloques (normalmente 5). Ten a mano también el Real Decreto 217/2022 de enseñanzas mínimas.</t>
+  </si>
+  <si>
+    <t>Descarga el decreto en PDF y extrae solo el anexo de Física y Química. Crea un documento propio con tabla resumen de CE, criterios y saberes. Marca con notas adhesivas los apartados que ya sabes que te generarán dudas (por ejemplo, la redacción de los criterios).</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico específico para 3.º ESO. Identifica cómo se han desglosado los 5 bloques de saberes y si tu CCAA establece una vinculación obligatoria entre descriptores operativos y competencias específicas.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 30 criterios en cada trimestre; selecciona unos 10-12 por evaluación para que el cuaderno de notas sea manejable y real.</t>
+    <t>Elabora una tabla con las 6 CE numeradas y, para cada una, los criterios de evaluación que le corresponden (30 en total). Cada criterio tiene un código (p.ej. 1.1, 2.3). Esta tabla será tu mapa de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: Código CE, Descripción CE, Código criterio, Descripción criterio. Así podrás luego enlazar saberes e instrumentos. No te saltes este paso: muchos docentes novatos van directos a los saberes y luego no saben qué evaluar.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>Decide qué criterios son imprescindibles (por su peso competencial) y qué instrumentos usarás para evaluarlos (rúbricas para SDA, pruebas escritas, informes de laboratorio, observación sistemática). Al menos tres instrumentos distintos a lo largo del curso.</t>
+  </si>
+  <si>
+    <t>Los criterios que implican 'analizar', 'justificar' o 'argumentar' (criterios de producción) son más difíciles de evaluar con pruebas cerradas. Para esos, reserva una rúbrica de SDA. Para criterios de 'aplicar' o 'explicar', una prueba escrita simple basta.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna instrumentos de evaluación a los criterios. Para Física y Química, diferencia entre criterios procedimentales (laboratorio/informes) y cognitivos (resolución de problemas/conceptos).</t>
-[...11 lines deleted...]
-    <t>El bloque de 'La materia' es el más denso (casi el 40% de los saberes); si no terminas el modelo atómico antes de Navidad, no llegarás a ver Reacciones Químicas con profundidad.</t>
+    <t>Distribuye los 48 saberes entre los tres trimestres, teniendo en cuenta la carga horaria (3 horas semanales) y la progresión lógica de contenidos. Por ejemplo, saberes de materia y energía en 1er trimestre, fuerzas y electricidad en 2º, reacciones químicas en 3º. Ajusta según los bloques del decreto.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes en detalle. Prioriza los saberes que conectan con tus SDA. Deja siempre un margen del 10-15% para imprevistos. Recuerda que cada saber debe estar vinculado a al menos un criterio de evaluación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto real (ej. ¿Cómo reducir la huella de carbono en el centro?) y movilizar varios criterios a la vez.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien la SDA de 'Detective de Etiquetas': analizar la composición química de productos cotidianos. Cubre saberes de mezclas, sustancias puras y formulación de forma motivadora.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre. Cada SDA debe integrar varios saberes y criterios, con un producto final (ej: informe de laboratorio, maqueta, presentación). Especifica la temporalización (unas 6-8 sesiones por SDA) y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>En 3.º ESO, una SDA motivadora puede ser 'Diseña un sistema de calefacción solar para una casa' (energía) o 'Investiga el pH de productos cotidianos' (reacciones). No caigas en el error de hacer una SDA por cada bloque; una por trimestre es realista.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso de cada Competencia Específica en la nota final. Bajo LOMLOE, la calificación debe basarse en el grado de adquisición de las CE, no solo en la media aritmética de exámenes.</t>
-[...2 lines deleted...]
-    <t>No des más de un 40-50% de peso a la CE relacionada con 'resolución de problemas' si quieres que los alumnos que brillan en laboratorio o comunicación científica (CE 4) tengan opciones de éxito.</t>
+    <t>Acuerda con tu departamento el peso porcentual de cada criterio de evaluación en la calificación final. También decide el peso de los instrumentos (ej: pruebas escritas 40%, SDA 30%, laboratorio 20%, observación 10%). Registra estos acuerdos en el acta del departamento.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción (argumentar, diseñar) suelen tener menos peso en las pruebas escritas; compénsalos con las SDA. No asignes menos del 10% a ningún instrumento para evitar que sea irrelevante. Revisa que la suma de pesos de criterios dé el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. Define actividades de refuerzo para el alumnado con dificultades en el cálculo matemático.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'banco de problemas graduados' (nivel bronce, plata, oro); permite que los alumnos con ACNS o dificultades matemáticas alcancen los mínimos de los criterios sin bloquearse con el álgebra.</t>
+    <t>Redacta las medidas ordinarias (refuerzo, adaptaciones no significativas) y extraordinarias (adaptaciones significativas) para el alumnado que lo requiera. Incluye un plan de recuperación para trimestres suspendidos (pruebas o SDA de recuperación). Todo debe figurar en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Para Física y Química, las adaptaciones no significativas típicas son: más tiempo en exámenes, esquemas visuales, uso de calculadora simplificada. Especifica qué saberes se refuerzan. La recuperación debe centrarse en los criterios no superados, no en repetir todo.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos, de manera argumentada</t>
   </si>
   <si>
     <t>Resolver los problemas fisicoquímicos planteados en este curso utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar la soluc</t>
   </si>
   <si>
     <t>Identificar en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la química, pue</t>
   </si>
@@ -1417,130 +1866,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1856,1748 +2321,1871 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>317</v>
+      <c r="A2" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>320</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>323</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>326</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>329</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>332</v>
+      <c r="A7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>436</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="A8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>337</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>342</v>
+      <c r="A2" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>346</v>
+      <c r="B3" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>350</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="B5" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>357</v>
+      <c r="B6" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="B7" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>364</v>
+      <c r="B8" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>367</v>
+      <c r="B9" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>372</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D3" s="9">
         <v>8.33</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>8.33</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D4" s="9">
         <v>8.33</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>8.33</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D5" s="9">
         <v>8.33</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>8.33</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D6" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E6" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D7" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E7" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D8" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="E8" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D9" s="9">
         <v>6.67</v>
       </c>
-      <c r="F6" s="5"/>
-[...12 lines deleted...]
-      <c r="E7" s="7">
+      <c r="E9" s="9">
         <v>6.67</v>
       </c>
-      <c r="F7" s="5"/>
-[...12 lines deleted...]
-      <c r="E8" s="7">
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D10" s="9">
         <v>6.67</v>
       </c>
-      <c r="F8" s="5"/>
-[...11 lines deleted...]
-      <c r="D9" s="7">
+      <c r="E10" s="9">
         <v>6.67</v>
       </c>
-      <c r="E9" s="7">
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D11" s="9">
         <v>6.67</v>
       </c>
-      <c r="F9" s="5"/>
-[...11 lines deleted...]
-      <c r="D10" s="7">
+      <c r="E11" s="9">
         <v>6.67</v>
       </c>
-      <c r="E10" s="7">
-[...20 lines deleted...]
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>4.1</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="D12" s="9">
         <v>7.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>7.5</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>4.2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D13" s="9">
         <v>7.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>7.5</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>5.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>5.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D15" s="9">
         <v>10.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>10.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>6.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="D16" s="9">
         <v>7.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>7.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>6.2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D17" s="9">
         <v>7.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>7.5</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="7">
+      <c r="A18" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
-        <v>115.010000000000005</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>119.98999999999999</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.1</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>4.2</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>5.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>6.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.2</v>
       </c>
-      <c r="R1" s="6" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="R1" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="S1" s="8" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="2" spans="1:19">
-      <c r="A2" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
-      <c r="S2" s="5"/>
+      <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
-      <c r="S3" s="5"/>
+      <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
-      <c r="S4" s="5"/>
+      <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
-      <c r="S5" s="5"/>
+      <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
-      <c r="S6" s="5"/>
+      <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
-      <c r="S7" s="5"/>
+      <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
-      <c r="S8" s="5"/>
+      <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
-      <c r="S9" s="5"/>
+      <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
-      <c r="S10" s="5"/>
+      <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
-      <c r="S11" s="5"/>
+      <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
-      <c r="S12" s="5"/>
+      <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
-      <c r="S13" s="5"/>
+      <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
-      <c r="S14" s="5"/>
+      <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
-      <c r="S15" s="5"/>
+      <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
-      <c r="S16" s="5"/>
+      <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
-      <c r="S17" s="5"/>
+      <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
-      <c r="S18" s="5"/>
+      <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
-      <c r="S19" s="5"/>
+      <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
-      <c r="S20" s="5"/>
+      <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
-      <c r="S21" s="5"/>
+      <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
-      <c r="S22" s="5"/>
+      <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
-      <c r="S23" s="5"/>
+      <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
-      <c r="S24" s="5"/>
+      <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
-      <c r="S25" s="5"/>
+      <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
-      <c r="S26" s="5"/>
+      <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
-      <c r="S27" s="5"/>
+      <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
-      <c r="S28" s="5"/>
+      <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
-      <c r="S29" s="5"/>
+      <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
-      <c r="S30" s="5"/>
+      <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
-      <c r="S31" s="5"/>
+      <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -4919,2780 +5507,3580 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>62</v>
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...21 lines deleted...]
-        <v>69</v>
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>69</v>
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K3" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="K4" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="K5" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K6" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="K7" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="K8" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K9" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="K10" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="K11" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K12" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K13" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K14" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D15" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K15" s="9">
         <v>6.67</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...24 lines deleted...]
-      <c r="I3" s="5" t="s">
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H16" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...457 lines deleted...]
-      <c r="K16" s="7">
+      <c r="I16" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K16" s="9">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>177</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="E9" s="5"/>
-[...12 lines deleted...]
-      <c r="C10" s="5">
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" s="7">
         <v>13</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C15" s="7">
         <v>14</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C16" s="7">
         <v>15</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C17" s="7">
         <v>1</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C18" s="7">
+        <v>2</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C19" s="7">
         <v>3</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C20" s="7">
         <v>4</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" s="7">
         <v>5</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C22" s="7">
         <v>6</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C23" s="7">
         <v>7</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C24" s="7">
         <v>8</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="5">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C25" s="7">
         <v>9</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D25" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="7">
         <v>10</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C27" s="7">
         <v>11</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C28" s="7">
         <v>12</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" s="7">
         <v>13</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C30" s="7">
         <v>14</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C31" s="7">
         <v>1</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C33" s="7">
         <v>3</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C34" s="7">
         <v>4</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C35" s="7">
         <v>5</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" s="7">
         <v>6</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" s="7">
         <v>1</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" s="7">
+        <v>2</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C39" s="7">
         <v>3</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C40" s="7">
         <v>4</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C41" s="7">
         <v>5</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C42" s="7">
         <v>6</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C43" s="7">
         <v>7</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C44" s="7">
         <v>8</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" s="7">
         <v>9</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="7">
         <v>10</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="7">
         <v>11</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="5">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C48" s="7">
         <v>12</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="D48" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C49" s="7">
         <v>1</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C50" s="7">
+        <v>2</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" s="7">
         <v>3</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="5">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" s="7">
         <v>4</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="D52" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C53" s="7">
         <v>5</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" s="7">
         <v>6</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="7">
         <v>7</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="5">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" s="7">
         <v>8</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="D56" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>241</v>
+      <c r="A2" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>25</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>245</v>
+      <c r="E3" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>248</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
+        <v>25</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>251</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D6" s="5">
+      <c r="F7" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E10" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F11" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="G11" s="7" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>254</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5">
+      <c r="F12" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C19" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E19" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F20" s="7" t="s">
         <v>255</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D9" s="5">
+      <c r="G20" s="7" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E21" s="7" t="s">
         <v>257</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="F21" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="G23" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F25" s="7" t="s">
         <v>258</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="G25" s="7" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>260</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>261</v>
       </c>
-    </row>
-[...162 lines deleted...]
-        <v>272</v>
+      <c r="G26" s="7" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>276</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>280</v>
+      <c r="A2" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>286</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>289</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>297</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>298</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>305</v>
+      <c r="A15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>306</v>
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>307</v>
+      <c r="A17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>309</v>
+      <c r="A18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>413</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>311</v>
+      <c r="A19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>415</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>313</v>
+      <c r="A20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>