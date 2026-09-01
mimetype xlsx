--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:22</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica directamente el RD 217/2022 estatal para Física y Química de 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El BOE establece las competencias específicas y criterios de evaluación recogidos en el documento oficial, sin adaptaciones autonómicas.</t>
   </si>