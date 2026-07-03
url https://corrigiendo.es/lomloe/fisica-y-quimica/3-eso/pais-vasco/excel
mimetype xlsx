--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:27</t>
+    <t>03/07/2026 18:23</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -289,372 +289,459 @@
   <si>
     <t>El alumnado debate sobre el impacto social y ambiental de la sustitución de combustibles fósiles por nuevas fuentes de energía en su ciudad.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Comprender los fenómenos fisicoquímicos cotidianos, explicarlos con rigor en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la ar gumentación, y utilizando diversidad de soportes y medios de comunicación</t>
+    <t>Identificar, comprender y explicar los fenómenos fisico químicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos de manera argumentada, utilizando diversidad de soportes y medios de comunicación.</t>
   </si>
   <si>
     <t>Explicar fenómenos del entorno cotidiano aplicando leyes y teorías científicas, comunicando los razonamientos de forma argumentada a través de diversos formatos y medios de expresión.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza una producción escrita o audiovisual donde justifica científicamente un fenómeno cotidiano, como la dilatación térmica o una reacción de combustión, usando lenguaje técnico.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Investigación y exposición sobre situaciones reales como el funcionamiento de una olla a presión o la formación de lluvia ácida vinculándolos con contenidos teóricos.</t>
   </si>
   <si>
     <t>Calificar la mera descripción del fenómeno observado sin exigir la fundamentación en leyes físicas o teorías químicas específicas como la teoría cinético-molecular.</t>
   </si>
   <si>
-    <t>Resolver los problemas fisicoquímicos planteados me diante las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados, para encontrar las soluciones y expresando los resultados con corrección y precisión.</t>
+    <t>Resolver los problemas fisicoquímicos planteados utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expresando adecuadamente los resultados.</t>
   </si>
   <si>
     <t>Resolver problemas numéricos y conceptuales de física y química aplicando leyes científicas, justificando los pasos seguidos y expresando los resultados con sus unidades correspondientes.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución escrita de problemas donde se detalla el planteamiento, el desarrollo matemático justificado y la solución final con unidades del Sistema Internacional.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos sobre la estructura atómica, estados de la materia o concentraciones de disoluciones en el cuaderno o en pruebas de evaluación.</t>
   </si>
   <si>
     <t>Calificar exclusivamente el resultado numérico final obviando la evaluación del proceso lógico, la expresión de magnitudes o el uso correcto de unidades.</t>
   </si>
   <si>
-    <t>Reconocer y describir situaciones problemáticas reales de índole científica y emprender iniciativas colaborativas en las que la ciencia, y en particular la física y la química, puedan contribuir a su solución, analizando críticamente su impacto en la sociedad y el medio ambiente.</t>
+    <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la química, puedan contribuir a su solución, analizando críticamente su impacto en la sociedad.</t>
   </si>
   <si>
     <t>Identificar problemas reales del entorno que requieran soluciones desde la física y la química, analizando críticamente su impacto social y proponiendo iniciativas científicas de mejora.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mural digital que identifica un problema local y propone una solución técnica basada en leyes fisicoquímicas, evaluando su impacto social.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un problema de sostenibilidad o salud en el barrio, aplicando conocimientos de química o energía para proponer mejoras técnicas.</t>
   </si>
   <si>
     <t>Calificar la intención social de la propuesta sin verificar que el alumno aplique correctamente conceptos de física o química en la solución planteada.</t>
   </si>
   <si>
-    <t>Emplear las metodologías propias de la ciencia en la - identificación y descripción de fenómenos científicos a partir - de situaciones tanto observadas en el mundo natural como las planteadas a través de enunciados con información tex tual, gráfica o numérica. N.º 109 Curso cuarto</t>
+    <t>Emplear las metodologías propias de la ciencia en la identificación y la descripción de fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indaga ción, la deducción, el trabajo experimental y el razonamiento lógico-matemático, diferenciándose de aquellas pseudocientíficas que no admiten comprobación experimental.</t>
   </si>
   <si>
     <t>Aplicar metodologías científicas para investigar fenómenos mediante preguntas contrastables, diferenciando el conocimiento científico de afirmaciones pseudocientíficas que carecen de base experimental y lógica.</t>
   </si>
   <si>
     <t>Aplicar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de indagación o ficha comparativa donde identifica variables, propone un diseño experimental y señala elementos pseudocientíficos en textos dados.</t>
   </si>
   <si>
     <t>Sesión de análisis de publicidad engañosa o noticias virales donde se debe proponer un método de validación científica para desmentir o confirmar afirmaciones.</t>
   </si>
   <si>
     <t>Limitar la evaluación al seguimiento de pasos de un guion de prácticas sin verificar la capacidad de distinguir ciencia de pseudociencia.</t>
   </si>
   <si>
-    <t>Predecir, para las cuestiones planteadas, respuestas que se puedan comprobar con las herramientas y conoci mientos adquiridos, tanto de forma experimental como deductiva, aplicando el razonamiento lógico-matemático en su proceso de validación.</t>
+    <t>Seleccionar, de acuerdo con la naturaleza de las cuestio nes que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y buscando evidencias que permitan obtener conclusiones y respuestas ajustadas a la naturaleza de la pregunta formulada.</t>
   </si>
   <si>
     <t>Diseñar planes de investigación y experimentos controlados para validar o rechazar hipótesis científicas, seleccionando las técnicas y herramientas más adecuadas según el problema planteado.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un guion de prácticas o protocolo experimental donde detalla los pasos, el material necesario y el control de variables para resolver un problema físico-químico.</t>
   </si>
   <si>
     <t>Sesión de laboratorio o taller de ciencias donde se propone un reto experimental y el alumnado debe planificar la metodología antes de ejecutarla.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado final del experimento en lugar de la coherencia lógica del diseño previo y la correcta identificación de las variables dependientes e independientes.</t>
   </si>
   <si>
-    <t>Aplicar las leyes y teorías científicas más importantes, - para validar hipótesis de manera informada y coherente con el conocimiento científico existente, diseñando los procedi mientos experimentales o deductivos necesarios para resolverlas y analizando los resultados críticamente.</t>
+    <t>Aplicar las leyes y teorías científicas conocidas al formular cuestiones e hipótesis, siendo coherente con el conocimiento científico existente y diseñando los procedimientos experimentales o deductivos necesarios para resolverlas o comprobarlas.</t>
   </si>
   <si>
     <t>Diseñar experimentos y formular hipótesis fundamentadas en leyes científicas para resolver problemas o comprobar fenómenos físicos y químicos de forma coherente.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de diseño experimental que incluye una hipótesis razonada y la descripción detallada de los pasos y materiales necesarios para su comprobación.</t>
   </si>
   <si>
     <t>Sesión de pre-laboratorio donde se plantea un reto científico y el alumnado debe proponer un método para medir variables o comprobar una ley.</t>
   </si>
   <si>
     <t>Evaluar la ejecución mecánica de una práctica de laboratorio (seguir una receta) en lugar de evaluar la capacidad de diseñar el procedimiento propio.</t>
   </si>
   <si>
-    <t>Emplear fuentes variadas, fiables y seguras en la selec - cion, interpretación, organización y comunicación de información relativa a un proceso fisicoquímico, relacionando entre sí lo que cada una de ellas contiene, extrayendo en cada caso lo más relevante en la resolución de un problema y desechando todo lo que sea irrelevante</t>
+    <t>Emplear datos en diferentes formatos en la interpretación y comunicación de información relativa a un proceso fisico químico concreto, relacionando entre sí lo que cada uno de ellos contiene, y extrayendo en cada caso lo más relevante para la resolución de un problema.</t>
   </si>
   <si>
     <t>Interpretar y comunicar información científica sobre procesos fisicoquímicos utilizando diversos formatos como tablas y gráficas, seleccionando los datos clave para resolver problemas específicos.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o resolución de problemas donde traduce datos entre tablas, gráficas y enunciados, explicando las relaciones observadas en un fenómeno físico o químico.</t>
   </si>
   <si>
     <t>Análisis de gráficas de cambio de estado o de movimiento, donde se debe extraer información para predecir comportamientos o calcular magnitudes físicas.</t>
   </si>
   <si>
     <t>Evaluar únicamente la lectura de puntos aislados en una gráfica (coordenadas) sin exigir la interrelación entre los diferentes formatos de representación de la información.</t>
   </si>
   <si>
-    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso correcto de varios sistemas de unidades, las herramientas matemáticas necesarias y las reglas de nomenclatura avanzadas, consiguiendo una comunicación efectiva con la comunidad científica.</t>
+    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de nomenclatura, consiguiendo una comunicación efectiva con toda la comunidad científica.</t>
   </si>
   <si>
     <t>Aplicar correctamente la nomenclatura IUPAC, el sistema internacional de unidades y las herramientas matemáticas básicas para comunicar resultados científicos de forma precisa y estandarizada.</t>
   </si>
   <si>
     <t>El alumnado realiza ejercicios y problemas escritos donde nombra compuestos químicos, realiza cambios de unidades y resuelve ecuaciones, expresando los resultados con la notación y unidades correctas.</t>
   </si>
   <si>
     <t>Resolución de boletines de ejercicios de formulación y problemas de cálculo de magnitudes físicas durante las sesiones de práctica en el aula.</t>
   </si>
   <si>
     <t>Evaluar la resolución numérica de un problema como correcta a pesar de que el alumno no haya incluido las unidades de medida correspondientes.</t>
   </si>
   <si>
-    <t>Aplicar con rigor las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, asegurando la salud propia y colectiva, la conservación sostenible del medio ambiente y el cuidado de las instalaciones.</t>
+    <t>Poner en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, asegurando la salud propia y colectiva, la conservación sostenible del medio ambiente y el cuidado de las instalaciones.</t>
   </si>
   <si>
     <t>Aplicar las normas de seguridad y sostenibilidad en el laboratorio de física y química para garantizar un trabajo seguro y el cuidado del entorno.</t>
   </si>
   <si>
     <t>Experimentar</t>
   </si>
   <si>
     <t>El alumnado realiza prácticas de laboratorio siguiendo los protocolos de seguridad, gestionando correctamente los residuos y utilizando el material de forma responsable y cuidadosa.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Sesiones prácticas en el laboratorio donde se manipulan sustancias o instrumentos que requieren el cumplimiento estricto de normas de seguridad y reciclaje.</t>
   </si>
   <si>
     <t>Evaluar el conocimiento de las normas de seguridad mediante un examen teórico escrito en lugar de observar su aplicación real en el laboratorio.</t>
   </si>
   <si>
-    <t>Utilizar de forma eficiente recursos variados, tradiciona les y digitales, mejorando el aprendizaje autónomo y la interacción con otros miembros de la comunidad educativa, de forma rigurosa y respetuosa, y analizando críticamente las aportaciones de cada participante.</t>
+    <t>Utilizar recursos variados, tradicionales y digitales, me jorando el aprendizaje autónomo y la interacción con otros miembros de la comunidad educativa, con respeto hacia docentes y estudiantes y analizando críticamente las aportaciones de cada participante.</t>
   </si>
   <si>
     <t>Emplear herramientas digitales y bibliográficas para investigar contenidos científicos de forma autónoma, colaborando con respeto y evaluando críticamente las aportaciones del grupo.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo colaborativo en una plataforma digital donde se registran sus aportaciones individuales, la bibliografía consultada y los comentarios constructivos a sus compañeros.</t>
   </si>
   <si>
     <t>Investigación grupal sobre los modelos atómicos o la tabla periódica utilizando entornos virtuales de aprendizaje y herramientas de edición compartida.</t>
   </si>
   <si>
     <t>Evaluar únicamente la destreza técnica en el uso de la aplicación informática en lugar de la calidad y veracidad científica de la información seleccionada.</t>
   </si>
   <si>
-    <t>Trabajar de forma versátil con medios variados, tradicio nales y digitales, en la consulta de información y la creación de contenidos, seleccionando y empleando con criterio las - fuentes y herramientas más fiables, desechando las menos adecuadas y mejorando el aprendizaje propio y colectivo.</t>
+    <t>Emplear de forma adecuada y versátil medios variados, tradicionales y digitales, en la consulta de información y la creación de contenidos, seleccionando con criterio las fuentes más fiables y desechando las menos adecuadas y mejo rando el aprendizaje propio y colectivo.</t>
   </si>
   <si>
     <t>Seleccionar fuentes de información fiables y utilizar herramientas digitales o tradicionales para crear contenidos científicos que mejoren el aprendizaje individual y grupal.</t>
   </si>
   <si>
     <t>El alumnado entrega un producto digital o analógico (informe, presentación o póster) sobre un tema de Física y Química, incluyendo una bibliografía de fuentes contrastadas.</t>
   </si>
   <si>
     <t>Búsqueda de información sobre aplicaciones de los isótopos o contaminación ambiental para elaborar una infografía colaborativa utilizando herramientas digitales seguras.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del trabajo digital sin verificar si las fuentes científicas citadas son fiables o si se ha evitado el plagio.</t>
   </si>
   <si>
-    <t>Establecer interacciones constructivas y conductivas emprendiendo actividades de cooperación e iniciando el uso de las estrategias propias del trabajo colaborativo, como forma de construir un medio de trabajo eficiente en la ciencia.</t>
+    <t>Establecer interacciones constructivas y coeducativas, emprendiendo actividades de cooperación como forma de construir un medio de trabajo eficiente en la ciencia.</t>
   </si>
   <si>
     <t>Participar de forma activa y respetuosa en equipos de trabajo, asumiendo roles específicos para resolver tareas científicas de manera eficiente y colaborativa.</t>
   </si>
   <si>
     <t>Colaborar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de roles y tareas en un cuaderno de equipo durante las prácticas de laboratorio o proyectos de investigación.</t>
   </si>
   <si>
     <t>Organización de grupos de trabajo para realizar experimentos en el laboratorio o investigaciones bibliográficas sobre avances científicos y su impacto social.</t>
   </si>
   <si>
     <t>Evaluar el trabajo en equipo únicamente mediante una nota grupal en un informe escrito, sin observar el proceso de interacción y reparto de tareas.</t>
   </si>
   <si>
-    <t>Emprender, de forma autónoma y de acuerdo con la metodología adecuada, proyectos científicos involucrando al alumnado en la mejora de la sociedad y que creen valor para el individuo y para la comunidad.</t>
+    <t>Emprender, de forma guiada y de acuerdo con la metodología adecuada, proyectos científicos que involucren al alumnado en la mejora de la sociedad y que creen valor para el individuo y para la comunidad.</t>
   </si>
   <si>
     <t>Diseñar y ejecutar proyectos científicos guiados que aporten soluciones prácticas a problemas sociales, ambientales o de salud, fomentando el valor comunitario.</t>
   </si>
   <si>
     <t>El alumnado entrega un proyecto o informe técnico que propone soluciones científicas a un problema real de su entorno, como el reciclaje o la eficiencia energética.</t>
   </si>
   <si>
     <t>Trabajo cooperativo en el aula para identificar un problema local y proponer una intervención basada en el método científico.</t>
   </si>
   <si>
     <t>Evaluar el criterio mediante un examen teórico sobre conceptos de sostenibilidad en lugar de valorar el diseño y ejecución del proyecto práctico.</t>
   </si>
   <si>
-    <t>Reconocer y valorar a través del análisis histórico de los avances científicos logrados por mujeres y hombres, así́ como de situaciones y contextos actuales (líneas de investigación, instituciones científicas, etc.), que la ciencia es un proceso en permanente construcción y que esta tiene repercusiones e implicaciones importantes sobre la sociedad actual. N.º 109 Curso cuarto</t>
+    <t>Reconocer y valorar que la ciencia es un proceso en permanente construcción y las repercusiones de la ciencia con la tecnología, la sociedad y el medio ambiente, a través del análisis histórico de los hombres y mujeres de ciencia y los avances científicos.</t>
   </si>
   <si>
     <t>Analizar la evolución de hallazgos científicos realizados por hombres y mujeres, valorando su carácter provisional y su impacto en el desarrollo tecnológico y social.</t>
   </si>
   <si>
     <t>El alumnado realiza una línea del tiempo o informe biográfico que vincula un descubrimiento específico con su contexto histórico, autores de ambos sexos y repercusiones ambientales.</t>
   </si>
   <si>
     <t>Investigación grupal sobre hitos de la Física y Química, como el modelo atómico o la tabla periódica, destacando el papel de las mujeres científicas.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante preguntas de memorización de nombres y fechas en un examen escrito, ignorando la reflexión sobre el impacto social y ambiental.</t>
   </si>
   <si>
-    <t>Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad la capacidad de la ciencia para darles solución creativa y sostenible a través de la implicación de la ciuda danía.</t>
+    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad, valorando la capacidad de la ciencia para darles solución sostenible a través de la implicación de toda la ciudadanía.</t>
   </si>
   <si>
     <t>Identificar problemas actuales del entorno (sociales, ambientales o tecnológicos) y proponer cómo la ciencia y la participación ciudadana aportan soluciones sostenibles y eficaces.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde señala necesidades reales de su comunidad y describe aplicaciones científicas concretas que contribuyen a su resolución.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un problema de sostenibilidad local, como la gestión de residuos o el consumo energético, vinculándolo con avances en física o química.</t>
   </si>
   <si>
     <t>Evaluar el criterio mediante exámenes teóricos memorísticos sobre historia de la ciencia en lugar de analizar problemas reales y actuales del entorno cercano.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Metodologías de la investigación científica: identificación y formulación de cuestiones, elaboración de hipótesis y compro bación experimental de las mismas.* Trabajo experimental y proyectos de investigación: estrategias en la resolución de problemas y en el desarrollo de investi gaciones mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias válidas de las observaciones y obteniendo conclusiones.* Diversos entornos y recursos de aprendizaje científico como el laboratorio o los entornos virtuales: materiales, sustancias y herramientas tecnológicas.* Normas de uso de cada espacio, asegurando y protegiendo así el respeto hacia el medio ambiente.* El lenguaje científico: unidades del Sistema Internacional y sus símbolos. Herramientas matemáticas básicas en diferentes escenarios científicos y de aprendizaje.* Estrategias de interpretación y producción de información científica utilizando diferentes formatos y diferentes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria.* Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y la química en el avance y la mejora de la sociedad.*</t>
-[...8 lines deleted...]
-    <t>Sistemas materiales: resolución de problemas y situaciones de aprendizaje diversas sobre las disoluciones y los gases, entre otros sistemas materiales significativos.* Modelos atómicos: desarrollo histórico de los principales modelos atómicos clásicos y cuánticos y descripción de las par tículas subatómicos, estableciendo su relación con los avances de la física y la química.* Estructura electrónica de los átomos: configuración electrónica de un átomo y su relación con la posición del mismo en la tabla periódica y con sus propiedades fisicoquímicas.* Compuestos químicos: su formación, propiedades físicas y químicas y valoración de su utilidad e importancia en otros campos como la ingeniería o el deporte.* Cuantificación de la cantidad de materia: cálculo del número de moles de sistemas materiales de diferente naturaleza, manejando con soltura las diferentes formas de medida y expresión de la misma en el entorno científico.* Nomenclatura inorgánica: denominación de sustancias simples, iones y compuestos químicos binarios y ternarios median te las normas de la IUPAC.* Introducción a la nomenclatura orgánica: denominación de compuestos orgánicos mono-funcionales a partir de las normas de la IUPAC como base para entender la gran variedad de compuestos del entorno basados en el carbono.*</t>
+    <t>Metodologías de la investigación científica: identificación y formulación de cuestiones, elaboración de hipótesis y comprobación experimental de las mismas</t>
+  </si>
+  <si>
+    <t>Trabajo experimental y proyectos de investigación: estrategias en la resolución de problemas y en el desarrollo de investigaciones mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias válidas de las observaciones y obteniendo conclusiones</t>
+  </si>
+  <si>
+    <t>Diversos entornos y recursos de aprendizaje científico como el laboratorio o los entornos virtuales: materiales, sustancias y herramientas tecnológicas</t>
+  </si>
+  <si>
+    <t>Normas de uso de cada espacio, asegurando y protegiendo así el respeto hacia el medio ambiente</t>
+  </si>
+  <si>
+    <t>El lenguaje científico: unidades del Sistema Internacional y sus símbolos. Herramientas matemáticas básicas en diferentes escenarios científicos y de aprendizaje</t>
+  </si>
+  <si>
+    <t>Estrategias de interpretación y producción de información científica utilizando diferentes formatos y diferentes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria</t>
+  </si>
+  <si>
+    <t>Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y la química en el avance y la mejora de la sociedad</t>
+  </si>
+  <si>
+    <t>Trabajo experimental y proyectos de investigación: estrategias en la resolución de problemas y el tratamiento del error mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias validas de las observaciones y obteniendo conclusiones que vayan más allá aplicarlas a nuevos escenarios</t>
+  </si>
+  <si>
+    <t>Normas de uso de cada espacio, asegurando y protegiendo así ́ la salud propia y comunitaria, la seguridad en las redes y el respeto hacia el medio ambiente</t>
+  </si>
+  <si>
+    <t>El lenguaje científico: manejo adecuado de distintos sistemas de unidades y sus símbolos. Herramientas matemáticas adecuadas en diferentes escenarios científicos y de aprendizaje</t>
+  </si>
+  <si>
+    <t>Estrategias de interpretación y producción de información científica en diferentes formatos y a partir de diferentes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria</t>
+  </si>
+  <si>
+    <t>Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y la química para el avance y la mejora de la sociedad</t>
+  </si>
+  <si>
+    <t>Estructura atómica: desarrollo histórico de los modelos atómicos, existencia, formación y propiedades de los isótopos y ordenación de los elementos en la tabla periódica</t>
+  </si>
+  <si>
+    <t>Principales compuestos químicos: su formación, y sus propiedades físicas y químicas, valoración de sus aplicaciones. Masa atómica y masa molecular</t>
+  </si>
+  <si>
+    <t>Nomenclatura: participación de un lenguaje científico común y universal formulando y nombrando sustancias simples, iones monoatómicos y compuestos binarios mediante las reglas de nomenclatura de la IUPAC</t>
+  </si>
+  <si>
+    <t>Sistemas materiales: resolución de problemas y situaciones de aprendizaje diversas sobre las disoluciones y los gases, entre otros sistemas materiales significativos</t>
+  </si>
+  <si>
+    <t>Modelos atómicos: desarrollo histórico de los principales modelos atómicos clásicos y cuánticos y descripción de las par tículas subatómicos, estableciendo su relación con los avances de la física y la química</t>
+  </si>
+  <si>
+    <t>Estructura electrónica de los átomos: configuración electrónica de un átomo y su relación con la posición del mismo en la tabla periódica y con sus propiedades fisicoquímicas</t>
+  </si>
+  <si>
+    <t>Compuestos químicos: su formación, propiedades físicas y químicas y valoración de su utilidad e importancia en otros campos como la ingeniería o el deporte</t>
+  </si>
+  <si>
+    <t>Cuantificación de la cantidad de materia: cálculo del número de moles de sistemas materiales de diferente naturaleza, manejando con soltura las diferentes formas de medida y expresión de la misma en el entorno científico</t>
+  </si>
+  <si>
+    <t>Nomenclatura inorgánica: denominación de sustancias simples, iones y compuestos químicos binarios y ternarios median te las normas de la IUPAC</t>
+  </si>
+  <si>
+    <t>Introducción a la nomenclatura orgánica: denominación de compuestos orgánicos mono-funcionales a partir de las normas de la IUPAC como base para entender la gran variedad de compuestos del entorno basados en el carbono</t>
   </si>
   <si>
     <t>La energía: formulación de cuestiones e hipótesis sobre la energía, propiedades y manifestaciones que la describan como la causa de todos los procesos de cambio.</t>
   </si>
   <si>
     <t>Naturaleza eléctrica de la materia: electrización de los cuerpos, circuitos eléctricos y la obtención de energía eléctrica.</t>
   </si>
   <si>
-    <t>Concienciación sobre la necesidad del ahorro energético y la conservación sostenible del medio ambiente.* Problemática ambiental de la producción de electricidad y uso de combustibles fósiles. Agotamiento de combustibles fósiles. Cumplimiento de tratados internacionales.</t>
-[...14 lines deleted...]
-    <t>Ecuaciones químicas: ajuste de reacciones químicas y realización de predicciones cualitativas y cuantitativas basadas en la estequiometría, relacionándolas con procesos fisicoquímicos de la industria, el medioambiente y la sociedad.* Descripción cualitativa de reacciones químicas de interés: reacciones de combustión, neutralización y procesos electroquí micos sencillos, valorando las implicaciones que tienen en la tecnología, la sociedad o el medioambiente.* Factores que influyen en la velocidad de las reacciones químicas: comprensión de cómo ocurre la reordenación de los átomos aplicando modelos como la teoría de colisiones y realización de predicciones en los procesos químicos cotidianos más importantes.</t>
+    <t>Concienciación sobre la necesidad del ahorro energético y la conservación sostenible del medio ambiente</t>
+  </si>
+  <si>
+    <t>Problemática ambiental de la producción de electricidad y uso de combustibles fósiles. Agotamiento de combustibles fósiles. Cumplimiento de tratados internacionales</t>
+  </si>
+  <si>
+    <t>La energía: formulación y comprobación de hipótesis sobre las distintas formas y aplicaciones de la energía, a partir de sus propiedades y del principio de conservación, como base para la experimentación y la resolución de problemas relacionados con la energía mecánica en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Transferencias de energía: el trabajo y el calor como formas de transferencia de energía entre sistemas relacionados con las fuerzas o la diferencia de temperatura. La luz y el sonido como ondas que transfieren energía</t>
+  </si>
+  <si>
+    <t>La energía en nuestro mundo: estimación de la energía consumida en la vida cotidiana mediante la búsqueda de información contrastada, la experimentación y el razonamiento científico, comprendiendo la importancia de la energía en la sociedad, su producción y su uso responsable</t>
+  </si>
+  <si>
+    <t>Fenómenos gravitatorios, eléctricos y magnéticos: experimentos sencillos que evidencian la relación con las fuerzas de la naturaleza</t>
+  </si>
+  <si>
+    <t>Predicción y comprobación, utilizando la experimentación y el razonamiento matemático, de las principales magnitudes, ecuaciones y gráficas que describen el movimiento de un cuerpo, relacionándolo con situaciones cotidianas y con la me jora de la calidad de vida</t>
+  </si>
+  <si>
+    <t>La fuerza como agente de cambios en los cuerpos: principio fundamental de la Física que se aplica a otros campos como el diseño, el deporte o la ingeniería</t>
+  </si>
+  <si>
+    <t>Carácter vectorial de las fuerzas: uso del álgebra vectorial básica para la realización gráfica y numérica de operaciones con fuerzas y su aplicación a la resolución de problemas relacionados con sistemas sometidos a conjuntos de fuerzas, valorando su importancia en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Principales fuerzas del entorno cotidiano: reconocimiento del peso, la normal, el rozamiento, la tensión o el empuje, y su uso en la explicación de fenómenos físicos en distintos escenarios</t>
+  </si>
+  <si>
+    <t>Ley de la gravitación universal: atracción entre los cuerpos que componen el universo. Concepto de peso</t>
+  </si>
+  <si>
+    <t>Interpretación macroscópica y microscópica de las reacciones químicas: explicación de las relaciones de la química con el medio ambiente, la tecnología y la sociedad</t>
+  </si>
+  <si>
+    <t>Ley de conservación de la masa y de la ley de las proporciones definidas: aplicación de estas leyes como evidencias ex perimentales que permiten validar el modelo atómico-molecular de la materia</t>
+  </si>
+  <si>
+    <t>Factores que afectan a las reacciones químicas: predicción cualitativa de la evolución de las reacciones, entendiendo su importancia en la resolución de problemas actuales por parte de la ciencia</t>
+  </si>
+  <si>
+    <t>Ecuaciones químicas: ajuste de reacciones químicas y realización de predicciones cualitativas y cuantitativas basadas en la estequiometría, relacionándolas con procesos fisicoquímicos de la industria, el medioambiente y la sociedad</t>
+  </si>
+  <si>
+    <t>Descripción cualitativa de reacciones químicas de interés: reacciones de combustión, neutralización y procesos electroquí micos sencillos, valorando las implicaciones que tienen en la tecnología, la sociedad o el medioambiente</t>
+  </si>
+  <si>
+    <t>Factores que influyen en la velocidad de las reacciones químicas: comprensión de cómo ocurre la reordenación de los átomos aplicando modelos como la teoría de colisiones y realización de predicciones en los procesos químicos cotidianos más importantes</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -678,50 +765,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos cotidianos utilizando terminología científica básica y resuelve problemas fisicoquímicos siguiendo modelos o plantillas pautadas, mostrando dificultades para razonar los procesos de forma autónoma.
 → Calcula la densidad de un objeto aplicando la fórmula tras ver un ejemplo, pero no explica por qué el objeto flota o se hunde en diferentes líquidos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor fenómenos fisicoquímicos del entorno a partir de leyes y teorías, resuelve problemas razonando el procedimiento y reconoce situaciones problemáticas reales proponiendo iniciativas para mejorar la calidad de vida.
 → Explica el funcionamiento de un termómetro mediante la dilatación térmica y resuelve problemas de escalas de temperatura justificando cada paso del cálculo.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Relaciona y transfiere leyes científicas a contextos complejos e interdisciplinares, resuelve problemas con autonomía y rigor crítico, y diseña iniciativas colaborativas originales que aplican la ciencia para mejorar la realidad cercana.
 → Diseña un pequeño prototipo o campaña de concienciación sobre el uso de sustancias químicas domésticas, fundamentando sus riesgos y beneficios en leyes químicas y de seguridad ambiental.</t>
+  </si>
+  <si>
+    <t>No formula preguntas ni hipótesis a partir de observaciones, o lo hace de manera irrelevante. No participa en la experimentación o indagación.
+→ Tras la observación de un péndulo, no plantea ninguna pregunta ni intenta explicar su movimiento.</t>
+  </si>
+  <si>
+    <t>Formula preguntas simples e hipótesis básicas relacionadas con la observación, pero necesita ayuda para diseñar la experimentación o indagación y para extraer conclusiones.
+→ Pregunta '¿Por qué oscila el péndulo?' y sugiere que 'depende de la longitud', pero no diseña un experimento para comprobarlo.</t>
+  </si>
+  <si>
+    <t>Formula preguntas relevantes e hipótesis coherentes con la observación, selecciona y aplica metodologías científicas adecuadas (experimentación, indagación, búsqueda de evidencias) y extrae conclusiones válidas.
+→ Diseña un experimento variando la longitud del péndulo, mide el período, registra datos y concluye que el período aumenta con la longitud.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos previos para formular preguntas complejas e hipótesis fundamentadas, diseña experimentos con control de variables, analiza críticamente los resultados, identifica limitaciones y propone nuevas preguntas o mejoras.
+→ Propone investigar cómo afecta la masa al período del péndulo, controla la longitud, realiza mediciones precisas, usa gráficos, explica las discrepancias con la teoría y sugiere repetir con otras masas.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar el lenguaje científico básico, cometiendo errores recurrentes en la nomenclatura IUPAC, el uso de unidades de medida y el lenguaje matemático. Incumple las normas de seguridad en el laboratorio y es incapaz de organizar información científica incluso con ayuda directa.
 → Un informe de laboratorio donde se omiten las unidades de medida, se confunden los símbolos de los elementos y no se respetan las normas básicas de manejo de sustancias.</t>
   </si>
   <si>
     <t>Aplica de forma guiada o en contextos muy sencillos las reglas de nomenclatura IUPAC y el uso de unidades. Sigue las normas de seguridad en el laboratorio bajo supervisión constante y produce tablas o gráficas básicas, aunque presenta imprecisiones en la interpretación de datos de fuentes externas.
 → Resolución de ejercicios de formulación de compuestos binarios con apoyo de una tabla periódica y elaboración de una gráfica de temperatura-tiempo con ayuda del docente.</t>
   </si>
   <si>
     <t>Maneja con soltura la nomenclatura IUPAC y el lenguaje matemático, utilizando correctamente las unidades del Sistema Internacional. Cumple con rigor las normas de seguridad en el laboratorio y selecciona información de fuentes fiables para comunicar resultados en diferentes formatos de manera autónoma.
 → Preparación de una disolución de concentración dada siguiendo el protocolo de seguridad, registrando los datos en una tabla y expresando el resultado final con las unidades y cifras significativas adecuadas.</t>
   </si>
   <si>
     <t>Integra y transfiere el lenguaje científico a contextos complejos, justificando la elección de unidades y formatos. Evalúa críticamente la fiabilidad de las fuentes y produce informes técnicos que demuestran la necesidad de una comunicación científica universal y precisa, liderando el cumplimiento de normas en el laboratorio.
 → Redacción de un informe de investigación original sobre las propiedades de una sustancia, comparando datos experimentales propios con bases de datos internacionales y utilizando una nomenclatura técnica impecable.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales o seleccionar recursos, requiriendo supervisión constante para realizar tareas básicas de búsqueda de información o creación de contenidos muy elementales sin criterio de seguridad ni eficiencia.
 → El alumno no logra localizar de forma autónoma una simulación virtual de un átomo sugerida en clase o utiliza fuentes de información no fiables sin distinguir su validez científica.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma guiada para la consulta de información y la creación de materiales sencillos, cumpliendo con normas básicas de seguridad, aunque con una capacidad crítica limitada y una eficiencia mejorable en el trabajo en equipo.
 → Realiza una presentación de diapositivas sobre los estados de la materia copiando información de sitios web generales, sin citar fuentes y con un diseño que apenas facilita la comunicación del contenido.</t>
   </si>
@@ -942,255 +1045,252 @@
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar la ciencia con la realidad del alumnado.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un proyecto de 'Ciencia Ciudadana' donde el alumnado recoja datos reales sobre la calidad del aire o niveles de ruido en su barrio, integrando sus resultados en una plataforma colectiva de investigación.
 • Organizar debates de 'Elección de Prioridades' donde los estudiantes deban asignar un presupuesto limitado a diferentes retos de la Agenda 2030 relacionados con la química, justificando su decisión según el impacto social esperado.
 • Plantear retos de 'Investigación Inversa' partiendo de un objeto cotidiano (un smartphone, una prenda deportiva) para rastrear colectivamente las innovaciones científicas necesarias para su fabricación y las consecuencias de su desecho.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
-    <t>CCL3, CPSAA4</t>
-[...20 lines deleted...]
-    <t>Requiere el uso de lenguajes específicos (IUPAC, matemático) y normas de seguridad, integrando rigor científico y comunicación precisa.</t>
+    <t>CCL1, CPSAA5</t>
+  </si>
+  <si>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicándolos con leyes y teorías científicas para resolver problemas (STEM1, STEM2, STEM4) y expresar soluciones (CCL1) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, STEM2</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas, formular hipótesis y demostrarlas mediante experimentación (CCL1, CCL3, STEM1, STEM2) con pensamiento crítico (CPSAA5).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar normas de lenguaje IUPAC, matemático y unidades de medida (STEM1, STEM3, STEM4) comunicando correctamente (CCL1) y con cuidado en laboratorio (CPSAA2).</t>
   </si>
   <si>
     <t>CD1, CD2, CD3</t>
   </si>
   <si>
-    <t>CPSAA1, STEM3, CE3</t>
-[...20 lines deleted...]
-    <t>Analiza la ciencia como producto cultural y su impacto en la sociedad, el medio ambiente y la salud, fomentando una ciudadanía informada.</t>
+    <t>CPSAA1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales crítica y segura, individual y en equipo, fomentando creatividad y desarrollo personal (CD1, CD2, CD3, CPSAA1, CPSAA3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CC4, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE2</t>
+  </si>
+  <si>
+    <t>Utilizar trabajo colaborativo para crecimiento entre iguales con base emprendedora y ética (CPSAA3, CC4, CE1) y pensamiento crítico planificado (CPSAA5, CE2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución con interacción social (CC1, CC2, STEM5) y valorar su dimensión cultural (CCEC1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Busca y lee el decreto autonómico que desarrolla el currículo de Física y Química de 3.º ESO en tu CCAA. Identifica las 6 competencias específicas (CE), 30 criterios de evaluación y 48 saberes básicos, así como la organización por bloques (normalmente 5). Ten a mano también el Real Decreto 217/2022 de enseñanzas mínimas.</t>
+  </si>
+  <si>
+    <t>Descarga el decreto en PDF y extrae solo el anexo de Física y Química. Crea un documento propio con tabla resumen de CE, criterios y saberes. Marca con notas adhesivas los apartados que ya sabes que te generarán dudas (por ejemplo, la redacción de los criterios).</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico específico para 3.º ESO. Identifica cómo se han desglosado los 5 bloques de saberes y si tu CCAA establece una vinculación obligatoria entre descriptores operativos y competencias específicas.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 30 criterios en cada trimestre; selecciona unos 10-12 por evaluación para que el cuaderno de notas sea manejable y real.</t>
+    <t>Elabora una tabla con las 6 CE numeradas y, para cada una, los criterios de evaluación que le corresponden (30 en total). Cada criterio tiene un código (p.ej. 1.1, 2.3). Esta tabla será tu mapa de ruta para todo el curso.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: Código CE, Descripción CE, Código criterio, Descripción criterio. Así podrás luego enlazar saberes e instrumentos. No te saltes este paso: muchos docentes novatos van directos a los saberes y luego no saben qué evaluar.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>Decide qué criterios son imprescindibles (por su peso competencial) y qué instrumentos usarás para evaluarlos (rúbricas para SDA, pruebas escritas, informes de laboratorio, observación sistemática). Al menos tres instrumentos distintos a lo largo del curso.</t>
+  </si>
+  <si>
+    <t>Los criterios que implican 'analizar', 'justificar' o 'argumentar' (criterios de producción) son más difíciles de evaluar con pruebas cerradas. Para esos, reserva una rúbrica de SDA. Para criterios de 'aplicar' o 'explicar', una prueba escrita simple basta.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna instrumentos de evaluación a los criterios. Para Física y Química, diferencia entre criterios procedimentales (laboratorio/informes) y cognitivos (resolución de problemas/conceptos).</t>
-[...11 lines deleted...]
-    <t>El bloque de 'La materia' es el más denso (casi el 40% de los saberes); si no terminas el modelo atómico antes de Navidad, no llegarás a ver Reacciones Químicas con profundidad.</t>
+    <t>Distribuye los 48 saberes entre los tres trimestres, teniendo en cuenta la carga horaria (3 horas semanales) y la progresión lógica de contenidos. Por ejemplo, saberes de materia y energía en 1er trimestre, fuerzas y electricidad en 2º, reacciones químicas en 3º. Ajusta según los bloques del decreto.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes en detalle. Prioriza los saberes que conectan con tus SDA. Deja siempre un margen del 10-15% para imprevistos. Recuerda que cada saber debe estar vinculado a al menos un criterio de evaluación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto real (ej. ¿Cómo reducir la huella de carbono en el centro?) y movilizar varios criterios a la vez.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien la SDA de 'Detective de Etiquetas': analizar la composición química de productos cotidianos. Cubre saberes de mezclas, sustancias puras y formulación de forma motivadora.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre. Cada SDA debe integrar varios saberes y criterios, con un producto final (ej: informe de laboratorio, maqueta, presentación). Especifica la temporalización (unas 6-8 sesiones por SDA) y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>En 3.º ESO, una SDA motivadora puede ser 'Diseña un sistema de calefacción solar para una casa' (energía) o 'Investiga el pH de productos cotidianos' (reacciones). No caigas en el error de hacer una SDA por cada bloque; una por trimestre es realista.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso de cada Competencia Específica en la nota final. Bajo LOMLOE, la calificación debe basarse en el grado de adquisición de las CE, no solo en la media aritmética de exámenes.</t>
-[...2 lines deleted...]
-    <t>No des más de un 40-50% de peso a la CE relacionada con 'resolución de problemas' si quieres que los alumnos que brillan en laboratorio o comunicación científica (CE 4) tengan opciones de éxito.</t>
+    <t>Acuerda con tu departamento el peso porcentual de cada criterio de evaluación en la calificación final. También decide el peso de los instrumentos (ej: pruebas escritas 40%, SDA 30%, laboratorio 20%, observación 10%). Registra estos acuerdos en el acta del departamento.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción (argumentar, diseñar) suelen tener menos peso en las pruebas escritas; compénsalos con las SDA. No asignes menos del 10% a ningún instrumento para evitar que sea irrelevante. Revisa que la suma de pesos de criterios dé el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. Define actividades de refuerzo para el alumnado con dificultades en el cálculo matemático.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'banco de problemas graduados' (nivel bronce, plata, oro); permite que los alumnos con ACNS o dificultades matemáticas alcancen los mínimos de los criterios sin bloquearse con el álgebra.</t>
+    <t>Redacta las medidas ordinarias (refuerzo, adaptaciones no significativas) y extraordinarias (adaptaciones significativas) para el alumnado que lo requiera. Incluye un plan de recuperación para trimestres suspendidos (pruebas o SDA de recuperación). Todo debe figurar en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Para Física y Química, las adaptaciones no significativas típicas son: más tiempo en exámenes, esquemas visuales, uso de calculadora simplificada. Especifica qué saberes se refuerzan. La recuperación debe centrarse en los criterios no superados, no en repetir todo.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Comprender los fenómenos fisicoquímicos cotidianos, explicarlos con rigor en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la ar gumenta</t>
-[...41 lines deleted...]
-    <t>Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad la capacidad de la ciencia para darles solución creativa y sosteni</t>
+    <t>Identificar, comprender y explicar los fenómenos fisico químicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos de maner</t>
+  </si>
+  <si>
+    <t>Resolver los problemas fisicoquímicos planteados utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expre</t>
+  </si>
+  <si>
+    <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la qu</t>
+  </si>
+  <si>
+    <t>Emplear las metodologías propias de la ciencia en la identificación y la descripción de fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indaga ción</t>
+  </si>
+  <si>
+    <t>Seleccionar, de acuerdo con la naturaleza de las cuestio nes que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y b</t>
+  </si>
+  <si>
+    <t>Aplicar las leyes y teorías científicas conocidas al formular cuestiones e hipótesis, siendo coherente con el conocimiento científico existente y diseñando los procedimientos exper</t>
+  </si>
+  <si>
+    <t>Emplear datos en diferentes formatos en la interpretación y comunicación de información relativa a un proceso fisico químico concreto, relacionando entre sí lo que cada uno de ello</t>
+  </si>
+  <si>
+    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de nomenclatura, consiguiend</t>
+  </si>
+  <si>
+    <t>Poner en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, asegurando la salud propia y colectiva, la conservación sost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utilizar recursos variados, tradicionales y digitales, me jorando el aprendizaje autónomo y la interacción con otros miembros de la comunidad educativa, con respeto hacia docentes </t>
+  </si>
+  <si>
+    <t>Emplear de forma adecuada y versátil medios variados, tradicionales y digitales, en la consulta de información y la creación de contenidos, seleccionando con criterio las fuentes m</t>
+  </si>
+  <si>
+    <t>Emprender, de forma guiada y de acuerdo con la metodología adecuada, proyectos científicos que involucren al alumnado en la mejora de la sociedad y que creen valor para el individu</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar que la ciencia es un proceso en permanente construcción y las repercusiones de la ciencia con la tecnología, la sociedad y el medio ambiente, a través del análi</t>
+  </si>
+  <si>
+    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad, valorando la capacidad de la ciencia para darles so</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1815,51 +1915,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1901,1561 +2001,1567 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>271</v>
+        <v>304</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>272</v>
+        <v>305</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>273</v>
+        <v>306</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>274</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>275</v>
+        <v>308</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>276</v>
+        <v>309</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>277</v>
+        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>278</v>
+        <v>311</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>279</v>
+        <v>312</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>281</v>
+        <v>314</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>284</v>
+        <v>317</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>300</v>
+        <v>333</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>303</v>
+        <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>304</v>
+        <v>337</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>306</v>
+        <v>339</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>307</v>
+        <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>305</v>
+        <v>345</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>313</v>
+        <v>346</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>314</v>
+        <v>347</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>317</v>
+        <v>350</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>318</v>
+        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>319</v>
+        <v>352</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>320</v>
+        <v>353</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>321</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>322</v>
+        <v>355</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>323</v>
+        <v>356</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>324</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>325</v>
+        <v>358</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>326</v>
+        <v>359</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>328</v>
+        <v>361</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>329</v>
+        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>331</v>
+        <v>364</v>
       </c>
       <c r="D4" s="7">
         <v>8.33</v>
       </c>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>332</v>
+        <v>365</v>
       </c>
       <c r="D5" s="7">
         <v>8.33</v>
       </c>
       <c r="E5" s="7">
         <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>366</v>
+      </c>
+      <c r="D6" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E6" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>367</v>
+      </c>
+      <c r="D7" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E7" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>368</v>
+      </c>
+      <c r="D8" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E8" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>336</v>
+        <v>369</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>337</v>
+        <v>370</v>
       </c>
       <c r="D10" s="7">
         <v>6.67</v>
       </c>
       <c r="E10" s="7">
         <v>6.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>338</v>
+        <v>371</v>
       </c>
       <c r="D11" s="7">
         <v>6.67</v>
       </c>
       <c r="E11" s="7">
         <v>6.67</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>339</v>
+        <v>372</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>340</v>
+        <v>373</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>341</v>
+        <v>149</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>342</v>
+        <v>374</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
-        <v>345</v>
+        <v>377</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <f>SUM(E3:E17)</f>
-        <v>115.010000000000005</v>
+        <v>119.98999999999999</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>346</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="6" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
       <c r="K1" s="6">
         <v>3.3</v>
       </c>
       <c r="L1" s="6">
         <v>4.1</v>
       </c>
       <c r="M1" s="6">
         <v>4.2</v>
       </c>
       <c r="N1" s="6">
         <v>5.1</v>
       </c>
       <c r="O1" s="6">
         <v>5.2</v>
       </c>
       <c r="P1" s="6">
         <v>6.1</v>
       </c>
       <c r="Q1" s="6">
         <v>6.2</v>
       </c>
       <c r="R1" s="6" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>329</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="5" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="5" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="5"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="5"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5" t="s">
-        <v>357</v>
+        <v>389</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5" t="s">
-        <v>358</v>
+        <v>390</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5" t="s">
-        <v>359</v>
+        <v>391</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5" t="s">
-        <v>360</v>
+        <v>392</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5" t="s">
-        <v>361</v>
+        <v>393</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5" t="s">
-        <v>362</v>
+        <v>394</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5" t="s">
-        <v>363</v>
+        <v>395</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5" t="s">
-        <v>364</v>
+        <v>396</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5" t="s">
-        <v>366</v>
+        <v>398</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5" t="s">
-        <v>367</v>
+        <v>399</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5" t="s">
-        <v>368</v>
+        <v>400</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="5"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5" t="s">
-        <v>371</v>
+        <v>403</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="5"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5" t="s">
-        <v>372</v>
+        <v>404</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="5"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="5" t="s">
-        <v>373</v>
+        <v>405</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="5"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="5"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="5" t="s">
-        <v>375</v>
+        <v>407</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="5"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="5" t="s">
-        <v>376</v>
+        <v>408</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="5"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="5" t="s">
-        <v>377</v>
+        <v>409</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="5"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
-        <v>378</v>
+        <v>410</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="5"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="5" t="s">
-        <v>379</v>
+        <v>411</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -5639,55 +5745,55 @@
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>170</v>
       </c>
       <c r="K16" s="7">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I13"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>172</v>
       </c>
@@ -5734,1028 +5840,1653 @@
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C4" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C5" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C6" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>183</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C7" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C8" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>185</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C9" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C10" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C11" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C12" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C13" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="5">
+        <v>1</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C16" s="5">
+        <v>3</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C17" s="5">
+        <v>4</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C18" s="5">
+        <v>5</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C19" s="5">
+        <v>6</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C20" s="5">
+        <v>7</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C21" s="5">
+        <v>8</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" s="5">
+        <v>9</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C23" s="5">
+        <v>10</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C26" s="5">
+        <v>3</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C27" s="5">
+        <v>4</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C28" s="5">
+        <v>5</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C29" s="5">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C30" s="5">
+        <v>7</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="5">
+        <v>1</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C34" s="5">
+        <v>4</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C35" s="5">
+        <v>5</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C36" s="5">
+        <v>6</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C37" s="5">
+        <v>1</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C39" s="5">
+        <v>3</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" s="5">
+        <v>4</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C41" s="5">
+        <v>5</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C42" s="5">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>191</v>
+        <v>220</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>194</v>
+        <v>223</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>213</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>214</v>
+        <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>216</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>217</v>
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>218</v>
+        <v>247</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>220</v>
+        <v>135</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>224</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B19" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>225</v>
+        <v>253</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>226</v>
+        <v>254</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="G22" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>229</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>240</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>253</v>
+        <v>286</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>254</v>
+        <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>257</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>259</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>260</v>
+        <v>293</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>261</v>
+        <v>294</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>263</v>
+        <v>296</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>265</v>
+        <v>298</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>266</v>
+        <v>299</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>267</v>
+        <v>300</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>268</v>
+        <v>301</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>269</v>
+        <v>302</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>