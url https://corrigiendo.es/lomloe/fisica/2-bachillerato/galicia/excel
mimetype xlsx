--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:35</t>
+    <t>05/07/2026 10:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -733,198 +733,198 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la elaboraci</t>
   </si>
   <si>
     <t>Expresar de forma adecuada los resultados, argumentando las soluciones obtenidas en la resolución de los ejercicios y problemas que se formulan, bien sea a través de situaciones re</t>
   </si>
   <si>
     <t>Consultar, elaborar e intercambiar materiales científicos y divulgativos en distintos formatos con otros miembros del entorno de aprendizaje, utilizando de manera autónoma y eficie</t>
   </si>
@@ -1935,102 +1935,102 @@
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>246</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>247</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>248</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>250</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>254</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>257</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>260</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>262</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>