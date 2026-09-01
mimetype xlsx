--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 10:35</t>
+    <t>01/09/2026 16:06</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>