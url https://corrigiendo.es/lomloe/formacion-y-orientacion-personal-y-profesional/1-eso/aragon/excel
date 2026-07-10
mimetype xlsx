--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:34</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico; se aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para la materia Formación y Orientación Personal y Profesional en 1.º ESO.</t>
   </si>
@@ -911,266 +911,267 @@
 • Cualidades personales, fortalezas y debilidades
 • Fases del plan: exploración, diagnóstico, perfiles y toma de decisiones
 • Aspiraciones, metas y recursos para superar carencias
 • Aproximación a un plan de búsqueda activa de empleo con proyección hacia el futuro
 • Estrategias e instrumentos de búsqueda de empleo</t>
   </si>
   <si>
     <t>2.1: Afrontar nuevos retos de forma eficaz y con progresiva autonomía
 2.3: Identificar cualidades personales y de los demás para potenciar el crecimiento
 5.1: Explorar el entorno próximo identificando las oportunidades académicas y profesionales
 5.2: Realizar un proyecto personal, académico y profesional propio</t>
   </si>
   <si>
     <t>CE.FOPP.5: Explorar las oportunidades académicas y profesionales que ofrece el entorno</t>
   </si>
   <si>
     <t>Proyecto de orientación personal (POP), simulacros de toma de decisiones y diseño de un currículum vitae creativo adaptado a intereses vocacionales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Descubre tu Potencial</t>
+    <t>Comparte tu mapa personal</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creamos un videoblog sobre aprendizaje, emociones y cualidades personales para orientar a otros estudiantes de 1º ESO en Aragón</t>
+    <t>Un podcast sobre cómo aprendo y quién soy</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el primer trimestre, el alumnado de 1º ESO se enfrenta a un nuevo entorno escolar. Esta SDA se sitúa en Zaragoza capital y alrededores, donde el alumnado puede identificar recursos educativos y culturales de Aragón. Se parte de la pregunta: ¿cómo podemos ayudarnos a nosotros mismos y a otros a aprender mejor y sentirnos bien en el instituto?</t>
+    <t>Al comenzar 1.º ESO, los alumnos se enfrentan a un nuevo entorno y necesitan conocerse a sí mismos y a sus compañeros para adaptarse, identificar sus fortalezas y gestionar sus emociones en el aprendizaje.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un videoblog (en grupos) que ofrezca consejos prácticos basados en la psicología del aprendizaje y el autoconocimiento, para que otros estudiantes de 1º ESO de Aragón mejoren su rendimiento académico y su bienestar emocional.</t>
+    <t>Crear un episodio de podcast (individual o en parejas) donde cada alumno presente su perfil de aprendizaje y personal, incluyendo estrategias que utiliza, emociones que influyen en su estudio y cualidades personales que le ayudan a afrontar retos, dirigido a las familias y a otros grupos de 1.º ESO.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos divulgativos sobre aprendizaje y emociones adaptados a 1º ESO
-[...4 lines deleted...]
-• Material de aula: proyector, pizarra, papel continuo</t>
+• Dispositivos móviles o tabletas con grabadora de audio
+• Auriculares y micrófonos (si es posible)
+• Plantilla de guion
+• Test de estilos de aprendizaje
+• Rueda de emociones
+• Listado de cualidades personales
+• Herramienta de edición de audio tipo Audacity o app sencilla</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Se trabaja la competencia digital (creación y edición de vídeo), la comunicación lingüística (expresión oral y escrita en el guion), la competencia personal, social y de aprender a aprender (reflexión sobre el propio aprendizaje y emociones), y la educación en valores (empatía, respeto, colaboración).</t>
+    <t>Educación emocional, aprendizaje autónomo y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta la pregunta guía: ¿Cómo podemos aprender mejor y sentirnos bien en 1º ESO? Tras un diálogo inicial, se proyecta un ejemplo de videoblog juvenil. Se explica el reto: crear un videoblog para ayudar a otros estudiantes. Se organizan los grupos y se asignan roles (guionista, cámara, presentador, editor). Se entrega una rúbrica con los criterios de evaluación.</t>
-[...2 lines deleted...]
-    <t>Registro de ideas iniciales en la pizarra y compromisos de grupo (ficha de planificación).</t>
+    <t>Presentación del reto: elaborar un podcast sobre el perfil personal de aprendizaje. Lluvia de ideas sobre qué nos hace únicos al aprender. Se formula la pregunta guía y se establecen equipos de trabajo (parejas o individual).</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno sobre primeras reflexiones.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Taller sobre procesos de aprendizaje (atención, motivación, memoria) con dinámicas interactivas. Sesión 3: Taller sobre gestión emocional (reconocimiento de emociones, técnicas de regulación). Sesión 4: Taller sobre cualidades personales y fortalezas (autoestima, autoconcepto, identificación de fortalezas propias y ajenas). Se utilizan ejemplos de la vida cotidiana del alumnado en Aragón (actividades extraescolares, tradiciones, paisajes).</t>
-[...2 lines deleted...]
-    <t>Fichas de trabajo individuales (mapas conceptuales, diario emocional, lista de fortalezas) que se incorporan al videoblog.</t>
+    <t>Talleres sobre: 1) Estilos de aprendizaje y estrategias de estudio; 2) Emociones y aprendizaje (rueda de emociones); 3) Cualidades personales (test de fortalezas, dinámicas de autoconocimiento). Se analizan ejemplos de personas relevantes de Aragón (científica, deportista) para ilustrar cualidades.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo cumplimentadas y test de estilos de aprendizaje.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 5: Cada grupo diseña el guion de su videoblog, estructurando las secciones (estrategias de aprendizaje, gestión emocional, fortalezas). Se revisan borradores con retroalimentación del docente. Sesión 6: Ensayo y grabación del videoblog (con móviles o tablets del centro). Se permite el uso de fondos o materiales que reflejen el contexto aragonés (monumentos, naturaleza).</t>
-[...2 lines deleted...]
-    <t>Guion escrito grupal y primeros clips grabados (revisión intermedia).</t>
+    <t>Los alumnos elaboran el guion de su podcast: estructuran contenido (introducción, estrategias, emociones, cualidades, cierre). Incluyen referencias a su mapa personal. Se realiza un ensayo en parejas y se recibe retroalimentación del docente.</t>
+  </si>
+  <si>
+    <t>Guion escrito y borrador de la grabación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Sesión 7: Edición y montaje del videoblog (uso de apps sencillas como CapCut o InShot). Cada grupo añade créditos y una llamada a la acción. Al final, se realiza un pase interno en el aula donde cada grupo presenta su videoblog y recibe comentarios de los compañeros.</t>
-[...2 lines deleted...]
-    <t>Videoblog finalizado y parrilla de coevaluación entre grupos.</t>
+    <t>Grabación del podcast con dispositivos móviles o grabadoras. Edición básica (si hay recursos). Preparación de una infografía resumen (digital o en papel) para acompañar el audio.</t>
+  </si>
+  <si>
+    <t>Archivo de audio y infografía.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Sesión 8: Visionado conjunto de los videoblogs y debate sobre lo aprendido. Cada alumno completa una autoevaluación sobre su proceso y producto, respondiendo a preguntas como ¿qué estrategia de aprendizaje me ha funcionado? o ¿cómo he gestionado mis emociones durante el trabajo? El docente aplica la rúbrica para evaluar los criterios. Se recoge la satisfacción y propuestas de mejora para futuras SDA.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación individual y rúbrica cumplimentada por el docente.</t>
+    <t>Sesión de escucha compartida: se reproducen los podcasts en el aula o se comparten en una plataforma. Coevaluación entre compañeros con rúbrica. Autoevaluación individual. Puesta en común de aprendizajes y dificultades.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investigamos Aragón: datos para convivir mejor</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales sobre la diversidad en Aragón para diseñar una campaña de sensibilización que fomente la inclusión en nuestro instituto?</t>
+    <t>Mide la diversidad de tu instituto</t>
+  </si>
+  <si>
+    <t>Un análisis cuantitativo y cualitativo para una escuela inclusiva</t>
+  </si>
+  <si>
+    <t>El centro necesita actualizar su plan de convivencia e igualdad, y el equipo directivo pide al alumnado datos reales sobre la diversidad del instituto para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre diversidad (origen, cultura, capacidades, intereses) en el instituto, analizar los datos obtenidos y elaborar un informe gráfico con recomendaciones para la comisión de igualdad del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del IAEST (Instituto Aragonés de Estadística)
-[...37 lines deleted...]
-    <t>Diario de aprendizaje (entrada final) y coevaluación cumplimentada.</t>
+• Plantilla de cuestionario (papel o formulario digital)
+• Hoja de cálculo (Excel o similar) para tabulación
+• Herramienta de infografía (Canva, Genially o cartulina)
+• Rúbrica de evaluación (en papel o digital)</t>
+  </si>
+  <si>
+    <t>Educación intercultural, competencia ciudadana, tratamiento ético de datos personales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la comisión de igualdad: elaborar un diagnóstico de la diversidad del centro. El alumnado debate de forma guiada qué entiende por diversidad y formula hipótesis sobre la composición del instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de diversidad cultural, social y personal, así como técnicas de recogida de datos (encuesta, muestreo, ética). El alumnado diseña un cuestionario anónimo y decide la muestra.</t>
+  </si>
+  <si>
+    <t>Cuestionario diseñado y aprobado por el docente.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a la muestra seleccionada, tabula los datos y los analiza en hojas de cálculo, obteniendo frecuencias y gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora una infografía que incluya: resultados, reflexión crítica, valoración de la diversidad y propuestas para mejorar la inclusión. Se prepara una breve presentación.</t>
+  </si>
+  <si>
+    <t>Infografía final.</t>
+  </si>
+  <si>
+    <t>Se presentan las infografías al resto de la clase y se entrega un ejemplar a la comisión de igualdad. El alumnado se autoevalúa mediante una diana y coevalúa a otros equipos con la rúbrica.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbrica de coevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Nuestras Voces, un Mural</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar artísticamente las historias y culturas de nuestro entorno para fomentar el respeto y la inclusión?</t>
+    <t>Mural de vocaciones aragonesas</t>
+  </si>
+  <si>
+    <t>Un lienzo colaborativo para construir tu futuro</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar su orientación académica y profesional, y el Ayuntamiento ha ofrecido un espacio en la casa de cultura para una exposición sobre las profesiones del entorno. Los alumnos de 1.º ESO serán los encargados de crear un mural que combine investigación, autoconocimiento y creatividad, para que sirva de inspiración a otros estudiantes y vecinos.</t>
+  </si>
+  <si>
+    <t>Diseñar y elaborar un mural de gran formato que muestre las principales profesiones de Aragón, integrando las cualidades personales del alumnado y sus aspiraciones, para exponerlo en un espacio público del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Papel continuo o herramienta digital (Padlet, Canva)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación completada, reflexión escrita individual y registro fotográfico del evento.</t>
+• Cartón pluma o lienzo grande
+• Pinturas, rotuladores, brochas
+• Ordenadores con Canva para versión digital
+• Cámaras o móviles para fotos
+• Acceso a Internet
+• Fichas de investigación impresas
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la carrera, competencia digital y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se formula la pregunta guía. El alumnado comparte lo que sabe sobre profesiones de su entorno y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y compromiso personal firmado</t>
+  </si>
+  <si>
+    <t>Taller sobre autoconocimiento: identificar cualidades personales y gestión emocional. Taller sobre investigación: búsqueda en internet, entrevistas, y análisis de datos de empleo en Aragón.</t>
+  </si>
+  <si>
+    <t>Ejercicios individuales y grupales completados</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un sector profesional local (por ejemplo, agroalimentario, turismo, industria) y recoge datos mediante entrevistas a familiares o búsqueda web. Durante el trabajo, se realiza una coevaluación de cualidades entre compañeros.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación cumplimentadas y tabla de coevaluación</t>
+  </si>
+  <si>
+    <t>Diseño colaborativo del mural: composición, dibujos de profesiones, inclusión de autorretratos y bocetos personales de futuro. Elaboración del mural en soporte físico o digital.</t>
+  </si>
+  <si>
+    <t>Mural terminado y bocetos individuales</t>
+  </si>
+  <si>
+    <t>Exposición del mural ante la audiencia real (representantes del ayuntamiento, familias, otros cursos). Cada equipo explica su sector y sus autorretratos. Se aplica la rúbrica de evaluación y se completa un diario de aprendizaje individual.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje individual y rúbricas cumplimentadas</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Infografías interactivas sobre el funcionamiento del sistema límbico y el córtex prefrontal, utilizando códigos de color para distinguir procesos emocionales de racionales y facilitar la decodificación.
@@ -7719,68 +7720,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>310</v>
       </c>
     </row>