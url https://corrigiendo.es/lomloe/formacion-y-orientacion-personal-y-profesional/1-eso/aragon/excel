--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:34</t>
+    <t>10/07/2026 21:53</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico; se aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para la materia Formación y Orientación Personal y Profesional en 1.º ESO.</t>
   </si>