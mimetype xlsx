--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:53</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico; se aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para la materia Formación y Orientación Personal y Profesional en 1.º ESO.</t>
   </si>