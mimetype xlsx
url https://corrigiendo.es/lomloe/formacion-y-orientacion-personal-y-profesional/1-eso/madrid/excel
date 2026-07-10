--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:55</t>
+    <t>10/07/2026 20:39</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para FOPP en 1º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal del Real Decreto 217/2022, sin modificaciones ni añadidos por parte de la Comunidad de Madrid para esta materia y curso.</t>
   </si>
@@ -1066,268 +1066,262 @@
 • Identificación de fortalezas y debilidades propias ante retos profesionales.
 • Fases del plan personal: exploración, diagnóstico y toma de decisiones.
 • Instrumentos de búsqueda de empleo: CV, videocurriculum, entrevistas y marca personal.
 • Sistema de acceso al empleo público.</t>
   </si>
   <si>
     <t>2.1: Afrontar retos con autonomía identificando cualidades personales.
 2.3: Identificar cualidades propias y ajenas para potenciar el talento.
 2.4: Identificar aspectos básicos de la vida adulta y legal.
 4.4: Mejorar la capacidad para trabajar en equipo y negociar.
 5.1: Realizar un proyecto personal y aproximarse a la búsqueda de empleo.</t>
   </si>
   <si>
     <t>CE.5: Explorar oportunidades profesionales y priorizar intereses vocacionales.</t>
   </si>
   <si>
     <t>Diseño del Plan de Itinerario Personal (PIP), simulacros de entrevistas y resolución de supuestos sobre derechos laborales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conócete para crecer: Mi podcast de aprendizaje y futuro</t>
+    <t>Tu barrio, tu trampolín</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Exploramos quiénes somos, cómo aprendemos y qué nos gusta hacer para construir nuestro proyecto personal y profesional</t>
+    <t>Un podcast sobre las oportunidades que te rodean</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO de un instituto de Madrid, con diversidad cultural y social. El centro promueve proyectos digitales y cuenta con equipo de grabación básico (móviles, micrófonos y software libre de edición).</t>
+    <t>El alumnado de 1.º ESO descubre que muchos vecinos desconocen los recursos y posibilidades que ofrece el barrio (asociaciones, talleres, espacios juveniles, pequeños comercios). El grupo se convierte en altavoz para visibilizarlos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos conocernos mejor a nosotros mismos y a los demás para aprender de forma más eficaz y orientar nuestro futuro académico y profesional, creando un recurso digital que ayude a otros compañeros?</t>
+    <t>Investigar, seleccionar y producir un episodio de podcast que ponga en valor las oportunidades del barrio para el desarrollo personal y profesional, y difundirlo entre las familias y el AMPA.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Móviles, micrófonos y auriculares
-[...5 lines deleted...]
-• Web del centro para publicación</t>
+• Móvil o tableta con grabadora
+• Audacity o editor de audio online
+• SoundCloud o similar para publicación
+• Fichas de guion y de roles
+• Rúbrica de evaluación
+• Mapa del barrio (físico o Google Maps)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación y edición), Competencia personal, social y de aprender a aprender (autoconocimiento, estrategias de aprendizaje), Competencia ciudadana (respeto a la diversidad, trabajo en equipo), Competencia en comunicación lingüística (expresión oral y escrita en el guion).</t>
+    <t>Educación para el desarrollo personal y social, competencia digital, trabajo en equipo, respeto a la diversidad.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto y el producto final (podcast). Visualizamos ejemplos de podcasts educativos. Realizamos una dinámica de presentación personal (¿qué te gusta? ¿cómo aprendes mejor?). Se forman grupos heterogéneos de 4-5 personas. Cada grupo elige un nombre y distribuye roles iniciales (guionista, entrevistador, editor, coordinador). Se entrega la rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Lista de grupos y roles; reflexión escrita individual sobre intereses y formas de aprender.</t>
+    <t>Presentación del reto: crear un podcast sobre oportunidades del barrio. Lluvia de ideas sobre qué sabemos y qué queremos saber. Formación de equipos y reparto de roles (investigador, guionista, voz, técnico).</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno personal sobre ideas previas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres participativos sobre: (a) Procesos de aprendizaje: atención, motivación, memoria y emociones. (b) Cualidades personales: autoconcepto, habilidades, intereses. (c) Habilidades sociales y trabajo en equipo. Se utilizan organizadores gráficos, visionado de cortos y estudio de casos. Cada grupo elabora un mapa conceptual que recoge los conceptos clave.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual por grupo; registro de participación en talleres (observación docente).</t>
+    <t>Talleres breves sobre: cómo identificar cualidades personales (dinámica de autoconocimiento), trabajo en equipo (roles y normas), comunicación digital (storytelling y lenguaje radiofónico), y búsqueda de información sobre el barrio (fuentes fiables).</t>
+  </si>
+  <si>
+    <t>Ficha de autoevaluación de cualidades y diario de equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos planifican los tres episodios del podcast: Episodio 1: Nuestro aprendizaje (estrategias y emociones). Episodio 2: ¿Quiénes somos? (cualidades personales y trabajo en equipo). Episodio 3: Mi futuro (exploración de opciones académicas y profesionales en Madrid). Elaboran el guion, escaleta y preparan entrevistas a compañeros de otros cursos o a familiares. Se realiza un ensayo de grabación y se recibe retroalimentación del docente.</t>
-[...2 lines deleted...]
-    <t>Guion escrito (escaleta) por grupo; listado de preguntas para entrevistas; grabación de prueba.</t>
+    <t>Salida (virtual o presencial) por el barrio para recopilar información: entrevistas a vecinos/comerciantes, fotos, datos. En aula, selección y organización de contenidos.</t>
+  </si>
+  <si>
+    <t>Notas de campo, entrevistas grabadas, materiales recogidos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición de los tres episodios. Se utilizan móviles, micrófonos y software de edición (Audacity). Cada grupo edita su podcast, añadiendo música libre de derechos y efectos. Al final, se suben los archivos a una plataforma compartida (Drive) y se prepara una breve presentación para el resto de la clase.</t>
-[...2 lines deleted...]
-    <t>Archivos de audio finales (3 episodios por grupo); captura del proceso de edición (fotos o vídeo breve).</t>
+    <t>Grabación del podcast con móvil o tableta, edición con Audacity o similar, subida a plataforma. Preparación de la difusión (cartel digital, redes).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y metadatos (título, descripción, portada).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo presenta un episodio (el que prefiera) al resto de la clase. Se realiza coevaluación entre grupos usando la rúbrica. Posteriormente, cada estudiante completa una autoevaluación individual sobre su aprendizaje y participación. El docente recoge las evidencias y asigna calificación. Se publican los podcasts en la web del centro con permiso de las familias.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada por cada grupo; autoevaluación individual; publicación final en la web.</t>
+    <t>Escucha cruzada de podcast entre equipos, coevaluación con rúbrica, autoevaluación individual y cierre: ¿qué aprendí sobre mí y mi barrio? Publicación oficial.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga tu futuro: Datos para decidir</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos ayudar a los jóvenes de nuestro barrio a tomar decisiones informadas sobre su futuro académico y profesional basándonos en datos reales?</t>
+    <t>Conoce cómo aprendes</t>
+  </si>
+  <si>
+    <t>Un estudio de tus estrategias y emociones para aprender mejor</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado la campaña 'Madrid Aprende Mejor' y pide a estudiantes de 1º ESO que investiguen sus propios hábitos y estrategias de aprendizaje para ofrecer recomendaciones reales a sus centros educativos.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos y emociones de aprendizaje en el grupo, analizar los datos obtenidos y elaborar un informe con recomendaciones para mejorar el rendimiento académico que se entregará a la Concejalía de Juventud del Ayuntamiento de Madrid.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores o tablets
-[...4 lines deleted...]
-• Ejemplos de infografías científicas
+• Plantilla de encuesta (formulario papel o Google Forms)
+• Hoja de cálculo (LibreOffice Calc o Excel)
+• Guía de procesos de aprendizaje y emociones
+• Ejemplos de informes de investigación
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional, técnicas de estudio, competencia digital (tratamiento de datos), trabajo en equipo y comunicación.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del Ayuntamiento de Madrid pidiendo ayuda. Debate sobre qué factores creen que afectan al aprendizaje. Se organizan equipos de 4-5 y se formula la pregunta de investigación.</t>
+  </si>
+  <si>
+    <t>Pregunta y objetivos registrados en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre procesos de aprendizaje (atención, memoria, metacognición) y emociones (motivación, ansiedad). Se enseña a diseñar un cuestionario con preguntas cerradas y de escala Likert. Cada equipo elabora un borrador de su encuesta.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta validado por el docente.</t>
+  </si>
+  <si>
+    <t>Los equipos pasan la encuesta a todo el grupo (o a otro curso). Luego vuelcan los datos en una hoja de cálculo, calculan frecuencias y porcentajes, y elaboran gráficos de barras y/o sectores. Analizan los resultados buscando patrones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos limpia y gráficos.</t>
+  </si>
+  <si>
+    <t>Redacción del informe: introducción (conceptos de aprendizaje), método, resultados, discusión y conclusiones con recomendaciones. Preparan una presentación digital de 5 minutos para exponer a una comisión (simulada).</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante un jurado compuesto por docentes y representantes del AMPA (simulación). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el desarrollo del proyecto y cumplimiento de roles.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña tu guía de acogida</t>
+  </si>
+  <si>
+    <t>Un proyecto de impacto comunitario para los nuevos estudiantes de 1º ESO</t>
+  </si>
+  <si>
+    <t>La orientadora del instituto ha solicitado la colaboración del alumnado de 1º ESO para crear una guía de bienvenida dirigida a los estudiantes que llegarán el próximo curso. El equipo directivo quiere que esta guía fomente la integración y el conocimiento mutuo desde el primer día.</t>
+  </si>
+  <si>
+    <t>Crear una guía de acogida y convivencia para los futuros alumnos de 1º ESO que incluya secciones de autoconocimiento, cualidades personales, habilidades sociales y valoración de la diversidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de guía (formato documento o Canva)
+• Encuesta impresa o digital sobre diversidad
+• Fichas de autoconocimiento
+• Ejemplos de guías de acogida de otros centros
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Educación cívica (respeto a la diversidad), competencia digital, pensamiento crítico, trabajo en equipo.</t>
-[...88 lines deleted...]
-    <t>Diario de aprendizaje individual; rúbrica completada (autoevaluación y coevaluación); acta de la asamblea.</t>
+    <t>Educación emocional, convivencia y prevención del acoso escolar.</t>
+  </si>
+  <si>
+    <t>La orientadora presenta el encargo: crear una guía de acogida para los nuevos alumnos de 1º ESO. Se formula la pregunta guía y se realiza una lluvia de ideas sobre qué debe incluir la guía. El alumnado se organiza en equipos heterogéneos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas sobre el reto.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: autoconocimiento (cualidades personales), habilidades sociales (escucha activa, asertividad) y valoración de la diversidad. Actividades: dinámicas de autoconocimiento, role-plays de comunicación, análisis de la diversidad del centro (encuesta rápida).</t>
+  </si>
+  <si>
+    <t>Fichas de autoconocimiento cumplimentadas, notas de role-play.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la estructura de la guía y comienzan a redactar los contenidos: sección de autoconocimiento, cualidades de los compañeros (basadas en encuestas), habilidades sociales y diversidad. Recogen datos sobre la diversidad del centro (nacionalidades, aficiones) para incluir.</t>
+  </si>
+  <si>
+    <t>Borrador de la guía con apartados, resultados de encuesta.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran la versión final de la guía (digital o impresa) con diseño atractivo. Preparan una presentación oral breve para mostrar la guía a la orientadora y a un grupo de futuros 1º ESO (puede ser en vídeo si no es posible presencial).</t>
+  </si>
+  <si>
+    <t>Guía finalizada, presentación preparada.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su guía (o se visualizan vídeos). Reciben retroalimentación de la orientadora y de los compañeros. Se realiza autoevaluación y coevaluación mediante rúbricas. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Infografías interactivas sobre el funcionamiento del sistema límbico y el córtex prefrontal, utilizando códigos de color para distinguir procesos emocionales de racionales y facilitar la decodificación.
 • Modelado de estrategias de estudio mediante 'pensamiento en voz alta' grabado en audio/vídeo, donde el docente verbaliza su propio proceso de toma de decisiones y gestión de la frustración ante un reto.
 • Organizadores gráficos multinivel que conecten conceptos de neuroplasticidad con metáforas visuales (ej. senderos en un bosque) para facilitar la comprensión de cómo se forman los hábitos de aprendizaje.</t>
   </si>
@@ -2456,629 +2450,629 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>255</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>434</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>327</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>168</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>333</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>488</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>489</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D3" s="9">
         <v>6.25</v>
       </c>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D4" s="9">
         <v>6.25</v>
       </c>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D5" s="9">
         <v>6.25</v>
       </c>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
@@ -3088,105 +3082,105 @@
       <c r="A11" s="7">
         <v>3.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
@@ -3196,145 +3190,145 @@
       <c r="A17" s="7">
         <v>4.5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D18" s="9">
         <v>12.5</v>
       </c>
       <c r="E18" s="9">
         <v>12.5</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D19" s="9">
         <v>12.5</v>
       </c>
       <c r="E19" s="9">
         <v>12.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>125</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>2.4</v>
       </c>
@@ -3344,871 +3338,871 @@
       <c r="L1" s="8">
         <v>3.2</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8">
         <v>4.4</v>
       </c>
       <c r="Q1" s="8">
         <v>4.5</v>
       </c>
       <c r="R1" s="8">
         <v>5.1</v>
       </c>
       <c r="S1" s="8">
         <v>5.2</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -9129,259 +9123,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>321</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>332</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>333</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9390,278 +9384,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>255</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>