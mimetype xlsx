--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:39</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para FOPP en 1º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal del Real Decreto 217/2022, sin modificaciones ni añadidos por parte de la Comunidad de Madrid para esta materia y curso.</t>
   </si>