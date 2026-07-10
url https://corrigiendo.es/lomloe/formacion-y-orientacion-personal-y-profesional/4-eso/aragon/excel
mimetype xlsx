--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia en 4.º ESO, aplicando el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 217/2022 para 4.º ESO en la materia de Formación y Orientación Personal y Profesional.</t>
   </si>
@@ -881,269 +881,263 @@
 • Exploración del entorno profesional: programas, oportunidades y ayudas
 • Servicios de orientación y formación permanente
 • Relaciones laborales y tendencias del mercado
 • Retos de la revolución digital en el trabajo
 • Emprendimiento, intraemprendimiento y participación social
 • El ser humano como homo oeconomicus y teorías críticas
 • Colaboración y voluntariado
 • Planes de autoconocimiento y formación académica/profesional
 • Fases del plan: exploración, diagnóstico, perfiles y toma de decisiones
 • Aproximación al plan de búsqueda activa de empleo: estrategias e instrumentos</t>
   </si>
   <si>
     <t>5.1: Explorar el entorno próximo identificando oportunidades académicas y profesionales
 5.2: Realizar un proyecto personal, académico y profesional propio</t>
   </si>
   <si>
     <t>Proyecto final de orientación académica-profesional, diseño de currículum vitae y simulacros de entrevistas de trabajo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Constrúyete: guía digital para tu futuro en Aragón</t>
+    <t>Construye tu futuro en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Explora tus cualidades, aprende a aprender y descubre las oportunidades de tu entorno</t>
+    <t>Un podcast para tu comunidad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en 4º ESO en Aragón, en la materia de Formación y Orientación Personal y Profesional (3h/semana). El alumnado, próximo a finalizar la ESO, debe tomar decisiones sobre itinerarios académicos y profesionales. La SDA aprovecha el entorno aragonés (oferta educativa, sectores productivos, recursos de orientación) y las propias vivencias del alumnado para construir un producto digital útil para otros jóvenes.</t>
+    <t>El centro va a celebrar una Feria de Orientación para las familias y el barrio. El alumnado necesita reflexionar sobre su futuro y compartirlo, pero las charlas tradicionales no conectan con sus intereses. Se propone crear un podcast donde cada estudiante explique su proyecto personal y profesional, anclado en las oportunidades reales de Aragón.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y crear una guía digital (web) que ayude a estudiantes de 3º ESO de Aragón a conocerse mejor (cualidades personales, emociones, estilos de aprendizaje) y a explorar las opciones académicas y profesionales de la comunidad, proporcionando estrategias prácticas para gestionar su aprendizaje y su proyecto de vida.</t>
+    <t>Crear un podcast de 10-15 minutos (individual o en parejas) que integre autoconocimiento (cualidades, emociones ante el futuro), un plan de formación y empleo viable en Aragón, y estrategias de gestión personal para afrontar los retos, destinado a ser escuchado por familias y comunidad en la Feria de Orientación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía didáctica de la SDA
-[...7 lines deleted...]
-• Cuestionario de feedback para la audiencia</t>
+• Plantilla DAFO personal
+• Guía de recursos de orientación en Aragón (INAEM, guías de FP, portal del estudiante)
+• Aplicación de grabación y edición de audio (Audacity, grabadora de móvil)
+• Rúbrica de evaluación (impresa o Google Forms)
+• Cartulina o Canva para cartel promocional</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación de web), competencia personal, social y de aprender a aprender (autoconocimiento, estrategias de aprendizaje), competencia emprendedora (iniciativa, planificación, trabajo en equipo), competencia en comunicación lingüística (redacción de textos, exposición oral).</t>
+    <t>Educación emocional, competencia digital, emprendimiento y orientación laboral.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear una guía digital para alumnos de 3º ESO que les ayude a decidir su futuro. Se visionan ejemplos de guías similares. Se forman grupos de 4-5 personas. Se debaten las necesidades de los destinatarios. Cada grupo recibe un guion inicial con secciones a cubrir.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas grupal registrada en un documento compartido; primeras preguntas sobre el reto.</t>
+    <t>Se presenta el reto: crear un podcast sobre el proyecto personal y profesional para la Feria de Orientación. Se lanza la pregunta guía y se realiza una tormenta de ideas sobre el futuro individual. Cada alumno anota en su cuaderno sus primeras ideas y emociones sobre su futuro.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales (emociones, ideas previas, cualidades personales mencionadas).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: estrategias de aprendizaje y gestión emocional (fases 1.1 y 1.3), identificación de cualidades personales (2.1 y 2.3) y exploración de oportunidades en Aragón (5.1). Se utilizan dinámicas de autoconocimiento (DAFO personal), ejercicios de gestión emocional y búsqueda guiada en páginas web (INAEM, guías de FP, universidades).</t>
+  </si>
+  <si>
+    <t>DAFO personal, ficha de investigación de oportunidades locales (mínimo 2 opciones formativas y 2 profesionales en Aragón).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada alumno (o pareja) integra los saberes en un borrador de proyecto personal y profesional: define objetivos, relaciona cualidades con retos, selecciona opciones de Aragón y planifica pasos (formación, búsqueda de empleo). Se elabora el guion del podcast estructurado: introducción (quién soy, emociones), desarrollo (cualidades, oportunidades, plan) y cierre. Se realiza un feedback entre pares.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast (incluye análisis emocional, cualidades, plan y referencias a Aragón).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los alumnos graban el podcast (pueden usar aplicaciones como Audacity o grabadora del móvil). Se edita (opcional) y se sube a una plataforma compartida (por ejemplo, Ivoox o Google Drive). Se prepara un breve cartel promocional para la Feria. El profesor ofrece asistencia técnica.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast y cartel promocional.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha en clase de algunos podcasts seleccionados. Coevaluación mediante rúbrica (en papel o digital) entre grupos. Autoevaluación con diana de logros. El docente asigna nivel de logro 1-4 a cada criterio basándose en el podcast, el guion y el proceso observado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación personal.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide y diseña tu aprendizaje</t>
+  </si>
+  <si>
+    <t>Un estudio personal basado en datos propios</t>
+  </si>
+  <si>
+    <t>El centro educativo está desarrollando un plan de orientación personalizada y necesita que cada estudiante cree un perfil de aprendizaje detallado para ajustar la intervención educativa y tutorial a sus necesidades reales.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación personal sobre los propios estilos de aprendizaje, hábitos de estudio y gestión emocional, recogiendo datos primarios mediante autoinformes y registros, analizarlos estadísticamente y elaborar un informe con un plan de mejora fundamentado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de cuestionario de autoinforme
+• Hoja de cálculo (Excel o Google Sheets)
+• Modelo de informe con estructura
+• Rúbrica de evaluación de los criterios</t>
+  </si>
+  <si>
+    <t>Educación emocional, competencia personal y social, tratamiento de la información y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Departamento de Orientación: necesitan un perfil de aprendizaje personalizado. Se lanza la pregunta guía y se debate qué datos serían útiles. El alumnado formula hipótesis iniciales sobre su propio aprendizaje.</t>
+  </si>
+  <si>
+    <t>Cuaderno personal con hipótesis iniciales y preguntas sobre el reto.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre procesos de aprendizaje, gestión emocional y estrategias de estudio. El alumnado analiza modelos teóricos (ej. ciclo de aprendizaje, inteligencia emocional) y diseña un cuestionario autoaplicado que incluya escalas Likert y preguntas abiertas.</t>
+  </si>
+  <si>
+    <t>Cuestionario diseñado por el alumno (borrador) y ejercicios de interpretación de gráficas teóricas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: 1) Procesos de aprendizaje (atención, motivación, memoria) y su relación con el éxito académico. 2) Gestión emocional y autoconocimiento: identificación de cualidades personales, fortalezas y áreas de mejora. 3) Exploración del entorno aragonés: recursos educativos (web del Gobierno de Aragón, IES, formación profesional), sectores productivos y perfiles profesionales. Se utilizan fichas de trabajo y cuestionarios (p.ej., test de estilos de aprendizaje, inventario de intereses).</t>
-[...47 lines deleted...]
-    <t>Investigar qué factores personales (estrategias de aprendizaje, motivación, gestión emocional) y contextuales (apoyo familiar, recursos) influyen en el rendimiento académico de los estudiantes de 4.º ESO en Aragón, y elaborar un informe con recomendaciones basadas en datos para mejorar el desempeño.</t>
+    <t>Cada alumno completa su cuestionario y realiza un autorregistro durante una semana (emociones, tiempos de estudio, técnicas usadas). Después, vuelcan los datos en una hoja de cálculo, calculan frecuencias, medias y elaboran gráficos (barras, sectores).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Redactan el informe siguiendo una plantilla: introducción, metodología, resultados, discusión y plan de mejora. Se prepara una presentación breve (5 min) para el departamento de orientación y familias.</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y presentación oral (guion o diapositivas).</t>
+  </si>
+  <si>
+    <t>Se celebran las presentaciones ante el orientador/a y se recibe feedback. Cada alumno completa una autoevaluación (diana) y una coevaluación por pares. Se asignan niveles de logro a cada criterio mediante la rúbrica.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación, rúbrica cumplimentada por el docente.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Caminos que abres: guía de orientación para tu comunidad</t>
+  </si>
+  <si>
+    <t>Un proyecto de impacto para el instituto</t>
+  </si>
+  <si>
+    <t>El departamento de orientación quiere renovar sus materiales para la tutoría de 1º de ESO, pero carece de recursos adaptados al contexto aragonés y a la diversidad del alumnado. El curso de FOPP asume el reto de co-crear una guía interactiva.</t>
+  </si>
+  <si>
+    <t>Crear y presentar una guía multimedia (digital o en papel) que incluya un autotest de cualidades, un mapa de recursos formativos y profesionales de Aragón, y testimonios de alumnado de cursos superiores, destinada a ser utilizada en las tutorías de 1º de ESO del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con hoja de cálculo (LibreOffice Calc o Google Sheets)
-[...93 lines deleted...]
-    <t>Diario de aprendizaje individual, rúbrica completada, acta de la asamblea</t>
+• Dispositivos con conexión a internet
+• Plantillas para autotest y mapa
+• Ejemplos de guías de orientación
+• Datos del IAF (Instituto Aragonés de Fomento) y SEPE
+• Material de oficina para versión impresa</t>
+  </si>
+  <si>
+    <t>Educación emocional, competencia digital, sentido de iniciativa y emprendimiento.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el departamento de orientación solicita una guía para 1º de ESO. Visita de la orientadora que explica la necesidad. Lluvia de ideas sobre el contenido. Se formula la pregunta guía y se planifica el proyecto.</t>
+  </si>
+  <si>
+    <t>Diario de grupo con ideas iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre autoconocimiento (cualidades, emociones), estrategias de aprendizaje y gestión emocional. Charla del orientador sobre oportunidades en Aragón (FP, bachillerato, sectores). Búsqueda guiada de recursos online (IAF, SEPE, centros).</t>
+  </si>
+  <si>
+    <t>Fichas de autoconocimiento completadas, cuestionario de intereses, notas de búsqueda.</t>
+  </si>
+  <si>
+    <t>Se organizan en equipos por secciones (autotest, mapa, testimonios). Investigan recursos reales (contactan con centros, buscan datos de empleo). Elaboran prototipos de cada sección. Toman decisiones sobre el formato final.</t>
+  </si>
+  <si>
+    <t>Mapa de recursos de Aragón (borrador), roles de equipo y actas de reuniones.</t>
+  </si>
+  <si>
+    <t>Crean la guía final: redactan textos, diseñan infografías, recogen testimonios de alumnos de cursos superiores (grabaciones o escritos), integran el autotest y el mapa. Preparan la presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Guía final en formato digital o impreso, con todas las secciones.</t>
+  </si>
+  <si>
+    <t>Presentación de la guía a un grupo de 1º de ESO y al departamento de orientación. Recogen feedback. Cada estudiante realiza una autoevaluación mediante rúbrica y un diario de reflexión. Se discuten los niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el alumnado, feedback de la audiencia, reflexión personal.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido sobre procesos cognitivos y emocionales.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar un mapa interactivo de procesos cognitivos (atención, memoria, metacognición) y emociones asociadas, con enlaces a vídeos cortos explicativos y casos prácticos.
@@ -7536,233 +7530,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>261</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>268</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>269</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>300</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>257</v>
@@ -7821,116 +7815,116 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>268</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>269</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>322</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>