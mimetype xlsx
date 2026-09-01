--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia en 4.º ESO, aplicando el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 217/2022 para 4.º ESO en la materia de Formación y Orientación Personal y Profesional.</t>
   </si>