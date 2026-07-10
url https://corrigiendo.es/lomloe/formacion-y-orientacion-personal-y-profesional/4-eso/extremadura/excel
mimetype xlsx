--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:58</t>
+    <t>10/07/2026 22:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>