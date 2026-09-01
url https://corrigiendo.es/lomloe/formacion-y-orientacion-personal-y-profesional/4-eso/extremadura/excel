--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:15</t>
+    <t>01/09/2026 16:12</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>