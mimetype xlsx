--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:55</t>
+    <t>10/07/2026 22:40</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los elementos del currículo estatal se mantienen sin cambios.</t>
   </si>
@@ -1101,267 +1101,264 @@
 • Entrevistas de trabajo. Características, preparación.
 • Carta de autocandidatura o autopresentación.
 • Recursos digitales y nuevas tecnologías en la búsqueda de empleo.
 • Sistema de acceso al empleo público.</t>
   </si>
   <si>
     <t>2.1: Afrontar nuevos retos, de forma eficaz y con progresiva autonomía.
 2.3: Identificar cualidades personales y de los demás para potenciar el desarrollo.
 4.3: Valorar la diversidad, desde el respeto, la inclusión y la igualdad real efectiva.
 5.1: Realizar un proyecto personal, académico y profesional propio y aplicar procesos de búsqueda.</t>
   </si>
   <si>
     <t>CE.2
 CE.5</t>
   </si>
   <si>
     <t>Presentación del Proyecto Personal y Profesional final, desempeño en simulacros de entrevista y calidad del porfolio profesional.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Construye tu camino: guía interactiva de orientación personal y profesional</t>
+    <t>Tu brújula en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un recurso digital para descubrir tus intereses y planificar tu futuro</t>
+    <t>Diseña tu itinerario personal y profesional en un podcast</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 4.º ESO en Madrid, próximos a elegir itinerario académico o formativo, muestran incertidumbre sobre sus opciones y necesitan herramientas de autoconocimiento para tomar decisiones informadas.</t>
+    <t>El centro quiere renovar su plan de orientación académica y profesional. El alumnado de 4º ESO necesita herramientas para conocerse a sí mismo y explorar las oportunidades reales de su entorno, más allá de folletos institucionales. La generación de un podcast colaborativo permite que cada estudiante investigue, reflexione y comparta su proceso con los demás.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un sitio web (blog) accesible para compañeros y familias, que ofrezca información y actividades interactivas sobre autoconocimiento, procesos de aprendizaje, desarrollo personal y oportunidades académico-profesionales en la Comunidad de Madrid.</t>
+    <t>Cada equipo debe producir un episodio de podcast de 10-15 minutos que ayude a un estudiante de 4º ESO a autoconocerse, identificar oportunidades formativas y laborales en Madrid, y trazar un plan personal.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...4 lines deleted...]
-• Rúbrica de evaluación del producto y de coevaluación</t>
+• Plantilla de guión de podcast
+• Test de intereses (ej. Holland online)
+• Acceso a internet para investigación
+• Herramientas de grabación/edición (Audacity, grabadora de móvil)
+• Portátiles/tablets
+• Listado de recursos locales: web de Oficina de Empleo, portal de FP de la Comunidad de Madrid, catálogo de universidades públicas</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación de contenido web), sentido de iniciativa y espíritu emprendedor (planificación de proyecto personal), competencia en comunicación lingüística (redacción de textos y exposiciones orales), aprender a aprender (reflexión metacognitiva sobre estilos de aprendizaje).</t>
+    <t>Educación para la carrera, competencia digital, educación en valores (igualdad, derechos laborales).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante ejemplos de blogs de orientación reales (ej. 'Orientación en Madrid'). Debate en parejas sobre qué les gustaría saber para decidir su futuro. Lluvia de ideas y organización de equipos de trabajo (grupos de 4).</t>
-[...2 lines deleted...]
-    <t>Registro de lluvia de ideas en la pizarra y compromisos de equipo (acta breve).</t>
+    <t>Se presenta el encargo: crear un podcast para orientar a compañeros. Se debate la pregunta guía y se forman equipos de 3-4. Cada equipo elige un sector profesional (sanidad, tecnología, hostelería, etc.) y registra sus primeras ideas en un mapa mental.</t>
+  </si>
+  <si>
+    <t>Mapa mental inicial con preguntas e intenciones.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de autoconocimiento: realizan test de intereses y análisis DAFO personal. Se trabajan conceptos de madurez y vida adulta (derechos, deberes). Se introducen técnicas de búsqueda de oportunidades (web de empleo, catálogos formativos).</t>
+  </si>
+  <si>
+    <t>Test de intereses completado y análisis DAFO.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados: (1) Cómo aprendemos: atención, motivación y memoria (análisis de casos prácticos). (2) Desarrollo evolutivo y madurez: identificación de cualidades personales mediante test y dinámicas. (3) Exploración del entorno: búsqueda de recursos educativos y laborales en Madrid (web de la Comunidad, portales de empleo juvenil). Cada equipo elabora un documento colaborativo con conceptos clave.</t>
-[...11 lines deleted...]
-    <t>Borrador de la estructura del blog y al menos 2 actividades interactivas diseñadas (ej. encuesta online, mapa conceptual).</t>
+    <t>Cada equipo investiga oportunidades reales en Madrid relacionadas con su sector: contactan (vía email o web) con centros de FP, universidades o empresas. Diseñan la estructura del podcast (guión) y elaboran su proyecto personal escrito (objetivos, plazos).</t>
+  </si>
+  <si>
+    <t>Guión del podcast y proyecto personal escrito.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Sitio web publicado (enlace) y grabación breve de la presentación oral.</t>
+    <t>Grabación y edición del podcast. Se generan portada y descripción. Se ensaya y graba la locución. Se realiza una pre-escucha en aula para ajustar calidad.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado y metadatos (título, descripción).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Rellenar individualmente un diario de aprendizaje (preguntas: ¿qué he aprendido?, ¿cómo he contribuido?, ¿qué cambiaría?). Coevaluación mediante rúbrica: cada equipo evalúa el blog de otro equipo y recibe feedback. Puesta en común de conclusiones y sugerencias para futuras ediciones.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje individual y rúbrica de coevaluación cumplimentada.</t>
+    <t>Se escuchan los episodios en clase. Cada equipo evalúa a otro mediante rúbrica. El profesor asigna niveles de logro 1-4 a cada criterio. Cada estudiante completa una diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>El pulso del mercado: investiga las profesiones del mañana en Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo han cambiado las oportunidades laborales en Madrid en los últimos 5 años y qué profesiones emergerán en el futuro cercano? Los estudiantes deben recopilar, analizar y presentar datos que ayuden a sus compañeros de 3º ESO a elegir optativas y orientar su futuro.</t>
+    <t>Tu Plan con Datos Propios</t>
+  </si>
+  <si>
+    <t>Diseña tu itinerario personal y profesional a partir de tu autoconocimiento y del mercado laboral madrileño</t>
+  </si>
+  <si>
+    <t>El alumnado de 4.º ESO debe tomar decisiones sobre su futuro académico y profesional, pero a menudo lo hace sin un análisis estructurado de sus propias características ni del entorno real. El centro quiere que cada estudiante elabore un plan personal basado en datos primarios (autoevaluación y datos del mercado laboral) para que la elección sea más informada y ajustada.</t>
+  </si>
+  <si>
+    <t>Elaborar un Dossier de Orientación Personal y Profesional que integre un autoanálisis basado en instrumentos de recogida de datos (cuestionarios de intereses, habilidades, valores) y un estudio del mercado laboral madrileño, finalizando con un plan de acción concreto para los próximos 2-3 años.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...4 lines deleted...]
-• Plantillas de infografía (Canva o Genially)
+• Cuestionarios de intereses (Kuder, Holland adaptados)
+• Diario reflexivo guiado
+• Ordenadores con acceso a portales (TodoFP, SEPE, Observatorio de las Ocupaciones)
+• Plantilla de dossier
 • Rúbricas de evaluación</t>
   </si>
   <si>
-    <t>Comprensión lectora (lectura e interpretación de datos y gráficos), competencia digital (búsqueda y tratamiento de datos, creación de infografías), pensamiento crítico (análisis y valoración de tendencias), emprendimiento (aplicación a la orientación profesional).</t>
-[...29 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluación escrita y producto final entregado.</t>
+    <t>Educación para la carrera, competencia emprendedora y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: elaborar un plan personal basado en datos propios y del entorno. Se debate la pregunta guía y se recogen ideas previas. Se conforman equipos (cada equipo apoya el proceso individual, pero cada alumno elabora su propio dossier).</t>
+  </si>
+  <si>
+    <t>Ideas previas escritas individualmente.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: autoconocimiento (cualidades, intereses, valores), procesos de aprendizaje (metacognición, autorregulación) y fuentes de información sobre empleo y formación en Madrid. Se presentan herramientas de recogida de datos: cuestionarios de intereses (Kuder, Holland), diarios reflexivos y búsquedas en portales oficiales.</t>
+  </si>
+  <si>
+    <t>Rellenan un cuestionario de intereses y un diario reflexivo inicial.</t>
+  </si>
+  <si>
+    <t>Cada alumno recoge datos propios: completa una autoevaluación estructurada (escalas de habilidades, test de valores) y recoge datos del entorno: busca al menos tres ofertas formativas (ciclos formativos, bachillerato, universidad) y tres perfiles profesionales demandados en Madrid, anotando requisitos y salidas.</t>
+  </si>
+  <si>
+    <t>Fichas de recogida de datos (propias y del entorno) cumplimentadas.</t>
+  </si>
+  <si>
+    <t>Elaboran el dossier individual: integran autoanálisis, análisis del entorno, y diseñan un plan de acción con objetivos a corto/medio plazo. Preparan una breve presentación (3-5 minutos) para la jornada de orientación.</t>
+  </si>
+  <si>
+    <t>Borrador del dossier y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Jornada de orientación: cada alumno presenta su plan al grupo y al orientador (que actúa como audiencia real). Se realiza coevaluación entre pares y autoevaluación con rúbrica. Se recogen las rúbricas y se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Expresa tu futuro: una galería de identidades</t>
-[...8 lines deleted...]
-    <t>Diseñar y montar una exposición artística colaborativa que refleje las distintas visiones del alumnado sobre su futuro personal y profesional, integrando reflexiones sobre la diversidad, las habilidades sociales y las oportunidades del entorno madrileño.</t>
+    <t>Diseña un puente de inclusión en tu barrio</t>
+  </si>
+  <si>
+    <t>Proyecto de impacto comunitario para un colectivo vulnerable de Madrid</t>
+  </si>
+  <si>
+    <t>El centro se ubica en un barrio con una asociación de vecinos activa que trabaja con personas mayores solas. El alumnado debe identificar sus necesidades y diseñar un recurso (taller, guía, vídeo o aplicación) que fomente su participación social.</t>
+  </si>
+  <si>
+    <t>Diseñar y presentar un prototipo de recurso (artístico, formativo o tecnológico) que responda a una necesidad real de inclusión social identificada en un colectivo vulnerable del barrio, y valorar su viabilidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales de arte reciclados (cartón, pintura, telas, etc.)
-[...36 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión personal escrita.</t>
+• Plantilla de entrevista y cuestionario de necesidades
+• Guía rápida de diseño universal e inclusión
+• Ejemplos de proyectos comunitarios en Madrid (Asociación de Vecinos de Lavapiés, centro de día de Usera)
+• Herramientas digitales: Canva, Genially, Google Sites para prototipo</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: participación comunitaria, respeto a la diversidad. Educación emocional: empatía, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: contactar con una entidad local (ej. Centro de Mayores de Chamberí) y escuchar sus necesidades. Lluvia de ideas sobre posibles recursos. Se forma el equipo y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Notas de la entrevista inicial con la entidad (si es posible) o resumen de necesidades detectadas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: diversidad e inclusión (conceptos clave, diseño universal), comunicación interpersonal y digital, planificación de proyectos (objetivos, cronograma, presupuesto). El alumnado realiza ejercicios prácticos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de aplicación: diseño de una actividad inclusiva, borrador de cronograma.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: entrevistas a miembros del colectivo (si es posible) o simulación basada en datos reales. Análisis de necesidades y ajuste del recurso. Se definen los elementos del prototipo.</t>
+  </si>
+  <si>
+    <t>Cuestionario de necesidades cumplimentado, informe de análisis.</t>
+  </si>
+  <si>
+    <t>Creación del prototipo (guía, vídeo, taller piloto, app) y preparación de la presentación para la audiencia real. Elaboración del dossier con plan de implementación.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y dossier completo.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia real (presencial o virtual). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y coevaluación, grabación de la presentación (si se permite).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido sobre procesos cognitivos y emocionales.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar un mapa interactivo de procesos cognitivos (atención, memoria, metacognición) y emociones asociadas, con enlaces a vídeos cortos explicativos y casos prácticos.
 • Ofrecer textos modulares con tres niveles de lectura (simplificado, estándar, ampliado) sobre la relación entre emociones y aprendizaje, acompañados de organizadores gráficos.
 • Utilizar simulaciones digitales donde el alumnado pueda manipular variables (ej. nivel de ansiedad) y observar su impacto en el rendimiento en tareas de memoria.</t>
   </si>
@@ -8990,68 +8987,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>337</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>348</v>
       </c>
     </row>
@@ -9141,85 +9138,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>365</v>
       </c>
     </row>
@@ -9340,54 +9337,54 @@
         <v>376</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>382</v>
       </c>
     </row>