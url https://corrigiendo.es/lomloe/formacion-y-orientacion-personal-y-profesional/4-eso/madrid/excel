--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:40</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Formacion y orientacion personal y profesional</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los elementos del currículo estatal se mantienen sin cambios.</t>
   </si>