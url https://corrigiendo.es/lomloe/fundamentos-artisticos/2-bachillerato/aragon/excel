--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Fundamentos Artísticos de 2.º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Fundamentos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, tanto las competencias específicas como los criterios de evaluación son idénticos a los del BOE.</t>
   </si>
@@ -981,269 +981,265 @@
 • La arquitectura del vidrio y hierro y el Movimiento Moderno
 • Arte y medios de comunicación: del cartel al Pop Art
 • El arte en pantalla: el videoarte, arte en las redes, arte digital. La luz como elemento plástico
 • El arte como instrumento de transformación de la sociedad. Espacios urbanos e intervenciones artísticas</t>
   </si>
   <si>
     <t>5.1: Explicar las diferentes posibilidades expresivas del arte y su poder de transmisión
 5.2: Analizar producciones artísticas vinculándolas con experiencias vitales
 7.1: Plantear proyectos artísticos seleccionando estilos, técnicas y lenguajes
 7.2: Llevar a cabo con creatividad proyectos artísticos individuales o colectivos</t>
   </si>
   <si>
     <t>CE.FA.5: Comprender el poder comunicativo del arte
 CE.FA.7: Elaborar con creatividad proyectos artísticos</t>
   </si>
   <si>
     <t>Proyecto artístico final (metodología proyectual), diario de aprendizaje y defensa del proyecto creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Redescubriendo Aragón: Arte, identidad y emoción</t>
+    <t>Goya en la ondas: podcast para el Museo Goya</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog de arte que conecta patrimonio aragonés con experiencias contemporáneas</t>
+    <t>Análisis y divulgación de una obra maestra del Romanticismo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2º de Bachillerato en un IES de Zaragoza. La materia tiene 3 horas semanales. Se aprovecha la riqueza artística de Aragón (pintura rupestre, arte mudéjar, Goya, arte contemporáneo en el CDAN) para vincular la tradición con el presente.</t>
+    <t>El Museo Goya de Zaragoza busca ampliar su oferta divulgativa con contenidos sonoros para llegar a jóvenes y visitantes. La Asociación de Amigos del Museo encarga a nuestro alumnado la creación de un episodio piloto de podcast que analice una de las obras más emblemáticas de Goya: 'El sueño de la razón produce monstruos'.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar el poder comunicativo del arte aragonés a través de un blog que haga dialogar obras del pasado con creaciones actuales y experiencias personales?</t>
+    <t>Crear un episodio de podcast coherente y atractivo que demuestre la capacidad de analizar, contextualizar e interpretar una obra de arte, siguiendo los criterios de la materia.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Padlet para lluvia de ideas</t>
+• Selección de imágenes de obras de Goya en alta resolución
+• Micrófonos diadema o de mesa
+• Ordenadores con Audacity o similar
+• Guías de análisis formal (plantilla)
+• Bibliografía básica sobre Goya y el Romanticismo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y edición de blog), competencia en conciencia y expresiones culturales (análisis artístico), competencia en comunicación lingüística (redacción de entradas), competencia personal, social y de aprender a aprender (autoevaluación, trabajo en equipo).</t>
+    <t>Educación patrimonial (valoración del legado cultural aragonés), competencia digital (grabación y edición de audio), conciencia crítica (análisis de interpretaciones diversas).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante la proyección de imágenes de arte aragonés (pintura rupestre de Albarracín, el Pilar de Goya, obra de José Manuel Broto). Debate sobre qué emociones y mensajes transmiten. Se explica que crearán un blog para conectar estas obras con el presente. Se forman grupos cooperativos de 3-4 alumnos.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas inicial grupal sobre el poder comunicativo del arte, registrada en un Padlet.</t>
+    <t>Se presenta el encargo real de la Asociación de Amigos del Museo Goya. Se visiona la obra 'El sueño de la razón produce monstruos' y se realiza una lluvia de ideas sobre lo que ya saben sobre Goya y el Romanticismo. Se forman equipos y cada uno elige una obra de una selección de Goya para su podcast.</t>
+  </si>
+  <si>
+    <t>Ficha inicial de la obra elegida con primeras impresiones y preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller práctico sobre análisis formal y contextual. Se estudian los elementos del lenguaje visual (composición, color, luz) y se relacionan con el contexto histórico (Guerra de Independencia, crisis del Antiguo Régimen). Se analiza colectivamente una obra común ('Los fusilamientos del 3 de mayo') como modelo. Cada equipo realiza luego un análisis escrito de la obra que han elegido.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de la obra elegida.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Investigación en profundidad de la obra elegida: contexto histórico, recepción crítica y diferentes interpretaciones. Cada equipo busca fuentes fiables (artículos académicos, catálogos de museo) y elabora un guion detallado para el podcast que incluya los apartados: presentación, análisis formal, contexto, interpretaciones y valoración personal. Se contrastan las interpretaciones localizadas.</t>
+  </si>
+  <si>
+    <t>Guion del podcast con referencias a fuentes.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast. Se utilizan micrófonos y software de edición (Audacity). Se realizan ensayos y ajustes. El producto final se exporta en formato mp3. Se entrega al docente para su evaluación.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts de todos los equipos. Coevaluación con rúbrica que recoge los seis criterios evaluados. Autoevaluación individual. El docente asigna niveles de logro 1-4 para cada criterio basándose en los productos intermedios y finales.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Qué ve el público?: estudio de interpretación de una obra aragonesa</t>
+  </si>
+  <si>
+    <t>Investigación con datos primarios sobre la recepción de 'El Salvador' de Bartolomé Bermejo</t>
+  </si>
+  <si>
+    <t>El Museo de Bellas Artes de Zaragoza quiere mejorar la mediación de sus obras medievales y solicita un estudio sobre cómo los visitantes interpretan la tabla 'El Salvador' de Bartolomé Bermejo (h. 1475).</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio de recepción artística: recoger datos mediante encuestas a visitantes reales del museo, analizar las interpretaciones y elaborar un informe con recomendaciones para la mediación cultural.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Reproducción digital de alta calidad de 'El Salvador' de Bartolomé Bermejo
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel o Google Sheets)
+• Ficha guía de análisis formal y contextual
+• Rúbrica de evaluación de los criterios</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (respeto a la diversidad de interpretaciones) y competencia digital (análisis de datos y diseño).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del museo mediante un vídeo del educador. Se visiona la obra 'El Salvador' en alta resolución y se debate: ¿qué crees que ve el público? Se formula la pregunta guía y se explora qué datos necesitamos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeros bocetos de hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de análisis formal, funcional y semántico de la obra (saberes: metodologías de estudio). Se estudia el contexto histórico y artístico del gótico aragonés. Además, se introduce la metodología de investigación social: diseño de encuestas, ética de datos, muestreo. Los equipos elaboran un borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y análisis guiado de la obra.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre teoría del arte (funciones, evolución), análisis formal y semántico (metodología), y conocimiento de movimientos artísticos clave: arte primitivo, clásico, barroco, modernismo, Land Art. Se utilizan ejemplos aragoneses y de otros contextos. Cada sesión incluye trabajo con fuentes primarias (visitas virtuales al Museo de Zaragoza, CDAN) y análisis de obras.</t>
-[...47 lines deleted...]
-    <t>¿Cómo ha evolucionado la representación del río Ebro en la pintura aragonesa a lo largo de los siglos? ¿Qué factores históricos, sociales y estilísticos han influido en esa evolución?</t>
+    <t>Los equipos finalizan la encuesta, la validan con el docente, y la aplican a visitantes reales del Museo de Bellas Artes (o en su defecto, a través de una visita virtual o simulación con otros alumnos). Recogen al menos 20 respuestas. Después, depuran y analizan los datos: buscan patrones, categorizan respuestas abiertas, elaboran gráficos.</t>
+  </si>
+  <si>
+    <t>Datos brutos y análisis preliminar en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Redactan el informe estructurado (introducción, metodología, resultados, conclusiones) y diseñan una infografía en Canva o Genially para el museo. Preparan una presentación oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Informe escrito e infografía terminados.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante el grupo, coevaluación mediante rúbrica y autoevaluación. Se analiza el proceso: ¿qué aprendimos sobre el arte y sobre la investigación? Se entrega el material al museo (simulado).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Transforma un espacio natural con arte efímero</t>
+  </si>
+  <si>
+    <t>Propuesta de land art para la ribera de tu localidad</t>
+  </si>
+  <si>
+    <t>El centro se ubica cerca de un espacio natural (parque, ribera, monte) que necesita ser revalorizado. Una asociación ecologista local ha solicitado propuestas artísticas que fomenten el respeto por el medio ambiente. El alumnado asume el rol de artistas y diseñadores para crear una intervención de land art.</t>
+  </si>
+  <si>
+    <t>Diseñar y presentar una propuesta de intervención de land art para un espacio natural local, que incluya una maqueta, un dossier artístico y una defensa oral, con el fin de concienciar sobre la conservación del entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Catálogo digital del Museo de Zaragoza (museodezaragoza.es)
-[...96 lines deleted...]
-    <t>Dossier completo; autoevaluación; rúbrica cumplimentada.</t>
+• Presentación digital con ejemplos de land art y arte povera
+• Ficha de análisis de obra
+• Materiales para maqueta (cartón, arcilla, elementos naturales, pegamento, pintura)
+• Plantilla de dossier artístico
+• Rúbrica de evaluación de criterios
+• Cámara o smartphone para documentar el proceso</t>
+  </si>
+  <si>
+    <t>Educación ambiental, creatividad, trabajo en equipo, comunicación oral y escrita.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación ecologista: diseñar una intervención artística efímera para un espacio natural local. Se visualizan ejemplos de land art y se debate el poder del arte para concienciar. Cada equipo elige un emplazamiento concreto.</t>
+  </si>
+  <si>
+    <t>Participación en debate y preguntas iniciales registradas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se profundiza en el land art y el arte povera: estudio de artistas (Goldsworthy, Long, Smithson), análisis formal y conceptual de obras, y relación con la ecología. El alumnado completa una ficha de análisis de una obra significativa.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una obra de land art.</t>
+  </si>
+  <si>
+    <t>En equipos, diseñan su propuesta: realizan bocetos, deciden materiales efímeros (ramas, hojas, piedras, hielo, etc.), elaboran un plan de trabajo y construyen una maqueta a escala del emplazamiento y la intervención.</t>
+  </si>
+  <si>
+    <t>Bocetos, plan de proyecto y maqueta preliminar.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta y redactan el dossier artístico: memoria descriptiva, referentes, justificación estética y ecológica, impacto esperado y propuesta de difusión. Preparan la presentación oral (5 minutos) con apoyo visual.</t>
+  </si>
+  <si>
+    <t>Dossier artístico completo y maqueta final.</t>
+  </si>
+  <si>
+    <t>Presentación de las propuestas ante la audiencia simulada (compañeros y docente como representantes de la asociación). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro según las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de los contenidos (qué se ofrece al alumnado para aprender).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer una línea del tiempo interactiva con obras clave de diferentes periodos (Renacimiento, Barroco, Arte contemporáneo) y culturas (Europa, Asia, África) que permita ampliar información al clicar sobre cada obra.
@@ -7814,253 +7810,253 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>302</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>303</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>342</v>
@@ -8133,99 +8129,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>