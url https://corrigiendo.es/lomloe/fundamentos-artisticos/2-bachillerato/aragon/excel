--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:28</t>
+    <t>01/09/2026 15:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Fundamentos Artísticos de 2.º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Fundamentos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, tanto las competencias específicas como los criterios de evaluación son idénticos a los del BOE.</t>
   </si>