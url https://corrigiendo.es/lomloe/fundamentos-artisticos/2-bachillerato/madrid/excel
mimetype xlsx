--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:56</t>
+    <t>10/07/2026 22:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid adapta el currículo estatal manteniendo la estructura de competencias, pero introduce matices terminológicos que priorizan el análisis histórico y formal frente a enfoques semánticos o de sensibilidad personal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Fundamentos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la estructura de siete competencias específicas y la mayoría de los criterios de evaluación, respetando la numeración y la intención general de la base estatal.</t>
   </si>
@@ -1201,262 +1201,265 @@
 • Arquitectura de vidrio y hierro: Torre Eiffel y ejemplos en Madrid (Atocha, Retiro, San Miguel).
 • Arte y comunicación: del cartel al Pop Art; Fotografía, Cine, Videoarte y Arte Digital.
 • Espacios urbanos, intervenciones y arte urbano.</t>
   </si>
   <si>
     <t>4.2: Compartir conclusiones de investigaciones artísticas.
 5.2: Vincular producciones con experiencias del alumnado.
 6.2: Comparar interpretaciones y marcos teóricos.
 7.1: Plantear proyectos artísticos seleccionando lenguajes.
 7.2: Llevar a cabo proyectos artísticos con creatividad.</t>
   </si>
   <si>
     <t>CE.5: El arte como reflejo de experiencias vitales.
 CE.7: Elaboración de proyectos artísticos multidisciplinares.</t>
   </si>
   <si>
     <t>Proyecto artístico final (memoria y ejecución); presentación oral sobre la evolución de los medios de comunicación.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ecos del Prado: El Podcast de los Inmortales</t>
+    <t>Voces del Prado: tres obras, tres mundos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Narrativas sonoras sobre la evolución de la luz y la expresión en el arte</t>
+    <t>Un vídeo-ensayo sobre la evolución del arte a través de la colección del Museo del Prado</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de la preparación para las pruebas de acceso a la universidad y la puesta en valor del patrimonio madrileño, los alumnos de 2.º de Bachillerato se convierten en divulgadores culturales. El proyecto conecta el estudio teórico de los fundamentos artísticos con la realidad museística del Paseo del Prado, utilizando herramientas digitales de comunicación actuales.</t>
+    <t>El Museo del Prado, a pocos pasos del centro de Madrid, alberga obras de distintas épocas que permiten rastrear la evolución del arte. El alumnado de 2º de Bachillerato debe crear un vídeo divulgativo para que las familias y la comunidad escolar comprendan la riqueza de este patrimonio.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a estudiantes más jóvenes la evolución del lenguaje artístico de forma que el sonido sea capaz de evocar la imagen y el contexto histórico?</t>
+    <t>Seleccionar tres obras del Museo del Prado de diferentes periodos (Renacimiento, Barroco, contemporáneo), analizarlas formal e históricamente, y elaborar un vídeo-ensayo que explique su evolución y significado a una audiencia no especializada.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o grabadoras
-[...3 lines deleted...]
-• Plataforma de alojamiento de podcasts</t>
+• Visita virtual al Museo del Prado (web oficial)
+• Fichas de análisis modelo
+• Guion gráfico (storyboard) en plantilla
+• Dispositivos para grabación y edición (móviles, tablets, software libre como OpenShot o CapCut)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística y conciencia y expresiones culturales. Se trabaja la alfabetización mediática y el respeto al patrimonio.</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural) y competencia digital (producción audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Escucha dirigida de fragmentos de podcasts culturales (ej. 'Radio del Prado'). Debate sobre cómo describir visualmente una obra de arte para alguien que no la ve. Presentación del reto: crear una guía sonora para 4.º ESO.</t>
-[...2 lines deleted...]
-    <t>Mapa mental sobre las funciones de la luz y la expresión en el arte.</t>
+    <t>Se presenta el encargo real: el AMPA pide al alumnado un vídeo divulgativo sobre el Prado. Tras una lluvia de ideas, se acota la pregunta guía. Se visita virtualmente el Prado y se seleccionan tres obras de distintos periodos (Renacimiento, Barroco, contemporáneo).</t>
+  </si>
+  <si>
+    <t>Lista de obras seleccionadas y justificación inicial por equipos.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Clase magistral invertida sobre la evolución de la luz (del bizantino al tenebrismo) y la expresión (del canon griego al patetismo medieval). Análisis de casos prácticos en el aula mediante fichas técnicas.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis formal y funcional de dos obras comparadas.</t>
+    <t>El alumnado trabaja los contenidos del curso: análisis formal (elementos plásticos, composición, luz, color, espacio) y contextualización histórica de cada periodo. Se entregan fichas modelo y se realiza una práctica guiada sobre una obra de ejemplo.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis individuales de cada obra del equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Redacción del guion del podcast. Los alumnos deben elegir una pareja de obras (ej. una escultura griega y una gótica, o un paisaje primitivo y uno barroco) y estructurar el relato usando terminología específica.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion literario y técnico (escaleta).</t>
+    <t>Cada equipo investiga en profundidad sus tres obras: amplía información histórica, busca interpretaciones críticas, y elabora el guion del vídeo. Se planifica la grabación (roles, storyboard, recursos necesarios).</t>
+  </si>
+  <si>
+    <t>Plan de proyecto con roles y cronograma; borrador del guion.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
+    <t>Los equipos graban y editan el vídeo. Se utiliza material del aula o dispositivos propios. Se realizan pruebas de visionado y se ajusta el montaje hasta lograr un producto final de calidad.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y subido a plataforma del AMPA (simulado o real).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se proyectan los vídeos en el aula. Cada equipo coevalúa a otro mediante rúbrica. Se asigna nivel de logro 1-4 a cada criterio. Se realiza una diana de autoevaluación y se reflexiona sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Meninas en la red: ¿qué dice Madrid de Velázquez?</t>
+  </si>
+  <si>
+    <t>Una encuesta sobre la recepción del Barroco en el siglo XXI</t>
+  </si>
+  <si>
+    <t>El Museo del Prado ha lanzado una convocatoria abierta a institutos para proponer materiales educativos sobre sus obras maestras, basados en datos reales de la percepción del público joven. Nuestro centro participa con un estudio sobre la obra más emblemática de su colección.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre la interpretación de Las Meninas, analizar los datos recogidos (cuantitativos y cualitativos) y elaborar un informe de investigación que incluya una propuesta didáctica para acercar la obra a jóvenes de su edad, dirigido al departamento de educación del Prado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fotografía en alta resolución de Las Meninas (web del Prado)
+• Vídeo: 'Las Meninas de Velázquez' (6 min) del Museo del Prado
+• Artículo: 'La recepción de Las Meninas en el siglo XXI' (adaptado)
+• Google Forms para la encuesta
+• Hoja de cálculo (Excel o Google Sheets) para gráficos
+• Rúbrica de evaluación (entregada al inicio)</t>
+  </si>
+  <si>
+    <t>Competencia en tratamiento de la información y competencia digital (análisis de datos, comunicación oral y escrita).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el departamento de educación del Prado nos pide un estudio sobre cómo perciben Las Meninas los jóvenes madrileños. Visualizamos la obra en alta resolución y escribimos una primera impresión individual. Lluvia de ideas sobre qué preguntas haríamos a los espectadores.</t>
+  </si>
+  <si>
+    <t>Primeras impresiones por escrito (diario de aprendizaje).</t>
+  </si>
+  <si>
+    <t>Taller sobre Las Meninas: contexto histórico (Velázquez, Felipe IV), análisis formal (composición, luz, perspectiva), y teorías de la recepción. Se trabaja con fuentes: vídeo documental, artículo académico y ficha técnica del Prado. Se explica cómo diseñar un cuestionario con preguntas cerradas (likert, opción múltiple) y abiertas.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis individual completada.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Taller de grabación y edición digital con Audacity o aplicaciones móviles. Incorporación de paisajes sonoros y música de época. Subida del archivo a la plataforma elegida y generación de códigos QR para la difusión.</t>
-[...26 lines deleted...]
-    <t>¿En qué medida los cánones de belleza griegos y la simbología emocional medieval determinan lo que hoy consideramos 'atractivo' o 'expresivo' en nuestras redes sociales?</t>
+    <t>En equipos, finalizan el cuestionario (mínimo 10 preguntas), lo pasan a formato digital (Google Forms) y recogen respuestas de al menos 30 personas (dentro y fuera del instituto mediante código QR o enlace). Durante la recogida, se analizan respuestas en tiempo real, se limpian datos y se preparan tablas y gráficos de frecuencias.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas (anónimas) y gráficos descriptivos.</t>
+  </si>
+  <si>
+    <t>Redacción del informe de investigación: introducción (obra y objetivos), metodología (muestra, cuestionario), resultados (gráficos y análisis cualitativo de respuestas abiertas), discusión (comparación con teorías vistas, interpretaciones propias) y propuesta didáctica (3 actividades para alumnos de 2º Bachillerato). Se elabora presentación oral para simulacro ante la clase.</t>
+  </si>
+  <si>
+    <t>Informe escrito (formato digital) y presentación oral.</t>
+  </si>
+  <si>
+    <t>Presentaciones de los equipos (máx. 7 min cada una) ante la clase como audiencia simulada (el profesor representa al departamento del Prado). Coevaluación con rúbrica entre equipos y autoevaluación individual. Se recogen las rúbricas y se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Fanzine Miradas de Madrid</t>
+  </si>
+  <si>
+    <t>El arte como voz de un barrio</t>
+  </si>
+  <si>
+    <t>La biblioteca pública del barrio de Usera ha solicitado al instituto una publicación que muestre el patrimonio artístico reinterpretado por jóvenes creadores, para exponerla durante la Semana del Libro. El alumnado debe cooperar para producir un fanzine colectivo.</t>
+  </si>
+  <si>
+    <t>Diseñar y materializar una obra artística original (dibujo, collage, pintura, fotografía o gráfica digital) inspirada en un periodo y estilo artísticos estudiados, que refleje una experiencia o visión personal sobre el barrio, y contribuir al fanzine colectivo que se entregará a la biblioteca pública del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Formularios de Google/Microsoft para recolección de datos.
-[...90 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación.</t>
+• Colección de imágenes de obras clave (cada alumno busca la suya)
+• Fichas de análisis formal (plantilla)
+• Materiales artísticos varios (lápices, acuarelas, rotuladores, revistas para collage, soporte para pintura digital –Tablets–)
+• Ordenadores o tablets con software de edición (Canva, GIMP, etc.)
+• Impresora y papel para el prototipo del fanzine</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la vida cultural del barrio, valoración del patrimonio) y Competencia en comunicación lingüística (expresión escrita y oral).</t>
+  </si>
+  <si>
+    <t>El docente presenta la petición de la biblioteca municipal y muestra ejemplos de fanzines artísticos. Se debate la pregunta guía y se definen los roles del equipo (editor, diseñador, curador). Cada alumno anota qué periodo artístico le gusta más y por qué.</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales e intereses en el cuaderno de campo.</t>
+  </si>
+  <si>
+    <t>Se trabaja el arte como medio de comunicación a través de diferentes periodos (romano, medieval, renacentista, barroco, vanguardias). Cada equipo analiza una obra maestra de cada periodo (usando fichas de análisis formal y contextual) y extrae claves expresivas (uso de la luz, color, composición, simbolismo). Se vinculan con la vida cotidiana actual.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de obras (una por periodo) y puesta en común oral.</t>
+  </si>
+  <si>
+    <t>Cada alumno selecciona una obra de referencia de uno de los periodos trabajados y comienza a realizar bocetos de su propia creación. Debe decidir técnica (dibujo, collage, pintura, digital) y cómo integrar elementos de la obra de referencia en un mensaje sobre su barrio. Se entregan bocetos y una justificación escrita de la elección.</t>
+  </si>
+  <si>
+    <t>Bocetos y justificación escrita de la conexión entre obra de referencia, mensaje y técnica.</t>
+  </si>
+  <si>
+    <t>Los alumnos ejecutan su obra final y escriben un texto breve (máx. 150 palabras) que acompañe a la pieza en el fanzine, explicando la intención comunicativa y la técnica. El equipo de maquetación (alumnos designados) unifica el diseño del fanzine (tamaño, orden, portada). Se imprime un ejemplar prototipo.</t>
+  </si>
+  <si>
+    <t>Obra final terminada y texto de acompañamiento.</t>
+  </si>
+  <si>
+    <t>Se realiza una presentación del fanzine ante el grupo y se graba un vídeo breve para la biblioteca (si no es posible la visita presencial). Cada alumno completa una autoevaluación y una coevaluación de dos compañeros usando la rúbrica. Se comparan interpretaciones del mismo fanzine. Finalmente, se entrega el fanzine al representante de la biblioteca.</t>
+  </si>
+  <si>
+    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas, vídeo de presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de los contenidos (qué se ofrece al alumnado para aprender).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer una línea del tiempo interactiva con obras clave de diferentes periodos (Renacimiento, Barroco, Arte contemporáneo) y culturas (Europa, Asia, África) que permita ampliar información al clicar sobre cada obra.
 • Proporcionar audiodescripciones de obras seleccionadas (como 'Las Meninas' o 'El jardín de las delicias') para que el alumnado con dificultades visuales o preferencias auditivas acceda al contenido simbólico y formal.
 • Facilitar un cuaderno visual descargable con reproducciones de alta calidad, organigramas comparativos y códigos QR que enlacen a vídeos cortos explicativos de cada período o cultura.</t>
   </si>
@@ -9170,233 +9173,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>362</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>364</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>366</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>368</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>370</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>373</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>374</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>362</v>
@@ -9472,99 +9475,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>