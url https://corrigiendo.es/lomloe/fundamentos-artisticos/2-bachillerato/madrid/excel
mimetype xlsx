--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:36</t>
+    <t>01/09/2026 15:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid adapta el currículo estatal manteniendo la estructura de competencias, pero introduce matices terminológicos que priorizan el análisis histórico y formal frente a enfoques semánticos o de sensibilidad personal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Fundamentos artisticos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la estructura de siete competencias específicas y la mayoría de los criterios de evaluación, respetando la numeración y la intención general de la base estatal.</t>
   </si>