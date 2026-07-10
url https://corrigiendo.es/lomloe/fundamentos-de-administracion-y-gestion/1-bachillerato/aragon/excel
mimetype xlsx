--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Fundamentos de administracion y gestion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el Real Decreto 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Fundamentos de administracion y gestion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir normativa autonómica, se aplica el currículo estatal sin modificaciones.</t>
   </si>
@@ -738,271 +738,265 @@
 7.2: Interpreta la información de un Balance de Situación y su evolución.
 7.3: Realiza una Cuenta de Resultados con información real o previsional.
 7.4: Comprende y reproduce la metodología contable para operaciones sencillas.
 7.5: Interpreta los principios de contabilidad del Plan General de Contabilidad.
 7.6: Analiza las obligaciones contables y fiscales y los procedimientos para cumplir con ellas.
 7.7: Reconoce las aplicaciones informáticas de contabilidad.
 8.1: Identifica las inversiones que requiere la empresa para la puesta en marcha.
 8.2: Analiza las opciones de financiación aplicables a situaciones concretas.
 8.3: Reconoce la utilidad de los estados previsionales de tesorería.
 8.4: Sintetiza conclusiones obtenidas del análisis de la viabilidad conjunta de la empresa.</t>
   </si>
   <si>
     <t>CE.FAG.7
 CE.FAG.8</t>
   </si>
   <si>
     <t>Resolución de casos contables, liquidación de impuestos simulada, informe final de viabilidad y presentación del Pitch final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conquista el mercado: lanza tu producto aragonés al mundo digital</t>
+    <t>Emprende en tu tierra</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Campaña de marketing digital para un producto local</t>
+    <t>Diseña y comunica un plan de empresa sostenible para Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón cuenta con productos locales de gran calidad como la trufa negra de Teruel, el vino del Somontano o el aceite del Bajo Aragón. Muchos de estos productos tienen potencial para llegar a un público joven a través de estrategias de marketing digital, pero sus productores a menudo carecen de los conocimientos o recursos para hacerlo. El alumnado, como futuros emprendedores, debe aprender a diseñar campañas efectivas que pongan en valor el patrimonio local.</t>
+    <t>El centro participa en un programa de emprendimiento local. El alumnado debe diseñar una idea de negocio innovadora y presentarla a un panel de emprendedores de la Asociación de Jóvenes Empresarios de Aragón (AJE Aragón) mediante un vídeo pitch.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y ejecutar una campaña de marketing digital para promocionar un producto típico aragonés, dirigida a un público joven (18-25 años), que incluya un vídeo promocional y un blog o página web con el plan de marketing.</t>
+    <t>Diseñar un plan de empresa para una idea de negocio innovadora y sostenible en Aragón, y presentarla mediante un vídeo pitch convincente (máximo 5 minutos) que demuestre su viabilidad y atractivo para inversores.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...5 lines deleted...]
-• Ejemplos de campañas de productos aragoneses (vídeos, blogs)</t>
+• Plantillas de plan de empresa
+• Ejemplos de DAFO y segmentación
+• Grabadora de vídeo (móvil o cámara del centro)
+• Software de edición de vídeo (OpenShot, DaVinci Resolve o app móvil)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Emprendimiento (iniciativa, creatividad), Competencia digital (producción y difusión de contenidos), Aprendizaje social y cívico (trabajo en equipo, responsabilidad con el entorno local), Comunicación lingüística (expresión oral y escrita).</t>
+    <t>Educación emprendedora, responsabilidad social y medioambiental, competencia digital y tratamiento de la información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: 'Sois un equipo de consultoría de marketing al que un productor aragonés os encarga una campaña digital para atraer a jóvenes'. Se forman equipos de 4-5 personas, eligen un producto (trufa, vino, aceite, etc.) y reciben un briefing inicial. Se activan conocimientos previos mediante lluvia de ideas sobre marketing digital y productos aragoneses.</t>
-[...2 lines deleted...]
-    <t>Lista de ideas iniciales y elección del producto justificada en un documento colaborativo.</t>
+    <t>Se presenta el reto: los equipos deben diseñar un plan de empresa para una idea de negocio sostenible en Aragón y grabarlo en vídeo. Se analiza la pregunta guía y se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Toma de decisiones inicial: cada equipo anota 2-3 ideas de negocio.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: generación y selección de ideas, misión/visión/valores (Sesión 1); segmentación de mercado y DAFO (Sesión 2); imagen corporativa y fijación de precios (Sesión 3). Se usan ejemplos de empresas aragonesas reales.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos en cada taller (por ejemplo, DAFO de un caso real).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan su plan de empresa: definen la idea, redactan misión/visión/valores, realizan la segmentación y el DAFO, diseñan logotipo y eslogan, y preparan el guion del vídeo. El docente apoya con tutorías.</t>
+  </si>
+  <si>
+    <t>Plan de empresa escrito (borrador) y guion del vídeo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre investigación de mercados, análisis DAFO, segmentación, creación de marca y comunicación digital. El profesorado guía con ejemplos de campañas reales. Se proporcionan recursos (vídeos tutoriales, plantillas) y se realizan ejercicios prácticos: análisis de la competencia del producto elegido, encuestas online al público objetivo.</t>
-[...20 lines deleted...]
-    <t>Vídeo subido a YouTube (no listado) y blog en línea con al menos 3 entradas.</t>
+    <t>Los equipos graban y editan el vídeo pitch (5 min). Pueden usar el móvil del centro o sus dispositivos, con herramientas de edición gratuitas. Se ensaya la presentación.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación de cada proyecto ante la audiencia real (por videoconferencia o en vivo). Coevaluación mediante rúbrica. Cada equipo reflexiona sobre el impacto de su campaña y recibe feedback. Autoevaluación individual sobre el proceso de aprendizaje.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión escrita individual (¿qué he aprendido?, ¿cómo mejoraría?).</t>
+    <t>Visionado de los vídeos en clase, coevaluación con rúbrica entre equipos y autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio. Debate sobre la adecuación al entorno local.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que hablan: investigación de mercado para un Aragón sostenible</t>
-[...8 lines deleted...]
-    <t>Demostrar, mediante investigación con datos reales del mercado aragonés, si una idea de negocio propuesta es viable y cómo debería orientarse comercialmente.</t>
+    <t>Diseña el mercado de tu pueblo</t>
+  </si>
+  <si>
+    <t>Estudio de mercado con datos primarios para un negocio local en Aragón</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de tu localidad quiere incentivar la creación de pequeños comercios que respondan a necesidades reales de la población, pero carece de datos actualizados. Tu grupo actuará como consultor para realizar un estudio de mercado con datos propios y proponer una idea de negocio viable.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación de mercados con datos primarios para identificar una oportunidad de negocio en un entorno local aragonés, analizar la competencia y diseñar una estrategia comercial que incluya producto, precio, distribución y comunicación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...41 lines deleted...]
-    <t>Rúbrica de evaluación cumplimentada por el tribunal y coevaluación; reflexión escrita individual.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/Calc) para análisis de datos
+• Datos secundarios del IAEST y del INE
+• Guía de diseño de encuestas
+• Rúbricas de evaluación y coevaluación</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible (ODS 8 y 11) y fomento del emprendimiento local con perspectiva de género e inclusión.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento. Lluvia de ideas sobre necesidades del municipio. Formación de equipos. Asignación de un sector económico de Aragón (agroalimentario, turismo, servicios, etc.). Cada equipo elige un municipio real y formula hipótesis sobre posibles oportunidades de negocio.</t>
+  </si>
+  <si>
+    <t>Ficha de lluvia de ideas con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) fuentes de información secundaria (IAEST, INE) para contextualizar el sector; (b) diseño de encuestas: tipos de preguntas, muestreo, sesgos; (c) herramientas digitales para crear y difundir la encuesta (Google Forms, etc.). Cada equipo diseña un borrador de encuesta dirigida a los vecinos del municipio elegido.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y análisis de datos secundarios del sector.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta (presencial o en línea) a una muestra representativa de vecinos. Luego depuran y analizan los datos con hoja de cálculo: frecuencias, medias, gráficos. Calculan necesidades y preferencias por segmentos demográficos. Cada equipo obtiene conclusiones sobre el mercado objetivo y el mix de marketing ideal.</t>
+  </si>
+  <si>
+    <t>Datos brutos y análisis (tablas y gráficos).</t>
+  </si>
+  <si>
+    <t>Con base en los resultados, cada equipo elabora el Plan de Marketing Local: definición del producto/servicio, fijación de precio, canales de distribución, estrategia de comunicación (nombre, logotipo, redes sociales). Redactan el informe y preparan una presentación (PPT o similar) dirigida al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Plan de marketing escrito y presentación visual.</t>
+  </si>
+  <si>
+    <t>Exposición de los planes ante un simulacro de Ayuntamiento (otro docente, alumnos de otros equipos o invitados). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte en acción: organiza un festival cultural en tu pueblo</t>
-[...8 lines deleted...]
-    <t>¿Cómo organizar un festival cultural sostenible, viable y atractivo para el pueblo, integrando producción, marketing y comunicación?</t>
+    <t>Prototipa el cambio en tu pueblo</t>
+  </si>
+  <si>
+    <t>Un proyecto de emprendimiento social con impacto comunitario</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de la localidad ha lanzado una convocatoria para iniciativas emprendedoras que mejoren la calidad de vida, especialmente dirigidas a combatir el despoblamiento y fortalecer los servicios. El alumnado debe presentar un prototipo de producto o servicio viable.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de producto o servicio que dé respuesta a una necesidad real de la localidad, y defender su viabilidad ante el Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...39 lines deleted...]
-    <t>Rúbricas cumplimentadas por el alumno, los compañeros y el docente. Conclusiones escritas grupales.</t>
+• Acceso a internet para investigación
+• Folletos y datos del Ayuntamiento local
+• Cartulinas, rotuladores, tijeras, pegamento
+• Plantilla de plan de empresa y análisis de costes
+• Ordenador con hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Cámara de vídeo o móvil para prototipos multimedia</t>
+  </si>
+  <si>
+    <t>Educación para el emprendimiento, conciencia social, desarrollo sostenible y uso responsable de recursos.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del Ayuntamiento. El alumnado, en equipos, realiza una lluvia de ideas sobre necesidades reales de su localidad y analiza ventajas e inconvenientes de cada posible idea de negocio.</t>
+  </si>
+  <si>
+    <t>Tabla comparativa de ideas con análisis de ventajas e inconvenientes.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo estructurar un proyecto: definición de objetivos, misión, visión, valores y análisis de viabilidad. Cada equipo selecciona una idea de forma argumentada y redacta los objetivos del proyecto.</t>
+  </si>
+  <si>
+    <t>Ficha de selección de idea con argumentación y documento de objetivos.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el prototipo del servicio: definen el proceso productivo, los recursos necesarios (materiales, humanos, tecnológicos) y elaboran un manual de procedimiento o maqueta. Realizan un análisis básico de costes.</t>
+  </si>
+  <si>
+    <t>Prototipo (manual, folleto o maqueta) y lista de necesidades de aprovisionamiento con costes.</t>
+  </si>
+  <si>
+    <t>El alumnado prepara la presentación oral para el Ayuntamiento: elabora un guion, crea apoyos visuales (diapositivas, carteles, vídeo) y ensaya la exposición, adaptando el discurso a la audiencia.</t>
+  </si>
+  <si>
+    <t>Guion de presentación y materiales audiovisuales.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su prototipo ante la audiencia real (concejalía, puede ser simulado si no es posible presencialmente). Se realiza coevaluación entre equipos y autoevaluación mediante rúbrica. El docente asigna el nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1879,280 +1873,280 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>281</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>215</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>1.75</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
@@ -2231,51 +2225,51 @@
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>1.75</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>1.75</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>1.75</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
@@ -2327,51 +2321,51 @@
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>3.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>1.75</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>3.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>1.75</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>3.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>1.75</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
@@ -2455,147 +2449,147 @@
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>4.4</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>1.75</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>4.5</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>1.75</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>4.6</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>1.75</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>4.7</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>1.75</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>4.8</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>1.75</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>4.9</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>1.75</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>5.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>1.75</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>5.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>1.75</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>5.3</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>1.75</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
@@ -2631,51 +2625,51 @@
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>5.6</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>1.75</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>5.7</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>1.75</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>5.8</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9">
         <v>1.75</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
@@ -2807,51 +2801,51 @@
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>7.3</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>1.75</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>7.4</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>1.75</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>7.5</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>1.75</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
@@ -2903,67 +2897,67 @@
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="7">
         <v>8.2</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D51" s="9"/>
       <c r="E51" s="9">
         <v>1.75</v>
       </c>
       <c r="F51" s="7"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="7">
         <v>8.3</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D52" s="9"/>
       <c r="E52" s="9">
         <v>1.75</v>
       </c>
       <c r="F52" s="7"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="7">
         <v>8.4</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D53" s="9"/>
       <c r="E53" s="9">
         <v>1.75</v>
       </c>
       <c r="F53" s="7"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="7">
         <v>9.1</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D54" s="9"/>
       <c r="E54" s="9">
         <v>1.75</v>
       </c>
       <c r="F54" s="7"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7">
@@ -3025,115 +3019,115 @@
       </c>
       <c r="D58" s="9"/>
       <c r="E58" s="9">
         <v>1.75</v>
       </c>
       <c r="F58" s="7"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="7">
         <v>9.6</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D59" s="9"/>
       <c r="E59" s="9">
         <v>1.75</v>
       </c>
       <c r="F59" s="7"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9">
         <f>SUM(E3:E59)</f>
         <v>99.75</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BI31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BI31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61">
       <c r="A1" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>2.4</v>
       </c>
@@ -3263,59 +3257,59 @@
       <c r="AZ1" s="8">
         <v>8.3</v>
       </c>
       <c r="BA1" s="8">
         <v>8.4</v>
       </c>
       <c r="BB1" s="8">
         <v>9.1</v>
       </c>
       <c r="BC1" s="8">
         <v>9.2</v>
       </c>
       <c r="BD1" s="8">
         <v>9.3</v>
       </c>
       <c r="BE1" s="8">
         <v>9.4</v>
       </c>
       <c r="BF1" s="8">
         <v>9.5</v>
       </c>
       <c r="BG1" s="8">
         <v>9.6</v>
       </c>
       <c r="BH1" s="8" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="BI1" s="8" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:61">
       <c r="A2" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -3339,51 +3333,51 @@
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="7"/>
       <c r="BA2" s="7"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="7"/>
       <c r="BD2" s="7"/>
       <c r="BE2" s="7"/>
       <c r="BF2" s="7"/>
       <c r="BG2" s="7"/>
       <c r="BH2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:BG2),"")</f>
         <v/>
       </c>
       <c r="BI2" s="7"/>
     </row>
     <row r="3" spans="1:61">
       <c r="A3" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -3407,51 +3401,51 @@
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7"/>
       <c r="AY3" s="7"/>
       <c r="AZ3" s="7"/>
       <c r="BA3" s="7"/>
       <c r="BB3" s="7"/>
       <c r="BC3" s="7"/>
       <c r="BD3" s="7"/>
       <c r="BE3" s="7"/>
       <c r="BF3" s="7"/>
       <c r="BG3" s="7"/>
       <c r="BH3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:BG3),"")</f>
         <v/>
       </c>
       <c r="BI3" s="7"/>
     </row>
     <row r="4" spans="1:61">
       <c r="A4" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -3475,51 +3469,51 @@
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7"/>
       <c r="AY4" s="7"/>
       <c r="AZ4" s="7"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
       <c r="BE4" s="7"/>
       <c r="BF4" s="7"/>
       <c r="BG4" s="7"/>
       <c r="BH4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:BG4),"")</f>
         <v/>
       </c>
       <c r="BI4" s="7"/>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -3543,51 +3537,51 @@
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
       <c r="BB5" s="7"/>
       <c r="BC5" s="7"/>
       <c r="BD5" s="7"/>
       <c r="BE5" s="7"/>
       <c r="BF5" s="7"/>
       <c r="BG5" s="7"/>
       <c r="BH5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:BG5),"")</f>
         <v/>
       </c>
       <c r="BI5" s="7"/>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -3611,51 +3605,51 @@
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="7"/>
       <c r="BF6" s="7"/>
       <c r="BG6" s="7"/>
       <c r="BH6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:BG6),"")</f>
         <v/>
       </c>
       <c r="BI6" s="7"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -3679,51 +3673,51 @@
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="7"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
       <c r="BE7" s="7"/>
       <c r="BF7" s="7"/>
       <c r="BG7" s="7"/>
       <c r="BH7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:BG7),"")</f>
         <v/>
       </c>
       <c r="BI7" s="7"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -3747,51 +3741,51 @@
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="7"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
       <c r="BE8" s="7"/>
       <c r="BF8" s="7"/>
       <c r="BG8" s="7"/>
       <c r="BH8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:BG8),"")</f>
         <v/>
       </c>
       <c r="BI8" s="7"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -3815,51 +3809,51 @@
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="7"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
       <c r="BE9" s="7"/>
       <c r="BF9" s="7"/>
       <c r="BG9" s="7"/>
       <c r="BH9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:BG9),"")</f>
         <v/>
       </c>
       <c r="BI9" s="7"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -3883,51 +3877,51 @@
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7"/>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="7"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
       <c r="BE10" s="7"/>
       <c r="BF10" s="7"/>
       <c r="BG10" s="7"/>
       <c r="BH10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:BG10),"")</f>
         <v/>
       </c>
       <c r="BI10" s="7"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -3951,51 +3945,51 @@
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7"/>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="7"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
       <c r="BE11" s="7"/>
       <c r="BF11" s="7"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:BG11),"")</f>
         <v/>
       </c>
       <c r="BI11" s="7"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -4019,51 +4013,51 @@
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="7"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="7"/>
       <c r="BF12" s="7"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:BG12),"")</f>
         <v/>
       </c>
       <c r="BI12" s="7"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -4087,51 +4081,51 @@
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="7"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
       <c r="BE13" s="7"/>
       <c r="BF13" s="7"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:BG13),"")</f>
         <v/>
       </c>
       <c r="BI13" s="7"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -4155,51 +4149,51 @@
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="7"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="7"/>
       <c r="BF14" s="7"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:BG14),"")</f>
         <v/>
       </c>
       <c r="BI14" s="7"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -4223,51 +4217,51 @@
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="7"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
       <c r="BE15" s="7"/>
       <c r="BF15" s="7"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:BG15),"")</f>
         <v/>
       </c>
       <c r="BI15" s="7"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -4291,51 +4285,51 @@
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:BG16),"")</f>
         <v/>
       </c>
       <c r="BI16" s="7"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -4359,51 +4353,51 @@
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7"/>
       <c r="AY17" s="7"/>
       <c r="AZ17" s="7"/>
       <c r="BA17" s="7"/>
       <c r="BB17" s="7"/>
       <c r="BC17" s="7"/>
       <c r="BD17" s="7"/>
       <c r="BE17" s="7"/>
       <c r="BF17" s="7"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:BG17),"")</f>
         <v/>
       </c>
       <c r="BI17" s="7"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -4427,51 +4421,51 @@
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7"/>
       <c r="AY18" s="7"/>
       <c r="AZ18" s="7"/>
       <c r="BA18" s="7"/>
       <c r="BB18" s="7"/>
       <c r="BC18" s="7"/>
       <c r="BD18" s="7"/>
       <c r="BE18" s="7"/>
       <c r="BF18" s="7"/>
       <c r="BG18" s="7"/>
       <c r="BH18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:BG18),"")</f>
         <v/>
       </c>
       <c r="BI18" s="7"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -4495,51 +4489,51 @@
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
       <c r="BB19" s="7"/>
       <c r="BC19" s="7"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="7"/>
       <c r="BG19" s="7"/>
       <c r="BH19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:BG19),"")</f>
         <v/>
       </c>
       <c r="BI19" s="7"/>
     </row>
     <row r="20" spans="1:61">
       <c r="A20" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -4563,51 +4557,51 @@
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7"/>
       <c r="AY20" s="7"/>
       <c r="AZ20" s="7"/>
       <c r="BA20" s="7"/>
       <c r="BB20" s="7"/>
       <c r="BC20" s="7"/>
       <c r="BD20" s="7"/>
       <c r="BE20" s="7"/>
       <c r="BF20" s="7"/>
       <c r="BG20" s="7"/>
       <c r="BH20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:BG20),"")</f>
         <v/>
       </c>
       <c r="BI20" s="7"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -4631,51 +4625,51 @@
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7"/>
       <c r="AY21" s="7"/>
       <c r="AZ21" s="7"/>
       <c r="BA21" s="7"/>
       <c r="BB21" s="7"/>
       <c r="BC21" s="7"/>
       <c r="BD21" s="7"/>
       <c r="BE21" s="7"/>
       <c r="BF21" s="7"/>
       <c r="BG21" s="7"/>
       <c r="BH21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:BG21),"")</f>
         <v/>
       </c>
       <c r="BI21" s="7"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -4699,51 +4693,51 @@
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
       <c r="BE22" s="7"/>
       <c r="BF22" s="7"/>
       <c r="BG22" s="7"/>
       <c r="BH22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:BG22),"")</f>
         <v/>
       </c>
       <c r="BI22" s="7"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -4767,51 +4761,51 @@
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
       <c r="BE23" s="7"/>
       <c r="BF23" s="7"/>
       <c r="BG23" s="7"/>
       <c r="BH23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:BG23),"")</f>
         <v/>
       </c>
       <c r="BI23" s="7"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -4835,51 +4829,51 @@
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
       <c r="BE24" s="7"/>
       <c r="BF24" s="7"/>
       <c r="BG24" s="7"/>
       <c r="BH24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:BG24),"")</f>
         <v/>
       </c>
       <c r="BI24" s="7"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -4903,51 +4897,51 @@
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="7"/>
       <c r="BG25" s="7"/>
       <c r="BH25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:BG25),"")</f>
         <v/>
       </c>
       <c r="BI25" s="7"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -4971,51 +4965,51 @@
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="7"/>
       <c r="BG26" s="7"/>
       <c r="BH26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:BG26),"")</f>
         <v/>
       </c>
       <c r="BI26" s="7"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -5039,51 +5033,51 @@
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
       <c r="BE27" s="7"/>
       <c r="BF27" s="7"/>
       <c r="BG27" s="7"/>
       <c r="BH27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:BG27),"")</f>
         <v/>
       </c>
       <c r="BI27" s="7"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -5107,51 +5101,51 @@
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="7"/>
       <c r="BG28" s="7"/>
       <c r="BH28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:BG28),"")</f>
         <v/>
       </c>
       <c r="BI28" s="7"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -5175,51 +5169,51 @@
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="7"/>
       <c r="BH29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:BG29),"")</f>
         <v/>
       </c>
       <c r="BI29" s="7"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -5243,51 +5237,51 @@
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="7"/>
       <c r="BG30" s="7"/>
       <c r="BH30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:BG30),"")</f>
         <v/>
       </c>
       <c r="BI30" s="7"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -13253,233 +13247,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>211</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>217</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>221</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>209</v>
@@ -13538,176 +13532,176 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>221</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>