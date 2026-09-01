--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el Real Decreto 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Fundamentos de administracion y gestion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir normativa autonómica, se aplica el currículo estatal sin modificaciones.</t>
   </si>