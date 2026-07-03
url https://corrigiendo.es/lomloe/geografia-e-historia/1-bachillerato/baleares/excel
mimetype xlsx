--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -772,69 +772,69 @@
   <si>
     <t>Fonts primàries i secundàries. Ús i interpretació crítica</t>
   </si>
   <si>
     <t>Concepte de canvi i continuïtat Mètodes de datació i ordenació cronològica dels fets històrics</t>
   </si>
   <si>
     <t>Els primers pobladors i l'antiguitat a les Illes Balears Les primeres societats humanes: cultura pretalaiòtica i talaiòtica</t>
   </si>
   <si>
     <t>L'impacte de les colonitzacions mediterrànies (fenicis, grecs i cartaginesos). La romanització de les Illes Balears: societat, economia i cristianització</t>
   </si>
   <si>
     <t>El llegat artístic i arquitectònic del món antic a l'arxipèlag. L'edat mitjana: al-Àndalus i la conquesta cristiana</t>
   </si>
   <si>
     <t>La incorporació a al-Àndalus: organització política, social i econòmica</t>
   </si>
   <si>
     <t>El Regne de Mallorca i la integració a la Corona d'Aragó. Evolució de la societat feudal: estructures de poder, economia i cultura</t>
   </si>
   <si>
     <t>La Germania i les revoltes populars. L'edat moderna: les Illes Balears en el context de la monarquia hispànica</t>
   </si>
   <si>
-    <t>La Guerra de Successió i les conseqüències del Decret de Nova Planta</t>
+    <t>- Les Illes Balears durant els segles. La Guerra de Successió i les conseqüències del Decret de Nova Planta</t>
   </si>
   <si>
     <t>Transformacions econòmiques i socials en l'època moderna. Moviments culturals i intel·lectuals: la Il·lustració i la producció literària</t>
   </si>
   <si>
     <t>L'edat contemporània: transformacions polítiques, econòmiques i socials La industrialització i les primeres reivindicacions socials a les Illes Balears</t>
   </si>
   <si>
     <t>L'evolució política i social del segle</t>
   </si>
   <si>
     <t>La Segona República i la Guerra Civil: impacte en l'arxipèlag</t>
   </si>
   <si>
     <t>Franquisme i transformació econòmica: de l'autarquia al turisme de masses. L'Estatut d'autonomia i la configuració institucional de la comunitat autònoma</t>
   </si>
   <si>
-    <t>Creixement urbà i turisme: impacte econòmic, social i ambiental</t>
+    <t>XXI. Creixement urbà i turisme: impacte econòmic, social i ambiental</t>
   </si>
   <si>
     <t>Fenòmens migratoris i diversitat cultural</t>
   </si>
   <si>
     <t>Canvi climàtic i reptes de sostenibilitat a les Illes Balears. Relacions de les Illes Balears amb la Unió Europea i l'àmbit mediterrani</t>
   </si>
   <si>
     <t>Patrimoni cultural i identitat</t>
   </si>
   <si>
     <t>Concepte de patrimoni cultural: patrimoni material i immaterial</t>
   </si>
   <si>
     <t>Construcció de la identitat cultural balear al llarg de la història</t>
   </si>
   <si>
     <t>Patrimoni arqueològic: jaciments prehistòrics i restes romanes i islàmiques</t>
   </si>
   <si>
     <t>Patrimoni arquitectònic: habitatges tradicionals, cases senyorials, fortificacions i esglésies. Manifestacions culturals immaterials: festes populars, folklore i tradicions</t>
   </si>
   <si>
     <t>Cultura gastronòmica: plats tradicionals, productes autòctons i influències històriques. Llengua i cultura popular Evolució històrica de la llengua catalana a les Illes Balears</t>
   </si>
@@ -13573,203 +13573,203 @@
         <v>61</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C194" s="5">
         <v>9</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C195" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C196" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C197" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C198" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C199" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>248</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C200" s="5">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C201" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C202" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C203" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C204" s="5">
         <v>1</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>