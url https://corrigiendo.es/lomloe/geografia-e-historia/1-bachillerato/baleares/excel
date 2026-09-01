--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:19</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>