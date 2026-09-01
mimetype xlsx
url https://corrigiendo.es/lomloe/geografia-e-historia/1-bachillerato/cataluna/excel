--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -106,171 +106,171 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:41</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Història</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Aplicar els procediments de la recerca històrica a partir de la formulació de preguntes i l'anàlisi de fonts, per interpretar el passat, formar-se un criteri propi a partir del contrast d'informacions i desenvolupar el pensament crític. Criteris d'avaluació 1.1 Plantejar-se preguntes i hipòtesis sobre fets o fenòmens històrics, seleccionar, analitzar i obtenir informació de diferents fonts per interpretar el passat de manera crítica, aportant arguments i dades contrastats. 1.2 Comunicar i transferir els coneixements adquirits mitjançant recursos expressius que incorporin formats i llenguatges diversos i la presentació de la informació en mitjans i entorns digitals, així com usar adequadament el vocabulari específic de la història contemporània mitjançant la lectura activa, l'elaboració de textos escrits, les intervencions orals i les produccions audiovisuals, construint un discurs rigorós, coherent i inclusiu. 1.3 Demostrar la comprensió integrada de sabers i mostrar una actitud participativa en el marc de l'exercici d'una ciutadania democràtica. Perquè l'alumnat desenvolupi el pensament crític, és fonamental que arribi al coneixement a partir de l'ús i la interpretació de diverses fonts (escrites, materials, orals, visuals, etc.), que empri les eines per estructurar la informació i que utilitzi correctament el vocabulari específic per crear explicacions sobre els fets i per comunicar-les per mitjans diversos. Actualment, el món digital permet a l'alumnat accedir a moltes d'aquestes fonts per gestionar la informació, però exigeix més que mai la capacitat crítica per seleccionar-les, comprendre-les, interpretar-les, contrastar-les i validar-les. Caldrà aplicar els procediments d'indagació i recerca històrica per interpretar el passat, analitzar el present i prendre decisions de futur com a ciutadans democràtics. Caldrà fer-se preguntes pertinents, formular hipòtesis i objectius; planificar la recerca; cercar, seleccionar i analitzar les fonts amb relació a l'objectiu de la recerca; contrastar i elaborar la informació, i establir conclusions, formular interpretacions i comunicar-ne els resultats.</t>
+    <t>Aplicar els procediments de la recerca històrica a partir de la formulació de preguntes i l'anàlisi de fonts, per interpretar el passat, formar-se un criteri propi a partir del contrast d'informacions i desenvolupar el pensament crític.</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Analitzar de forma crítica i comparar els diferents règims polítics de la contemporaneïtat i la construcció de l'estat de dret per participar de manera respectuosa i compromesa en activitats comunitàries que promoguin la convivència, la cohesió social i l'equitat, posant en valor els principis democràtics. Criteris d'avaluació 2.1 Reconèixer el llegat democràtic i les accions a favor de la llibertat identificant i comparant els diferents règims polítics des de la fallida de la monarquia absoluta i els inicis de l'estat liberal fins a l'actualitat, i l'evolució de les seves institucions i lleis. 2.2 Identificar i valorar de manera crítica la transició cap a la democràcia, analitzant les ruptures i les continuïtats, mitjançant l'estudi de les memòries plurals. 2.3 Valorar de manera crítica la potencialitat del sistema democràtic actual i els reptes pendents, aportant possibles solucions a les problemàtiques actuals. L'alumnat ha de concebre l'estat social i de dret actual no només com a resultat de l'entesa i l'acció de les dones i els homes compromesos amb la llibertat, sinó també com el fruit de l'exercici diari d'una ciutadania activa identificada amb els seus principis i inspirada en els seus valors. Cal interpretar la memòria democràtica com a resultat del complex camí recorregut amb progressos i involucions, atès que la història és un procés no lineal, amb avenços i retrocessos, i cal valora allò que les diferents cultures polítiques han aportat per a la consolidació del parlamentarisme i l'establiment de la democràcia. Per això, és necessari desenvolupar estratègies comparatives sobre els diferents règims polítics que s'han anat succeint des de la fi de l'absolutisme i la construcció de l'estat liberal, així com la utilització correcta de termes i conceptes històrics, polítics i jurídics que permetin definir-ne la naturalesa i contextualitzar-ne les dinàmiques, les consecucions i els reptes pendents. Finalment, cal posar en valor la democràcia a partir de la participació en activitats comunitàries d'interès social i projectes de l'entorn vinculats amb la preservació de les memòries plurals de la lluita per la democràcia.</t>
+    <t>Analitzar de forma crítica i comparar els diferents règims polítics de la contemporaneïtat i la construcció de l'estat de dret per participar de manera respectuosa i compromesa en activitats comunitàries que promoguin la convivència, la cohesió social i l'equitat, posant en valor els principis democràtics.</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Identificar la pluralitat nacional, cultural i lingüística per respectar els sentiments de pertinença, l'existència d'identitats múltiples i desenvolupar l'empatia i el respecte com a base de la convivència en una societat democràtica. Criteris d'avaluació 3.1 Identificar els diferents processos polítics, socials i culturals que han tingut lloc al llarg de la història en la formació de l'Estat i en la construcció de les diferents nacionalitats i, específicament, en l'evolució del catalanisme. 3.2 Reconèixer i identificar les identitats múltiples existents als territoris per entendre que el respecte dels diferents sentiments de pertinença és la base d'una convivència pacífica en el marc d'un sistema democràtic i plural. Una ciutadania informada i crítica ha de ser capaç d'interpretar discursos i propòsits d'idees diferents, incloent-hi les contràries a les pròpies, defensant la solidaritat i la cohesió com a base de la convivència. També cal prendre consciència històrica de l'articulació i l'organització territorial de l'Estat i reconèixer les accions orientades a la centralització administrativa i política des del naixement de l'Estat modern, els conflictes que ha generat i els models alternatius a la centralització. L'existència d'identitats nacionals, amb fonamentació cultural, lingüística i política a l'Estat espanyol ha de ser abordada amb una aproximació rigorosa quant a la seva contextualització històrica, per mitjà de l'anàlisi crítica i la interpretació de fonts diverses. Respectar els diferents sentiments de pertinença implica treballar les diferents escales i dimensions, així com la compatibilitat d'identitats múltiples, respectant i valorant la riquesa de les diferents expressions i manifestacions. Implica, també, valorar positivament el paper de la llengua i la cultura catalanes com a mitjà de cohesió social i com a patrimoni cultural de tothom que cal preservar i potenciar.</t>
+    <t>Identificar la pluralitat nacional, cultural i lingüística per respectar els sentiments de pertinença, l'existència d'identitats múltiples i desenvolupar l'empatia i el respecte com a base de la convivència en una societat democràtica.</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Analitzar l'evolució econòmica de l'Estat espanyol i els seus efectes, relacionar-la amb la desigualtat social i territorial, percebre la natura dels canvis en el món actual i actuar amb criteris de sostenibilitat i de manera crítica i compromesa per a la millora de la societat i de l'entorn. Criteris d'avaluació 4.1 Analitzar l'evolució econòmica de l'Estat espanyol, els seus diferents ritmes i cicles de creixement, en el context dels països del seu entorn. 4.2 Identificar les conseqüències del creixement econòmic, en els contextos històrics i actualment, analitzant críticament la idea de progrés i valorant els seus efectes pel que fa a la desigualtat social, els desequilibris territorials, la degradació ambiental i les relacions de dependència, reflectint actituds en favor dels objectius de desenvolupament sostenible i comportaments ecosocials. L'alumnat ha de concebre que la sostenibilitat i el conjunt dels objectius de desenvolupament sostenible constitueixen un principi inexcusable de la humanitat, tant per afrontar l'emergència climàtica com per assolir els nivells mínims de justícia social.</t>
+    <t>Analitzar l'evolució econòmica de l'Estat espanyol i els seus efectes, relacionar-la amb la desigualtat social i territorial, percebre la natura dels canvis en el món actual i actuar amb criteris de sostenibilitat i de manera crítica i compromesa per a la millora de la societat i de l'entorn.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Analitzar la societat espanyola, els canvis i les continuïtats al llarg del temps, en relació amb l'evolució de la població, els nivells i les formes de vida i treball i els moviments i conflictes socials, per valorar els progressos i les limitacions per avançar en l'equitat, la justícia i la cohesió social. Criteris d'avaluació 5.1 Descriure les transformacions socials i les diferents maneres d'organització i participació política que s'han produït del pas de l'Antic Règim a la nova societat de classes, analitzant el sorgiment i l'evolució del concepte de ciutadania i les noves formes de relació social, identificant les desigualtats i la concentració del poder en determinats grups socials. 5.2 Analitzar de manera multicausal l'evolució demogràfica de l'Estat espanyol, la desigual distribució de la població i el paper de les migracions interiors i exteriors i els exilis en la història contemporània d'Espanya. 5.3 Caracteritzar el naixement i l'evolució del moviment obrer durant els segles XIX i XX, interpretant les causes de la conflictivitat social i laboral i la seva articulació en moviments socials i polítics. 5.4 Deduir, per mitjà de l'estudi crític de notícies i dades estadístiques, l'evolució de la societat, identificant els èxits i els retrocessos experimentats i les mesures adoptades per les institucions fins al present, l'evolució dels nivells de vida i de benestar, així com els límits i reptes de futur, des d'una perspectiva solidària a favor dels col·lectius més vulnerables. L'increment dels nivells d'equitat i igualtat constitueix la dimensió ètica sobre la qual cal valorar el desenvolupament humà d'un país i mesurar l'abast dels èxits socials. L'alumnat ha de percebre la gran heterogeneïtat i complexitat de la societat espanyola al llarg de la seva història, que resulta necessari analitzar per entendre'n l'evolució demogràfica, els desequilibris territorials i el desigual accés als recursos, als drets i a la participació en el poder. Per fer-ho, cal combinar l'estudi històric amb les aportacions d'altres disciplines com són l'antropologia, la psicologia social, les ciències polítiques o la sociologia, entre d'altres, per interpretar les diferents respostes, individuals i col·lectives, que es donen davant de situacions d'adversitat, incompliment d'expectatives o davant de la percepció de la injustícia. Una aproximació que s'ha de centrar en el subjecte i en les experiències col·lectives, en les seves maneres de vida, en les estructures mentals i culturals i en les emocions, per mitjà de fonts literàries i recursos cinematogràfics. També per mitjà de la lectura de publicacions i de la premsa d'època, així com de la consulta de biblioteques i hemeroteques digitals, per percebre la multiplicitat d'accions de protesta que s'han produït tant al món agrari com a l'urbà, des de les societats de l'Antic Règim al proletariat industrial i altres moviments socials més recents. Cal atendre a les mesures que les institucions han adoptat per gestionar els conflictes, pal·liar les desigualtats, neutralitzar la tensió social o reprimir les alteracions de l'ordre i els reptes pendents en relació amb la progressiva ampliació dels drets laborals i socials, la inclusió de les minories i la cohesió d'una societat múltiple i diversa, tot combatent tota mena de discriminació.</t>
+    <t>Analitzar la societat espanyola, els canvis i les continuïtats al llarg del temps, en relació amb l'evolució de la població, els nivells i les formes de vida i treball i els moviments i conflictes socials, per valorar els progressos i les limitacions per avançar en l'equitat, la justícia i la cohesió social.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Analitzar críticament el paper de les creences i les ideologies en l'evolució de l'articulació social, en l'ús del poder i en la configuració d'identitats i projectes polítics, per comprendre la complexitat de la contemporaneïtat i per valorar i respectar la convivència en una societat plural i democràtica. Criteris d'avaluació 6.1 Generar opinions argumentades, debatre i transferir idees i coneixements sobre la funció que han exercit les diferents ideologies a l'articulació social i política de l'Espanya contemporània, identificant les principals cultures polítiques que s'han anat succeint, les formes d'organització i els diferents projectes polítics que representaven i expressant actituds respectuoses davant les idees diferents de les pròpies. 6.2 Emprar el rigor metodològic de la història en l'estudi de les grans reformes estructurals que va emprendre la Segona República, identificant-ne els èxits i les reaccions antidemocràtiques que van derivar en el cop d'estat i l'esclat de la Guerra Civil, i en l'estudi del marc conceptual sobre els sistemes totalitaris aplicat en la interpretació del franquisme. Les creences i les ideologies han constituït un dels principals eixos vertebradors de la societat, a partir de les quals s'han generat els més importants espais de sociabilitat, de creació de vincles i identitats col·lectives. L'alumnat ha d'identificar els canvis en les creences i les pràctiques religioses, les formes de pensament i les concepcions polítiques que han anat emergint i transformant-se des de l'època de l'absolutisme i l'estat liberal fins a l'actual societat democràtica. Per mitjà de la lectura de manifestos, articles de premsa o debats parlamentaris cal poder inferir els projectes polítics que van motivar els enfrontaments entre fraccions, partits i moviments polítics de l'època contemporània, des del carlisme i les diferents forces monàrquiques al republicanisme i les ideologies revolucionàries. Té un especial interès, per la significació històrica i l'intens debat social que suscita, el procés reformista i democratitzador que va emprendre la Segona República, així com les reaccions antidemocràtiques que es van generar davant el seu avenç i el cop d'estat que va comportar la seva fi. Cal que l'alumnat formi judicis propis argumentats en fonts fiables i en treballs històrics contrastats, que evitin la desinformació i afavoreixin el diàleg. La Guerra Civil i el franquisme donen compte del grau de violència que poden adquirir els conflictes i de les conseqüències de les dictadures feixistes. En l'actual context d'involució d'alguns drets humans, és més necessari que mai recuperar les memòries de les víctimes de la repressió i la violència per mitjà de recerques personals i col·lectives.</t>
+    <t>Analitzar críticament el paper de les creences i les ideologies en l'evolució de l'articulació social, en l'ús del poder i en la configuració d'identitats i projectes polítics, per comprendre la complexitat de la contemporaneïtat i per valorar i respectar la convivència en una societat plural i democràtica.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Analitzar les dinàmiques d'interdependència entre diferents agents en el context d'un món globalitzat per avalar els compromisos de cooperació, promoure actituds solidàries i proposar alternatives a les problemàtiques locals i globals basades en la cultura de la pau i en la consecució d'un món més solidari i sostenible. Criteris d'avaluació 7.1 Assenyalar els reptes globals i els principals compromisos de cooperació en l'esfera internacional, així com els que emanen d'una ciutadania europea responsable i solidària. 7.2 Plantejar propostes d'acció que fomentin una actitud solidària i pacífica i alternatives davant de les problemàtiques que es viuen actualment a escala local, europea i global. La mirada històrica des del present ha d'incloure el paper que ha representat i representa la Catalunya i l'Espanya d'avui al món, assumir els compromisos de la seva pertinença a la Unió Europea i a altres organismes internacionals i valorar la contribució de les institucions de l'Estat i altres entitats socials a accions humanitàries i de cooperació internacional. Alhora, cal revisar els moments històrics en què l'Estat i grups de poder han controlat certs mecanismes per aconseguir poder polític, influir en la legislació o dominar recursos naturals de manera il·legítima, creant situacions de conflicte, injustícia i desigualtat com, per exemple, durant els processos d'expansionisme colonial. L'estudi d'aquest conjunt ampli de temes històrics requereix processos inductius, basats en la iniciativa, l'autonomia i la maduresa personal, desenvolupant processos avançats de cerca, selecció i tractament crític de la informació, que permeti elaborar el propi coneixement en diferents formats i comunicar-lo. Finalment, cal valorar críticament les dinàmiques d'interdependència entre diferents factors dins un món globalitzat i les desigualtats i conflictes que es generen, i relacionar, per mitjà de treballs de recerca, les problemàtiques locals i globals i proposar alternatives basades en el diàleg intercultural i intergeneracional.</t>
+    <t>Analitzar les dinàmiques d'interdependència entre diferents agents en el context d'un món globalitzat per avalar els compromisos de cooperació, promoure actituds solidàries i proposar alternatives a les problemàtiques locals i globals basades en la cultura de la pau i en la consecució d'un món més solidari i sostenible.</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Analitzar els processos i els fenòmens històrics des de la perspectiva de gènere i la investigació sobre el moviment feminista, per visibilitzar-ne la presència dins la història, promoure actituds en defensa de la igualtat i rebutjar qualsevol forma de discriminació i violència. Criteris d'avaluació 8.1 Introduir la perspectiva de gènere en l'observació i l'anàlisi de la realitat històrica i actual, identificant els mecanismes de dominació que han generat i mantingut la desigualtat entre homes i dones i l'assignació de rols de gènere i que han relegat les dones a un paper subordinat a la societat. 8.2 Reconèixer els moviments, les causes i els lideratges en pro de l'equitat de gènere i d'opció afectivosexual en l'època contemporània i les aportacions de les dones en diferents àmbits socials, econòmics, polítics i culturals. 8.3 Participar en debats i projectes o accions de defensa de l'equitat de gènere i de rebuig de qualsevol manifestació de discriminació i violència per mitjà de propostes d'actuació. La perspectiva de gènere respon a una exigència ètica a les societats contemporànies per comprendre quina és la situació real de la igualtat entre dones i homes a l'Espanya actual, valorar els avenços aconseguits i plantejar els reptes del futur. Incorporar aquesta visió als estudis històrics permet a l'alumnat situar en un lloc central nous conceptes a l'estudi de les relacions socials, analitzant els mecanismes de dominació, control, subordinació i submissió que s'han mantingut al llarg de la història. Identificar l'absència de la dona, tant a títol individual com col·lectiu, a la narrativa històrica exigeix explorar noves fonts, especialment literàries i artístiques i també les orals. Per mitjà de l'anàlisi d'estereotips, símbols i iconografies relacionats amb la dona i el món femení, en què es representen espais, activitats, rols, conductes, imatges i modes de vida, s'aconsegueix contextualitzar temporalment i espacialment les relacions de gènere i visibilitzar-ne la presència en la història. També comporta rescatar les dones —tant individualment com col·lectivament— que van ser capaces de superar el silenci i l'oblit, i dotar-les d'un protagonisme que la història escrita els ha negat, relegant-les a personatges secundaris i subordinats. L'estudi de les lluites, els moviments, les causes i els lideratges en pro de l'equitat de gènere i d'opció afectivosexual permet analitzar les estratègies d'acció i la seva connexió amb determinades cultures polítiques i moviments socials i promoure actituds informades davant de la situació secular de desigualtat entre homes i dones.</t>
+    <t>Analitzar els processos i els fenòmens històrics des de la perspectiva de gènere i la investigació sobre el moviment feminista, per visibilitzar-ne la presència dins la història, promoure actituds en defensa de la igualtat i rebutjar qualsevol forma de discriminació i violència.</t>
   </si>
   <si>
     <t>CE.9</t>
   </si>
   <si>
-    <t>Analitzar el llegat cultural i patrimonial per valorar-lo com a expressió de les memòries plurals, individuals i col·lectives i contribuir a la seva recuperació, conservació i promoció com a element conformador de les identitats i cohesionador de la comunitat. Criteris d'avaluació 9.1 Elaborar treballs d'indagació i recerca, iniciant-se en la metodologia històrica i la historiografia, generant productes relacionats amb la memòria col·lectiva sobre esdeveniments, personatges o elements patrimonials d'interès social o cultural de l'entorn local, posant en valor el patrimoni històric i considerant-lo un bé comú que s'ha de protegir. 9.2 Participar en accions, recerques i projectes de recuperació de la memòria històrica a partir de la recollida de fonts directes i indirectes i d'arxius personals, locals i institucionals. L'alumnat ha de conèixer que la història es concep com un procés obert i en constant revisió, que s'interpreta en funció de les preocupacions i dels interessos de la societat en cada moment. Amb això s'enriqueix el coneixement del passat i es dona resposta a les finalitats, als interessos i als usos que diferents entitats i institucions han fet del coneixement històric al llarg del temps. Els canvis metodològics i historiogràfics responen, en gran mesura, a les transformacions que es produeixen en el present i el mode en què la investigació pot aportar idees i solucions davant els reptes als quals ens enfrontem. Aquesta visió útil i funcional s'ha d'incorporar a l'aprenentatge de la Història, integrant el pensament històric i els seus mètodes, a través de l'elaboració de projectes orientats a una finalitat plantejant la perspectiva de la història "des de baix", que permeti rescatar, també, les històries de vida de col·lectius i persones marginats o minoritzats a partir de la recollida de fonts directes i indirectes i d'arxius personals, locals i institucionals. D'aquesta manera, s'aconsegueix identificar el llegat històric com un bé comú, en la construcció i la posada en valor del qual ha de participar la comunitat, conservant la memòria col·lectiva a través del contacte i la solidaritat entre les generacions. L'alumnat també veurà la utilitat de l'aproximació històrica per assenyalar els problemes ecosocials rellevants en l'actualitat i prendre'n consciència històrica, elaborant productes creatius i eficaços, transferint aquest coneixement i despertant l'interès social. El patrimoni històric i cultural adquireix una nova dimensió en contextualitzar i en contrastar els diferents significats, assumint-ne com una responsabilitat individual i col·lectiva la conservació i la utilització per a la cohesió social.</t>
+    <t>Analitzar el llegat cultural i patrimonial per valorar-lo com a expressió de les memòries plurals, individuals i col·lectives i contribuir a la seva recuperació, conservació i promoció com a element conformador de les identitats i cohesionador de la comunitat.</t>
   </si>
   <si>
     <t>Història del Món Contemporani</t>
   </si>
   <si>
-    <t>Cercar, tractar i comunicar informació procedent de diferents mitjans i fonts historiogràfiques, tant analògics com digitals, i analitzar-la críticament per adquirir consciència de la diversitat d'interpretacions existents sobre els fets i els processos històrics i aplicar les metodologies bàsiques de la recerca històrica. Criteris d'avaluació 1.1 Adquirir consciència de la diversitat d'interpretacions historiogràfiques per mitjà de l'ús contrastat i crític de fonts i punts de vista diferents sobre un mateix fet o procés històric. 1.2 Utilitzar les metodologies bàsiques de la disciplina aplicant estratègies de cerca, selecció, anàlisi, interpretació i elaboració d'informació històrica. 1.3 Comunicar i transferir els coneixements adquirits mitjançant recursos expressius que incorporin formats i llenguatges diversos, emprant les opcions de gestió i presentació de la informació que ofereixen els mitjans i entorns digitals. 1.4 Incorporar i usar adequadament el vocabulari específic de la història contemporània mitjançant la lectura activa, l'elaboració de textos escrits, les intervencions orals i les produccions audiovisuals, construint progressivament un discurs precís, rigorós i inclusiu. L'ensenyament de la història comporta l'adquisició d'una sèrie d'aptituds pròpies al seu exercici com a ciència social. L'ús de fonts primàries i secundàries ens permet mostrar a l'alumnat que la història és una ciència en què els resultats finals es poden anar modificant i són temporals. En aquest sentit, el coneixement històric és un procés obert, fonamentat en la recerca i la revisió i la reelaboració constants, per la qual cosa les estratègies de cerca, processament i anàlisi crítica de la informació són essencials per a l'aprenentatge de la matèria i per al desenvolupament del pensament històric. Perquè l'alumnat desenvolupi aquesta competència, ha de disposar de les eines que li permetin treballar eficaçment amb fonts i documents històrics de tota mena: textos, fonts iconogràfiques, mapes i dades econòmiques, entre d'altres, i tant de manera digital com analògica. Aquestes eines li han de permetre emprendre, de manera segura, crítica i ètica, processos complexos de cerca, obtenció i selecció d'informació, utilitzant entorns i suports accessibles, així com desenvolupar estratègies d'anàlisi i interpretació d'aquesta mitjançant la seva contextualització precisa i la comprovació de la seva veracitat. Així mateix, aquesta competència ha de contribuir al fet que l'alumnat es plantegi estratègies de cerca que permetin extreure la informació històrica rellevant de les fonts per elaborar i comunicar les seves pròpies hipòtesis científiques de manera estructurada mitjançant l'ús d'un vocabulari rigorós, i generi produccions individuals i grupals.</t>
-[...20 lines deleted...]
-    <t>Incorporar la perspectiva de gènere a l'estudi de la història contemporània, mitjançant l'anàlisi multidisciplinària de la presència de les dones en tots els àmbits socials, i la investigació de les seves mobilitzacions i lluites polítiques, per denunciar i combatre les desigualtats i els estereotips, ressituar-la a la història i generar una actitud proactiva de cara a aconseguir la igualtat efectiva entre totes les persones. Criteris d'avaluació 8.1 Introduir la perspectiva de gènere en l'observació i l'anàlisi dels esdeveniments i processos històrics del món contemporani, identificant i qüestionant els mecanismes de dominació que han generat i mantingut la desigualtat entre homes i dones. 8.2 Mostrar una actitud proactiva en relació amb l'assoliment de la igualtat efectiva entre totes les persones a través del reconeixement de la presència i la rellevància històrica de les dones, l'anàlisi de les lluites del feminisme a favor de l'emancipació i l'equiparació de drets, i la identificació de moviments, causes i lideratges en pro de l'equitat de gènere i d'opció afectivosexual. 8.3 Rebutjar les actituds discriminatòries, les relacions abusives i les violències envers persones i col·lectius, amb una atenció especial a la diversitat d'identitats i expressions de gènere, i visibilitzar les dificultats associades a altres formes de discriminació que es creuen amb la de gènere (interseccionalitat). La historiografia tradicional, concebuda habitualment des d'una visió eminentment masculina, ha negat a les dones la seva presència directa a la història, no considerant-les subjecte de canvi o transformació de les realitats socials, culturals i polítiques. D'altra banda, la mobilització de les dones a l'època contemporània, reclamant la igualtat de drets i, posteriorment, la seva emancipació, ha contribuït a l'eclosió dels estudis de gènere que, aplicats a la historiografia, sostenen que els comportaments, els rols i les actituds atribuïts a un gènere al llarg de la història són, fonamentalment, construccions socials mediatitzades pel context cultural. L'objectiu és que l'alumnat incorpori com a instrument de recerca aquesta perspectiva de gènere, examinant, a partir de l'estudi de fonts històriques i de l'anàlisi objectiva de l'actualitat, i amb l'auxili d'altres ciències socials, el paper real de les dones a la història, així com l'ocultació d'aquestes en la historiografia i, en general, en el conjunt de la cultura instituïda. Això implica una concepció de la història que consideri no tan sols les estructures econòmiques, socials i polítiques tradicionals, sinó també les dimensions més centrades en l'àmbit quotidià, comunitari i familiar. Cal també que l'alumnat conegui i valori el paper dels moviments socials i polítics per l'alliberament de la dona i, en general, de les diferents tendències i onades del feminisme perquè adopti, de manera autònoma, un compromís actiu amb l'èxit efectiu de la igualtat de gènere. Finalment, i no menys important, caldrà implementar un ús inclusiu del llenguatge i escollir materials i recursos didàctics no sexistes.</t>
+    <t>Cercar, tractar i comunicar informació procedent de diferents mitjans i fonts historiogràfiques, tant analògics com digitals, i analitzar-la críticament per adquirir consciència de la diversitat d'interpretacions existents sobre els fets i els processos històrics i aplicar les metodologies bàsiques de la recerca històrica.</t>
+  </si>
+  <si>
+    <t>Investigar i comparar diferents moviments revolucionaris i altres processos de canvi, ruptura i transformació històrica de l'època contemporània, per argumentar i debatre sobre la seva contribució al desenvolupament de les identitats col·lectives, a la conquesta de les llibertats i a la consolidació dels drets humans i dels sistemes democràtics.</t>
+  </si>
+  <si>
+    <t>Adquirir una visió global de l'evolució de les relacions i dels conflictes internacionals durant els segles XIX, XX i principi del XXI, per mitjà de fonts històriques fiables, per analitzar-ne de forma crítica les causes i conseqüències, reconèixer les víctimes i desenvolupar una cultura de la pau basada en els valors universals de la llibertat, la justícia i la igualtat.</t>
+  </si>
+  <si>
+    <t>Examinar els canvis i les permanències en l'organització social de la població, en les relacions socials i en l'acció d'individus o grups, incorporant visions i perspectives contraposades i investigant-ne les aportacions als diversos processos de canvi, per adoptar una posició crítica i solidària davant les desigualtats socials, la intolerància i les situacions de discriminació, i contribuir a la consecució de comunitats més justes i cohesionades.</t>
+  </si>
+  <si>
+    <t>Reconèixer els reptes i els problemes socialment més rellevants de l'actualitat, analitzant-ne l'origen, les causes i l'interès històric, així com les implicacions i conseqüències presents i futures, a través del contrast de fonts i de mitjans de comunicació, per elaborar i exposar judicis personals des d'una actitud d'alerta, crítica i compromesa amb l'acció i la millora de la societat.</t>
+  </si>
+  <si>
+    <t>Analitzar els canvis demogràfics, econòmics, socials i culturals relacionats amb el desenvolupament dels sistemes econòmics característics de l'època contemporània, per interpretar i valorar les seves repercussions socials i ambientals i adoptar compromisos envers la sostenibilitat, la defensa dels drets socials i l'accés universal als recursos bàsics.</t>
+  </si>
+  <si>
+    <t>Identificar els principals processos històrics contemporanis, comparar-ne els trets i les interrelacions i investigar-ne les causes i les conseqüències, mitjançant l'anàlisi i el comentari crític d'aproximacions historiogràfiques, per inferir-ne la influència en l'actualitat i preveure'n els possibles desenvolupaments futurs.</t>
+  </si>
+  <si>
+    <t>Incorporar la perspectiva de gènere a l'estudi de la història contemporània, mitjançant l'anàlisi multidisciplinària de la presència de les dones en tots els àmbits socials, i la investigació de les seves mobilitzacions i lluites polítiques, per denunciar i combatre les desigualtats i els estereotips, ressituar-la a la història i generar una actitud proactiva de cara a aconseguir la igualtat efectiva entre totes les persones.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Plantejar-se preguntes i hipòtesis sobre fets o fenòmens històrics, seleccionar, analitzar i obtenir informació de diferents fonts per interpretar el passat de manera crítica, aportant arguments i dades contrastats.</t>
   </si>
@@ -451,51 +451,51 @@
   <si>
     <t>Ús de fonts històriques diverses per a la construcció del coneixement sobre el passat recent. Contrast i valoració crítica d’informacions diferents, incloent-hi les dels mitjans de comunicació, sobre un mateix fet o fenomen, valorant solucions i alternatives als problemes</t>
   </si>
   <si>
     <t>Anàlisi de textos, interpretació i elaboració de mapes, esquemes i síntesis, representació de gràfics i interpretació d’imatges a través de mitjans digitals accessibles</t>
   </si>
   <si>
     <t>Identificació dels components econòmics, socials, polítics i culturals que intervenen en els processos històrics i anàlisi de les interrelacions que s’hi produeixen per elaborar explicacions sobre els fets. Anàlisi de les interpretacions historiogràfiques sobre determinats processos i esdeveniments rellevants de la història d’Espanya</t>
   </si>
   <si>
     <t>Aplicació de metodologies de recerca en l’anàlisi i la interpretació de problemes socials rellevants, individualment i en equip, amb l’ús específic del lèxic històric. Aplicació de l’argumentació històrica en la interpretació de fets i fenòmens</t>
   </si>
   <si>
     <t>Ús de mitjans, gèneres i formats digitals diversos per crear produccions personals i comunicar resultats de recerques. Ús de recursos propis de l’audiovisual, el cinema i la fotografia en la creació de productes digitals en la narració de fets, en l’expressió de sentiments i en la denúncia de situacions de violència o discriminació que afectin col·lectius i persones</t>
   </si>
   <si>
     <t>Maneig i utilització segura de dispositius tecnològics, aplicacions informàtiques i plataformes digitals, valorant les seves aportacions a la història en la cerca, el tractament de la informació i l’elaboració de coneixement</t>
   </si>
   <si>
     <t>Cerca, tractament de la informació, ús de dades en entorns digitals, interpretació de les fonts i avaluació de la fiabilitat. Identificació de les notícies falses i enganyoses en els mitjans de comunicació</t>
   </si>
   <si>
     <t>Elaboració de judicis propis i argumentats davant problemes d’actualitat contextualitzats històricament i establiment de vincles entre el passat i el present. Defensa i exposició crítica per mitjà de presentacions i debats</t>
   </si>
   <si>
-    <t>Aplicació dels mètodes de recerca de les ciències socials en l’anàlisi problematitzada i mulÈticausal de fenòmens de l’entorn i dels seus vincles amb fenòmens globals. Relació entre la cronologia històrica general i la història personal, familiar i comunitària</t>
+    <t>Aplicació dels mètodes de recerca de les ciències socials en l’anàlisi problematitzada i multicausal de fenòmens de l’entorn i dels seus vincles amb fenòmens globals. Relació entre la cronologia històrica general i la història personal, familiar i comunitària</t>
   </si>
   <si>
     <t>Valoració del paper de les persones, individualment i col·lectivament, com a subjectes de la història i exercitació de l’empatia històrica, especialment amb col·lectius minoritzats</t>
   </si>
   <si>
     <t>Identificació de les causes i les conseqüències dels fets històrics i dels principals processos d’evolució i canvi anteriors a l’època contemporània que permetin l’anàlisi de situacions posteriors, així com les particularitats de l’evolució històrica de Catalunya Valoració argumentada de les continuïtats i dels canvis en la societat d’època contemporània respecte de l’Antic Règim</t>
   </si>
   <si>
     <t>Anàlisi i sistematització dels fets polítics més rellevants de la construcció de l’estat liberal a Espanya. Identificació de l’impacte de la guerra del Francès i anàlisi dels punts més significatius de la Constitució de Cadis, en comparació amb altres textos constitucionals posteriors</t>
   </si>
   <si>
     <t>Anàlisi del procés de domini colonial i sotmetiment de les poblacions i de l’emancipació de les colònies a llarg dels segles XIX i XX. Valoració de les conseqüències de la colonització sobre les poblacions autòctones fins a l’actualitat a través d’alguns casos o situacions</t>
   </si>
   <si>
     <t>Interpretació dels canvis en les condicions de vida dels diferents grups socials aplicant la perspectiva de gènere. Debat sobre els mecanismes de dominació, rols de gènere, espais d’activitat i escenaris de sociabilitat de les dones en alguns episodis històrics de l’entorn proper</t>
   </si>
   <si>
     <t>Interpretació del procés d’industrialització al segle XIX i de les transformacions econòmiques, demogràfiques, socials i culturals. Caracterització del naixement i de l’evolució del moviment obrer, en la seva pluralitat de manifestacions. Identificació de les singularitats de la industrialització i de la lluita obrera a Catalunya</t>
   </si>
   <si>
     <t>Identificació de l’evolució de la distribució demogràfica de la població a Espanya i Catalunya a partir d’exemples locals: de la societat agrària a l’èxode rural</t>
   </si>
   <si>
     <t>Anàlisi i caracterització del règim polític de la Restauració i de la seva crisi, així com de l’oposició al sistema i el sorgiment de noves cultures polítiques: de la Primera República a la Segona República</t>
   </si>