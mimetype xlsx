--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,144 +106,144 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:28</t>
+    <t>03/07/2026 18:46</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Història del Món Contemporani</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Cercar, seleccionar i emprar informació sobre el passat i el present en distints tipus de fonts, avaluant de manera crítica el grau de fiabilitat i interés, i aplicant els mètodes, tècniques i conceptes de la ciència històrica. 2.1.1. Descripció de la competència. L'ensenyament de la història no implica únicament la transmissió de coneixements sobre el passat, sinó que inclou també l'adquisició i pràctica dels mètodes, tècniques i conceptes que permeten a qui escriu sobre història conformar el relat propi. Com tota construcció científica, el coneixement històric és un procés obert, fonamentat en la investigació i la revisió i reelaboració constants. Per aquest motiu, les estratègies de cerca, recopilació i processament de la informació són essencials per a l'aprenentatge de la matèria.</t>
+    <t>Cercar, seleccionar i emprar informació sobre el passat i el present en distints tipus de fonts, avaluant de manera crítica el grau de fiabilitat i interés, i aplicant els mètodes, tècniques i conceptes de la ciència històrica</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Descriure i contextualitzar els fets i processos més importants de la història contemporània, reconeixent-hi l'origen dels trets geopolítics, socials, econòmics i culturals del món actual i explicant-los per mitjà de la causalitat històrica. 2.2.1. Descripció de la competència. El concepte de procés històric refereix el conjunt de fets relacionats i organitzats en forma de relat pel qual s'expliquen les transformacions polítiques, econòmiques, socials i culturals de les societats humanes. En el desenvolupament d'aquesta competència, l'alumnat haurà d'identificar, comprendre i diferenciar distints fets i processos històrics contemporanis, treballant amb fonts contrastades tant digitals com analògiques, i organitzant i valorant diferents interpretacions sobre ells. Per determinar les relacions causals entre els fets i processos del passat i els grans problemes i qüestions del món actual, cal l'assoliment de les estratègies cognitives que permeten establir-les. L'alumnat hauria de partir de la identificació de determinats fets i processos històrics com a causes i conseqüències d'altres amb els quals es relacionen per proximitat cronològica i/o geogràfica. A més, cal també una correcta classificació de causes d'acord amb el contingut natural, polític, econòmic, social, cultural, la durada del temps durant el qual actuen breu, mitjana o llarga, i la importància relativa sobre uns mateixos fets o processos. En el cas de la comprensió i valoració dels esdeveniments i processos en els quals ha intervingut l'acció humana, es requerirà la correcta contextualització de les actuacions de les persones en el passat també anomenada explicació per empatia, tenint en compte que actuaren condicionades per entorns, expectatives i escales de valors que no coincideixen amb els de la societat actual. Finalitzat el curs, aquesta competència hauria de permetre que l'alumnat comprenga les relacions de canvi i permanència, causalitat i interrelació en l'espai i en el temps dels principals successos i processos històrics del món contemporani, avaluant-ne de manera crítica el significat i la rellevància per al present, analitzant les conseqüències geogràfiques, polítiques, econòmiques, socials o culturals, i promoure, a partir de tot això, el reconeixement dels valors i principis de regulen el nostre sistema democràtic de convivència.</t>
+    <t>Descriure i contextualitzar els fets i processos més importants de la història contemporània, reconeixent-hi l’origen dels trets geopolítics, socials, econòmics i culturals del món actual i explicant-los per mitjà de la causalitat històrica</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Analitzar les principals ideologies, revolucions i canvis polítics de l'època contemporània, així com els diferents règims polítics als quals han donat lloc, avaluant críticament el seu caràcter democràtic o autoritari. 2.3.1. Descripció de la competència. L'època contemporània és l'era d'ideologies i revolucions que han donat lloc a distintes formes d'organització política i social. Des de la crisi de les institucions polítiques heretades de l'Antic Règim, noves ideologies polítiques i revolucions inspirades en elles van anar desenvolupant-se i transformant radicalment les estructures socials i polítiques les revolucions liberal/burgeses, que van consagrar les llibertats individuals i la igualtat davant la llei, i van promoure sistemes de representació política més extensius les noves i diverses idees socialistes, orientades a la implantació de societats fundades en la igualtat econòmica i social i en l'autoritarisme estatal i els feixismes, amb projectes de creació de societats uniformes i d'estats nacionalistes i totalitaris. L'aprenentatge de la història del món contemporani requereix, doncs, del coneixement analític i crític de les principals ideologies polítiques gestades, desenvolupades i implantades al llarg dels últims dos segles conservadorisme, liberalisme, socialisme i feixisme en les seues múltiples variants i especificitats, de la comprensió de les causes i conseqüències dels canvis i moviments revolucionaris ocorreguts al llarg de la contemporaneïtat, i de la relació existent entre aquests precedents històrics i les ideologies i sistemes polítics del present.</t>
+    <t>Analitzar les principals ideologies, revolucions i canvis polítics de l’època contemporània, així com els diferents règims polítics als quals han donat lloc, avaluant críticament el seu caràcter democràtic o autoritari</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Analitzar l'evolució de les relacions internacionals i els conflictes bèlālics de l'època contemporània, atenent les causes i conseqüències, i valorant els esforços realitzats per mantindre la pau i fer complir els drets humans. 2.4.1. Descripció de la competència. Les relacions internacionals són el marc de relació i resolució de conflictes entre els estats. Durant l'època contemporània, la rivalitat entre ells va provocar una multiplicitat de conflictes de distinta intensitat i magnitud, entre els quals destaquen les dues guerres mundials del segle XX.</t>
+    <t>Analitzar l’evolució de les relacions internacionals i els conflictes bèl·lics de l’època contemporània, atenent les causes i conseqüències, i valorant els esforços realitzats per mantindre la pau i fer complir els drets humans</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Identificar i analitzar els canvis demogràfics, econòmics, socials i culturals provocats per l'aplicació de diferents sistemes econòmics al llarg de l'època contemporània, comparant i valorant les conseqüències per a les condicions de vida de les persones. 2.5.1. Descripció de la competència.</t>
+    <t>Identificar i analitzar els canvis demogràfics, econòmics, socials i culturals provocats per l’aplicació de diferents sistemes econòmics al llarg de l’època contemporània, comparant i valorant les conseqüències per a les condicions de vida de les persones</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Identificar i analitzar els canvis i permanències en l'organització social de la població, investigant les aportacions dels diferents grups socials als processos històrics i adoptant una posició crítica enfront de les desigualtats socials i les situacions de discriminació. 2.6.1. Descripció de la competència. La història social estudia la societat, amb les lògiques diferències i grups recognoscibles al seu si, en funció de diverses condicions i mentalitats, però superant el mer estudi de les individualitats. Per tant, adoptar una perspectiva social en història requereix incloure també els sectors més desafavorits de la població, les seues condicions de vida, les aspiracions i les manifestacions culturals, proporcionant així una comprensió del passat des d'una perspectiva JOREDO Per mitjà d'aquesta competència es pretén que l'alumnat incorpore tota la diversitat de subjectes històrics, tant a la seua recepció de la història a partir de la selecció de les fonts com també al relat històric que aprén a construir, de manera que queden incloses les classes treballadores i els sectors històricament subordinats o discriminats per raó de l'origen, la cultura o el gènere. Per aconseguir una visió més completa dels fenòmens de dinàmica i canvi social en perspectiva històrica, l'anàlisi dels grups socials i de les relacions entre ells ha de comptar amb les aportacions d'altres disciplines socials, com la sociologia o l'antropologia, que proporcionen a l'alumnat eines metodològiques per a l'anàlisi de les estructures i processos socials en tota la complexitat i riquesa que presenten.</t>
+    <t>Identificar i analitzar els canvis i permanències en l’organització social de la població, investigant les aportacions dels diferents grups socials als processos històrics i adoptant una posició crítica enfront de les desigualtats socials i les situacions de discriminació</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Identificar, definir i analitzar en el seu context els principals corrents i manifestacions culturals i artístics de l'època contemporània, valorant l'herència que suposen en si mateixos i reconeixent en aquests plantejaments l'origen de la cultura actual. 2.7.1. Descripció de la competència. El trànsit a la contemporaneïtat va implicar transformacions profundes en la cultura i l'art occidental, les repercussions de les quals arriben fins als nostres dies. Per mitjà d'aquesta competència es pretén que l'alumnat analitze el desenvolupament històric de tals canvis formals, tècnics i de contingut, relacionant-los amb els fenòmens polítics, econòmics i socials que els van afavorir. L'objectiu és que puga comprendre i avaluar, de manera crítica, la naturalesa i diversitat de les manifestacions culturals contemporànies i el ritme de creació i difusió de continguts que observa en l'actualitat. La crisi de l'Antic Règim dugué aparellat el final del tradicional predomini cultural i educatiu de les institucions eclesiàstiques, el relleu de les quals va ser pres pels estats-nació liberals i les institucions acadèmiques pròpies. Al mateix temps, es van donar canvis en els patrons de llibertat dels artistes i en les preferències del mecenatge artístic, cada vegada més vinculat a individus i a entitats privades, i en menor mesura a institucions oficials. L'expressió artística va multiplicar els canals i formes, i va ser utilitzada per empreses, estats i agents polítics per a la difusió de les idees. D'altra banda, les necessitats productives i tecnològiques derivades de les revolucions industrials van suposar un desenvolupament sense precedents de la ciència i de les seues aplicacions pràctiques que possibilitaren la revolució de les comunicacions, l'auge del disseny i de l'arquitectura dels nous materials, el desenvolupament de la publicitat i l'aparició de noves formes d'expressió artística, com la fotografia, la cinematografia i l'art digital. Finalment, el creixement de les classes mitjanes, el sorgiment de la política de masses, el consum de masses i, lligat al capitalisme industrial, l'extensió de l'alfabetització, la generalització progressiva de l'accés a la cultura i les noves formes d'oci van requerir d'una nova premsa i van afavorir l'aparició d'altres mitjans de comunicació de masses ràdio, televisió i Internet.</t>
+    <t>Identificar, definir i analitzar en el seu context els principals corrents i manifestacions culturals i artístics de l’època contemporània, valorant l’herència que suposen en si mateixos i reconeixent en aquests plantejaments l’origen de la cultura actual</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Reconéixer i analitzar els reptes més rellevants del món actual, analitzant-ne l origen, les causes i les implicacions per al present i el futur, tot formant judicis personals informats, crítics i compromesos amb la millora de l'entorn. 2.8.1. Descripció de la competència.</t>
+    <t>Reconéixer i analitzar els reptes més rellevants del món actual, analitzant-ne l’origen, les causes i les implicacions per al present i el futur, tot formant judicis personals informats, crítics i compromesos amb la millora de l’entorn</t>
   </si>
   <si>
     <t>CE.9</t>
   </si>
   <si>
-    <t>Incorporar la perspectiva de gènere en l'estudi de la història del món contemporani, investigant els moviments feministes en el seu context i adoptant una actitud proactiva entorn de l'assoliment de la igualtat efectiva entre homes i dones..1. Descripció de la competència. La historiografia tradicional, concebuda habitualment des d'una visió eminentment masculina, ha minimitzat exageradament la presència de les dones en la història, privant-les de la consideració de subjecte de canvi o transformació de les realitats socials, culturals i polítiques. D'altra banda, la mobilització de les dones en l'època contemporània per reclamar la igualtat de drets i, posteriorment, una completa emancipació, ha contribuït a l'eclosió dels estudis de gènere que, aplicats a la historiografia, sostenen que els comportaments, rols i actituds atribuïts a un gènere al llarg de la història són, en un sentit fonamental, construccions socials mediatitzades pel context cultural.</t>
+    <t>Incorporar la perspectiva de gènere en l’estudi de la història del món contemporani, investigant els moviments feministes en el seu context i adoptant una actitud proactiva entorn de l’assoliment de la igualtat efectiva entre homes i dones. 2. 1</t>
   </si>
   <si>
     <t>Historia del Mundo Contemporáneo</t>
   </si>
   <si>
     <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir conocimientos, elaborar y expresar contenidos en varios formatos.</t>
   </si>
   <si>
     <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad, desde lo local a lo global, para desarrollar un pensamiento crítico, respetuoso con las diferencias, que contribuya a la construcción de la propia identidad y a enriquecer el acervo común.</t>
   </si>
   <si>
     <t>Conocer los principales desafíos a los que se han enfrentado distintas sociedades a lo largo del tiempo, identificando las causas y consecuencias de los cambios producidos y los problemas a los que se enfrentan en la actualidad, mediante el desarrollo de proyectos de investigación y el uso de fuentes fiables, para realizar propuestas que contribuyan al desarrollo sostenible.</t>
   </si>
   <si>
     <t>Identificar y analizar los elementos del paisaje y su articulación en sistemas complejos naturales, rurales y urbanos, así como su evolución en el tiempo, interpretando las causas de las transformaciones y valorando el grado de equilibrio existente en los distintos ecosistemas, para promover su conservación, mejora y uso sostenible.</t>
   </si>
   <si>
     <t>Analizar de forma crítica planteamientos históricos y geográficos explicando la construcción de los sistemas democráticos y los principios constitucionales que rigen la vida en comunidad, así como asumiendo los deberes y derechos propios de nuestro marco de convivencia, para promover la participación ciudadana y la cohesión social.</t>
   </si>
   <si>
     <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando la aportación de los movimientos en defensa de la igualdad y la inclusión, para reducir estereotipos, evitar cualquier tipo de discriminación y violencia, y reconocer la riqueza de la diversidad.</t>
   </si>
   <si>
     <t>Identificar los fundamentos que sostienen las diversas identidades propias y las ajenas, a través del conocimiento y puesta en valor del patrimonio material e inmaterial que compartimos para conservarlo y respetar los sentimientos de pertenencia, así como para favorecer procesos que contribuyan a la cohesión y solidaridad territorial en orden a los valores del europeísmo y de la Declaración Universal de los Derechos Humanos.</t>
   </si>
@@ -253,87 +253,153 @@
   <si>
     <t>Conocer y valorar la importancia de la seguridad integral ciudadana en la cultura de convivencia nacional e internacional, reconociendo la contribución del Estado, sus instituciones y otras entidades sociales a la ciudadanía global, a la paz, a la cooperación internacional y al desarrollo sostenible, para promover la consecución de un mundo más seguro, solidario, sostenible y justo.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Emprarlestècniquesielsmètodesbàsicsdelainvestigacióenhistòriaper buscarinformaciósobreelpassatielpresentiavaluarelgraud'interésiveracitat Justificar la veracitat o correcció d'afirmacions sobre fets del passat i del presentcontingudesendiversostipusdefontsd'acordambcriteriscientífics Elaborarsíntesisiformularhipòtesisindividualmentiengrupsobrefetsdel passatidelpresentiverificarnelavalidesaapartirdefontsd'informaciófiables</t>
+    <t>Emprar les tècniques i els mètodes bàsics de la investigació en història per buscar informació sobre el passat i el present, i avaluar el grau d’interés i veracitat.</t>
   </si>
   <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Interpretarielaborartaulesgràfiquesimapesambinformacióhistòricatant enformatanalògiccomdigital Acceptar la diversitat d'interpretacions historiogràfiques i reconéixer la provisionalitatiperfectibilitatdelconeixementhistòric</t>
-[...29 lines deleted...]
-    <t>Emprar la perspectiva de gènere en l'estudi de la realitat històrica contemporània amb la finalitat de reconéixer i analitzar la desigualtat existent entrehomesidones Identificariincorporaralrelathistòriclesideesimovimentsfeministesde l'èpocacontemporàniaaixícomlesprotagonistesprincipals Mostrarunaactitudproactivaenverslaigualtatefectivaentrehomesidones aixícomsobrelaprevenciódelaviolènciadegènere</t>
+    <t>Justificar la veracitat o correcció d’afirmacions sobre fets del passat i del present contingudes en diversos tipus de fonts, d’acord amb criteris científics.</t>
+  </si>
+  <si>
+    <t>Elaborar síntesis i formular hipòtesis, individualment i en grup, sobre fets del passat i del present, i verificar-ne la validesa a partir de fonts d’informació fiables.</t>
+  </si>
+  <si>
+    <t>Interpretar i elaborar taules, gràfiques i mapes amb informació històrica tant en format analògic com digital.</t>
+  </si>
+  <si>
+    <t>Acceptar la diversitat d’interpretacions historiogràfiques i reconéixer la provisionalitat i perfectibilitat del coneixement històric.</t>
+  </si>
+  <si>
+    <t>Construir relats o síntesis descriptius i/o explicatius sobre els fets i processos històrics més rellevants de la història del món contemporani.</t>
+  </si>
+  <si>
+    <t>Identificar i classificar els tipus de relacions causals més habituals per a l’explicació del passat.</t>
+  </si>
+  <si>
+    <t>Explicar les relacions causals que existeixen entre els fets i processos històrics del passat i les problemàtiques polítiques, econòmiques, socials i culturals més rellevants del present.</t>
+  </si>
+  <si>
+    <t>Analitzar i comentar críticament fonts històriques primàries i secundàries, així com informació procedent dels mitjans de comunicació.</t>
+  </si>
+  <si>
+    <t>Explicar l’origen, descriure els trets fonamentals i diferenciar entre si les principals ideologies polítiques de l’època contemporània.</t>
+  </si>
+  <si>
+    <t>Identificar, descriure i analitzar els principals processos revolucionaris contemporanis, i explicar-ne la influència sobre canvis històrics i règims polítics en contextos passats i presents.</t>
+  </si>
+  <si>
+    <t>Expressar opinions informades i crítiques sobre el grau democràtic o autoritari de propostes i institucions polítiques del món actual, i particularment de l’entorn propi.</t>
+  </si>
+  <si>
+    <t>Analitzar les causes, desenvolupament i conseqüències dels principals conflictes bèl·lics en l’època contemporània i reconéixer-ne la importància com a factors de canvi històric.</t>
+  </si>
+  <si>
+    <t>Buscar informació veraç i rellevant sobre conflictes i situacions actuals d’incompliment dels drets humans en el plànol internacional i relacionar-los amb els precedents històrics.</t>
+  </si>
+  <si>
+    <t>Emprar tècniques i mètodes propis de la disciplina històrica per a l’anàlisi i explicació de les relacions internacionals i de les causes i conseqüències dels conflictes.</t>
+  </si>
+  <si>
+    <t>Identificar i valorar els principals esforços i contribucions de l’època contemporània per al manteniment de la pau internacional i el respecte als drets humans.</t>
+  </si>
+  <si>
+    <t>Identificar i diferenciar l’origen i trets dels diferents models d’organització econòmica i social proposats i aplicats al llarg de l’època contemporània.</t>
+  </si>
+  <si>
+    <t>Analitzar i avaluar les repercussions socials, polítiques, culturals i mediambientals de diferents sistemes d’organització econòmica implantats en diversos espais geopolítics contemporanis.</t>
+  </si>
+  <si>
+    <t>Realitzar judicis de valor i propostes de millora sobre diferents actuacions del passat o propostes de futur relatives al desenvolupament econòmic i les seues conseqüències socials i mediambientals.</t>
+  </si>
+  <si>
+    <t>Incorporar al propi relat històric la diversitat de grups i moviments socials de la contemporaneïtat i analitzar-ne les característiques i aportacions als processos de canvi històric.</t>
+  </si>
+  <si>
+    <t>Identificar les causes, desenvolupament, resolució i conseqüències dels principals conflictes socials de l’època contemporània.</t>
+  </si>
+  <si>
+    <t>Avaluar la contribució de diferents moviments i agents socials de l’època contemporània a la millora de les condicions de vida de les persones.</t>
+  </si>
+  <si>
+    <t>Reconéixer les desigualtats socials i altres situacions de discriminació de col·lectius en el passat i en el present, tot adoptant una actitud crítica enfront d’elles.</t>
+  </si>
+  <si>
+    <t>Identificar i definir els principals corrents culturals i artístics de l’època contemporània, i interpretar el significat de les produccions materials i immaterials més significatives.</t>
+  </si>
+  <si>
+    <t>Relacionar les noves formes, tècniques i canals d’expressió i comunicació propis de l’època contemporània amb les circumstàncies històriques i avanços tècnics que les han fet possibles.</t>
+  </si>
+  <si>
+    <t>Reconéixer la vinculació i influències existents entre les formes d’expressió cultural desenvolupades en els últims dos segles i els principals corrents artístics i culturals de l’època actual.</t>
+  </si>
+  <si>
+    <t>Valorar la importància del patrimoni cultural i artístic contemporani com una herència de tota la humanitat que cal conéixer, respectar i preservar.</t>
+  </si>
+  <si>
+    <t>Identificar els principals conflictes, reptes i problemes del món actual i buscar informació contrastada i veraç sobre els orígens històrics, l’evolució i els riscos presents i futurs.</t>
+  </si>
+  <si>
+    <t>Elaborar i exposar, de manera individual i grupal, treballs de síntesi o projectes que analitzen i valoren els reptes del món actual, a partir d’informació provinent de fonts diverses i contrastades.</t>
+  </si>
+  <si>
+    <t>Formar i expressar opinions pròpies, coherents, informades i crítiques, sobre problemes i reptes socials de rellevància local o global.</t>
+  </si>
+  <si>
+    <t>Debatre sobre els principals problemes i reptes del present i formular propostes de millora.</t>
+  </si>
+  <si>
+    <t>Emprar la perspectiva de gènere en l’estudi de la realitat històrica contemporània, amb la finalitat de reconéixer i analitzar la desigualtat existent entre homes i dones.</t>
+  </si>
+  <si>
+    <t>Identificar i incorporar al relat històric les idees i moviments feministes de l’època contemporània, així com les protagonistes principals.</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud proactiva envers la igualtat efectiva entre homes i dones, així com sobre la prevenció de la violència de gènere.</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamiento de información relativas a procesos y acontecimientos relevantes del presente y del pasado.</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas históricas.</t>
   </si>
   <si>
     <t>Identificar, valorar y mostrar interés por los principales problemas que afectan a la sociedad, adoptando una posición crítica y proactiva hacia los mismos.</t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre problemas de actualidad a través de conocimientos geográficos e históricos, contrastando y valorando fuentes diversas.</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de intervenciones orales, textos escritos y otros productos, mostrando planteamientos originales y propuestas creativas.</t>
   </si>
   <si>
     <t>Elaborar juicios argumentados, respetando las opiniones de los demás y enriqueciendo el acervo común en el contexto del mundo actual, sus retos y sus conflictos desde una perspectiva sistémica y global.</t>
   </si>
   <si>
     <t>Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, de la investigación y del trabajo por proyectos, retos o problemas, mediante la elaboración de productos que reflejen la comprensión de los fenómenos y problemas abordados.</t>
   </si>
   <si>
     <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la historia, los cambios producidos, sus causas y</t>
   </si>
@@ -631,75 +697,78 @@
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Emprarlestècniquesielsmètodesbàsicsdelainvestigacióenhistòriaper buscarinformaciósobreelpassatielpresentiavaluarelgraud'interésiveracitat Justificar la veracitat o correcció d'afir</t>
-[...23 lines deleted...]
-    <t>Emprar la perspectiva de gènere en l'estudi de la realitat històrica contemporània amb la finalitat de reconéixer i analitzar la desigualtat existent entrehomesidones Identificarii</t>
+    <t>Explicar les relacions causals que existeixen entre els fets i processos històrics del passat i les problemàtiques polítiques, econòmiques, socials i culturals més rellevants del p</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identificar, descriure i analitzar els principals processos revolucionaris contemporanis, i explicar-ne la influència sobre canvis històrics i règims polítics en contextos passats </t>
+  </si>
+  <si>
+    <t>Analitzar i avaluar les repercussions socials, polítiques, culturals i mediambientals de diferents sistemes d’organització econòmica implantats en diversos espais geopolítics conte</t>
+  </si>
+  <si>
+    <t>Realitzar judicis de valor i propostes de millora sobre diferents actuacions del passat o propostes de futur relatives al desenvolupament econòmic i les seues conseqüències socials</t>
+  </si>
+  <si>
+    <t>Incorporar al propi relat històric la diversitat de grups i moviments socials de la contemporaneïtat i analitzar-ne les característiques i aportacions als processos de canvi històr</t>
+  </si>
+  <si>
+    <t>Identificar i definir els principals corrents culturals i artístics de l’època contemporània, i interpretar el significat de les produccions materials i immaterials més significati</t>
+  </si>
+  <si>
+    <t>Relacionar les noves formes, tècniques i canals d’expressió i comunicació propis de l’època contemporània amb les circumstàncies històriques i avanços tècnics que les han fet possi</t>
+  </si>
+  <si>
+    <t>Reconéixer la vinculació i influències existents entre les formes d’expressió cultural desenvolupades en els últims dos segles i els principals corrents artístics i culturals de l’</t>
+  </si>
+  <si>
+    <t>Identificar els principals conflictes, reptes i problemes del món actual i buscar informació contrastada i veraç sobre els orígens històrics, l’evolució i els riscos presents i fut</t>
+  </si>
+  <si>
+    <t>Elaborar i exposar, de manera individual i grupal, treballs de síntesi o projectes que analitzen i valoren els reptes del món actual, a partir d’informació provinent de fonts diver</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
   <si>
     <t>Elaborar juicios argumentados, respetando las opiniones de los demás y enriqueciendo el acervo común en el contexto del mundo actual, sus retos y sus conflictos desde una perspecti</t>
   </si>
   <si>
     <t xml:space="preserve">Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, de la investigación y del trabajo por proyectos, retos o problemas, </t>
   </si>
   <si>
     <t>Utilizar una secuencia cronológica con objeto de examinar la relación entre hechos y procesos en diferentes períodos y lugares históricos (simultaneidad y duración), utilizando tér</t>
   </si>
   <si>
     <t>Analizar procesos de cambio histórico de relevancia a través del uso de diferentes fuentes de información, teniendo en cuenta las continuidades y permanencias en diferentes periodo</t>
   </si>
   <si>
     <t>Valorar el grado de sostenibilidad y de equilibrio de los diferentes espacios y desde distintas escalas, y analizar su transformación y degradación a través del tiempo por la acció</t>
   </si>
@@ -1388,51 +1457,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>42</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1476,2642 +1545,3720 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F45"/>
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E45"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>198</v>
+        <v>73</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
-        <v>2.2</v>
+        <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>2.3</v>
+        <v>1.5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>3.2</v>
+        <v>2.1</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
-        <v>3.3</v>
+        <v>2.2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>201</v>
+        <v>78</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>4.2</v>
+        <v>2.3</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>79</v>
+        <v>219</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>4.3</v>
+        <v>2.4</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>202</v>
+        <v>80</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>5.2</v>
+        <v>3.1</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>203</v>
+        <v>81</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>7.2</v>
+        <v>3.2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>9.2</v>
+        <v>3.3</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>1.1</v>
+        <v>4.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>206</v>
+        <v>84</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>1.2</v>
+        <v>4.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>207</v>
+        <v>85</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>2.1</v>
+        <v>4.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>2.2</v>
+        <v>4.4</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>2.3</v>
+        <v>5.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>208</v>
+        <v>88</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>2.4</v>
+        <v>5.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>3.1</v>
+        <v>5.3</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>3.2</v>
+        <v>6.1</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>91</v>
+        <v>223</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>3.3</v>
+        <v>6.2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>3.4</v>
+        <v>6.3</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>211</v>
+        <v>93</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>3.5</v>
+        <v>6.4</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>212</v>
+        <v>94</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>4.1</v>
+        <v>7.1</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>95</v>
+        <v>224</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>4.2</v>
+        <v>7.2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>4.3</v>
+        <v>7.3</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>5.1</v>
+        <v>7.4</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>215</v>
+        <v>98</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>5.2</v>
+        <v>8.1</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>5.3</v>
+        <v>8.2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>6.1</v>
+        <v>8.3</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>218</v>
+        <v>101</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>6.2</v>
+        <v>8.4</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>219</v>
+        <v>102</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>6.3</v>
+        <v>9.1</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>220</v>
+        <v>103</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>6.4</v>
+        <v>9.2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>7.1</v>
+        <v>9.3</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>221</v>
+        <v>105</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>7.2</v>
+        <v>1.1</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>7.3</v>
+        <v>1.2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>7.4</v>
+        <v>2.1</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>8.1</v>
+        <v>2.2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>225</v>
+        <v>109</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>8.2</v>
+        <v>2.3</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>8.3</v>
+        <v>2.4</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>9.1</v>
+        <v>3.1</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>9.2</v>
+        <v>3.2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>229</v>
+        <v>113</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45" s="5" t="s">
-[...3 lines deleted...]
-      <c r="C45" s="5"/>
+      <c r="A45" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
-        <f>SUM(E3:E44)</f>
-[...3 lines deleted...]
-        <v>231</v>
+        <v>1.56</v>
+      </c>
+      <c r="F45" s="5"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F46" s="5"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F47" s="5"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F48" s="5"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F49" s="5"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F50" s="5"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F51" s="5"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F54" s="5"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F55" s="5"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F56" s="5"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F57" s="5"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F58" s="5"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F59" s="5"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F60" s="5"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F61" s="5"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F62" s="5"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F63" s="5"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F64" s="5"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F65" s="5"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F66" s="5"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7">
+        <f>SUM(E3:E66)</f>
+        <v>99.84000000000009</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT31"/>
+  <dimension ref="A1:BP31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AT31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:BP31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:68">
       <c r="A1" s="6" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
         <v>1.2</v>
       </c>
-      <c r="D1" s="6">
+      <c r="E1" s="6">
         <v>1.3</v>
       </c>
-      <c r="E1" s="6">
+      <c r="F1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="G1" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="H1" s="6">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="I1" s="6">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="J1" s="6">
         <v>2.3</v>
       </c>
-      <c r="H1" s="6">
+      <c r="K1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="L1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="M1" s="6">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="N1" s="6">
         <v>3.3</v>
       </c>
-      <c r="J1" s="6">
+      <c r="O1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="P1" s="6">
         <v>4.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="Q1" s="6">
         <v>4.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="R1" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="S1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="T1" s="6">
         <v>5.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="U1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="V1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="W1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="X1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AA1" s="6">
         <v>7.2</v>
       </c>
-      <c r="N1" s="6">
+      <c r="AB1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="AG1" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AI1" s="6">
         <v>9.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="AJ1" s="6">
+        <v>9.3</v>
+      </c>
+      <c r="AK1" s="6">
         <v>1.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="AL1" s="6">
         <v>1.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="AM1" s="6">
         <v>2.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="AN1" s="6">
         <v>2.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="AO1" s="6">
         <v>2.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="AP1" s="6">
         <v>2.4</v>
       </c>
-      <c r="U1" s="6">
+      <c r="AQ1" s="6">
         <v>3.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="AR1" s="6">
         <v>3.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="AS1" s="6">
         <v>3.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="AT1" s="6">
         <v>3.4</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="AU1" s="6">
         <v>3.5</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="AV1" s="6">
         <v>4.1</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AW1" s="6">
         <v>4.2</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AX1" s="6">
         <v>4.3</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AY1" s="6">
         <v>5.1</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AZ1" s="6">
         <v>5.2</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="BA1" s="6">
         <v>5.3</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="BB1" s="6">
         <v>6.1</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="BC1" s="6">
         <v>6.2</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="BD1" s="6">
         <v>6.3</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="BE1" s="6">
         <v>6.4</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="BF1" s="6">
         <v>7.1</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="BG1" s="6">
         <v>7.2</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="BH1" s="6">
         <v>7.3</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="BI1" s="6">
         <v>7.4</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="BJ1" s="6">
         <v>8.1</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="BK1" s="6">
         <v>8.2</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="BL1" s="6">
         <v>8.3</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="BM1" s="6">
         <v>9.1</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="BN1" s="6">
         <v>9.2</v>
       </c>
-      <c r="AS1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:46">
+      <c r="BO1" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="BP1" s="6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="2" spans="1:68">
       <c r="A2" s="5" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
-      <c r="AS2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:AR2),"")</f>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
+      <c r="BL2" s="5"/>
+      <c r="BM2" s="5"/>
+      <c r="BN2" s="5"/>
+      <c r="BO2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:BN2),"")</f>
         <v/>
       </c>
-      <c r="AT2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="BP2" s="5"/>
+    </row>
+    <row r="3" spans="1:68">
       <c r="A3" s="5" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
-      <c r="AS3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:AR3),"")</f>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5"/>
+      <c r="BD3" s="5"/>
+      <c r="BE3" s="5"/>
+      <c r="BF3" s="5"/>
+      <c r="BG3" s="5"/>
+      <c r="BH3" s="5"/>
+      <c r="BI3" s="5"/>
+      <c r="BJ3" s="5"/>
+      <c r="BK3" s="5"/>
+      <c r="BL3" s="5"/>
+      <c r="BM3" s="5"/>
+      <c r="BN3" s="5"/>
+      <c r="BO3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:BN3),"")</f>
         <v/>
       </c>
-      <c r="AT3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="BP3" s="5"/>
+    </row>
+    <row r="4" spans="1:68">
       <c r="A4" s="5" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
-      <c r="AS4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:AR4),"")</f>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="5"/>
+      <c r="BD4" s="5"/>
+      <c r="BE4" s="5"/>
+      <c r="BF4" s="5"/>
+      <c r="BG4" s="5"/>
+      <c r="BH4" s="5"/>
+      <c r="BI4" s="5"/>
+      <c r="BJ4" s="5"/>
+      <c r="BK4" s="5"/>
+      <c r="BL4" s="5"/>
+      <c r="BM4" s="5"/>
+      <c r="BN4" s="5"/>
+      <c r="BO4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:BN4),"")</f>
         <v/>
       </c>
-      <c r="AT4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:46">
+      <c r="BP4" s="5"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" s="5" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
-      <c r="AS5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:AR5),"")</f>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:BN5),"")</f>
         <v/>
       </c>
-      <c r="AT5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="BP5" s="5"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" s="5" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
-      <c r="AS6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:AR6),"")</f>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:BN6),"")</f>
         <v/>
       </c>
-      <c r="AT6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="BP6" s="5"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" s="5" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
-      <c r="AS7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:AR7),"")</f>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5"/>
+      <c r="BF7" s="5"/>
+      <c r="BG7" s="5"/>
+      <c r="BH7" s="5"/>
+      <c r="BI7" s="5"/>
+      <c r="BJ7" s="5"/>
+      <c r="BK7" s="5"/>
+      <c r="BL7" s="5"/>
+      <c r="BM7" s="5"/>
+      <c r="BN7" s="5"/>
+      <c r="BO7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:BN7),"")</f>
         <v/>
       </c>
-      <c r="AT7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="BP7" s="5"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" s="5" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
-      <c r="AS8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:AR8),"")</f>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5"/>
+      <c r="BF8" s="5"/>
+      <c r="BG8" s="5"/>
+      <c r="BH8" s="5"/>
+      <c r="BI8" s="5"/>
+      <c r="BJ8" s="5"/>
+      <c r="BK8" s="5"/>
+      <c r="BL8" s="5"/>
+      <c r="BM8" s="5"/>
+      <c r="BN8" s="5"/>
+      <c r="BO8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:BN8),"")</f>
         <v/>
       </c>
-      <c r="AT8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:46">
+      <c r="BP8" s="5"/>
+    </row>
+    <row r="9" spans="1:68">
       <c r="A9" s="5" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
-      <c r="AS9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:AR9),"")</f>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5"/>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="5"/>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="5"/>
+      <c r="BI9" s="5"/>
+      <c r="BJ9" s="5"/>
+      <c r="BK9" s="5"/>
+      <c r="BL9" s="5"/>
+      <c r="BM9" s="5"/>
+      <c r="BN9" s="5"/>
+      <c r="BO9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:BN9),"")</f>
         <v/>
       </c>
-      <c r="AT9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:46">
+      <c r="BP9" s="5"/>
+    </row>
+    <row r="10" spans="1:68">
       <c r="A10" s="5" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
-      <c r="AS10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:AR10),"")</f>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5"/>
+      <c r="BC10" s="5"/>
+      <c r="BD10" s="5"/>
+      <c r="BE10" s="5"/>
+      <c r="BF10" s="5"/>
+      <c r="BG10" s="5"/>
+      <c r="BH10" s="5"/>
+      <c r="BI10" s="5"/>
+      <c r="BJ10" s="5"/>
+      <c r="BK10" s="5"/>
+      <c r="BL10" s="5"/>
+      <c r="BM10" s="5"/>
+      <c r="BN10" s="5"/>
+      <c r="BO10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:BN10),"")</f>
         <v/>
       </c>
-      <c r="AT10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:46">
+      <c r="BP10" s="5"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" s="5" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
-      <c r="AS11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:AR11),"")</f>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5"/>
+      <c r="BC11" s="5"/>
+      <c r="BD11" s="5"/>
+      <c r="BE11" s="5"/>
+      <c r="BF11" s="5"/>
+      <c r="BG11" s="5"/>
+      <c r="BH11" s="5"/>
+      <c r="BI11" s="5"/>
+      <c r="BJ11" s="5"/>
+      <c r="BK11" s="5"/>
+      <c r="BL11" s="5"/>
+      <c r="BM11" s="5"/>
+      <c r="BN11" s="5"/>
+      <c r="BO11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:BN11),"")</f>
         <v/>
       </c>
-      <c r="AT11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="BP11" s="5"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" s="5" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
-      <c r="AS12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:AR12),"")</f>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5"/>
+      <c r="BC12" s="5"/>
+      <c r="BD12" s="5"/>
+      <c r="BE12" s="5"/>
+      <c r="BF12" s="5"/>
+      <c r="BG12" s="5"/>
+      <c r="BH12" s="5"/>
+      <c r="BI12" s="5"/>
+      <c r="BJ12" s="5"/>
+      <c r="BK12" s="5"/>
+      <c r="BL12" s="5"/>
+      <c r="BM12" s="5"/>
+      <c r="BN12" s="5"/>
+      <c r="BO12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:BN12),"")</f>
         <v/>
       </c>
-      <c r="AT12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:46">
+      <c r="BP12" s="5"/>
+    </row>
+    <row r="13" spans="1:68">
       <c r="A13" s="5" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
-      <c r="AS13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:AR13),"")</f>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5"/>
+      <c r="BC13" s="5"/>
+      <c r="BD13" s="5"/>
+      <c r="BE13" s="5"/>
+      <c r="BF13" s="5"/>
+      <c r="BG13" s="5"/>
+      <c r="BH13" s="5"/>
+      <c r="BI13" s="5"/>
+      <c r="BJ13" s="5"/>
+      <c r="BK13" s="5"/>
+      <c r="BL13" s="5"/>
+      <c r="BM13" s="5"/>
+      <c r="BN13" s="5"/>
+      <c r="BO13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:BN13),"")</f>
         <v/>
       </c>
-      <c r="AT13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:46">
+      <c r="BP13" s="5"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" s="5" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
-      <c r="AS14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:AR14),"")</f>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5"/>
+      <c r="AU14" s="5"/>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5"/>
+      <c r="AY14" s="5"/>
+      <c r="AZ14" s="5"/>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5"/>
+      <c r="BC14" s="5"/>
+      <c r="BD14" s="5"/>
+      <c r="BE14" s="5"/>
+      <c r="BF14" s="5"/>
+      <c r="BG14" s="5"/>
+      <c r="BH14" s="5"/>
+      <c r="BI14" s="5"/>
+      <c r="BJ14" s="5"/>
+      <c r="BK14" s="5"/>
+      <c r="BL14" s="5"/>
+      <c r="BM14" s="5"/>
+      <c r="BN14" s="5"/>
+      <c r="BO14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:BN14),"")</f>
         <v/>
       </c>
-      <c r="AT14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="BP14" s="5"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" s="5" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
-      <c r="AS15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:AR15),"")</f>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5"/>
+      <c r="AU15" s="5"/>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5"/>
+      <c r="AY15" s="5"/>
+      <c r="AZ15" s="5"/>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5"/>
+      <c r="BC15" s="5"/>
+      <c r="BD15" s="5"/>
+      <c r="BE15" s="5"/>
+      <c r="BF15" s="5"/>
+      <c r="BG15" s="5"/>
+      <c r="BH15" s="5"/>
+      <c r="BI15" s="5"/>
+      <c r="BJ15" s="5"/>
+      <c r="BK15" s="5"/>
+      <c r="BL15" s="5"/>
+      <c r="BM15" s="5"/>
+      <c r="BN15" s="5"/>
+      <c r="BO15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:BN15),"")</f>
         <v/>
       </c>
-      <c r="AT15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:46">
+      <c r="BP15" s="5"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" s="5" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
-      <c r="AS16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:AR16),"")</f>
+      <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
+      <c r="AU16" s="5"/>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5"/>
+      <c r="AY16" s="5"/>
+      <c r="AZ16" s="5"/>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5"/>
+      <c r="BC16" s="5"/>
+      <c r="BD16" s="5"/>
+      <c r="BE16" s="5"/>
+      <c r="BF16" s="5"/>
+      <c r="BG16" s="5"/>
+      <c r="BH16" s="5"/>
+      <c r="BI16" s="5"/>
+      <c r="BJ16" s="5"/>
+      <c r="BK16" s="5"/>
+      <c r="BL16" s="5"/>
+      <c r="BM16" s="5"/>
+      <c r="BN16" s="5"/>
+      <c r="BO16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:BN16),"")</f>
         <v/>
       </c>
-      <c r="AT16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:46">
+      <c r="BP16" s="5"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="5" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
-      <c r="AS17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:AR17),"")</f>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5"/>
+      <c r="BC17" s="5"/>
+      <c r="BD17" s="5"/>
+      <c r="BE17" s="5"/>
+      <c r="BF17" s="5"/>
+      <c r="BG17" s="5"/>
+      <c r="BH17" s="5"/>
+      <c r="BI17" s="5"/>
+      <c r="BJ17" s="5"/>
+      <c r="BK17" s="5"/>
+      <c r="BL17" s="5"/>
+      <c r="BM17" s="5"/>
+      <c r="BN17" s="5"/>
+      <c r="BO17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:BN17),"")</f>
         <v/>
       </c>
-      <c r="AT17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:46">
+      <c r="BP17" s="5"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="5" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
-      <c r="AS18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:AR18),"")</f>
+      <c r="AS18" s="5"/>
+      <c r="AT18" s="5"/>
+      <c r="AU18" s="5"/>
+      <c r="AV18" s="5"/>
+      <c r="AW18" s="5"/>
+      <c r="AX18" s="5"/>
+      <c r="AY18" s="5"/>
+      <c r="AZ18" s="5"/>
+      <c r="BA18" s="5"/>
+      <c r="BB18" s="5"/>
+      <c r="BC18" s="5"/>
+      <c r="BD18" s="5"/>
+      <c r="BE18" s="5"/>
+      <c r="BF18" s="5"/>
+      <c r="BG18" s="5"/>
+      <c r="BH18" s="5"/>
+      <c r="BI18" s="5"/>
+      <c r="BJ18" s="5"/>
+      <c r="BK18" s="5"/>
+      <c r="BL18" s="5"/>
+      <c r="BM18" s="5"/>
+      <c r="BN18" s="5"/>
+      <c r="BO18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:BN18),"")</f>
         <v/>
       </c>
-      <c r="AT18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="BP18" s="5"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="5" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
-      <c r="AS19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:AR19),"")</f>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5"/>
+      <c r="AY19" s="5"/>
+      <c r="AZ19" s="5"/>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5"/>
+      <c r="BC19" s="5"/>
+      <c r="BD19" s="5"/>
+      <c r="BE19" s="5"/>
+      <c r="BF19" s="5"/>
+      <c r="BG19" s="5"/>
+      <c r="BH19" s="5"/>
+      <c r="BI19" s="5"/>
+      <c r="BJ19" s="5"/>
+      <c r="BK19" s="5"/>
+      <c r="BL19" s="5"/>
+      <c r="BM19" s="5"/>
+      <c r="BN19" s="5"/>
+      <c r="BO19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:BN19),"")</f>
         <v/>
       </c>
-      <c r="AT19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:46">
+      <c r="BP19" s="5"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" s="5" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
-      <c r="AS20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:AR20),"")</f>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5"/>
+      <c r="AU20" s="5"/>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5"/>
+      <c r="AY20" s="5"/>
+      <c r="AZ20" s="5"/>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5"/>
+      <c r="BC20" s="5"/>
+      <c r="BD20" s="5"/>
+      <c r="BE20" s="5"/>
+      <c r="BF20" s="5"/>
+      <c r="BG20" s="5"/>
+      <c r="BH20" s="5"/>
+      <c r="BI20" s="5"/>
+      <c r="BJ20" s="5"/>
+      <c r="BK20" s="5"/>
+      <c r="BL20" s="5"/>
+      <c r="BM20" s="5"/>
+      <c r="BN20" s="5"/>
+      <c r="BO20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:BN20),"")</f>
         <v/>
       </c>
-      <c r="AT20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:46">
+      <c r="BP20" s="5"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" s="5" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
-      <c r="AS21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:AR21),"")</f>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="5"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:BN21),"")</f>
         <v/>
       </c>
-      <c r="AT21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:46">
+      <c r="BP21" s="5"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="5" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
-      <c r="AS22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:AR22),"")</f>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5"/>
+      <c r="BC22" s="5"/>
+      <c r="BD22" s="5"/>
+      <c r="BE22" s="5"/>
+      <c r="BF22" s="5"/>
+      <c r="BG22" s="5"/>
+      <c r="BH22" s="5"/>
+      <c r="BI22" s="5"/>
+      <c r="BJ22" s="5"/>
+      <c r="BK22" s="5"/>
+      <c r="BL22" s="5"/>
+      <c r="BM22" s="5"/>
+      <c r="BN22" s="5"/>
+      <c r="BO22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:BN22),"")</f>
         <v/>
       </c>
-      <c r="AT22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="BP22" s="5"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="5" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
-      <c r="AS23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:AR23),"")</f>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="5"/>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="5"/>
+      <c r="BI23" s="5"/>
+      <c r="BJ23" s="5"/>
+      <c r="BK23" s="5"/>
+      <c r="BL23" s="5"/>
+      <c r="BM23" s="5"/>
+      <c r="BN23" s="5"/>
+      <c r="BO23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:BN23),"")</f>
         <v/>
       </c>
-      <c r="AT23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="BP23" s="5"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="5" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
-      <c r="AS24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:AR24),"")</f>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5"/>
+      <c r="BF24" s="5"/>
+      <c r="BG24" s="5"/>
+      <c r="BH24" s="5"/>
+      <c r="BI24" s="5"/>
+      <c r="BJ24" s="5"/>
+      <c r="BK24" s="5"/>
+      <c r="BL24" s="5"/>
+      <c r="BM24" s="5"/>
+      <c r="BN24" s="5"/>
+      <c r="BO24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:BN24),"")</f>
         <v/>
       </c>
-      <c r="AT24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:46">
+      <c r="BP24" s="5"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="5" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
-      <c r="AS25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:AR25),"")</f>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5"/>
+      <c r="BC25" s="5"/>
+      <c r="BD25" s="5"/>
+      <c r="BE25" s="5"/>
+      <c r="BF25" s="5"/>
+      <c r="BG25" s="5"/>
+      <c r="BH25" s="5"/>
+      <c r="BI25" s="5"/>
+      <c r="BJ25" s="5"/>
+      <c r="BK25" s="5"/>
+      <c r="BL25" s="5"/>
+      <c r="BM25" s="5"/>
+      <c r="BN25" s="5"/>
+      <c r="BO25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:BN25),"")</f>
         <v/>
       </c>
-      <c r="AT25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="BP25" s="5"/>
+    </row>
+    <row r="26" spans="1:68">
       <c r="A26" s="5" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
-      <c r="AS26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:AR26),"")</f>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5"/>
+      <c r="BC26" s="5"/>
+      <c r="BD26" s="5"/>
+      <c r="BE26" s="5"/>
+      <c r="BF26" s="5"/>
+      <c r="BG26" s="5"/>
+      <c r="BH26" s="5"/>
+      <c r="BI26" s="5"/>
+      <c r="BJ26" s="5"/>
+      <c r="BK26" s="5"/>
+      <c r="BL26" s="5"/>
+      <c r="BM26" s="5"/>
+      <c r="BN26" s="5"/>
+      <c r="BO26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:BN26),"")</f>
         <v/>
       </c>
-      <c r="AT26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:46">
+      <c r="BP26" s="5"/>
+    </row>
+    <row r="27" spans="1:68">
       <c r="A27" s="5" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
-      <c r="AS27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:AR27),"")</f>
+      <c r="AS27" s="5"/>
+      <c r="AT27" s="5"/>
+      <c r="AU27" s="5"/>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5"/>
+      <c r="AX27" s="5"/>
+      <c r="AY27" s="5"/>
+      <c r="AZ27" s="5"/>
+      <c r="BA27" s="5"/>
+      <c r="BB27" s="5"/>
+      <c r="BC27" s="5"/>
+      <c r="BD27" s="5"/>
+      <c r="BE27" s="5"/>
+      <c r="BF27" s="5"/>
+      <c r="BG27" s="5"/>
+      <c r="BH27" s="5"/>
+      <c r="BI27" s="5"/>
+      <c r="BJ27" s="5"/>
+      <c r="BK27" s="5"/>
+      <c r="BL27" s="5"/>
+      <c r="BM27" s="5"/>
+      <c r="BN27" s="5"/>
+      <c r="BO27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:BN27),"")</f>
         <v/>
       </c>
-      <c r="AT27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="BP27" s="5"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" s="5" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
-      <c r="AS28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:AR28),"")</f>
+      <c r="AS28" s="5"/>
+      <c r="AT28" s="5"/>
+      <c r="AU28" s="5"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5"/>
+      <c r="AX28" s="5"/>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="5"/>
+      <c r="BC28" s="5"/>
+      <c r="BD28" s="5"/>
+      <c r="BE28" s="5"/>
+      <c r="BF28" s="5"/>
+      <c r="BG28" s="5"/>
+      <c r="BH28" s="5"/>
+      <c r="BI28" s="5"/>
+      <c r="BJ28" s="5"/>
+      <c r="BK28" s="5"/>
+      <c r="BL28" s="5"/>
+      <c r="BM28" s="5"/>
+      <c r="BN28" s="5"/>
+      <c r="BO28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:BN28),"")</f>
         <v/>
       </c>
-      <c r="AT28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="BP28" s="5"/>
+    </row>
+    <row r="29" spans="1:68">
       <c r="A29" s="5" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
-      <c r="AS29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:AR29),"")</f>
+      <c r="AS29" s="5"/>
+      <c r="AT29" s="5"/>
+      <c r="AU29" s="5"/>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5"/>
+      <c r="AX29" s="5"/>
+      <c r="AY29" s="5"/>
+      <c r="AZ29" s="5"/>
+      <c r="BA29" s="5"/>
+      <c r="BB29" s="5"/>
+      <c r="BC29" s="5"/>
+      <c r="BD29" s="5"/>
+      <c r="BE29" s="5"/>
+      <c r="BF29" s="5"/>
+      <c r="BG29" s="5"/>
+      <c r="BH29" s="5"/>
+      <c r="BI29" s="5"/>
+      <c r="BJ29" s="5"/>
+      <c r="BK29" s="5"/>
+      <c r="BL29" s="5"/>
+      <c r="BM29" s="5"/>
+      <c r="BN29" s="5"/>
+      <c r="BO29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:BN29),"")</f>
         <v/>
       </c>
-      <c r="AT29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:46">
+      <c r="BP29" s="5"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="A30" s="5" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:AR30),"")</f>
+      <c r="AS30" s="5"/>
+      <c r="AT30" s="5"/>
+      <c r="AU30" s="5"/>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5"/>
+      <c r="AX30" s="5"/>
+      <c r="AY30" s="5"/>
+      <c r="AZ30" s="5"/>
+      <c r="BA30" s="5"/>
+      <c r="BB30" s="5"/>
+      <c r="BC30" s="5"/>
+      <c r="BD30" s="5"/>
+      <c r="BE30" s="5"/>
+      <c r="BF30" s="5"/>
+      <c r="BG30" s="5"/>
+      <c r="BH30" s="5"/>
+      <c r="BI30" s="5"/>
+      <c r="BJ30" s="5"/>
+      <c r="BK30" s="5"/>
+      <c r="BL30" s="5"/>
+      <c r="BM30" s="5"/>
+      <c r="BN30" s="5"/>
+      <c r="BO30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:BN30),"")</f>
         <v/>
       </c>
-      <c r="AT30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:46">
+      <c r="BP30" s="5"/>
+    </row>
+    <row r="31" spans="1:68">
       <c r="A31" s="5" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5"/>
       <c r="AQ31" s="5"/>
       <c r="AR31" s="5"/>
-      <c r="AS31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:AR31),"")</f>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5"/>
+      <c r="BC31" s="5"/>
+      <c r="BD31" s="5"/>
+      <c r="BE31" s="5"/>
+      <c r="BF31" s="5"/>
+      <c r="BG31" s="5"/>
+      <c r="BH31" s="5"/>
+      <c r="BI31" s="5"/>
+      <c r="BJ31" s="5"/>
+      <c r="BK31" s="5"/>
+      <c r="BL31" s="5"/>
+      <c r="BM31" s="5"/>
+      <c r="BN31" s="5"/>
+      <c r="BO31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:BN31),"")</f>
         <v/>
       </c>
-      <c r="AT31" s="5"/>
+      <c r="BP31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1260">
+  <dataValidations count="1920">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -7846,50 +8993,2030 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BN31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -8238,55 +11365,55 @@
       </c>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K43"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -8300,2909 +11427,3459 @@
       </c>
       <c r="F1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>69</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
-        <v>2.2</v>
+        <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
-        <v>2.3</v>
+        <v>1.5</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
-        <v>3.2</v>
+        <v>2.1</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
-        <v>3.3</v>
+        <v>2.2</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
-        <v>4.2</v>
+        <v>2.3</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
-        <v>4.3</v>
+        <v>2.4</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
-        <v>5.2</v>
+        <v>3.1</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
-        <v>7.2</v>
+        <v>3.2</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
-        <v>9.2</v>
+        <v>3.3</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B14" s="5">
-        <v>1.1</v>
+        <v>4.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B15" s="5">
-        <v>1.2</v>
+        <v>4.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5">
-        <v>2.1</v>
+        <v>4.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B17" s="5">
-        <v>2.2</v>
+        <v>4.4</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B18" s="5">
-        <v>2.3</v>
+        <v>5.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B19" s="5">
-        <v>2.4</v>
+        <v>5.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B20" s="5">
-        <v>3.1</v>
+        <v>5.3</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B21" s="5">
-        <v>3.2</v>
+        <v>6.1</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B22" s="5">
-        <v>3.3</v>
+        <v>6.2</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B23" s="5">
-        <v>3.4</v>
+        <v>6.3</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B24" s="5">
-        <v>3.5</v>
+        <v>6.4</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B25" s="5">
-        <v>4.1</v>
+        <v>7.1</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B26" s="5">
-        <v>4.2</v>
+        <v>7.2</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B27" s="5">
-        <v>4.3</v>
+        <v>7.3</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B28" s="5">
-        <v>5.1</v>
+        <v>7.4</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B29" s="5">
-        <v>5.2</v>
+        <v>8.1</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>5.3</v>
+        <v>8.2</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B31" s="5">
-        <v>6.1</v>
+        <v>8.3</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B32" s="5">
-        <v>6.2</v>
+        <v>8.4</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B33" s="5">
-        <v>6.3</v>
+        <v>9.1</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B34" s="5">
-        <v>6.4</v>
+        <v>9.2</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B35" s="5">
-        <v>7.1</v>
+        <v>9.3</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="5">
-        <v>7.2</v>
+        <v>1.1</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="5">
-        <v>7.3</v>
+        <v>1.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="5">
-        <v>7.4</v>
+        <v>2.1</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="5">
-        <v>8.1</v>
+        <v>2.2</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="5">
-        <v>8.2</v>
+        <v>2.3</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="5">
-        <v>8.3</v>
+        <v>2.4</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="5">
-        <v>9.1</v>
+        <v>3.1</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="5">
-        <v>9.2</v>
+        <v>3.2</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
-        <v>2.38</v>
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B52" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B54" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B57" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B61" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B62" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B64" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="7">
+        <v>1.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C26" s="5">
         <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C27" s="5">
         <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C28" s="5">
         <v>8</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C29" s="5">
         <v>9</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C30" s="5">
         <v>10</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C31" s="5">
         <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C32" s="5">
         <v>12</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C34" s="5">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C35" s="5">
         <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C37" s="5">
         <v>5</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C38" s="5">
         <v>6</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C39" s="5">
         <v>7</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C40" s="5">
         <v>8</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C41" s="5">
         <v>9</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C42" s="5">
         <v>10</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C43" s="5">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C44" s="5">
         <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C45" s="5">
         <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C46" s="5">
         <v>4</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C47" s="5">
         <v>5</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C48" s="5">
         <v>6</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C49" s="5">
         <v>7</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C50" s="5">
         <v>8</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C51" s="5">
         <v>9</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C52" s="5">
         <v>10</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C53" s="5">
         <v>11</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C54" s="5">
         <v>12</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C55" s="5">
         <v>13</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C56" s="5">
         <v>14</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C57" s="5">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C58" s="5">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C59" s="5">
         <v>17</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C60" s="5">
         <v>18</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C61" s="5">
         <v>19</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C62" s="5">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C63" s="5">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C64" s="5">
         <v>3</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C65" s="5">
         <v>4</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C66" s="5">
         <v>5</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C67" s="5">
         <v>6</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C68" s="5">
         <v>7</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C69" s="5">
         <v>8</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C70" s="5">
         <v>9</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C71" s="5">
         <v>10</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C72" s="5">
         <v>11</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C73" s="5">
         <v>12</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C74" s="5">
         <v>1</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C75" s="5">
         <v>2</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C76" s="5">
         <v>3</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C77" s="5">
         <v>4</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C78" s="5">
         <v>5</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C79" s="5">
         <v>6</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C80" s="5">
         <v>7</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C81" s="5">
         <v>8</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C82" s="5">
         <v>9</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="C83" s="5">
         <v>10</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>167</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>173</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>175</v>
+        <v>197</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>176</v>
+        <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>180</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>182</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>