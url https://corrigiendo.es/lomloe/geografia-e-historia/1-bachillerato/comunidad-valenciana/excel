--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:46</t>
+    <t>03/07/2026 19:41</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>