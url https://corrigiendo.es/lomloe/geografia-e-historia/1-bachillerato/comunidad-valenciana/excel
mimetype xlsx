--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:41</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>