--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>03/07/2026 19:39</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>Desarrollar la capacidad comunicativa sobre el hecho musical, transmitiendo opiniones e ideas propias, informadas y fundamentadas sobre la evolución de la música y de la danza, formulando argumentos y analizando el contexto de creación de las obras musicales y dancísticas a través del uso de un vocabulario específico. Desde el principio de la historia de la humanidad, el ser humano ha sentido la necesidad de comunicarse y expresarse a través de diferentes medios. En este sentido, la música y la danza son dos de los medios de expresión más valiosos a través de los que pueden comunicarse las personas de forma individual y colectiva. Gracias a ellas, el ser humano ha mostrado, a lo largo de la historia, sus ideas, estados de ánimo, pensamientos, emociones, sentimientos, sensaciones y sus más profundos anhelos. De igual modo, las diversas disciplinas artísticas han servido como medio comunicativo, de opinión y de posicionamiento social, convirtiéndose en herramientas fundamentales para mejorar el mundo.</t>
   </si>
   <si>
     <t>Historia del Mundo Contemporáneo</t>
   </si>
   <si>
     <t>Razonar sobre cómo los movimientos, acciones y transformaciones históricas han contribuido al afianzamiento de la libertad en el mundo contemporáneo, estableciendo comparaciones entre ellas, empleando adecuadamente términos y conceptos históricos, a la vez que valorando los logros que suponen los sistemas democráticos como principal garantía para la convivencia y el ejercicio de los derechos fundamentales.</t>
   </si>
   <si>
     <t>T omar conciencia del grado de violencia, barbarie y destrucción de los conflictos de la Edad Contemporánea, a través del empleo de fuentes históricas fiables, la lectura de textos historiográficos y la elaboración de argumentos propios que prevengan la manipulación de la información, para afrontar acontecimientos traumáticos de nuestro pasado reciente, evitando la repetición de hechos semejantes, reconociendo a las víctimas y defendiendo la aplicación del principio de justicia universal.</t>
   </si>
   <si>
     <t>Empleando el análisis multicausal y valorando el papel transformador del sujeto en la historia, identificar la desigualdad como uno de los principales problemas de las sociedades contemporáneas, reconociendo las experiencias históricas de determinados colectivos, comprendiendo cómo se han formado las actuales sociedades complejas, apreciando la riqueza de la diversidad social, valorando los logros alcanzados y asumiendo los retos que plantea la consecución de comunidades más justas y cohesionadas. El nuevo ideal de ciudadanía que establecieron los regímenes liberales puso en el centro de la acción política y social a la noción de igualdad, un concepto que desde entonces ha ido incorporando significaciones diferentes y contrapuestas. El alumnado debe identificar y relacionar las múltiples variables y los factores que han determinado dichos cambios con respecto a los derechos civiles y sociales, así como sus derivaciones políticas, principalmente en relación a la participación ciudadana, valorando la capacidad de acción del sujeto en la historia a través de los movimientos sociales que este ha protagonizado en defensa de sus reivindicaciones, en favor de su reconocimiento jurídico y político y en la lucha por la consecución de sus aspiraciones de dignidad y justicia. De manera especial ha de atender al análisis del mundo del trabajo y a las transformaciones que se han producido en el ámbito de la producción, en las condiciones de vida de los trabajadores y en las relaciones laborales, cambios que han supuesto constantes movimientos migratorios y fenómenos sociales y geográficos como el abandono del medio rural, las aglomeraciones urbanas y los consecuentes desequilibrios territoriales. Finalmente, el alumnado tiene que ser consciente e identificar los principales aspectos del proceso de igualdad económica, generado, por un lado, por la confrontación histórica entre capitalismo y comunismo y, por otro, gracias a la creación y desarrollo de importantes estados del bienestar que han logrado una redistribución de la renta nacional, bien sea a través de los ingresos y la propiedad, bien sea a través de derechos sociales y colectivos que la sustituyen. Los saberes implicados en el desarrollo de esta competencia están ligados, dentro del bloque «Sociedades en el tiempo», a la eclosión de las organizaciones obreras y los logros sociales alcanzados por estas dentro de la lucha política y sindical desde mediados del siglo XIX e inicios del XX. Así mismo, hay que considerar también el papel que ha representado la acción colectiva en las sociedades democráticas, tanto en el periodo de entreguerras como a mediados del siglo XX en la lucha por la igualdad en todos los aspectos, sobre todo con la extensión de los derechos sociales, de voto y participación política. Por fin, también para el desarrollo de esta competencia son relevantes los saberes del bloque «Retos del mundo actual» relacionados con las medidas que se han ido adoptando en los diferentes Estados para profundizar en la igualdad social y económica y los motivos que los ha llevado a ello, relacionados con la pluralidad de intereses que están representados en las sociedades actuales. No debemos olvidar que esta competencia no puede lograr su intencionalidad si no están presentes las políticas de la UE o los objetivos globales de desarrollo para el siglo XXI (ODS).</t>
   </si>
   <si>
     <t>Analizar críticamente, con argumentos propios y respeto por los sentimientos de pertenencia, cómo las identidades colectivas del mundo contemporáneo se han ido configurando social, política y culturalmente a través del tiempo, valorando la riqueza patrimonial y el legado histórico y cultural que han producido. El inicio de la contemporaneidad, más allá de ciertas pervivencias y resistencias, supuso una ruptura radical con las vivencias y sentimientos de pertenencia tradicionales, abriendo un nuevo escenario para la creación y desarrollo de identidades alternativas que, en la actualidad, mantienen toda su vitalidad y vigencia. Analizar la construcción histórica de estos nuevos marcos de referencia en relación con conceptos tan sustanciales como los de clase o de nación, identificar los espacios de socialización en los que se han formado estas conciencias colectivas y reconocer las ideologías, ritos y símbolos que les confieren entidad política y cultural, resultan acciones necesarias para entender su capacidad de identificación, encuadramiento social y movilización.</t>
   </si>
   <si>
     <t>Comprometerse con los principales retos del siglo XXI a través de procesos avanzados de búsqueda, selección y tratamiento de la información, el contraste y la lectura crítica de fuentes, para entender el fenómeno histórico de la globalización, su repercusión tanto en los ámbitos local y planetario como en la vida cotidiana de las personas, y mostrar la necesidad de adoptar compromisos ecosociales para afrontar los objetivos de desarrollo sostenible (ODS).</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>V alorar el significado histórico de la idea de progreso y sus repercusiones sociales, ambientales y territoriales en el mundo contemporáneo, a través del uso de métodos cuantitativos y del análisis multifactorial del desarrollo económico, los ritmos de crecimiento y la existencia de distintos modelos y sistemas, tomando conciencia de las relaciones de subordinación y dependencia y adoptando un compromiso activo con la sostenibilidad, la defensa de los derechos sociales y el acceso universal a recursos básicos. La idea del progreso es consustancial al pensamiento contemporáneo y a los distintos movimientos ideológicos, políticos y sociales de esta época histórica, y ha tenido su principal materialización en el desarrollo económico experimentado en tan breve espacio de tiempo, derivado de los avances tecnológicos y de las nuevas formas de concebir la producción, el intercambio y la distribución de los recursos. La historia económica estudia el cambio de la estructura económica de las sociedades a lo largo del tiempo para comprender que la sociedad actual es resultado del proceso de cambio de modelo del sistema previo al siglo XIX, cambio que no fue uniforme en todo el mundo y que el presente es el resultado de dicho proceso, y cómo todavía sigue en construcción, y para comprender que la sociedad actual es el resultado del proceso de cambio del modelo económico de subsistencia anterior al siglo XIX al modelo industrial que se puso en marcha tras las revoluciones burguesas que se iniciaron en el siglo XVIII.</t>
+    <t>Valorar el significado histórico de la idea de progreso y sus repercusiones sociales, ambientales y territoriales en el mundo contemporáneo, a través del uso de métodos cuantitativos y del análisis multifactorial del desarrollo económico, los ritmos de crecimiento y la existencia de distintos modelos y sistemas, tomando conciencia de las relaciones de subordinación y dependencia y adoptando un compromiso activo con la sostenibilidad, la defensa de los derechos sociales y el acceso universal a recursos básicos. La idea del progreso es consustancial al pensamiento contemporáneo y a los distintos movimientos ideológicos, políticos y sociales de esta época histórica, y ha tenido su principal materialización en el desarrollo económico experimentado en tan breve espacio de tiempo, derivado de los avances tecnológicos y de las nuevas formas de concebir la producción, el intercambio y la distribución de los recursos. La historia económica estudia el cambio de la estructura económica de las sociedades a lo largo del tiempo para comprender que la sociedad actual es resultado del proceso de cambio de modelo del sistema previo al siglo XIX, cambio que no fue uniforme en todo el mundo y que el presente es el resultado de dicho proceso, y cómo todavía sigue en construcción, y para comprender que la sociedad actual es el resultado del proceso de cambio del modelo económico de subsistencia anterior al siglo XIX al modelo industrial que se puso en marcha tras las revoluciones burguesas que se iniciaron en el siglo XVIII.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Interpretar la función que han desempeñado el pensamiento y las ideologías en la transformación de la realidad desde los orígenes de la Edad Contemporánea hasta la actualidad, a través de la aproximación a la historiografía y a los debates sobre temas claves de la historia, para valorar críticamente los distintos proyectos sociales, políticos y culturales generados, las acciones llevadas a cabo y las experiencias vividas, desde la perspectiva ética contenida en la Declaración Universal de los Derechos Humanos.</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
     <t>Indagar en los cambios y permanencias que se han producido en la sociedad contemporánea, los comportamientos demográficos, los modos de vida y el ciclo vital, reconociendo el valor de la mujer y de los personajes anónimos de la historia. La historia es la evolución de diferentes estructuras políticas, económicas y sociales que han ido transformándose a lo largo del tiempo. Por tanto, es necesario identificar los rasgos principales de dichos procesos y distinguir los que todavía permanecen y los que han influido en nuestro presente. La historia que se escribe presta mayor atención a los hechos y personajes excepcionales e individuales que protagonizan los grandes cambios que a las permanencias y a los sujetos anónimos, que suelen pasar desapercibidos. El alumnado debe tomar conciencia de que el conocimiento histórico del que disponemos resulta incompleto y de que se hacen necesarias otras visiones que aporten información sobre aspectos esenciales de las vidas y experiencias de los que nos han precedido. El acercamiento al pensamiento histórico y la realización de trabajos de investigación, a modo de talleres de historia, en los que el alumnado lleve a cabo experiencias directas a través del uso de documentos de archivos o hemerotecas digitales y del trabajo con fuentes orales, gráficas o audiovisuales, especialmente en contextos locales, lo aproxima al quehacer del historiador y a su metodología. Por otro lado, los estudios sobre la población, los modos de vida y la actividad cotidiana resultan esenciales tanto para entender los comportamientos sociales y las relaciones de género e intergeneracionales, como para rescatar y valorar aquellas percepciones, emociones, creencias y esquemas culturales en las que se expresa la diversidad social contemporánea.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
@@ -391,63 +391,63 @@
   <si>
     <t>Aspectos socioculturales de la recepción artística. Evolución de los formatos y desarrollo del público.</t>
   </si>
   <si>
     <t>Estrategias de escucha, visionado y análisis de textos y partituras.</t>
   </si>
   <si>
     <t>Factores culturales, sociales, económicos y políticos que inciden en la creación musical. Función social de la música y de la danza.</t>
   </si>
   <si>
     <t>Características y evolución estética y estilística de la música y de la danza a lo largo de la historia.</t>
   </si>
   <si>
     <t>Principales corrientes, escuelas, autores y autoras, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días.</t>
   </si>
   <si>
     <t>El papel del intérprete a lo largo de la historia.</t>
   </si>
   <si>
     <t>La música y la danza y su relación con las demás artes.</t>
   </si>
   <si>
     <t>Interés por conocer, respetar y difundir el patrimonio musical y dancístico.</t>
   </si>
   <si>
-    <t>tamiento y difusión de la información.</t>
+    <t>La investigación musical: procesos de búsqueda, selección, tratamiento y difusión de la información.</t>
   </si>
   <si>
     <t>Fuentes de investigación musical: fiabilidad y validez.</t>
   </si>
   <si>
     <t>Uso de las tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales.</t>
   </si>
   <si>
     <t>Derechos de autor y propiedad intelectual.</t>
   </si>
   <si>
-    <t>mentos musicales representativos del repertorio musical.</t>
+    <t>Técnicas sencillas de interpretación de obras adaptadas o fragmentos musicales representativos del repertorio musical.</t>
   </si>
   <si>
     <t>Práctica de danzas sencillas de diferentes periodos históricos.</t>
   </si>
   <si>
     <t>Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización.</t>
   </si>
   <si>
     <t>El trabajo del historiador: fuentes históricas, historiografía y narrativas del pasado.</t>
   </si>
   <si>
     <t>Argumentación histórica. Relevancia, causas y consecuencias, cambio y continuidad. Perspectiva histórica en las narrativas sobre el pasado. 1.º Bachillerato</t>
   </si>
   <si>
     <t>La lucha por la libertad, cambio y revolución en la época contemporánea: las revoluciones burguesas. El uso de la violencia y de la protesta social en los siglos XIX. Revolución y reacción.</t>
   </si>
   <si>
     <t>La nueva sociedad liberal: origen y funcionamiento de los sistemas parlamentarios.</t>
   </si>
   <si>
     <t>El significado histórico y político de los nacionalismos en el mundo contemporáneo: de la servidumbre a la ciudadanía. Abolicionismo, derechos civiles y derechos sociales en la Edad Contemporánea.</t>
   </si>
   <si>
     <t>Imperios y cuestión nacional: de los movimientos de liberación a la descolonización.</t>
   </si>