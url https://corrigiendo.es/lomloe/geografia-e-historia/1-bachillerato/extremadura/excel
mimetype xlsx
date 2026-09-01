--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:39</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>