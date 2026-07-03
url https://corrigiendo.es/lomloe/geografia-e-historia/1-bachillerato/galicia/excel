--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -358,237 +358,603 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>El trabajo del historiador: fuentes históricas, historiografía y narrativas del pasado. Argumentación histórica. Relevancia, causas y consecuencias, cambio y continuidad. Perspectiva histórica en las narrativas sobre el pasado.</t>
   </si>
   <si>
-    <t>nes europeas de 1830 y 1848. El uso de la violencia y de la protesta social en los siglos XIX y XX. Revolución y reacción.</t>
+    <t>La lucha por la libertad: cambio y revolución en la época contemporánea: Revolución Francesa y revoluciones europeas de 1830 y 1848. El uso de la violencia y de la protesta social en los siglos XIX y XX. Revolución y reacción.</t>
   </si>
   <si>
     <t>La nueva sociedad liberal: origen y funcionamiento de los sistemas parlamentarios.</t>
   </si>
   <si>
     <t>Imperios y cuestión nacional: de los movimientos de liberación a la descolonización.</t>
   </si>
   <si>
     <t>El significado histórico y político de los nacionalismos en el mundo contemporáneo, factor de conflicto y enfrentamiento entre pueblos y estados: de la servidumbre a la ciudadanía. Abolicionismo, derechos civiles y derechos sociales en la Edad Contemporánea.</t>
   </si>
   <si>
-    <t>blicanos y socialistas de los siglos XIX y XX. El papel de los exiliados políticos.</t>
-[...5 lines deleted...]
-    <t>nitario: verdad, justicia, reparación y garantía de no repetición.</t>
+    <t>Las utopías revolucionarias y los proyectos de transformación social: los movimientos democráticos, republicanos y socialistas de los siglos XIX y XX. El papel de los exiliados políticos.</t>
+  </si>
+  <si>
+    <t>La evolución de la situación de la mujer en la sociedad contemporánea: mecanismos de dominación y sumisión y cambios socioculturales. El movimiento por la emancipación de la mujer y la lucha por la igualdad: origen y desarrollo de los movimientos feministas.</t>
+  </si>
+  <si>
+    <t>Conciencia y memoria democrática: conocimiento de los principios y normas constitucionales, ejercicio de los valores cívicos y participación ciudadana. Conocimiento y respeto a los principios y normas de la Declaración Universal de los Derechos Humanos. La memoria democrática en el marco del derecho internacional humanitario: verdad, justicia, reparación y garantía de no repetición.</t>
   </si>
   <si>
     <t>Igualdad de género: situación de la mujer en el mundo y actitudes frente a la discriminación y en favor de la igualdad efectiva entre mujeres y hombres.</t>
   </si>
   <si>
-    <t>va. Archivos, museos y centros de divulgación e interpretación histórica.</t>
+    <t>Conservación y difusión del patrimonio histórico: el valor patrimonial, social y cultural de la memoria colectiva. Archivos, museos y centros de divulgación e interpretación histórica.</t>
   </si>
   <si>
     <t>Militarización y carrera armamentística. Diplomacia de la amenaza y de la disuasión: acuerdos, alianzas y bloques. El mundo en guerra: las guerras mundiales y los grandes conflictos internacionales. La Guerra Civil española, su internacionalización y el exilio republicano español. El Holocausto y otros genocidios y crímenes de lesa humanidad en la historia contemporánea.</t>
   </si>
   <si>
     <t>Acción colectiva, movimiento de masas y liderazgo político en el siglo XX: nacimiento y funcionamiento de los regímenes democráticos y totalitarios. Fascismo, Nazismo, Estalinismo y otros movimientos autoritarios en los siglos XX y XXI.</t>
   </si>
   <si>
     <t>Organismos e instituciones para la paz: de la Sociedad de Naciones a la Organización de las Naciones Unidas. La injerencia humanitaria y la justicia universal.</t>
   </si>
   <si>
     <t>Procesos de integración regional en el mundo. La construcción de la Unión Europea, situación presente y desafíos de futuro. Alianzas internacionales para el logro de los objetivos de desarrollo sostenible.</t>
   </si>
   <si>
     <t>Transiciones políticas y procesos de democratización en los siglos XX y XXI. La memoria democrática.</t>
   </si>
   <si>
     <t>Movimientos sociales en favor de la igualdad de derechos, del reconocimiento de las minorías y contra la discriminación.</t>
   </si>
   <si>
     <t>Ritmos y modelos de crecimiento económico en el mundo: las relaciones de dependencia. Ciclos y crisis de los sistemas económicos contemporáneos. Factores del desarrollo económico y sus implicaciones sociales, políticas y ambientales: de la Revolución Industrial a la era postindustrial.</t>
   </si>
   <si>
     <t>Niveles, condiciones y modos de vida en las sociedades contemporáneas: grupos, clases sociales y desigualdad social. Clases medias y estado del bienestar en las sociedades avanzadas.</t>
   </si>
   <si>
     <t>Evolución de la población, ciclos demográficos y modos de vida. Cambios y permanencias en los ciclos vitales y en la organización social del mundo contemporáneo. Grupos vulnerables y marginados. El papel del sujeto colectivo en la historia contemporánea.</t>
   </si>
   <si>
     <t>La evolución histórica de la clase trabajadora y de las organizaciones obreras: experiencias y conflictos en defensa de los derechos laborales y la mejora de las condiciones de vida.</t>
   </si>
   <si>
     <t>El desarrollo tecnológico y digital y los nuevos retos del futuro económico, social y laboral.</t>
   </si>
   <si>
     <t>Desarrollo económico y sostenibilidad: de la idea del progreso ilimitado del liberalismo clásico a los objetivos de desarrollo sostenible.</t>
   </si>
   <si>
-    <t>giado.</t>
+    <t>Éxodos masivos de población: migraciones económicas, climáticas y políticas. El nuevo concepto de refugiado.</t>
   </si>
   <si>
     <t>Identidad y sentimientos de pertenencia: reconocimiento de la diversidad identitaria, tolerancia y respeto ante las manifestaciones ideológicas y culturales, y reconocimiento y defensa de la riqueza patrimonial.</t>
   </si>
   <si>
     <t>Valoración y respeto a la diversidad social, étnica y cultural: tolerancia e intolerancia en la historia del mundo contemporáneo. Defensa de los derechos de las minorías.</t>
   </si>
   <si>
     <t>Los conflictos fratricidas en el mundo contemporáneo: pasados traumáticos y memoria colectiva. Reconocimiento, reparación y dignificación de las víctimas de la violencia.</t>
   </si>
   <si>
     <t>El proceso de globalización en el mundo contemporáneo y sus implicaciones en la sociedad actual. Aglomeraciones urbanas y desafíos en el mundo rural.</t>
   </si>
   <si>
     <t>El nuevo orden mundial multipolar: choques y alianzas entre civilizaciones.</t>
   </si>
   <si>
     <t>Amenazas regionales y planetarias: terrorismo, crimen organizado, radicalismos, ciberamenazas y armas de destrucción masiva.</t>
   </si>
   <si>
     <t>La emergencia climática y sus desafíos en el presente y en el futuro.</t>
   </si>
   <si>
     <t>Crisis de las ideologías y «fin de la historia»: la era del escepticismo y de los nuevos populismos.</t>
   </si>
   <si>
-    <t>cias autoritarias y movimientos antisistema.</t>
+    <t>Los retos de las democracias actuales: corrupción, crisis institucional y de los sistemas de partidos, tendencias autoritarias y movimientos antisistema.</t>
   </si>
   <si>
     <t>Comportamiento ecosocial: movimientos en defensa del medio ambiente y ante la emergencia climática. Compromiso con los objetivos de desarrollo sostenible.</t>
   </si>
   <si>
     <t>Ciudadanía ética digital: respeto por la propiedad intelectual. Participación y ejercicio de la ciudadanía global a través de las tecnologías digitales. Prevención y defensa ante la desinformación y la manipulación.</t>
   </si>
   <si>
-    <t>miso social, el asociacionismo y el voluntariado.</t>
-[...2 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Solidaridad y cooperación: los grandes desafíos que afectan al mundo y las conductas tendentes al compromiso social, el asociacionismo y el voluntariado.</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una línea del tiempo interactiva comparada de regímenes autoritarios y democráticos entre 1900 y 2000, con imágenes, breves biografías y fragmentos de discursos clave.
+• Elaborar un glosario visual de términos como 'soberanía nacional', 'división de poderes' o 'sufragio universal', con etimología, ejemplos históricos concretos y pictogramas asociados.
+• Proporcionar mapas dinámicos que muestren la expansión de las ideas democráticas (revoluciones liberales, descolonización, transiciones), con enlaces a documentos originales y testimonios.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la elaboración de un infográfico o póster digital comparando dos movimientos por la libertad (p. ej., sufragismo y movimiento por los derechos civiles), destacando términos y conceptos históricos.
+• Posibilitar la grabación de un podcast o video ensayo de 5 minutos que explique la importancia de un hito democrático (p. ej., la caída del Muro de Berlín) usando correctamente la terminología histórica.
+• Solicitar una 'carta al director' escrita desde la perspectiva de un personaje histórico (ej. un diputado de las Cortes de Cádiz) defendiendo valores democráticos, seguida de coevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opción de estudio de casos según intereses: democratizaciones en América Latina, Europa del Este o Asia, vinculando con noticias actuales sobre derechos humanos.
+• Organizar un debate simulado en el que los estudiantes defiendan posturas a favor/en contra de la efectividad de la democracia para garantizar derechos, basándose en evidencias de los casos estudiados.
+• Plantear un 'caso misterio' sobre la transición de un país (ej. España 1978) donde los alumnos, en equipos, deben identificar los factores clave para la consolidación democrática, con niveles de andamiaje ajustables.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una galería virtual con fuentes primarias de diversos formatos: mapas animados de frentes de guerra, fotografías de época, fragmentos de discursos radiofónicos y testimonios escritos de víctimas.
+• Presentar una línea del tiempo interactiva que compare la magnitud demográfica y material de conflictos contemporáneos con datos estadísticos y gráficos dinámicos.
+• Facilitar textos historiográficos con niveles de complejidad graduada y anotaciones semánticas que aclaren conceptos clave como 'Justicia Universal' o 'crímenes de lesa humanidad'.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diseñar un debate estructurado donde el alumnado defienda la aplicación del principio de Justicia Universal a un conflicto actual, usando argumentos basados en fuentes históricas proporcionadas.
+• Elaborar un podcast de 5 minutos que analice un episodio violento del siglo XX, combinando narración oral con efectos sonoros y fragmentos de archivo, y que incluya una reflexión sobre la prevención.
+• Crear un póster digital o infografía que compare dos conflictos contemporáneos en términos de causas, desarrollo y consecuencias, destacando el reconocimiento a las víctimas y propuestas de no repetición.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada alumno seleccione un conflicto histórico (de una lista acotada) para investigar en profundidad, vinculando su elección a su interés personal o familiar.
+• Organizar un role-playing simulado de un tribunal internacional donde los estudiantes asuman roles (fiscal, defensor, testigo, juez) para juzgar un caso real de violación de derechos humanos, fomentando la empatía con las víctimas.
+• Conectar el análisis de la violencia histórica con noticias actuales sobre conflictos olvidados, proponiendo acciones concretas de sensibilización (carta al editor, campaña en redes) que el alumnado pueda realizar.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para la percepción y la comprensión de la información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar un mapa histórico interactivo que visualice la evolución de la desigualdad económica (coeficiente de Gini) entre países desde 1800 junto a líneas de tiempo con hitos de movimientos sociales.
+• Facilitar audios de discursos emblemáticos (p.ej., Emmeline Pankhurst, Martin Luther King) transcritos con anotaciones que expliquen el contexto histórico y las reivindicaciones.
+• Utilizar un organizador gráfico multicausal (tipo diagrama de pescado) para desglosar las causas de la desigualdad en la Revolución Industrial, con enlaces a textos breves y fuentes visuales.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para la acción y la expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un podcast de 5 min donde el alumnado analice cómo un colectivo (mujeres, obreros, minorías étnicas) experimentó la desigualdad en un periodo concreto y proponga una acción transformadora.
+• Crear un mural digital colaborativo (p.ej., Padlet) que conecte eventos históricos de desigualdad con conceptos actuales, usando imágenes, breves textos y enlaces a fuentes.
+• Redactar una entrada de blog simulando la perspectiva de un personaje histórico que luchó contra la desigualdad, argumentando su papel transformador con base en documentos de la época.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para captar el interés y mantener el esfuerzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre cuatro colectivos históricos (mujeres sufragistas, movimiento obrero, descolonización, minorías raciales) para investigar su lucha contra la desigualdad y exponerla en el formato de su elección.
+• Plantear un debate simulado donde, tras analizar fuentes sobre la desigualdad durante la Revolución Industrial, los estudiantes defiendan o critiquen la afirmación: 'El progreso técnico redujo la desigualdad'.
+• Vincular el análisis de la desigualdad histórica con un problema actual local (p.ej., brecha salarial en la región) para que los estudiantes propongan soluciones basadas en lecciones del pasado.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer líneas de tiempo interactivas y mapas conceptuales que relacionen hitos de construcción identitaria (nacionalismos, movimientos indígenas) con fuentes primarias (discursos, manifiestos).
+• Presentar estudios de caso en formato podcast o videominuto sobre identidades colectivas (ej. paneslavismo, panarabismo) con transcripción y glosario visual.
+• Utilizar repositorios digitales de patrimonio (archivos, museos virtuales) para explorar objetos y documentos que evidencien la evolución de identidades culturales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un ensayo breve o un hilo de Twitter/X donde el alumno argumente cómo dos identidades colectivas distintas han influido en un conflicto o movimiento del siglo XX.
+• Diseñar un póster digital o infografía que compare la construcción de la identidad nacional en dos países, usando herramientas como Canva o Genially.
+• Grabar un podcast de 3 minutos en el que el estudiante analice críticamente un discurso de un líder identitario, identificando recursos retóricos y contexto histórico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre analizar identidades nacionales, étnicas, de género o religiosas en un periodo concreto, vinculándolo a su propia experiencia o intereses.
+• Plantear un debate simulado sobre el papel de las identidades colectivas en la globalización, donde cada estudiante represente una perspectiva histórica documentada.
+• Incluir la opción de crear un breve documental o videoclip sobre un símbolo identitario (bandera, himno, monumento) y su evolución en el tiempo.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (el QUÉ del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un repositorio digital con fuentes variadas: artículos de prensa internacional, infografías de la ONU sobre ODS, mapas interactivos de desigualdad global y extractos de documentales.
+• Presentar una línea del tiempo multimedia que integre datos estadísticos y fuentes primarias (discursos, informes) sobre hitos de la globalización (1989, 2008, pandemia).
+• Proporcionar versiones textuales y auditivas de los contenidos, con niveles de lectura ajustados (original complejo, resumen adaptado, glosario de términos clave).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión (el CÓMO del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear un portafolio digital sobre un ODS concreto, combinando análisis de fuentes locales y globales, en formato vídeo-ensayo, podcast o infografía interactiva.
+• Elaborar una campaña de concienciación ecosocial (póster, hilo en redes o cortometraje) que argumente la urgencia de un compromiso basado en evidencia histórica.
+• Participar en un debate estructurado con roles (científico, activista, político) donde cada estudiante defienda una postura sobre un reto global, usando fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación (el POR QUÉ del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un tablero de elección donde cada alumno seleccione un reto global (cambio climático, migraciones, desigualdad) y lo investigue conectándolo con su entorno local.
+• Iniciar cada unidad con una 'fuente misteriosa' (foto sorprendente, estadística impactante) que genere preguntas y active la curiosidad sobre la globalización.
+• Implementar una simulación de cumbre internacional donde los estudiantes representen a actores diversos (países, ONG, empresas) y negocien compromisos para un ODS.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido para que todo el alumnado pueda acceder a la información sobre el concepto de progreso y sus repercusiones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Analizar tablas de indicadores económicos (PIB, IDH, huella ecológica) de distintos países en el siglo XX para identificar modelos de desarrollo y contrastar fuentes.
+• Visualizar un documental corto sobre los efectos ambientales de la industrialización y complementarlo con mapas interactivos de cambio climático.
+• Ofrecer una línea del tiempo digital que compare discursos sobre el progreso (liberales, marxistas, ecologistas) con enlaces a fuentes primarias.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones diversas para que el alumnado demuestre su comprensión y valoración del significado histórico de la idea de progreso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe que combine gráficos de tendencias económicas con un análisis crítico de las consecuencias sociales y ambientales de un modelo de crecimiento concreto.
+• Crear un podcast de 5 minutos donde se argumente la relación entre el desarrollo económico y el acceso universal a recursos básicos en un país del Sur global.
+• Diseñar un póster digital o infografía que compare dos sistemas socioeconómicos (capitalismo vs. comunismo) evaluando su impacto territorial y en derechos sociales.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la participación activa mediante la conexión con problemáticas actuales y la posibilidad de elección.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Participar en un debate simulado sobre los límites del crecimiento, asumiendo roles de distintos actores (empresarios, ecologistas, gobiernos de países emergentes).
+• Seleccionar un caso de estudio entre una lista (ej: milagro japonés, crisis del petróleo, deslocalización textil) para investigar las repercusiones territoriales de un modelo de desarrollo.
+• Utilizar datos abiertos del Banco Mundial para construir una visualización interactiva que muestre las desigualdades en el acceso a recursos básicos y proponer propuestas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar líneas de tiempo interactivas que integren textos de historiadores, fragmentos de discursos ideológicos y mapas conceptuales visuales.
+• Utilizar podcasts históricos con debates simulados entre corrientes ideológicas contrastadas (liberalismo, marxismo, anarquismo, etc.).
+• Facilitar acceso a bases de datos digitales de archivos históricos (ej. documentos originales de la ONU, declaraciones de derechos) con herramientas de lectura asistida.</t>
+  </si>
+  <si>
+    <t>Diversificar las formas de demostrar aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un ensayo breve comparando dos ideologías a partir de fuentes primarias seleccionadas.
+• Crear un vídeo de 3-5 minutos en el que se analice un discurso político relevante y se relacione con su contexto histórico.
+• Diseñar un mapa mental digital que conecte pensamiento ideológico con acontecimientos históricos clave, con posibilidad de incluir audio explicativo.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la autorregulación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de elegir entre analizar una ideología del siglo XIX o una del siglo XX en un proyecto de investigación guiado.
+• Incluir un foro de debate asíncrono donde los estudiantes defiendan el proyecto social de una ideología asignada, desde la perspectiva de la DUDH.
+• Plantear un juego de rol histórico donde cada estudiante represente a un pensador o líder ideológico en una simulación de asamblea sobre derechos humanos.</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una galería digital de fuentes primarias (fotografías, cartas, carteles propagandísticos) sobre los roles de género y los movimientos de lucha contra la discriminación en distintas décadas.
+• Presentar infografías interactivas que comparen los cambios demográficos (pirámides de población, tasas de natalidad/mortalidad) entre países y periodos históricos.
+• Incluir fragmentos de documentales o testimonios orales de personas anónimas que ilustren los mecanismos de control social y la vida cotidiana en el siglo XX.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elegir entre redactar un breve ensayo analizando las permanencias en la desigualdad de género, elaborar una línea del tiempo visual con hitos de la lucha feminista, o grabar un podcast en el que entrevisten a un personaje anónimo de la época.
+• Solicitar la creación de un póster digital que relacione los cambios demográficos con transformaciones sociales (ej. incorporación de la mujer al trabajo, envejecimiento) utilizando datos reales.
+• Posibilitar que los estudiantes diseñen un guion de representación teatral breve que refleje las tensiones entre roles de género tradicionales y emergentes en un contexto histórico concreto.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de investigación sobre temas concretos (el movimiento sufragista, la evolución del control de natalidad, la represión durante dictaduras) para que el alumnado elija el que más le interese.
+• Plantear un proyecto donde los estudiantes presenten sus hallazgos a un curso inferior (por ejemplo, 4.º ESO) para fomentar la autenticidad y la responsabilidad.
+• Conectar los contenidos con debates actuales sobre brecha de género, crisis demográfica o movimientos sociales, pidiendo que comparen situaciones del pasado con noticias recientes.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC1, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer movimientos y transformaciones históricas por la libertad mediante estudio comparado y uso correcto de fuentes implica comprensión textual (CCL1), análisis social (CC1) y reflexión ética (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CCL1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD1, CCL3, STEM1</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de la violencia y destrucción mediante fuentes fiables y textos historiográficos requiere comprensión crítica (CCL1), conciencia de derechos humanos (CC3) y reflexión ética (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CD1</t>
+  </si>
+  <si>
+    <t>Identificar la desigualdad como problema y analizar experiencias de colectivos mediante análisis multicausal implica análisis social (CC1), derechos (CC3) y empatía (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCL1</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender identidades colectivas con pensamiento histórico requiere análisis social (CC1), pluralidad (CC2) y comprensión textual (CCL1).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CCL3</t>
+  </si>
+  <si>
+    <t>CC4, STEM5, CPSAA2</t>
+  </si>
+  <si>
+    <t>Identificar retos del siglo XXI mediante búsqueda, selección y tratamiento crítico de información implica competencia digital (CD1, CD3) y comunicación crítica (CCL3).</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CC1, STEM4</t>
+  </si>
+  <si>
+    <t>Valorar el progreso y sus repercusiones mediante métodos cuantitativos y análisis multicausal implica método científico (STEM1), sostenibilidad (CC4) y reflexión ética (CPSAA3).</t>
+  </si>
+  <si>
+    <t>CCL1, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA3, CC3</t>
+  </si>
+  <si>
+    <t>Interpretar la función de pensamiento e ideologías en la transformación social requiere comprensión textual (CCL1), análisis social (CC1) y apreciación cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CCL1, CC1, STEM2</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>Describir y analizar cambios sociales, demográficos y modos de vida implica comprensión textual (CCL1), análisis social (CC1) y tratamiento de datos demográficos (STEM2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto de tu CCAA que desarrolla el currículo de 1º Bachillerato para Historia del Mundo Contemporáneo. Localizar competencias específicas, criterios de evaluación, saberes básicos y orientaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Busca la disposición adicional sobre tratamiento de la materia; a veces incluye condiciones sobre la organización temporal.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Extraer las 8 competencias específicas y los 18 criterios de evaluación. Verificar su correspondencia exacta con el decreto para evitar errores de numeración.</t>
+  </si>
+  <si>
+    <t>No confíes en tablas online; cruza con el BOE/BOJA para evitar errores de numeración.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Seleccionar criterios esenciales para evaluación continua y final. Decidir instrumentos (análisis de fuentes, ensayo, debate, etc.) según el perfil del alumnado y la carga horaria.</t>
+  </si>
+  <si>
+    <t>Empareja cada criterio con una tarea de alta demanda cognitiva; en Historia, la argumentación sobre causas y consecuencias es clave.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Con 35 saberes en 3 bloques, asignarlos proporcionalmente: Primer trimestre: bloque de fundamentos contemporáneos (siglo XIX). Segundo: conflictos y transformaciones (1900-1945). Tercero: mundo actual (1945-presente).</t>
+  </si>
+  <si>
+    <t>Deja saberes sobre globalización para el final, así conectas con la actualidad.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elaborar una situación de aprendizaje que integre varios saberes y criterios. Por ejemplo, simulacro de conferencia de paz para el periodo entreguerras.</t>
+  </si>
+  <si>
+    <t>Usa el formato de SDA del decreto: título, justificación, competencias, saberes, criterios, actividades, evaluación.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acordar con el departamento el peso de cada criterio y tipo de evaluación (continua, final, recuperación) según la normativa autonómica.</t>
+  </si>
+  <si>
+    <t>Define un peso mínimo para la evaluación de la competencia comunicativa (exposiciones, debates) porque inspección lo revisa.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Diseñar medidas ordinarias (DAC) y específicas (ACI) según la normativa. Plan de recuperación: pruebas escritas y trabajos compensatorios.</t>
+  </si>
+  <si>
+    <t>Incluye actividades con fuentes adaptadas (facsimilares, audios) para alumnado con dificultades lectoras.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar y reconocer los logros que suponen los actuales sistemas democráticos como el resultado no lineal en el tiempo de los movimientos y acciones que contribuyeron al afianz</t>
   </si>
   <si>
     <t>Comprender los conceptos de revolución y cambio en el mundo contemporáneo y los elementos y factores que los causan y condicionan, a través del estudio de casos significativos de l</t>
   </si>
   <si>
     <t>Analizar críticamente cómo se fueron construyendo en el tiempo las identidades colectivas, empleando los conceptos y métodos del pensamiento histórico, respetando la pluralidad y l</t>
   </si>
@@ -1352,558 +1718,836 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>164</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>165</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>168</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>266</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>172</v>
+        <v>270</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>5.26</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>175</v>
+        <v>273</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>5.26</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>5.26</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>5.26</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>178</v>
+        <v>276</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>5.26</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>179</v>
+        <v>277</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>5.26</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>180</v>
+        <v>278</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>5.26</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>181</v>
+        <v>279</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>5.26</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>182</v>
+        <v>280</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>5.26</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>5.26</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>5.26</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>5.26</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>185</v>
+        <v>283</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>5.26</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>186</v>
+        <v>284</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>5.26</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>187</v>
+        <v>285</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>5.26</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>188</v>
+        <v>286</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>5.26</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>189</v>
+        <v>287</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>5.26</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>190</v>
+        <v>288</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>5.26</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>191</v>
+        <v>289</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>5.26</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>192</v>
+        <v>290</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <f>SUM(E3:E21)</f>
         <v>99.94000000000001</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>193</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="6" t="s">
-        <v>194</v>
+        <v>292</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>195</v>
+        <v>293</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>74</v>
       </c>
@@ -1919,929 +2563,929 @@
       <c r="N1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>83</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>85</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>87</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>89</v>
       </c>
       <c r="S1" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T1" s="6" t="s">
         <v>93</v>
       </c>
       <c r="U1" s="6" t="s">
         <v>95</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>196</v>
+        <v>294</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
-        <v>197</v>
+        <v>295</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="5"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="5" t="s">
-        <v>198</v>
+        <v>296</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="5"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="5" t="s">
-        <v>199</v>
+        <v>297</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="5"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="5" t="s">
-        <v>200</v>
+        <v>298</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="5" t="s">
-        <v>201</v>
+        <v>299</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="5"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="5" t="s">
-        <v>202</v>
+        <v>300</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="5"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="5" t="s">
-        <v>203</v>
+        <v>301</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="5"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="5" t="s">
-        <v>204</v>
+        <v>302</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="5"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="5" t="s">
-        <v>205</v>
+        <v>303</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="5"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="5" t="s">
-        <v>206</v>
+        <v>304</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="5"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="5" t="s">
-        <v>207</v>
+        <v>305</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="5"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="5" t="s">
-        <v>208</v>
+        <v>306</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="5" t="s">
-        <v>209</v>
+        <v>307</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="5"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="5" t="s">
-        <v>210</v>
+        <v>308</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="5"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="5" t="s">
-        <v>211</v>
+        <v>309</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="5"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="5" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="5"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="5" t="s">
-        <v>213</v>
+        <v>311</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="5"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="5" t="s">
-        <v>214</v>
+        <v>312</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="5"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="5" t="s">
-        <v>215</v>
+        <v>313</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="5"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="5" t="s">
-        <v>216</v>
+        <v>314</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="5"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="5" t="s">
-        <v>217</v>
+        <v>315</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="5"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="5" t="s">
-        <v>218</v>
+        <v>316</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="5"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="5" t="s">
-        <v>219</v>
+        <v>317</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="5"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
-        <v>220</v>
+        <v>318</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="5"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
-        <v>221</v>
+        <v>319</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="5"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="5" t="s">
-        <v>222</v>
+        <v>320</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="5"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="5" t="s">
-        <v>223</v>
+        <v>321</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="5"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
-        <v>224</v>
+        <v>322</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="5"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="5" t="s">
-        <v>225</v>
+        <v>323</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="5"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="5" t="s">
-        <v>226</v>
+        <v>324</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6037,236 +6681,554 @@
       </c>
       <c r="C36" s="5">
         <v>10</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>144</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>147</v>
-      </c>
-[...40 lines deleted...]
-        <v>156</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>162</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>