--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:21</t>
+    <t>03/07/2026 19:37</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>