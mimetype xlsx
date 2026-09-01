--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:48</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -250,51 +250,51 @@
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Reconocer las características técnicas y los rasgos estilísticos de la música y de la danza en las diferentes épocas históricas, a través de la escucha activa y del visionado de manifestaciones artísticas, así como del análisis de partituras y textos representativos, apreciando la diversidad artística.</t>
   </si>
   <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las caracte rísticas de estas manifestaciones artísticas y los hechos histórico-estéticos que determinan el periodo.</t>
+    <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las características de estas manifestaciones artísticas y los hechos histórico-estéticos que determinan el periodo.</t>
   </si>
   <si>
     <t>Explicar la relación entre la música, la danza y otras manifestaciones artísticas en contextos analógicos y digitales, identificando los condicionantes históricos y los fundamentos estéticos que comparten comprendiendo su carácter inter disciplinar.</t>
   </si>
   <si>
     <t>Valorar la importancia del patrimonio musical, escénico y artístico como expresión de una época, adoptando una postura respetuosa y responsable sobre su conservación y difusión.</t>
   </si>
   <si>
     <t>Interpretar o dramatizar de manera colaborativa fragmentos o adaptaciones de obras relevantes de la música y de la danza de diferentes épocas y estilos a través del cuerpo, de la voz o de instrumentos musicales diversos.</t>
   </si>
   <si>
     <t>Valorar la riqueza del patrimonio musical y dancístico a través del reconocimiento de las características de un determi nado periodo en la adaptación de las interpretaciones y el contraste con las muestras originales.</t>
   </si>
   <si>
     <t>Participar activamente en las interpretaciones asumiendo las diferentes funciones que se asignen, mostrando interés por aproximarse al conocimiento y disfrute del repertorio propuesto.</t>
   </si>
   <si>
     <t>Analizar críticamente las diferentes corrientes interpretativas, comparando distintas versiones musicales de una misma obra e identificando su vinculación con la estética del periodo.</t>
   </si>
   <si>
     <t>Utilizar fuentes analógicas y digitales fiables en investigaciones sobre los principales compositores, intérpretes y obras de la historia de la música y de la danza, aplicando estrategias de búsqueda, de selección y de reelaboración de la información.</t>
   </si>
   <si>
     <t>Reflexionar sobre la identidad cultural propia, valorando con sensibilidad y respeto la riqueza del patrimonio musical a través de las investigaciones realizadas.</t>
   </si>
@@ -346,192 +346,204 @@
   <si>
     <t>Describir los significados que ha ido adquiriendo los conceptos de igualdad y ciudadanía en la Historia Contemporánea y sus causas y derivaciones políticas, sociales y económicas, a través del análisis multicausal de los principales sistemas políticos y sociales de los siglos XIX y XX, identificando las desigualdades y la concentración del poder en determinados grupos sociales.</t>
   </si>
   <si>
     <t>Conocer las causas y el proceso de creación y evolución de los Movimientos Obreros, así como las condiciones de vida, el mundo del trabajo, las relaciones laborales y su conflictividad a lo largo de la Historia Contemporánea, a través de su estudio multidisciplinar, valorando el papel que han representado y que representan estas progresiones, tanto como acción colectiva como desde la actuación del sujeto en la Historia, para comprender la trascendencia del logro de los derechos sociales y el bienestar colectivo.</t>
   </si>
   <si>
     <t>Argumentar, tras un estudio crítico de documentos fiables y referenciados, la evolución de la sociedad en los siglos XIX y XX, identificando los logros y retrocesos experimentados a lo largo de los distintos procesos históricos, y las medidas adoptadas en cada momento por los diferentes Estados y organizaciones internacionales, así como los límites y retos de futuro, desde una perspectiva solidaria en favor de los colectivos más vulnerables.</t>
   </si>
   <si>
     <t>Conocer los principales conflictos de la Historia Contemporánea, explicando mediante el lenguaje técnico adecuado sus causas, procesos, protagonistas y consecuencias, a través del empleo de fuentes historiográficas fiables y comprendiendo la importancia de la memoria histórica, el reconocimiento de las víctimas y la aplicación del principio de Justicia Universal.</t>
   </si>
   <si>
     <t>Tomar conciencia del grado de violencia y destrucción alcanzado por los conflictos de la Edad Contemporánea, a través del empleo de fuentes historiográficas fiables, textos históricos y datos contrastados, valorando el impacto social y emocional que supone el uso de la violencia y el papel y limitaciones de la comunidad internacional y de las instituciones que velan por la paz y la mediación.</t>
   </si>
   <si>
     <t>Explicar críticamente el fenómeno de la Globalización, los factores históricos en lo que se sustenta y su repercusión en el ámbito local y planetario, mediante el manejo de distintas fuentes de información y de la adecuada selección, validación, contraste y tratamiento de estas, detectando la desinformación y considerando las alternativas para afrontar los retos de un entorno económico, social y cultural en constante cambio.</t>
   </si>
   <si>
     <t>Conocer e identificar los principales retos del siglo XXI y el origen histórico de los mismos, relacionándolos con diver sos procesos políticos, económicos, sociales y culturales del contexto global actual y argumentando sobre la necesidad de adoptar comportamientos ecosocialmente responsables y orientados a la sostenibilidad del planeta, la mejora del bienestar colectivo y la solidaridad entre las generaciones presentes y futuras.</t>
   </si>
   <si>
     <t>Integrar la perspectiva de género en el análisis de la Historia Contemporánea universal y en la observación del panorama actual, identificando los mecanismos culturales y sociopolíticos que han generado y mantenido la desigualdad entre hombres y mujeres, los roles asignados y los espacios de actividad ocupados tradicionalmente por hombres y mujeres.</t>
   </si>
   <si>
-    <t>Constatar la realidad de la exclusión de la mujer en la Historia Contemporánea, analizando fuentes históricas, identifi cando los obstáculos, avances y retrocesos a la hora de reconocerla en la sociedad y en la política, valorando las acciones del movimiento feminista en favor de su emancipación y recuperando figuras individuales y colectivas como protagonistas silenciadas y omitidas.</t>
+    <t>Constatar la realidad de la exclusión de la mujer en la Historia Contemporánea, analizando fuentes históricas, identificando los obstáculos, avances y retrocesos a la hora de reconocerla en la sociedad y en la política, valorando las acciones del movimiento feminista en favor de su emancipación y recuperando figuras individuales y colectivas como protagonistas silenciadas y omitidas.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Rasgos estilísticos que definen la música y la danza de diferentes periodos históricos a nivel auditivo y visual: identificación y análisis. Aspectos socioculturales de la recepción artística. Evolución de los formatos y desarrollo del público. Historia de la Música y de la Danza Estrategias de escucha, visionado y análisis de textos y partituras. Aceptación de la diversidad artística</t>
   </si>
   <si>
     <t>Factores culturales, sociales, económicos y políticos que inciden en la creación musical. Función social de la música y de la danza. Características y evolución estética y estilística de la música y de la danza a lo largo de la historia. Principales corrientes, escuelas, autores y autoras, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días. El papel del intérprete a lo largo de la historia. La música y la danza y su relación con las demás artes. Interés por conocer, respetar y difundir el patrimonio musical y dancístico. Sensibilidad hacia las ideas y sentimientos ajenos en las tareas conjuntas de creación</t>
   </si>
   <si>
     <t>Investigación musical: procesos de búsqueda, selección, tratamiento y difusión de la información. Fuentes de investigación musical: fiabilidad y validez. Tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales. Derechos de autoría y propiedad intelectual. Autoconfianza y autoestima en la emisión de juicios críticos y expresión de sentimientos y emociones. Identidad cultural: diversidad y pertenencia</t>
   </si>
   <si>
     <t>Técnicas sencillas de interpretación de obras adaptadas o fragmentos musicales representativos del repertorio musical. Práctica de danzas sencillas de diferentes periodos históricos. Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización. Asunción de responsabilidades, participación activa y disfrute en la interpretación musical, dancística y escénica</t>
   </si>
   <si>
     <t>El trabajo del historiador: historiografía y tipología y metodología para el examen de fuentes históricas. La investigación</t>
   </si>
   <si>
-    <t>Cambios y revoluciones en la Edad Contemporánea: la crisis del Antiguo Régimen y el triunfo del liberalismo. Las revolu ciones burguesas del S. XIX: logros, oposiciones y reacciones. Funcionamiento y evolución de los sistemas parlamentarios.*</t>
-[...32 lines deleted...]
-    <t>Éxodos masivos de población: migraciones económicas, climáticas y políticas. Nuevos conceptos de refugiado.*</t>
+    <t>Cambios y revoluciones en la Edad Contemporánea: la crisis del Antiguo Régimen y el triunfo del liberalismo. Las revolu ciones burguesas del S. XIX: logros, oposiciones y reacciones. Funcionamiento y evolución de los sistemas parlamentarios</t>
+  </si>
+  <si>
+    <t>El origen de los nacionalismos, su significado histórico y político y su incidencia en el mundo contemporáneo. El proceso de construcción de nuevos estados nacionales y la crisis de los imperios plurinacionales en el S. XIX. El contrato social: derechos civiles y derechos sociales en la edad contemporánea y el surgimiento y desarrollo de los movimientos democráticos, republicanos y socialistas. El papel del exilio</t>
+  </si>
+  <si>
+    <t>Ritmos y modelos de crecimiento económico en el mundo de la Edad Contemporánea: las Revoluciones Industriales y la implantación del capitalismo. Ciclos y crisis de los sistemas económicos contemporáneos. Factores del desarrollo económico y sus implicaciones sociales, políticas y ambientales</t>
+  </si>
+  <si>
+    <t>Las sociedades durante la Edad Contemporánea: grupos, clases y roles sociales, transformaciones de los niveles, condiciones y modos de vida. La desigualdad social. Evolución de la población y ciclos demográficos</t>
+  </si>
+  <si>
+    <t>Los Movimientos Obreros y la evolución histórica de la clase trabajadora: las primeras organizaciones obreras, las ideologías revolucionarias comunismo y anarquismo— y los proyectos de transformación social. Experiencias y conflictos en defensa de los derechos laborales y la mejora de las condiciones de vida</t>
+  </si>
+  <si>
+    <t>La hegemonía mundial de las potencias industriales: la época del Imperialismo. Dominación y explotación de los recursos económicos. Consecuencias en las naciones colonizadas. De la Europa de los congresos a la Paz Armada: conflictos, ententes y alianzas entre las potencias industriales</t>
+  </si>
+  <si>
+    <t>El proceso de globalización en el mundo contemporáneo y sus implicaciones en la sociedad actual</t>
+  </si>
+  <si>
+    <t>El desarrollo científico, tecnológico y digital y los nuevos retos del futuro económico, social y laboral</t>
+  </si>
+  <si>
+    <t>El fin de la hegemonía de los Estados Unidos y el nuevo orden mundial multipolar: la desaparición del bloque comunista y el surgimiento de nuevas potencias. Amenazas regionales y planetarias</t>
+  </si>
+  <si>
+    <t>Desarrollo económico y sostenibilidad</t>
+  </si>
+  <si>
+    <t>de la idea del progreso ilimitado del liberalismo clásico a los Objetivos de Desa rrollo Sostenible. Las tesis neoliberales y la crisis del estado de bienestar en las sociedades avanzadas. Neocolonialismo y dependencia en el sur global</t>
+  </si>
+  <si>
+    <t>Procesos de integración regional en el mundo. La construcción de la Unión Europea, situación presente y desafíos de futuro</t>
+  </si>
+  <si>
+    <t>Alianzas internacionales para el logro de los Objetivos de Desarrollo Sostenible</t>
+  </si>
+  <si>
+    <t>Éxodos masivos de población: migraciones económicas, climáticas y políticas. Nuevos conceptos de refugiado</t>
   </si>
   <si>
     <t>La emergencia climática y sus desafíos en el presente y en el futuro.</t>
   </si>
   <si>
     <t>La crisis de las ideologías y las reinterpretaciones del mos. El resurgir de los sistemas autoritarios.</t>
   </si>
   <si>
-    <t>Los retos de las democracias actuales: corrupción, crisis institucional y de los sistemas de partidos, pérdida de credibi lidad del sistema, tendencias autoritarias, movimientos antisistema…*</t>
+    <t>Los retos de las democracias actuales: corrupción, crisis institucional y de los sistemas de partidos, pérdida de credibi lidad del sistema, tendencias autoritarias, movimientos antisistema…</t>
   </si>
   <si>
     <t>El mundo en guerra: Las guerras mundiales y sus consecuencias. La Revolución Rusa. El mundo de entreguerras: crisis de la democracia y auge de los totalitarismos. La Gran Depresión y sus consecuencias sociopolíticas. Fascismo, nazismo y otros movimientos autoritarios en los siglos XX y XXI. Causas y consecuencias del Holocausto y de otros genocidios en</t>
   </si>
   <si>
-    <t>la Historia Contemporánea.*</t>
-[...2 lines deleted...]
-    <t>Las relaciones internacionales desde la segunda mitad del siglo XX. Guerra Fría y política de bloques. Movimientos de liberación y descolonización, transiciones políticas y procesos de democratización en los siglos XX y XXI.*</t>
+    <t>la Historia Contemporánea</t>
+  </si>
+  <si>
+    <t>Las relaciones internacionales desde la segunda mitad del siglo XX. Guerra Fría y política de bloques. Movimientos de liberación y descolonización, transiciones políticas y procesos de democratización en los siglos XX y XXI</t>
   </si>
   <si>
     <t>Organismos e instituciones para la paz: de la Sociedad de Naciones a la Organización de las Naciones Unidas. La Declaración Universal de Derechos Humanos. La injerencia o intervención humanitaria y la Justicia Universal: la Corte</t>
   </si>
   <si>
-    <t>Penal Internacional y sus limitaciones.*</t>
-[...2 lines deleted...]
-    <t>Factores de los conflictos entre naciones y estados en la Historia Contemporánea: bagajes históricos, componentes emocionales y memoria colectiva. Reconocimiento, reparación y dignificación de las víctimas de la violencia.*</t>
+    <t>Penal Internacional y sus limitaciones</t>
+  </si>
+  <si>
+    <t>Factores de los conflictos entre naciones y estados en la Historia Contemporánea: bagajes históricos, componentes emocionales y memoria colectiva. Reconocimiento, reparación y dignificación de las víctimas de la violencia</t>
   </si>
   <si>
     <t>Acción colectiva, partidos de masas y liderazgo político en el siglo XX: funcionamiento de la democracia representativa y sus dificultades.</t>
   </si>
   <si>
-    <t>El reto actual del crecimiento de la población mundial.* Cambios y permanencias en los ciclos vitales y en la organización social del mundo contemporáneo. Grupos vulnerables y marginados. El papel del sujeto colectivo en la historia contemporánea.</t>
-[...2 lines deleted...]
-    <t>La evolución de la situación de la mujer en la sociedad contemporánea*: mecanismos de dominación y sumisión y cambios socioculturales. El movimiento por la emancipación de la mujer y la lucha por la igualdad: origen y desarrollo de los movimientos feministas.*</t>
+    <t>El reto actual del crecimiento de la población mundial</t>
+  </si>
+  <si>
+    <t>Cambios y permanencias en los ciclos vitales y en la organización social del mundo contemporáneo. Grupos vulnerables y marginados. El papel del sujeto colectivo en la historia contemporánea</t>
+  </si>
+  <si>
+    <t>La evolución de la situación de la mujer en la sociedad contemporánea</t>
+  </si>
+  <si>
+    <t>mecanismos de dominación y sumisión y cambios socioculturales. El movimiento por la emancipación de la mujer y la lucha por la igualdad: origen y desarrollo de los movimientos feministas</t>
   </si>
   <si>
     <t>Movimientos sociales en favor de la igualdad de derechos, del reconocimiento de las minorías y contra la discriminación.</t>
   </si>
   <si>
-    <t>Conciencia democrática: conocimiento de los principios y normas constitucionales, ejercicio de los valores cívicos y participación ciudadana.*</t>
-[...5 lines deleted...]
-    <t>Igualdad de género: situación de la mujer en el mundo y actitudes frente a la discriminación y en favor de la igualdad efectiva entre mujeres y hombres.*</t>
+    <t>Conciencia democrática: conocimiento de los principios y normas constitucionales, ejercicio de los valores cívicos y participación ciudadana</t>
+  </si>
+  <si>
+    <t>Identidad y sentimientos de pertenencia: reconocimiento de la diversidad identitaria, tolerancia y respeto ante las manifestaciones ideológicas y culturales y reconocimiento y defensa de la riqueza patrimonial</t>
+  </si>
+  <si>
+    <t>Igualdad de género: situación de la mujer en el mundo y actitudes frente a la discriminación y en favor de la igualdad efectiva entre mujeres y hombres</t>
   </si>
   <si>
     <t>Comportamiento ecosocial: movimientos en defensa del medio ambiente y ante la emergencia climática. Compromiso</t>
   </si>
   <si>
-    <t>con los Objetivos de Desarrollo Sostenible.*</t>
-[...11 lines deleted...]
-    <t>Conservación y difusión del patrimonio histórico: las Leyes de Patrimonio, el valor patrimonial, social y cultural de la memoria colectiva. Archivos, museos y centros de divulgación e interpretación histórica.*</t>
+    <t>con los Objetivos de Desarrollo Sostenible</t>
+  </si>
+  <si>
+    <t>Valoración y respeto a la diversidad social, étnica y cultural: tolerancia e intolerancia en la historia del mundo contemporáneo. Defensa de los derechos de las minorías</t>
+  </si>
+  <si>
+    <t>Ciudadanía ética digital: respeto a la propiedad intelectual. Participación y ejercicio de la ciudadanía global a través de las tecnologías digitales. Prevención y defensa ante la desinformación y la manipulación</t>
+  </si>
+  <si>
+    <t>Solidaridad y cooperación: los grandes desafíos que afectan al mundo y conductas tendentes al compromiso social, el asociacionismo y el voluntariado</t>
+  </si>
+  <si>
+    <t>Conservación y difusión del patrimonio histórico: las Leyes de Patrimonio, el valor patrimonial, social y cultural de la memoria colectiva. Archivos, museos y centros de divulgación e interpretación histórica</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>
@@ -595,51 +607,51 @@
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las características técnicas y los rasgos estilísticos de la música y de la danza en las diferentes épocas históricas, a través de la escucha activa y del visionado de ma</t>
   </si>
   <si>
-    <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las caracte rísticas de estas manifestaciones artísticas y los hechos his</t>
+    <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las características de estas manifestaciones artísticas y los hechos hist</t>
   </si>
   <si>
     <t>Explicar la relación entre la música, la danza y otras manifestaciones artísticas en contextos analógicos y digitales, identificando los condicionantes históricos y los fundamentos</t>
   </si>
   <si>
     <t>Interpretar o dramatizar de manera colaborativa fragmentos o adaptaciones de obras relevantes de la música y de la danza de diferentes épocas y estilos a través del cuerpo, de la v</t>
   </si>
   <si>
     <t>Valorar la riqueza del patrimonio musical y dancístico a través del reconocimiento de las características de un determi nado periodo en la adaptación de las interpretaciones y el c</t>
   </si>
   <si>
     <t>Participar activamente en las interpretaciones asumiendo las diferentes funciones que se asignen, mostrando interés por aproximarse al conocimiento y disfrute del repertorio propue</t>
   </si>
   <si>
     <t>Analizar críticamente las diferentes corrientes interpretativas, comparando distintas versiones musicales de una misma obra e identificando su vinculación con la estética del perio</t>
   </si>
   <si>
     <t>Utilizar fuentes analógicas y digitales fiables en investigaciones sobre los principales compositores, intérpretes y obras de la historia de la música y de la danza, aplicando estr</t>
   </si>
   <si>
     <t>Aplicar estrategias de búsqueda, selección y reelaboración de información relacionada con la evolución de la música y de la danza, usando de forma fiable y responsable diversas fue</t>
   </si>
   <si>
     <t>Analizar críticamente cuestiones teóricas y estéticas del patrimonio musical y dancístico en un contexto de creación determinado, expresando opiniones e ideas propias, informadas y</t>
   </si>
@@ -682,51 +694,51 @@
   <si>
     <t xml:space="preserve">Describir los significados que ha ido adquiriendo los conceptos de igualdad y ciudadanía en la Historia Contemporánea y sus causas y derivaciones políticas, sociales y económicas, </t>
   </si>
   <si>
     <t>Conocer las causas y el proceso de creación y evolución de los Movimientos Obreros, así como las condiciones de vida, el mundo del trabajo, las relaciones laborales y su conflictiv</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar, tras un estudio crítico de documentos fiables y referenciados, la evolución de la sociedad en los siglos XIX y XX, identificando los logros y retrocesos experimentados </t>
   </si>
   <si>
     <t xml:space="preserve">Conocer los principales conflictos de la Historia Contemporánea, explicando mediante el lenguaje técnico adecuado sus causas, procesos, protagonistas y consecuencias, a través del </t>
   </si>
   <si>
     <t>Tomar conciencia del grado de violencia y destrucción alcanzado por los conflictos de la Edad Contemporánea, a través del empleo de fuentes historiográficas fiables, textos históri</t>
   </si>
   <si>
     <t>Explicar críticamente el fenómeno de la Globalización, los factores históricos en lo que se sustenta y su repercusión en el ámbito local y planetario, mediante el manejo de distint</t>
   </si>
   <si>
     <t>Conocer e identificar los principales retos del siglo XXI y el origen histórico de los mismos, relacionándolos con diver sos procesos políticos, económicos, sociales y culturales d</t>
   </si>
   <si>
     <t>Integrar la perspectiva de género en el análisis de la Historia Contemporánea universal y en la observación del panorama actual, identificando los mecanismos culturales y sociopolí</t>
   </si>
   <si>
-    <t>Constatar la realidad de la exclusión de la mujer en la Historia Contemporánea, analizando fuentes históricas, identifi cando los obstáculos, avances y retrocesos a la hora de reco</t>
+    <t>Constatar la realidad de la exclusión de la mujer en la Historia Contemporánea, analizando fuentes históricas, identificando los obstáculos, avances y retrocesos a la hora de recon</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1351,51 +1363,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1431,788 +1443,788 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.94</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.94</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>2.94</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.94</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2.94</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>2.94</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>2.94</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>2.94</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>2.94</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>2.94</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>2.94</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>2.94</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>2.94</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>2.94</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>1.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>2.94</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>2.94</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>2.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.94</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>2.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.94</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>3.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.94</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>3.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.94</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>3.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.94</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>4.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>2.94</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>4.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.94</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>5.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.94</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>5.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>2.94</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>6.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>2.94</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>6.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.94</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>2.94</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>7.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>2.94</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>7.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.94</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>8.1</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.94</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>8.2</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.94</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>9.1</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.94</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>9.2</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>2.94</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <f>SUM(E3:E36)</f>
         <v>99.95999999999995</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>3.3</v>
       </c>
       <c r="J1" s="6">
         <v>4.1</v>
       </c>
@@ -2273,1364 +2285,1364 @@
       <c r="AC1" s="6">
         <v>6.2</v>
       </c>
       <c r="AD1" s="6">
         <v>6.3</v>
       </c>
       <c r="AE1" s="6">
         <v>7.1</v>
       </c>
       <c r="AF1" s="6">
         <v>7.2</v>
       </c>
       <c r="AG1" s="6">
         <v>8.1</v>
       </c>
       <c r="AH1" s="6">
         <v>8.2</v>
       </c>
       <c r="AI1" s="6">
         <v>9.1</v>
       </c>
       <c r="AJ1" s="6">
         <v>9.2</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AJ2),"")</f>
         <v/>
       </c>
       <c r="AL2" s="5"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AJ3),"")</f>
         <v/>
       </c>
       <c r="AL3" s="5"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AJ4),"")</f>
         <v/>
       </c>
       <c r="AL4" s="5"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AJ5),"")</f>
         <v/>
       </c>
       <c r="AL5" s="5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AJ6),"")</f>
         <v/>
       </c>
       <c r="AL6" s="5"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AJ7),"")</f>
         <v/>
       </c>
       <c r="AL7" s="5"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AJ8),"")</f>
         <v/>
       </c>
       <c r="AL8" s="5"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AJ9),"")</f>
         <v/>
       </c>
       <c r="AL9" s="5"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AJ10),"")</f>
         <v/>
       </c>
       <c r="AL10" s="5"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AJ11),"")</f>
         <v/>
       </c>
       <c r="AL11" s="5"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AJ12),"")</f>
         <v/>
       </c>
       <c r="AL12" s="5"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AJ13),"")</f>
         <v/>
       </c>
       <c r="AL13" s="5"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AJ14),"")</f>
         <v/>
       </c>
       <c r="AL14" s="5"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AJ15),"")</f>
         <v/>
       </c>
       <c r="AL15" s="5"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AJ16),"")</f>
         <v/>
       </c>
       <c r="AL16" s="5"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AJ17),"")</f>
         <v/>
       </c>
       <c r="AL17" s="5"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AJ18),"")</f>
         <v/>
       </c>
       <c r="AL18" s="5"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AJ19),"")</f>
         <v/>
       </c>
       <c r="AL19" s="5"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AJ20),"")</f>
         <v/>
       </c>
       <c r="AL20" s="5"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AJ21),"")</f>
         <v/>
       </c>
       <c r="AL21" s="5"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AJ22),"")</f>
         <v/>
       </c>
       <c r="AL22" s="5"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AJ23),"")</f>
         <v/>
       </c>
       <c r="AL23" s="5"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AJ24),"")</f>
         <v/>
       </c>
       <c r="AL24" s="5"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AJ25),"")</f>
         <v/>
       </c>
       <c r="AL25" s="5"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AJ26),"")</f>
         <v/>
       </c>
       <c r="AL26" s="5"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AJ27),"")</f>
         <v/>
       </c>
       <c r="AL27" s="5"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AJ28),"")</f>
         <v/>
       </c>
       <c r="AL28" s="5"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AJ29),"")</f>
         <v/>
       </c>
       <c r="AL29" s="5"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AJ30),"")</f>
         <v/>
       </c>
       <c r="AL30" s="5"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7952,55 +7964,55 @@
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>2.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I40"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>104</v>
       </c>
@@ -8389,598 +8401,674 @@
         <v>48</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C21" s="5">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C25" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C26" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C28" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C31" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C33" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C36" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>149</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="5">
+        <v>18</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="5">
+        <v>19</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="5">
+        <v>20</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="5">
+        <v>21</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>