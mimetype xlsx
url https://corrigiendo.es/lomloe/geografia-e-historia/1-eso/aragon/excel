--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,200 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:44</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura competencial del Estado pero desarrolla criterios de evaluación más detallados, integrando metodologías activas como el aprendizaje por proyectos y especificando periodos históricos concretos para el primer ciclo de la ESO.</t>
+    <t>Aragón no ha publicado decreto propio para 1.º ESO de Geografía e Historia; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantienen íntegras las 9 competencias específicas del RD 217/2022, así como el enfoque basado en retos globales, sostenibilidad y perspectiva de género.</t>
+    <t>Sí, la CCAA mantiene sin cambios los criterios de evaluación y saberes del Real Decreto 217/2022 al carecer de normativa autonómica específica.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueban el currículo y las normas de funcionamiento y evaluación de la Educación Secundaria Obligatoria en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben alinearse con el desglose de criterios de Aragón, que exige explícitamente el uso de formatos diversos (pósteres, presentaciones) y una metodología investigativa (inductiva).</t>
-[...44 lines deleted...]
-    <t>Delimitación de etapas históricas desde la Prehistoria a la Edad Moderna (Criterio 1.2)</t>
+    <t>La programación didáctica debe basarse exclusivamente en el currículo estatal, sin añadidos ni adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -565,51 +520,63 @@
   <si>
     <t>Simulación de una investigación arqueológica sobre una civilización fluvial donde los grupos deben resolver un reto planteado a partir de fuentes materiales y visuales.</t>
   </si>
   <si>
     <t>Calificar únicamente el acabado visual del producto final sin evaluar el rigor del proceso de investigación o la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la historia, los cambios producidos, sus causas y consecuencias, así como los que, en la actualidad, debemos plantear y resolver en torno a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>Analizar los grandes retos históricos de la humanidad, determinando sus causas y las transformaciones sociales resultantes para comprender la evolución de las civilizaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mapa conceptual donde explica las causas y consecuencias de un cambio histórico relevante, como la sedentarización o el fin de un imperio.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un hito histórico específico, comparando los problemas del pasado con desafíos actuales similares mediante el uso de fuentes diversas.</t>
   </si>
   <si>
     <t>Evaluar solo la memorización de hitos cronológicos sin exigir la identificación de las relaciones de causalidad o la naturaleza del desafío social.</t>
   </si>
   <si>
     <t>Representar adecuadamente información geográfica e histórica a través de diversas formas de representación gráfica, cartográfica y visual.</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Elaborar y comunicar datos históricos y geográficos utilizando mapas, gráficos, climogramas y esquemas visuales para organizar la información de forma comprensible y técnica.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza mapas temáticos, climogramas, pirámides de población o ejes cronológicos que integran datos específicos estudiados en la unidad didáctica de forma precisa.</t>
+  </si>
+  <si>
+    <t>Creación de un mapa de las primeras civilizaciones o un gráfico climático tras analizar datos meteorológicos o demográficos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la estética o limpieza del dibujo sin verificar la precisión técnica de la escala, la leyenda o la correcta localización espacial.</t>
   </si>
   <si>
     <t>Utilizar una secuencia cronológica con objeto de examinar la relación entre hechos y procesos en diferentes períodos y lugares históricos (simultaneidad y duración), utilizando términos y conceptos apropiados.</t>
   </si>
   <si>
     <t>Organizar hechos históricos en ejes cronológicos para analizar la duración y simultaneidad de procesos en distintas civilizaciones usando vocabulario técnico adecuado.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza ejes cronológicos comparativos y breves análisis escritos donde identifica procesos paralelos y la duración de etapas históricas específicas.</t>
   </si>
   <si>
     <t>Elaboración de una línea del tiempo digital o mural comparando cronológicamente el desarrollo de Mesopotamia y el Antiguo Egipto.</t>
   </si>
   <si>
     <t>Evaluar únicamente la memorización de fechas exactas en un examen en lugar de la comprensión de la simultaneidad y la duración de los procesos.</t>
   </si>
   <si>
     <t>Analizar procesos de cambio histórico de relevancia a través del uso de diferentes fuentes de información, teniendo en cuenta las continuidades y permanencias en diferentes periodos y lugares.</t>
   </si>
   <si>
     <t>Explicar transformaciones históricas significativas comparando fuentes diversas para identificar qué aspectos de la sociedad evolucionaron y cuáles se mantuvieron estables en el tiempo.</t>
   </si>
@@ -1369,264 +1336,261 @@
 6.3: Valorar la diversidad cultural e intervenir en favor de la inclusión.
 6.4: Argumentar a favor de la igualdad real de hombres y mujeres.
 7.1: Relacionar civilizaciones antiguas con el legado actual.
 7.2: Identificar el origen de identidades colectivas en España.
 7.3: Señalar los fundamentos de la idea de Europa.
 7.4: Proteger y conservar el patrimonio artístico como fundamento de identidad.
 8.3: Contrastar estilos de vida tradicionales con hábitos saludables actuales.
 9.1: Identificar la conexión de España con grandes procesos históricos.
 9.2: Interpretar desafíos actuales desde la ciudadanía global.</t>
   </si>
   <si>
     <t>CE.GH.5: Análisis crítico de sistemas políticos y convivencia.
 CE.GH.7: Valoración del patrimonio y las identidades culturales.
 CE.GH.9: Importancia de la seguridad ciudadana y la cooperación internacional.</t>
   </si>
   <si>
     <t>Proyecto final interdisciplinar, debates sobre la ciudadanía en la polis vs. la actualidad y pruebas de aplicación de conceptos sobre el legado clásico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Guardianes del Tiempo: El Legado de Aragón en la Red</t>
+    <t>Salvemos nuestro patrimonio: un podcast por la memoria</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una guía digital interactiva sobre el patrimonio arqueológico y natural de nuestra comarca</t>
+    <t>Investigación y comunicación sobre un bien cultural aragonés en riesgo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de ESO se convierte en un equipo de divulgadores digitales. El centro se ubica en una zona con rico patrimonio (ej. Arte Rupestre del Arco Mediterráneo en Teruel o asentamientos íberos en el Valle del Ebro). Se detecta que el patrimonio local es poco conocido por los jóvenes y sufre riesgos de degradación.</t>
+    <t>El Ayuntamiento de nuestra localidad ha solicitado la colaboración del instituto para difundir la situación de un bien patrimonial cercano que sufre deterioro o abandono, con el objetivo de movilizar a la ciudadanía y buscar soluciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar las herramientas digitales para concienciar sobre la importancia de proteger el patrimonio histórico y natural de Aragón y atraer un turismo sostenible?</t>
+    <t>Investigar la historia de un bien patrimonial aragonés, analizar los cambios que ha sufrido a lo largo del tiempo y los riesgos actuales, y elaborar un podcast divulgativo dirigido al Ayuntamiento y la ciudadanía para fomentar su conservación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con cámara
-[...3 lines deleted...]
-• Plantillas de guion cinematográfico</t>
+• Ordenadores con Audacity o editor de audio online
+• Micrófonos (o cascos con micrófono)
+• Guía de búsqueda de fuentes históricas (páginas: SIPCA, DARA, Wikipedia contrastada)
+• Ejemplo de podcast histórico
+• Rúbrica de evaluación y diana de autoevaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística y conciencia y expresiones culturales. Fomento del desarrollo sostenible (ODS 11: Ciudades y comunidades sostenibles).</t>
+    <t>Educación para la ciudadanía (participación cívica y conservación del patrimonio) y competencia digital (creación de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visionado de un clip de un 'influencer' de viajes que visita Aragón pero ignora el patrimonio histórico. Debate sobre la invisibilidad de ciertos restos arqueológicos cercanos al instituto. Presentación del reto: crear el canal 'Guardianes del Tiempo'.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas y lugares identificados por el alumnado.</t>
+    <t>Se presenta la solicitud del Ayuntamiento y la pregunta guía. El alumnado visualiza un vídeo corto sobre un patrimonio en riesgo (ej. castillo de Loarre) y debate. Se forman equipos y se asigna un bien patrimonial local (cada equipo elige uno diferente).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Dossier de investigación con esquemas y selección de fuentes contrastadas.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre búsqueda de fuentes históricas (archivos digitales, bibliografía) y uso de herramientas de podcasting (grabación, edición básica con Audacity). El profesor guía la creación de un esquema cronológico y la identificación de problemas históricos.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes y línea del tiempo elaborada por el equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion técnico del videoblog que incluya los argumentos de protección del patrimonio.</t>
+    <t>Cada equipo investiga en profundidad su bien: causas de su estado actual, cambios históricos, relevancia cultural. Elaboran un guion detallado del podcast y planean los elementos sonoros (música, efectos).</t>
+  </si>
+  <si>
+    <t>Borrador del guion con estructura, fuentes y cronología.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición del vídeo utilizando herramientas sencillas (Canva, CapCut o similares). Integración de los vídeos en una web o blog común. Revisión entre pares (coevaluación) para asegurar que el mensaje de conservación es claro.</t>
-[...2 lines deleted...]
-    <t>Producto digital final: Videoblog publicado.</t>
+    <t>Grabación del podcast: locución, inclusión de efectos y música. Posterior edición y mezcla. Se realiza una preescucha entre equipos para retroalimentación y ajustes finales.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast y ficha técnica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación de los vídeos a un representante de la oficina de turismo o asociación cultural local (presencial o vía Meet). Reflexión individual sobre el aprendizaje y el papel de la tecnología en la difusión de la historia.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación y cuestionario de reflexión final sobre el impacto del reto.</t>
+    <t>Escucha colectiva de los podcasts y coevaluación con rúbrica. Cada equipo completa una diana de autoevaluación. Se envía el producto final al Ayuntamiento y se recibe feedback.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Operación Ebro: El Código del Agua</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar, mediante datos científicos, la vulnerabilidad de nuestro entorno aragonés frente al cambio climático y proponer soluciones basadas en la evidencia?</t>
+    <t>Mudéjar a examen: datos para conservar</t>
+  </si>
+  <si>
+    <t>Una investigación sobre el estado y percepción del patrimonio mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>El mudéjar aragonés es Patrimonio Mundial, pero muchos monumentos sufren deterioro y falta de conocimiento ciudadano. El ayuntamiento local necesita un diagnóstico para planificar su conservación y divulgación.</t>
+  </si>
+  <si>
+    <t>Investigar el estado actual del mudéjar en la localidad, recogiendo datos sobre su conservación y percepción ciudadana, para elaborar un informe técnico con propuestas de mejora y un póster divulgativo dirigido al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a AEMET OpenData
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre competencias adquiridas.</t>
+• Guías de observación y plantillas de encuesta
+• Herramientas digitales: hoja de cálculo, Google My Maps para el mapa
+• Imágenes y documentación sobre el mudéjar aragonés
+• Cámara o móvil para registro fotográfico
+• Cartulinas, rotuladores y material impreso para el póster</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la conservación del patrimonio), tratamiento de datos (competencia digital).</t>
+  </si>
+  <si>
+    <t>Presentación del reto a través de imágenes del mudéjar aragonés (Torre del Salvador, etc.) y lectura de una noticia sobre deterioro. Lluvia de ideas sobre qué datos necesitamos para conservarlo. Formulación de la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre historia y características del mudéjar aragonés. Aprendizaje de técnicas de recogida de datos (cómo diseñar una encuesta, cómo hacer una observación sistemática). Ejemplos de representación gráfica y cartográfica.</t>
+  </si>
+  <si>
+    <t>Encuesta modelo diseñada por cada equipo.</t>
+  </si>
+  <si>
+    <t>Salida de campo (o visita virtual guiada) al monumento mudéjar seleccionado. Toma de datos: fotografías, mediciones, aplicación de encuestas a viandantes o vecinos (si es posible). En aula, organización y análisis de datos: tabulación, cálculo de porcentajes, elaboración de gráficos y mapa.</t>
+  </si>
+  <si>
+    <t>Hojas de datos y borradores de gráficos.</t>
+  </si>
+  <si>
+    <t>Redacción del informe técnico (estructura: contexto, metodología, resultados, propuestas) y diseño del póster divulgativo. Preparación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe y póster terminados.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósteres y defensa oral ante el resto de la clase y, si es posible, ante un representante del ayuntamiento o familiares. Coevaluación con rúbrica y autoevaluación. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Musa de Barro: El Mural de Nuestras Raíces</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos contar la historia de las civilizaciones que habitaron Aragón y el Mediterráneo usando el arte para que nuestra comunidad valore su patrimonio?</t>
+    <t>El mural de las culturas</t>
+  </si>
+  <si>
+    <t>Representar la diversidad histórica de Aragón para valorar nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>El instituto celebra una Semana Cultural dedicada al patrimonio aragonés. Se propone al alumnado de 1.º ESO crear un mural que explique la riqueza multicultural de la región desde la Prehistoria hasta la Edad Media, que se instalará en el hall del centro para concienciar a toda la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un mural artístico-expositivo que muestre la evolución de las culturas en Aragón, incidiendo en las desigualdades y la diversidad, y que incluya propuestas de conservación del patrimonio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Arcilla y herramientas de modelado
-[...36 lines deleted...]
-    <t>Cuestionario de reflexión individual y diana de evaluación grupal.</t>
+• Fichas de investigación sobre culturas de Aragón (elaboradas por el docente)
+• Imágenes de patrimonio aragonés (proyectadas o impresas)
+• Material artístico: cartón pluma, pinturas, pinceles, rotuladores
+• Plantilla de boceto
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación en valores (igualdad, respeto a la diversidad); conciencia patrimonial; competencia ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la propuesta del equipo directivo: crear un mural para la Semana Cultural. Se visualizan imágenes del patrimonio aragonés y se debate sobre la diversidad cultural. Se formula la pregunta guía y se organizan equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales sobre culturas conocidas y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga, usando fuentes seleccionadas, sobre las principales culturas que han pasado por Aragón, prestando atención a las desigualdades sociales (esclavitud, roles de género, minorías). Elaboran una tabla comparativa con aportaciones y problemas de cada época.</t>
+  </si>
+  <si>
+    <t>Tabla/esquema resumen con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Con la información, cada equipo diseña el mural: decide qué elementos representar (personajes, monumentos, escenas de desigualdad/inclusión), distribuye el espacio y realiza un boceto a escala. Se discute la relación entre patrimonio e identidad.</t>
+  </si>
+  <si>
+    <t>Boceto detallado con anotaciones explicativas.</t>
+  </si>
+  <si>
+    <t>Ejecutan el mural (dibujo y pintura sobre papel o cartón pluma) y redactan un folleto que acompañará la obra. Preparan también una breve presentación oral sobre el contenido y la intención del mural.</t>
+  </si>
+  <si>
+    <t>Mural terminado y texto del folleto.</t>
+  </si>
+  <si>
+    <t>Se instala el mural en el hall. Cada equipo expone su parte a la clase (simulacro) y recibe retroalimentación. Luego, durante la Jornada, presentan ante la comunidad. Se realiza coevaluación y autoevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fuentes primarias (como inscripciones romanas o fragmentos de papiros) acompañadas simultáneamente de transcripciones simplificadas, glosarios visuales y versiones en audio para facilitar la decodificación del lenguaje arcaico.
@@ -1825,297 +1789,291 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Manual de Gestión de Crisis' en formato digital o físico donde el alumnado proponga protocolos de actuación institucional ante un desastre natural o un conflicto fronterizo simulado.
 • Grabar un simulacro de debate en la Asamblea General de la ONU o un podcast de entrevista a un representante de una institución de seguridad, defendiendo el papel de la mediación en la resolución de conflictos.
 • Diseñar una campaña de sensibilización mediante infografías o carteles que traduzcan los Objetivos de Desarrollo Sostenible (ODS) a acciones concretas dentro del ámbito de la seguridad ciudadana local.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un juego de rol de 'Diplomacia Global' donde cada estudiante asuma el rol de un país o institución y deba negociar acuerdos de paz basados en recursos limitados y necesidades de seguridad reales.
 • Vincular el aprendizaje con el entorno cercano mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propio municipio (comisarías, centros de protección civil, sedes de ONGs).
 • Organizar un 'Muro de Dilemas Éticos' donde el alumnado deba posicionarse y argumentar sobre la intervención internacional en conflictos ajenos, ajustando el nivel de complejidad del debate según sus intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...59 lines deleted...]
-    <t>Pone en valor el patrimonio material e inmaterial como fundamento de la identidad y la memoria colectiva.</t>
+    <t>CCL1, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM3, CC1</t>
+  </si>
+  <si>
+    <t>La CE requiere buscar, seleccionar, tratar y organizar información, así como elaborar y exp (expresar), lo que implica expresión oral/escrita (CCL1), localización y contraste de información (CCL3) y búsqueda digital (CD1). Secundariamente, gestión del aprendizaje (CPSAA4), interpretación de datos (STEM3) y comprensión de la realidad social (CC1).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM1, CC3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE implica indagar (STEM1), argumentar (CCL2) y elaborar productos propios para desarrollar pensamiento crítico (CC3). Secundariamente, expresar (CCL1), crear en formato digital (CD2) y planificar (CPSAA4).</t>
   </si>
   <si>
     <t>STEM2, CC1, CC2</t>
   </si>
   <si>
-    <t>CPSAA2, CCL3</t>
-[...11 lines deleted...]
-    <t>Se orienta a la seguridad ciudadana, la convivencia y el papel de las instituciones en la cultura de paz.</t>
+    <t>CCL2, CPSAA5, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE pide identificar causas y consecuencias de cambios históricos (STEM2), comprender sociedades (CC1) y su evolución (CC2). Secundariamente, argumentar (CCL2), asumir responsabilidad (CPSAA5) y valorar el contexto cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM2, CC2</t>
+  </si>
+  <si>
+    <t>CD3, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La CE requiere identificar y analizar elementos del paisaje en sistemas complejos (STEM4), interpretar causas de transformaciones (STEM2) y su evolución temporal (CC2). Secundariamente, usar herramientas digitales (CD3), comprender el entorno humano (CC1) y apreciar el paisaje cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica analizar críticamente planteamientos sobre sistemas democráticos y principios constitucionales, por lo que se relaciona con ciudadanía (CC1), análisis de sistemas políticos (CC2) y valores cívicos (CC3). Secundariamente, argumentar (CCL2), responsabilidad (CPSAA5) e iniciativa social (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE busca comprender procesos multiculturales (CC1, CC2) y difundir la cultura de minorías (CC4). Secundariamente, expresar (CCL1), cooperar (CPSAA3) y apreciar la diversidad cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>La CE pide identificar fundamentos de identidades y poner en valor el patrimonio material e inmaterial, vinculándose con identidad social (CC1), conservación del patrimonio (CC4) y apreciación cultural (CCEC1). Secundariamente, autoconocimiento (CPSAA1), evolución de identidades (CC2) y valores compartidos (CC3).</t>
+  </si>
+  <si>
+    <t>STEM2, CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC1, CCL2</t>
+  </si>
+  <si>
+    <t>La CE requiere tomar conciencia de ciclos demográficos y relaciones intergeneracionales, lo que implica análisis causa-efecto (STEM2), cambios sociales (CC2) y relaciones interpersonales (CPSAA2). Secundariamente, responsabilidad (CPSAA5), comprensión de estructuras sociales (CC1) y explicación (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC4, CE1</t>
+  </si>
+  <si>
+    <t>La CE pide conocer y valorar la seguridad ciudadana y la contribución del Estado, vinculándose con ciudadanía (CC1), análisis de instituciones (CC2) y derechos (CC3). Secundariamente, responsabilidad (CPSAA5), cultura de paz (CC4) e iniciativa (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo regula específicamente el currículo de Geografía e Historia en 1.º ESO dentro de la Comunidad Autónoma de Aragón?</t>
-[...2 lines deleted...]
-    <t>El currículo se rige por la Orden ECD/1172/2022, de 2 de agosto, que aprueba el currículo de la ESO en Aragón. Esta norma establece para 1.º ESO un total de 9 competencias específicas y 31 criterios de evaluación, integrando los saberes básicos de geografía física y prehistoria con un enfoque competencial adaptado al contexto geográfico y cultural aragonés.</t>
+    <t>¿Qué decreto autonómico regula el currículo de Geografía e Historia en 1.º ESO en Aragón y cuáles son sus singularidades frente al BOE?</t>
+  </si>
+  <si>
+    <t>El currículo se fundamenta en el RD 217/2022, con desarrollo propio en la Orden que regula la ESO en Aragón. Las singularidades incluyen la distribución horaria de 3 horas semanales y la concreción de competencias y saberes adaptados al territorio aragonés, como el estudio de los paisajes del Valle del Ebro.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿En qué se diferencia el bloque de saberes de Geografía e Historia de 1.º ESO en Aragón respecto al Real Decreto 217/2022 estatal?</t>
-[...2 lines deleted...]
-    <t>Aragón incluye en sus 33 saberes básicos referencias explícitas al patrimonio natural y cultural propio, como el relieve del Pirineo, el Sistema Ibérico y la Depresión del Ebro. A diferencia del BOE, la normativa aragonesa enfatiza el estudio de la Prehistoria y la Edad Antigua mediante ejemplos locales como el arte rupestre levantino y los asentamientos íberos en el valle del Ebro.</t>
+    <t>¿En qué se diferencia la secuenciación de bloques de saberes de Geografía e Historia en 1.º ESO en Aragón respecto a la propuesta del BOE o de Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene los 9 criterios de evaluación del BOE, pero organiza los 33 saberes en 4 bloques (Historia, Geografía, Arte, Retos) priorizando los paisajes aragoneses. Frente a Cataluña, no incluye lengua catalana ni referencias al Mediterráneo. Las 3 horas semanales permiten trabajar el patrimonio local en profundidad.</t>
+  </si>
+  <si>
+    <t>¿Cómo se gestionan las 3 horas semanales de Geografía e Historia en 1.º ESO en Aragón para cubrir 33 saberes y 31 criterios?</t>
+  </si>
+  <si>
+    <t>Se recomienda agrupar las horas en sesiones dobles para facilitar salidas y proyectos. El departamento prioriza saberes procedimentales (análisis de fuentes, mapas) y reduce saberes conceptuales repetidos con Primaria. Se planifica por trimestres: primero orientación geográfica, segundo historia antigua, tercero proyecto síntesis sobre Aragón.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Geografía e Historia en 1.º ESO en Aragón para alumnos con la materia pendiente?</t>
+  </si>
+  <si>
+    <t>El departamento diseña un plan de refuerzo con actividades competenciales centradas en los criterios no superados. Se evalúa con una prueba práctica (análisis de mapas o fuentes) y un trabajo de investigación sobre Aragón. No hay examen global; se integra la evaluación en el curso actual, priorizando la superación de los criterios pendientes.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Geografía e Historia en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones no significativas que priorizan saberes prácticos: elaboración de croquis y ejes cronológicos. Para TDAH se usan organizadores visuales con patrimonio aragonés. Se ofrecen actividades de ampliación mediante rutas históricas virtuales por Aragón. Todas se recogen en el Plan de Atención a la Diversidad del centro.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga lectiva de 3 horas semanales a la organización de los 31 criterios de evaluación de Geografía e Historia en 1.º ESO?</t>
-[...29 lines deleted...]
-    <t>La Orden ECD/1172/2022 fomenta proyectos interdisciplinares. Geografía e Historia, con sus 9 competencias específicas, puede coordinarse con Biología y Geología para el estudio del medio físico aragonés o con Lengua Castellana para el análisis de fuentes históricas. Esta sinergia permite trabajar los 33 saberes de forma integrada, optimizando las 3 horas semanales y reforzando la competencia en conciencia y expresiones culturales.</t>
+    <t>¿Con qué departamentos se coordina Geografía e Historia en 1.º ESO en Aragón para los proyectos interdisciplinares?</t>
+  </si>
+  <si>
+    <t>Se coordina con Lengua (textos sobre yacimientos aragoneses), Matemáticas (escalas y mapas), Plástica (recreaciones artísticas) y Biología (paisajes vegetales). La coordinación se formaliza en reuniones quincenales del equipo docente de 1.º ESO y se refleja en la programación didáctica, asegurando la transversalidad de las competencias.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas suele requerir la Inspección Educativa de Aragón en las programaciones de Geografía e Historia de 1.º ESO?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de la Infraestructura de Datos Espaciales de Aragón (IDEARAGON) para cartografía y el portal Patrimonio Cultural de Aragón para la Edad Antigua. Estos recursos digitales permiten trabajar los 31 criterios de evaluación mediante el análisis directo de restos arqueológicos locales y mapas climáticos regionales, facilitando la adquisición de las 9 competencias específicas de forma práctica y motivadora.</t>
+    <t>¿Qué documentos específicos exige la inspección educativa en Aragón para la programación de Geografía e Historia en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección solicita la programación didáctica completa (competencias, criterios, saberes, situaciones de aprendizaje), el plan de atención a la diversidad detallado, la concreción de los 31 criterios con indicadores de logro, y evidencias de coordinación interdisciplinar. También verifica que la temporalización se ajuste a las 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Cuáles son los recursos y bibliografía oficiales recomendados para Geografía e Historia en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El Departamento de Educación de Aragón ofrece el proyecto 'Aragón, territorio y tiempo' con materiales digitales (mapas interactivos, visitas virtuales a yacimientos). Se recomiendan atlas del Pirineo y del Valle del Ebro. Bibliografía: manuales de Anaya y Vicens Vives adaptados al currículo aragonés. Se priorizan fuentes primarias del Archivo Histórico Provincial.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que regula la ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Geografía e Historia para 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y búscalo por palabras clave (CE, criterios, saberes). No te fíes de fotocopias de otros años; las normativas cambian.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 1.º ESO. Identifica cómo se distribuyen los 84 saberes en los 2 bloques (Geografía y Prehistoria/Edad Antigua) y revisa la vinculación de las 9 CE con el Perfil de Salida.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Extrae las 9 CE y sus 51 criterios. Agrúpalos en un documento maestro (tabla o Excel) con columnas: CE, criterio, saber asociado.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para poder filtrar y agrupar después. Agenda una breve reunión departamental para confirmar que tu listado es correcto.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 9 Competencias Específicas y sus 51 criterios de evaluación. Es la columna vertebral de tu programación, ya que en LOMLOE evaluamos criterios, no contenidos.</t>
-[...14 lines deleted...]
-    <t>Para 1.º ESO, el criterio de 'conciencia ambiental' y 'lectura de mapas' debe evaluarse mediante productos visuales, no solo teoría. Usa el cuaderno de clase como instrumento de calificación formal para los criterios de organización.</t>
+    <t>Asigna a cada criterio un peso aproximado y decide qué instrumento lo evaluará (rúbrica, prueba escrita, trabajo, observación, etc.). No quieras evaluar todo cada trimestre; prioriza.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios afines en una misma tarea. Por ejemplo, un análisis de un mapa puede cubrir tres criterios de Geografía a la vez.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 3 horas semanales. Lo habitual es dedicar el primer trimestre a Geografía Física y los otros dos a Prehistoria y Edad Antigua.</t>
-[...2 lines deleted...]
-    <t>El bloque de Geografía suele 'comerse' el tiempo. Reserva máximo 10 semanas para Geografía o no llegarás a Roma, que es lo que más motiva al alumnado de 12 años.</t>
+    <t>Reparte los 84 saberes de los dos bloques (Geografía e Historia) a lo largo de los tres trimestres. Busca una secuencia lógica (p.ej., Geografía primer trimestre, Historia después) y temporalmente viable.</t>
+  </si>
+  <si>
+    <t>Arranca con Geografía física porque es más concreta y los alumnos se familiarizan con mapas y escalas. Deja los temas de Historia Antigua para el segundo y tercer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Define al menos una Situación de Aprendizaje (SDA) potente por evaluación que integre varios de los 84 saberes y movilice al menos 3 de las 9 CE.</t>
-[...2 lines deleted...]
-    <t>En el segundo trimestre, una SDA sobre 'Un día en la vida de un Neolítico' funciona mejor para cubrir criterios de empatía histórica que una lección magistral sobre bifaces.</t>
+    <t>Crea una Situación de Aprendizaje por trimestre que integre varios saberes y criterios. Define un producto final (mapa interactivo, línea del tiempo, dossier, etc.) y las actividades de desarrollo.</t>
+  </si>
+  <si>
+    <t>Inspírate en los ejemplos del Anexo III de la LOMLOE. Asegúrate de que la SDA tenga un reto o pregunta guía que movilice varias competencias.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide qué peso tiene cada una de las 9 CE en la nota final. Debes consensuar si todas valen lo mismo o si priorizas las de análisis histórico y geográfico.</t>
-[...2 lines deleted...]
-    <t>Cuidado con dar el 100% del peso a los exámenes. Con 51 criterios, la inspección buscará evidencias de que evalúas también el pensamiento crítico y el trabajo cooperativo.</t>
+    <t>Acuerda con el departamento el porcentaje de nota para cada criterio o instrumento. La suma debe ser 100%. Refleja la importancia relativa de cada competencia.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a pruebas escritas; deja al menos 30% para productos competenciales (SDA, proyectos) y 30% para observación y trabajo diario.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para el alumnado con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, diseña 'glosarios visuales' y mapas mudos simplificados como medida DUA generalizada; beneficia a todo el grupo y te ahorra generar material extra constantemente.</t>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades y planes de recuperación para quienes no superen criterios. Detalla actividades de ampliación para los que avanzan más rápido.</t>
+  </si>
+  <si>
+    <t>Recoge en la programación adaptaciones curriculares no significativas (metodológicas) y un plan de recuperación trimestral con instrumentos específicos (p.ej., prueba oral en lugar de escrita).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
@@ -2944,1193 +2902,1193 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>598</v>
+        <v>584</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>600</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="D10" s="9">
         <v>4.0</v>
       </c>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="D11" s="9">
         <v>4.0</v>
       </c>
       <c r="E11" s="9">
         <v>4.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D12" s="9">
         <v>4.0</v>
       </c>
       <c r="E12" s="9">
         <v>4.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.4</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="D13" s="9">
         <v>4.0</v>
       </c>
       <c r="E13" s="9">
         <v>4.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.5</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="D14" s="9">
         <v>4.0</v>
       </c>
       <c r="E14" s="9">
         <v>4.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.3</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.3</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="D20" s="9">
         <v>6.67</v>
       </c>
       <c r="E20" s="9">
         <v>6.67</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.1</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="D21" s="9">
         <v>3.75</v>
       </c>
       <c r="E21" s="9">
         <v>3.75</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>6.2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="D22" s="9">
         <v>3.75</v>
       </c>
       <c r="E22" s="9">
         <v>3.75</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.3</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="D23" s="9">
         <v>3.75</v>
       </c>
       <c r="E23" s="9">
         <v>3.75</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.4</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="D24" s="9">
         <v>3.75</v>
       </c>
       <c r="E24" s="9">
         <v>3.75</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>7.1</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="D25" s="9">
         <v>3.75</v>
       </c>
       <c r="E25" s="9">
         <v>3.75</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>7.2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="D26" s="9">
         <v>3.75</v>
       </c>
       <c r="E26" s="9">
         <v>3.75</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>7.3</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="D27" s="9">
         <v>3.75</v>
       </c>
       <c r="E27" s="9">
         <v>3.75</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>7.4</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="D28" s="9">
         <v>3.75</v>
       </c>
       <c r="E28" s="9">
         <v>3.75</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>8.1</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>641</v>
+        <v>627</v>
       </c>
       <c r="D29" s="9">
         <v>5.0</v>
       </c>
       <c r="E29" s="9">
         <v>5.0</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>8.2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>642</v>
+        <v>628</v>
       </c>
       <c r="D30" s="9">
         <v>5.0</v>
       </c>
       <c r="E30" s="9">
         <v>5.0</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.3</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="D31" s="9">
         <v>5.0</v>
       </c>
       <c r="E31" s="9">
         <v>5.0</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>9.1</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>644</v>
+        <v>630</v>
       </c>
       <c r="D32" s="9">
         <v>7.5</v>
       </c>
       <c r="E32" s="9">
         <v>7.5</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>9.2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="D33" s="9">
         <v>7.5</v>
       </c>
       <c r="E33" s="9">
         <v>7.5</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <f>SUM(E3:E33)</f>
         <v>160.030000000000001</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AI31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="8" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>649</v>
+        <v>635</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
@@ -4182,1277 +4140,1277 @@
       <c r="Z1" s="8">
         <v>7.2</v>
       </c>
       <c r="AA1" s="8">
         <v>7.3</v>
       </c>
       <c r="AB1" s="8">
         <v>7.4</v>
       </c>
       <c r="AC1" s="8">
         <v>8.1</v>
       </c>
       <c r="AD1" s="8">
         <v>8.2</v>
       </c>
       <c r="AE1" s="8">
         <v>8.3</v>
       </c>
       <c r="AF1" s="8">
         <v>9.1</v>
       </c>
       <c r="AG1" s="8">
         <v>9.2</v>
       </c>
       <c r="AH1" s="8" t="s">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="7" t="s">
-        <v>651</v>
+        <v>637</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AG2),"")</f>
         <v/>
       </c>
       <c r="AI2" s="7"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" s="7" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AG3),"")</f>
         <v/>
       </c>
       <c r="AI3" s="7"/>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" s="7" t="s">
-        <v>653</v>
+        <v>639</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AG4),"")</f>
         <v/>
       </c>
       <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="7" t="s">
-        <v>654</v>
+        <v>640</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AG5),"")</f>
         <v/>
       </c>
       <c r="AI5" s="7"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" s="7" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AG6),"")</f>
         <v/>
       </c>
       <c r="AI6" s="7"/>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="7" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AG7),"")</f>
         <v/>
       </c>
       <c r="AI7" s="7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="7" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AG8),"")</f>
         <v/>
       </c>
       <c r="AI8" s="7"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="7" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AG9),"")</f>
         <v/>
       </c>
       <c r="AI9" s="7"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="7" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AG10),"")</f>
         <v/>
       </c>
       <c r="AI10" s="7"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" s="7" t="s">
-        <v>660</v>
+        <v>646</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AG11),"")</f>
         <v/>
       </c>
       <c r="AI11" s="7"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" s="7" t="s">
-        <v>661</v>
+        <v>647</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AG12),"")</f>
         <v/>
       </c>
       <c r="AI12" s="7"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" s="7" t="s">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AG13),"")</f>
         <v/>
       </c>
       <c r="AI13" s="7"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" s="7" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AG14),"")</f>
         <v/>
       </c>
       <c r="AI14" s="7"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" s="7" t="s">
-        <v>664</v>
+        <v>650</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AG15),"")</f>
         <v/>
       </c>
       <c r="AI15" s="7"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" s="7" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AG16),"")</f>
         <v/>
       </c>
       <c r="AI16" s="7"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="7" t="s">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AG17),"")</f>
         <v/>
       </c>
       <c r="AI17" s="7"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="7" t="s">
-        <v>667</v>
+        <v>653</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AG18),"")</f>
         <v/>
       </c>
       <c r="AI18" s="7"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="7" t="s">
-        <v>668</v>
+        <v>654</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AG19),"")</f>
         <v/>
       </c>
       <c r="AI19" s="7"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="7" t="s">
-        <v>669</v>
+        <v>655</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AG20),"")</f>
         <v/>
       </c>
       <c r="AI20" s="7"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="7" t="s">
-        <v>670</v>
+        <v>656</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AG21),"")</f>
         <v/>
       </c>
       <c r="AI21" s="7"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" s="7" t="s">
-        <v>671</v>
+        <v>657</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AG22),"")</f>
         <v/>
       </c>
       <c r="AI22" s="7"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="7" t="s">
-        <v>672</v>
+        <v>658</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AG23),"")</f>
         <v/>
       </c>
       <c r="AI23" s="7"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="7" t="s">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AG24),"")</f>
         <v/>
       </c>
       <c r="AI24" s="7"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="7" t="s">
-        <v>674</v>
+        <v>660</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AG25),"")</f>
         <v/>
       </c>
       <c r="AI25" s="7"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="7" t="s">
-        <v>675</v>
+        <v>661</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AG26),"")</f>
         <v/>
       </c>
       <c r="AI26" s="7"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="7" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AG27),"")</f>
         <v/>
       </c>
       <c r="AI27" s="7"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="7" t="s">
-        <v>677</v>
+        <v>663</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AG28),"")</f>
         <v/>
       </c>
       <c r="AI28" s="7"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" s="7" t="s">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AG29),"")</f>
         <v/>
       </c>
       <c r="AI29" s="7"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="7" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AG30),"")</f>
         <v/>
       </c>
       <c r="AI30" s="7"/>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" s="7" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -8252,54 +8210,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C17"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -8316,3711 +8274,3636 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...81 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="K2" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="K3" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="K4" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="K5" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="K6" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="K7" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>2.4</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="K8" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>3.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="K9" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>3.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="K10" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>3.3</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G11" s="7"/>
+        <v>159</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>162</v>
+      </c>
       <c r="H11" s="7" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-      <c r="J11" s="7"/>
+        <v>111</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>164</v>
+      </c>
       <c r="K11" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>3.4</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="K12" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>3.5</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="K13" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>4.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="K14" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>4.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="K15" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>4.3</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="K16" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>5.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="K17" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>5.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="K18" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>5.3</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="K19" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>6.1</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="K20" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>6.2</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="K21" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7">
         <v>6.3</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="K22" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7">
         <v>6.4</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="K23" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7">
         <v>7.1</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="K24" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7">
         <v>7.2</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="K25" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7">
         <v>7.3</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="K26" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7">
         <v>7.4</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="K27" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7">
         <v>8.1</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="K28" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7">
         <v>8.2</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="K29" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7">
         <v>8.3</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="J30" s="7" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="K30" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7">
         <v>9.1</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="K31" s="9">
         <v>3.23</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7">
         <v>9.2</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="K32" s="9">
         <v>3.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C7" s="7">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C8" s="7">
         <v>2</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C9" s="7">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C10" s="7">
         <v>4</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C11" s="7">
         <v>5</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C12" s="7">
         <v>6</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C13" s="7">
         <v>7</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C14" s="7">
         <v>8</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C15" s="7">
         <v>9</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C16" s="7">
         <v>10</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C17" s="7">
         <v>11</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C18" s="7">
         <v>12</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C22" s="7">
         <v>2</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C24" s="7">
         <v>4</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C25" s="7">
         <v>5</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C26" s="7">
         <v>6</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C27" s="7">
         <v>7</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C28" s="7">
         <v>8</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C29" s="7">
         <v>9</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C30" s="7">
         <v>10</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C31" s="7">
         <v>11</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C32" s="7">
         <v>12</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C33" s="7">
         <v>13</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C34" s="7">
         <v>14</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B19" s="7">
         <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="7" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="B27" s="7">
         <v>15</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7">
         <v>4</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="7" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="B31" s="7">
         <v>15</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>2</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7">
         <v>3</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7">
         <v>4</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="7" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="B35" s="7">
         <v>15</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="D35" s="7">
         <v>1</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7">
         <v>3</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7">
         <v>4</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -12029,446 +11912,446 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>