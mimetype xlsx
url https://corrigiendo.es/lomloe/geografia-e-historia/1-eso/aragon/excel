--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:44</t>
+    <t>01/09/2026 13:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para 1.º ESO de Geografía e Historia; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la CCAA mantiene sin cambios los criterios de evaluación y saberes del Real Decreto 217/2022 al carecer de normativa autonómica específica.</t>
   </si>