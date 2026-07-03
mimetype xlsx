--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -415,51 +415,63 @@
   <si>
     <t>Calificar únicamente el acabado visual del producto final sin evaluar el rigor del proceso de investigación o la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la historia, los cambios producidos, sus causas y consecuencias, así como los que, en la actualidad, debemos plantear y resolver en torno a los Objetivos de Desarrollo Sostenible. (CCL3, CD2, CPSAA3, CC3, CC4, CE1).</t>
   </si>
   <si>
     <t>Analizar los grandes retos históricos de la humanidad, determinando sus causas y las transformaciones sociales resultantes para comprender la evolución de las civilizaciones.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mapa conceptual donde explica las causas y consecuencias de un cambio histórico relevante, como la sedentarización o el fin de un imperio.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un hito histórico específico, comparando los problemas del pasado con desafíos actuales similares mediante el uso de fuentes diversas.</t>
   </si>
   <si>
     <t>Evaluar solo la memorización de hitos cronológicos sin exigir la identificación de las relaciones de causalidad o la naturaleza del desafío social.</t>
   </si>
   <si>
     <t>Representar adecuadamente información geográfica a través de diversas formas de representación gráfica, cartográfica y visual. (CCL2, STEM4, CD3).</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Elaborar y comunicar datos históricos y geográficos utilizando mapas, gráficos, climogramas y esquemas visuales para organizar la información de forma comprensible y técnica.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza mapas temáticos, climogramas, pirámides de población o ejes cronológicos que integran datos específicos estudiados en la unidad didáctica de forma precisa.</t>
+  </si>
+  <si>
+    <t>Creación de un mapa de las primeras civilizaciones o un gráfico climático tras analizar datos meteorológicos o demográficos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la estética o limpieza del dibujo sin verificar la precisión técnica de la escala, la leyenda o la correcta localización espacial.</t>
   </si>
   <si>
     <t>Interpretar el entorno desde una perspectiva sistémica e integradora, a través del concepto de paisaje, identificando sus principales elementos y las interrelaciones existentes. (CCL2, STEM5, CD1, CC4, CE1).</t>
   </si>
   <si>
     <t>Explicar cómo interactúan los elementos naturales y humanos en un paisaje concreto, entendiendo el entorno como un sistema de piezas conectadas entre sí.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis gráfico o escrito de un paisaje donde señala elementos físicos y humanos, explicando mediante flechas o texto cómo se influyen mutuamente.</t>
   </si>
   <si>
     <t>Análisis de fotografías de paisajes diversos (naturales, rurales y urbanos) para identificar componentes bióticos, abióticos y antrópicos y sus relaciones funcionales.</t>
   </si>
   <si>
     <t>Limitarse a realizar un inventario o lista de objetos visibles en una imagen sin explicar la relación sistémica o funcional entre ellos.</t>
   </si>
   <si>
     <t>Identificar, interpretar y analizar los mecanismos que han regulado la convivencia y la vida en común a lo largo de la historia, desde el origen de la sociedad a las distintas civilizaciones que se han ido sucediendo, señalando los principales modelos de organización social, política, económica y religiosa que se han gestado. (CCL1, CD1, CD3, CC1, CCEC1)</t>
   </si>
   <si>
     <t>Explicar cómo se organizaban y convivían las sociedades antiguas, comparando sus modelos políticos, sociales y económicos desde la Prehistoria hasta las primeras civilizaciones.</t>
   </si>
@@ -1087,225 +1099,222 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Manual de Gestión de Crisis' en formato digital o físico donde el alumnado proponga protocolos de actuación institucional ante un desastre natural o un conflicto fronterizo simulado.
 • Grabar un simulacro de debate en la Asamblea General de la ONU o un podcast de entrevista a un representante de una institución de seguridad, defendiendo el papel de la mediación en la resolución de conflictos.
 • Diseñar una campaña de sensibilización mediante infografías o carteles que traduzcan los Objetivos de Desarrollo Sostenible (ODS) a acciones concretas dentro del ámbito de la seguridad ciudadana local.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un juego de rol de 'Diplomacia Global' donde cada estudiante asuma el rol de un país o institución y deba negociar acuerdos de paz basados en recursos limitados y necesidades de seguridad reales.
 • Vincular el aprendizaje con el entorno cercano mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propio municipio (comisarías, centros de protección civil, sedes de ONGs).
 • Organizar un 'Muro de Dilemas Éticos' donde el alumnado deba posicionarse y argumentar sobre la intervención internacional en conflictos ajenos, ajustando el nivel de complejidad del debate según sus intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...59 lines deleted...]
-    <t>Pone en valor el patrimonio material e inmaterial como fundamento de la identidad y la memoria colectiva.</t>
+    <t>CCL1, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM3, CC1</t>
+  </si>
+  <si>
+    <t>La CE requiere buscar, seleccionar, tratar y organizar información, así como elaborar y exp (expresar), lo que implica expresión oral/escrita (CCL1), localización y contraste de información (CCL3) y búsqueda digital (CD1). Secundariamente, gestión del aprendizaje (CPSAA4), interpretación de datos (STEM3) y comprensión de la realidad social (CC1).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM1, CC3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE implica indagar (STEM1), argumentar (CCL2) y elaborar productos propios para desarrollar pensamiento crítico (CC3). Secundariamente, expresar (CCL1), crear en formato digital (CD2) y planificar (CPSAA4).</t>
   </si>
   <si>
     <t>STEM2, CC1, CC2</t>
   </si>
   <si>
-    <t>CPSAA2, CCL3</t>
-[...11 lines deleted...]
-    <t>Se orienta a la seguridad ciudadana, la convivencia y el papel de las instituciones en la cultura de paz.</t>
+    <t>CCL2, CPSAA5, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE pide identificar causas y consecuencias de cambios históricos (STEM2), comprender sociedades (CC1) y su evolución (CC2). Secundariamente, argumentar (CCL2), asumir responsabilidad (CPSAA5) y valorar el contexto cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM2, CC2</t>
+  </si>
+  <si>
+    <t>CD3, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La CE requiere identificar y analizar elementos del paisaje en sistemas complejos (STEM4), interpretar causas de transformaciones (STEM2) y su evolución temporal (CC2). Secundariamente, usar herramientas digitales (CD3), comprender el entorno humano (CC1) y apreciar el paisaje cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica analizar críticamente planteamientos sobre sistemas democráticos y principios constitucionales, por lo que se relaciona con ciudadanía (CC1), análisis de sistemas políticos (CC2) y valores cívicos (CC3). Secundariamente, argumentar (CCL2), responsabilidad (CPSAA5) e iniciativa social (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE busca comprender procesos multiculturales (CC1, CC2) y difundir la cultura de minorías (CC4). Secundariamente, expresar (CCL1), cooperar (CPSAA3) y apreciar la diversidad cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>La CE pide identificar fundamentos de identidades y poner en valor el patrimonio material e inmaterial, vinculándose con identidad social (CC1), conservación del patrimonio (CC4) y apreciación cultural (CCEC1). Secundariamente, autoconocimiento (CPSAA1), evolución de identidades (CC2) y valores compartidos (CC3).</t>
+  </si>
+  <si>
+    <t>STEM2, CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC1, CCL2</t>
+  </si>
+  <si>
+    <t>La CE requiere tomar conciencia de ciclos demográficos y relaciones intergeneracionales, lo que implica análisis causa-efecto (STEM2), cambios sociales (CC2) y relaciones interpersonales (CPSAA2). Secundariamente, responsabilidad (CPSAA5), comprensión de estructuras sociales (CC1) y explicación (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC4, CE1</t>
+  </si>
+  <si>
+    <t>La CE pide conocer y valorar la seguridad ciudadana y la contribución del Estado, vinculándose con ciudadanía (CC1), análisis de instituciones (CC2) y derechos (CC3). Secundariamente, responsabilidad (CPSAA5), cultura de paz (CC4) e iniciativa (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que regula la ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Geografía e Historia para 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y búscalo por palabras clave (CE, criterios, saberes). No te fíes de fotocopias de otros años; las normativas cambian.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 1.º ESO. Identifica cómo se distribuyen los 84 saberes en los 2 bloques (Geografía y Prehistoria/Edad Antigua) y revisa la vinculación de las 9 CE con el Perfil de Salida.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Extrae las 9 CE y sus 51 criterios. Agrúpalos en un documento maestro (tabla o Excel) con columnas: CE, criterio, saber asociado.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para poder filtrar y agrupar después. Agenda una breve reunión departamental para confirmar que tu listado es correcto.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 9 Competencias Específicas y sus 51 criterios de evaluación. Es la columna vertebral de tu programación, ya que en LOMLOE evaluamos criterios, no contenidos.</t>
-[...14 lines deleted...]
-    <t>Para 1.º ESO, el criterio de 'conciencia ambiental' y 'lectura de mapas' debe evaluarse mediante productos visuales, no solo teoría. Usa el cuaderno de clase como instrumento de calificación formal para los criterios de organización.</t>
+    <t>Asigna a cada criterio un peso aproximado y decide qué instrumento lo evaluará (rúbrica, prueba escrita, trabajo, observación, etc.). No quieras evaluar todo cada trimestre; prioriza.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios afines en una misma tarea. Por ejemplo, un análisis de un mapa puede cubrir tres criterios de Geografía a la vez.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 3 horas semanales. Lo habitual es dedicar el primer trimestre a Geografía Física y los otros dos a Prehistoria y Edad Antigua.</t>
-[...2 lines deleted...]
-    <t>El bloque de Geografía suele 'comerse' el tiempo. Reserva máximo 10 semanas para Geografía o no llegarás a Roma, que es lo que más motiva al alumnado de 12 años.</t>
+    <t>Reparte los 84 saberes de los dos bloques (Geografía e Historia) a lo largo de los tres trimestres. Busca una secuencia lógica (p.ej., Geografía primer trimestre, Historia después) y temporalmente viable.</t>
+  </si>
+  <si>
+    <t>Arranca con Geografía física porque es más concreta y los alumnos se familiarizan con mapas y escalas. Deja los temas de Historia Antigua para el segundo y tercer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Define al menos una Situación de Aprendizaje (SDA) potente por evaluación que integre varios de los 84 saberes y movilice al menos 3 de las 9 CE.</t>
-[...2 lines deleted...]
-    <t>En el segundo trimestre, una SDA sobre 'Un día en la vida de un Neolítico' funciona mejor para cubrir criterios de empatía histórica que una lección magistral sobre bifaces.</t>
+    <t>Crea una Situación de Aprendizaje por trimestre que integre varios saberes y criterios. Define un producto final (mapa interactivo, línea del tiempo, dossier, etc.) y las actividades de desarrollo.</t>
+  </si>
+  <si>
+    <t>Inspírate en los ejemplos del Anexo III de la LOMLOE. Asegúrate de que la SDA tenga un reto o pregunta guía que movilice varias competencias.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide qué peso tiene cada una de las 9 CE en la nota final. Debes consensuar si todas valen lo mismo o si priorizas las de análisis histórico y geográfico.</t>
-[...2 lines deleted...]
-    <t>Cuidado con dar el 100% del peso a los exámenes. Con 51 criterios, la inspección buscará evidencias de que evalúas también el pensamiento crítico y el trabajo cooperativo.</t>
+    <t>Acuerda con el departamento el porcentaje de nota para cada criterio o instrumento. La suma debe ser 100%. Refleja la importancia relativa de cada competencia.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a pruebas escritas; deja al menos 30% para productos competenciales (SDA, proyectos) y 30% para observación y trabajo diario.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para el alumnado con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, diseña 'glosarios visuales' y mapas mudos simplificados como medida DUA generalizada; beneficia a todo el grupo y te ahorra generar material extra constantemente.</t>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades y planes de recuperación para quienes no superen criterios. Detalla actividades de ampliación para los que avanzan más rápido.</t>
+  </si>
+  <si>
+    <t>Recoge en la programación adaptaciones curriculares no significativas (metodológicas) y un plan de recuperación trimestral con instrumentos específicos (p.ej., prueba oral en lugar de escrita).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamiento de inf</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria y la Edad Antigua, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas hi</t>
   </si>
   <si>
     <t>Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, la investigación y del trabajo por proyectos, retos o problemas, med</t>
   </si>
@@ -2073,1609 +2082,1609 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>3.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>4.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D8" s="7">
         <v>20.0</v>
       </c>
       <c r="E8" s="7">
         <v>20.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>5.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>6.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>7.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>8.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D15" s="7">
         <v>7.5</v>
       </c>
       <c r="E15" s="7">
         <v>7.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>8.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>9.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D17" s="7">
         <v>15.0</v>
       </c>
       <c r="E17" s="7">
         <v>15.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <f>SUM(E3:E17)</f>
         <v>140.0099999999999909</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="6" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>3.1</v>
       </c>
       <c r="F1" s="6">
         <v>3.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.3</v>
       </c>
       <c r="H1" s="6">
         <v>4.1</v>
       </c>
       <c r="I1" s="6">
         <v>5.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.2</v>
       </c>
       <c r="K1" s="6">
         <v>6.1</v>
       </c>
       <c r="L1" s="6">
         <v>6.2</v>
       </c>
       <c r="M1" s="6">
         <v>7.1</v>
       </c>
       <c r="N1" s="6">
         <v>7.2</v>
       </c>
       <c r="O1" s="6">
         <v>8.1</v>
       </c>
       <c r="P1" s="6">
         <v>8.2</v>
       </c>
       <c r="Q1" s="6">
         <v>9.1</v>
       </c>
       <c r="R1" s="6" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="5" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="5"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="5"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="5"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="5"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="5"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="5" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="5"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="5"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="5" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="5"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="5" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="5"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="5"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="5"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="5" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -5553,2052 +5562,2062 @@
         <v>103</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K5" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>3.3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="E6" s="5"/>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>127</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K6" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>4.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="K7" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>5.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K8" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>5.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K9" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>6.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="K10" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>6.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K11" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>7.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F12" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="K12" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>7.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="K13" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>8.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="K14" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>8.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K15" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>9.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="K16" s="7">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C9" s="5">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C11" s="5">
         <v>4</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C13" s="5">
         <v>6</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C18" s="5">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C19" s="5">
         <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C20" s="5">
         <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>