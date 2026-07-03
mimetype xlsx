--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -337,192 +337,675 @@
   <si>
     <t>Investigar y exponer cómo actúa la UME o ACNUR ante una emergencia climática o crisis humanitaria específica.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros tipos de formato mediante el desarrollo de estrategias de búsqueda, selección y tratamiento de información relativas a procesos y acontecimientos relevantes del presente y del pasado.</t>
+  </si>
+  <si>
+    <t>Investigar y organizar información histórica o geográfica relevante para crear esquemas y tablas que sinteticen procesos y hechos del pasado y presente.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega esquemas, tablas comparativas o mapas conceptuales donde sintetiza información seleccionada críticamente sobre civilizaciones antiguas o fenómenos geográficos actuales.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Realización de un mural o dossier digital sobre la vida en el Neolítico tras buscar información en fuentes fiables proporcionadas.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la recopilación de datos o el 'copia y pega' de internet sin exigir la transformación de la información en un formato de síntesis propio.</t>
+  </si>
+  <si>
+    <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas históricas.</t>
+  </si>
+  <si>
+    <t>Comparar y defender posturas sobre hechos históricos desde la Prehistoria hasta la Edad Moderna mediante el análisis crítico de diversas fuentes y evidencias documentales.</t>
+  </si>
+  <si>
+    <t>Argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de fuentes o un breve ensayo donde compara testimonios históricos y justifica sus conclusiones basándose en pruebas materiales o documentales.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de fuentes primarias y secundarias en clase para debatir sobre la veracidad o diferentes perspectivas de un acontecimiento histórico concreto.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la descripción memorística de los hechos históricos olvidando la fase de contraste de fuentes o la distinción entre fuente primaria y secundaria.</t>
+  </si>
+  <si>
+    <t>Identificar, valorar y mostrar interés por los principales problemas que afectan a la sociedad, adoptando una posición crítica y proactiva hacia los mismos.</t>
+  </si>
+  <si>
+    <t>Reconocer y analizar problemas sociales y ambientales actuales, expresando una opinión crítica fundamentada y proponiendo acciones concretas para su mejora desde una perspectiva global.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital donde describe un problema social relevante, analiza sus causas y propone medidas proactivas para su resolución.</t>
+  </si>
+  <si>
+    <t>Investigación en equipo sobre los Objetivos de Desarrollo Sostenible aplicada a su entorno cercano, culminando en un debate o exposición sobre posibles soluciones locales.</t>
+  </si>
+  <si>
+    <t>Confundir la valoración crítica y proactiva con la mera memorización de definiciones de problemas sociales o datos estadísticos sin análisis personal.</t>
+  </si>
+  <si>
+    <t>Argumentar de forma crítica sobre problemas de actualidad a través de conocimientos geográficos e históricos, contrastando y valorando fuentes diversas.</t>
+  </si>
+  <si>
+    <t>Defender una postura crítica sobre temas actuales usando datos geográficos e históricos y comparando diferentes fuentes de información para verificar su fiabilidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un texto argumentativo o un guion de debate donde justifica su postura sobre un conflicto actual integrando datos históricos y geográficos contrastados.</t>
+  </si>
+  <si>
+    <t>Análisis de noticias actuales en clase, buscando antecedentes históricos o causas geográficas y comparando cómo distintos medios tratan la misma información.</t>
+  </si>
+  <si>
+    <t>Calificar la opinión personal del alumno como válida sin exigir que esté fundamentada en datos técnicos de la materia o en el contraste de fuentes.</t>
+  </si>
+  <si>
+    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de intervenciones orales, textos escritos y otros productos, mostrando planteamientos originales y propuestas creativas.</t>
+  </si>
+  <si>
+    <t>Expresar conocimientos geográficos e históricos empleando vocabulario técnico preciso en producciones propias, tanto orales como escritas, de forma creativa y rigurosa.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega redacciones, informes o presentaciones donde aplica correctamente conceptos específicos de la materia para explicar procesos históricos o fenómenos geográficos actuales.</t>
+  </si>
+  <si>
+    <t>Elaboración de un glosario ilustrado o un relato histórico donde se integren términos clave estudiados durante la unidad didáctica.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización aislada de definiciones en lugar de su aplicación contextualizada en una producción comunicativa compleja.</t>
+  </si>
+  <si>
+    <t>Elaborar juicios argumentados, respetando las opiniones de los demás y enriqueciendo el acervo común en el contexto del mundo actual, sus retos y sus conflictos desde una perspectiva sistémica y global.</t>
+  </si>
+  <si>
+    <t>Expresar opiniones razonadas sobre problemas actuales del mundo, escuchando a los compañeros y analizando las causas y consecuencias globales de dichos conflictos.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un texto argumentativo o participa en un debate reglado sobre un reto global, aportando pruebas documentales y respetando los turnos de palabra.</t>
+  </si>
+  <si>
+    <t>Debate en clase o redacción de un ensayo breve sobre un conflicto socio-ambiental actual, como el cambio climático o la desigualdad.</t>
+  </si>
+  <si>
+    <t>Calificar la opinión personal subjetiva del alumno en lugar de evaluar la solidez de sus argumentos o la base documental utilizada para justificarlos.</t>
+  </si>
+  <si>
+    <t>Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, la investigación y el trabajo por proyectos, retos o problemas, mediante la elaboración de productos que reflejen la comprensión de los fenómenos y problemas abordados.</t>
+  </si>
+  <si>
+    <t>Investigar problemas actuales o hechos históricos mediante proyectos y fuentes fiables, elaborando productos que demuestren la comprensión de los cambios y desafíos sociales.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un dossier de investigación o una presentación digital donde analiza un reto histórico o geográfico, integrando evidencias obtenidas de fuentes primarias o secundarias.</t>
+  </si>
+  <si>
+    <t>Simulación de una investigación arqueológica sobre una civilización fluvial donde los grupos deben resolver un reto planteado a partir de fuentes materiales y visuales.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el acabado visual del producto final sin evaluar el rigor del proceso de investigación o la fiabilidad de las fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la historia, los cambios producidos, sus causas y consecuencias, así como los que, en la actualidad, se deben plantear y resolver en torno a los Objetivos de Desarrollo Sostenible.</t>
+  </si>
+  <si>
+    <t>Analizar los grandes retos históricos de la humanidad, determinando sus causas y las transformaciones sociales resultantes para comprender la evolución de las civilizaciones.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o mapa conceptual donde explica las causas y consecuencias de un cambio histórico relevante, como la sedentarización o el fin de un imperio.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre un hito histórico específico, comparando los problemas del pasado con desafíos actuales similares mediante el uso de fuentes diversas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de hitos cronológicos sin exigir la identificación de las relaciones de causalidad o la naturaleza del desafío social.</t>
+  </si>
+  <si>
+    <t>Representar adecuadamente información geográfica e histórica a través de diversas formas de representación gráfica, cartográfica y visual.</t>
+  </si>
+  <si>
+    <t>Elaborar y comunicar datos históricos y geográficos utilizando mapas, gráficos, climogramas y esquemas visuales para organizar la información de forma comprensible y técnica.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza mapas temáticos, climogramas, pirámides de población o ejes cronológicos que integran datos específicos estudiados en la unidad didáctica de forma precisa.</t>
+  </si>
+  <si>
+    <t>Creación de un mapa de las primeras civilizaciones o un gráfico climático tras analizar datos meteorológicos o demográficos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la estética o limpieza del dibujo sin verificar la precisión técnica de la escala, la leyenda o la correcta localización espacial.</t>
+  </si>
+  <si>
+    <t>Utilizar una secuencia cronológica con objeto de examinar la relación entre hechos y procesos en diferentes períodos y lugares históricos (simultaneidad y duración), utilizando términos y conceptos apropiados.</t>
+  </si>
+  <si>
+    <t>Organizar hechos históricos en ejes cronológicos para analizar la duración y simultaneidad de procesos en distintas civilizaciones usando vocabulario técnico adecuado.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza ejes cronológicos comparativos y breves análisis escritos donde identifica procesos paralelos y la duración de etapas históricas específicas.</t>
+  </si>
+  <si>
+    <t>Elaboración de una línea del tiempo digital o mural comparando cronológicamente el desarrollo de Mesopotamia y el Antiguo Egipto.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de fechas exactas en un examen en lugar de la comprensión de la simultaneidad y la duración de los procesos.</t>
+  </si>
+  <si>
+    <t>Analizar procesos de cambio histórico de relevancia a través del uso de diferentes fuentes de información, teniendo en cuenta las continuidades y permanencias en diferentes períodos y lugares.</t>
+  </si>
+  <si>
+    <t>Explicar transformaciones históricas significativas comparando fuentes diversas para identificar qué aspectos de la sociedad evolucionaron y cuáles se mantuvieron estables en el tiempo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o tabla comparativa donde identifica hitos de cambio y elementos de continuidad entre dos etapas históricas basándose en fuentes documentales.</t>
+  </si>
+  <si>
+    <t>Estudio de la transición del Paleolítico al Neolítico o el surgimiento de las primeras ciudades mediante el análisis de restos arqueológicos y textos adaptados.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de fechas y eventos aislados en lugar de la capacidad de distinguir entre lo que cambia y lo que permanece.</t>
+  </si>
+  <si>
+    <t>Interpretar el entorno desde una perspectiva sistémica e integradora, a través del concepto de paisaje, identificando sus principales elementos y las interrelaciones existentes.</t>
+  </si>
+  <si>
+    <t>Explicar cómo interactúan los elementos naturales y humanos en un paisaje concreto, entendiendo el entorno como un sistema de piezas conectadas entre sí.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis gráfico o escrito de un paisaje donde señala elementos físicos y humanos, explicando mediante flechas o texto cómo se influyen mutuamente.</t>
+  </si>
+  <si>
+    <t>Análisis de fotografías de paisajes diversos (naturales, rurales y urbanos) para identificar componentes bióticos, abióticos y antrópicos y sus relaciones funcionales.</t>
+  </si>
+  <si>
+    <t>Limitarse a realizar un inventario o lista de objetos visibles en una imagen sin explicar la relación sistémica o funcional entre ellos.</t>
+  </si>
+  <si>
+    <t>Valorar el grado de sostenibilidad y de equilibrio de los diferentes espacios y desde distintas escalas y analizar su transformación y degradación a través del tiempo por la acción humana en la explotación de los recursos, su relación con la evolución de la población y las estrategias desarrolladas para su control y dominio y los conflictos que ha provocado.</t>
+  </si>
+  <si>
+    <t>Analizar cómo la actividad humana y el crecimiento de la población transforman los paisajes a lo largo del tiempo, evaluando su impacto ambiental y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación comparativa que documenta la evolución de un espacio geográfico concreto, identificando causas de degradación y medidas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre la transformación de un entorno cercano, comparando fotografías históricas con la actualidad para identificar impactos humanos y conflictos por recursos.</t>
+  </si>
+  <si>
+    <t>Evaluar la degradación ambiental como un hecho estático del presente, omitiendo el análisis de la evolución histórica y la presión demográfica que la originó.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de acciones de defensa, protección, conservación y mejora del entorno (natural, rural y urbano) a través de propuestas e iniciativas que reflejen compromisos y conductas en favor de la sostenibilidad y del reparto justo y solidario de los recursos.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar medidas concretas para proteger y mejorar el entorno natural y humano, fomentando el desarrollo sostenible y el uso responsable de los recursos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de buenas prácticas que incluye medidas de protección ambiental y propuestas para el reparto justo de recursos.</t>
+  </si>
+  <si>
+    <t>Diseño de una campaña de concienciación sobre la gestión de residuos o el uso del agua en su localidad, justificando cada medida propuesta.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el conocimiento teórico de los problemas medioambientales sin exigir la elaboración de propuestas de acción o compromisos concretos por parte del alumno.</t>
+  </si>
+  <si>
+    <t>Identificar, interpretar y analizar los mecanismos que han regulado la convivencia y la vida en común a lo largo de la historia, desde el origen de la sociedad a las distintas civilizaciones que se han ido sucediendo, señalando los principales modelos de organización social y política que se han ido gestando.</t>
+  </si>
+  <si>
+    <t>Explicar cómo se organizaban y convivían las sociedades antiguas, comparando sus modelos políticos, sociales y económicos desde la Prehistoria hasta las primeras civilizaciones.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe donde describe y diferencia las formas de gobierno y organización social de las civilizaciones fluviales y clásicas.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes históricas y mapas temáticos para identificar las jerarquías sociales y los sistemas de creencias en las sociedades de la Edad Antigua.</t>
+  </si>
+  <si>
+    <t>Limitarse a la enumeración cronológica de reyes o batallas sin explicar el funcionamiento real de las instituciones o la estructura de la convivencia social.</t>
+  </si>
+  <si>
+    <t>Señalar y explicar aquellas experiencias históricas más destacables, y anteriores a la época contemporánea, en las que se lograron establecer sistemas políticos que favorecieron el ejercicio de derechos y libertades de los individuos y de la colectividad, considerándolas como antecedentes de las posteriores conquistas democráticas y referentes históricos de las libertades actuales.</t>
+  </si>
+  <si>
+    <t>Identificar y describir modelos políticos históricos previos a la Edad Contemporánea, como la democracia ateniense, que sentaron las bases de los derechos y libertades actuales.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe escrito donde identifica las características de la democracia ateniense o la república romana como antecedentes de los sistemas actuales.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes históricas sobre la participación ciudadana en la Antigüedad Clásica para compararla con los sistemas democráticos modernos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar la democracia antigua bajo estándares modernos de sufragio universal, obviando las exclusiones sociales (mujeres, esclavos) propias del contexto histórico de la época.</t>
+  </si>
+  <si>
+    <t>Mostrar actitudes pacíficas y respetuosas y asumir las normas como marco necesario para la convivencia, demostrando capacidad crítica e identificando y respondiendo de manera asertiva ante las situaciones de injusticia y desigualdad.</t>
+  </si>
+  <si>
+    <t>Fomentar la convivencia pacífica y el respeto a las normas, identificando desigualdades y respondiendo ante injusticias de forma crítica y asertiva en el aula.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza debates, dinámicas de grupo o diarios de reflexión donde identifica situaciones de desigualdad histórica o actual y propone soluciones asertivas y respetuosas.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Análisis de conflictos históricos o situaciones de convivencia en el centro para proponer normas y soluciones basadas en el respeto y la justicia.</t>
+  </si>
+  <si>
+    <t>Intentar evaluar este criterio exclusivamente mediante un examen escrito de contenidos teóricos sobre ética, ignorando la observación del comportamiento y la actitud crítica.</t>
+  </si>
+  <si>
+    <t>Situar el nacimiento y desarrollo de distintas civilizaciones y ubicarlas en el espacio y en el tiempo, integrando los elementos históricos, culturales, institucionales y religiosos que las han conformado, explicando la realidad multicultural generada a lo largo del tiempo e identificando sus aportaciones más relevantes a la cultura universal.</t>
+  </si>
+  <si>
+    <t>Analizar el origen de la sociedad multicultural y los movimientos por la igualdad, identificando causas históricas y geográficas para fomentar el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mural digital o una presentación sobre la evolución histórica de un colectivo discriminado y las acciones realizadas para lograr su inclusión.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre las migraciones históricas y los movimientos sociales en defensa de la igualdad, exponiendo las conclusiones mediante soportes visuales.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión personal o el sentimiento de rechazo del alumno en lugar de la capacidad de análisis crítico de los procesos históricos que generan discriminación.</t>
+  </si>
+  <si>
+    <t>Reconocer las desigualdades sociales existentes en épocas pasadas y los mecanismos de dominación y control que se han aplicado, identificando aquellos colectivos que se han visto sometidos y silenciados, destacando la presencia de mujeres y de personajes pertenecientes a otros colectivos discriminados.</t>
+  </si>
+  <si>
+    <t>Identificar y describir las desigualdades sociales y sistemas de control en la Antigüedad, visibilizando el papel de las mujeres y colectivos marginados o esclavizados.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o tabla comparativa donde identifica grupos sociales marginados y explica los mecanismos de control aplicados sobre ellos en civilizaciones antiguas.</t>
+  </si>
+  <si>
+    <t>Análisis de la pirámide social en Mesopotamia, Egipto o el mundo clásico, investigando específicamente la situación jurídica y social de las mujeres y personas esclavas.</t>
+  </si>
+  <si>
+    <t>Limitarse a enumerar estamentos sociales de forma descriptiva sin analizar las relaciones de poder, dominación o el silencio histórico de las mujeres.</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad social y cultural, argumentando e interviniendo en favor de la inclusión, así como rechazando y actuando en contra de cualquier actitud o comportamiento discriminatorio o basado en estereotipos.</t>
+  </si>
+  <si>
+    <t>Argumentar a favor de la inclusión y la diversidad cultural, identificando y rechazando prejuicios o conductas discriminatorias en el entorno social e histórico.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un texto argumentativo o una exposición oral donde analiza situaciones de discriminación y propone medidas inclusivas basadas en el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>Debate dirigido o análisis de casos prácticos sobre la convivencia multicultural y la herencia de diferentes pueblos en la Península Ibérica.</t>
+  </si>
+  <si>
+    <t>Confundir la valoración ética con la simple descripción de grupos étnicos, sin que el alumnado produzca una argumentación crítica propia.</t>
+  </si>
+  <si>
+    <t>Argumentar e intervenir acerca de la igualdad real de hombres y mujeres actuando en contra de cualquier actitud y comportamiento discriminatorio por razón de género.</t>
+  </si>
+  <si>
+    <t>Defender razonadamente la igualdad de género y rechazar conductas discriminatorias, analizando el papel de la mujer a través de la historia y en la sociedad actual.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral o debate reglado donde utiliza datos históricos sobre la mujer para denunciar situaciones de desigualdad y proponer soluciones inclusivas.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Análisis y debate sobre el papel de la mujer en las civilizaciones fluviales o la Grecia clásica, comparándolo con los retos de igualdad actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión ética del alumno de forma genérica sin exigir el uso de argumentos basados en el contexto histórico o geográfico del curso.</t>
+  </si>
+  <si>
+    <t>Relacionar las culturas y civilizaciones que se han desarrollado a lo largo de la historia Antigua, Medieval y Moderna con las diversas identidades colectivas que se han ido construyendo hasta la actualidad, reflexionando sobre los múltiples significados que adoptan y aportaciones de cada una de ellas a la cultura humana universal.</t>
+  </si>
+  <si>
+    <t>Investigar y explicar los elementos geográficos, históricos y culturales que forman las identidades individuales y colectivas, valorando la diversidad cultural en diferentes ámbitos territoriales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mural digital o una presentación comparando elementos culturales propios con los de otras regiones, analizando sus orígenes históricos y geográficos.</t>
+  </si>
+  <si>
+    <t>Análisis de las tradiciones, lenguas y patrimonio de su entorno cercano en comparación con otras realidades europeas o globales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la descripción de monumentos o folclore local sin vincularlos con los procesos históricos o geográficos que explican la formación de la identidad.</t>
+  </si>
+  <si>
+    <t>Identificar el origen histórico de distintas identidades colectivas que se han desarrollado en España, interpretando el uso que se ha hecho de las mismas y mostrando una actitud de respeto y tolerancia hacia los diferentes sentidos de pertenencia, promoviendo la solidaridad y la cohesión social.</t>
+  </si>
+  <si>
+    <t>Explicar el origen de las identidades culturales en España a través de la historia, fomentando el respeto a la diversidad y la convivencia democrática.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o una breve exposición oral sobre los legados culturales históricos que conforman las identidades actuales en el territorio español.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre las huellas de civilizaciones pasadas como la romana o andalusí en las tradiciones y lenguas actuales de las diversas comunidades.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión política o el sentimiento identitario personal del alumno en lugar de su capacidad para analizar las raíces históricas de dichas identidades.</t>
+  </si>
+  <si>
+    <t>Señalar los fundamentos de la idea de Europa a través de las diferentes experiencias históricas del pasado e identificar el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía europea.</t>
+  </si>
+  <si>
+    <t>Identificar las raíces históricas y culturales comunes de Europa y reconocer el patrimonio compartido como base de la identidad y ciudadanía europea actual.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o una presentación digital que clasifica elementos del legado histórico, artístico e institucional europeo desde la Antigüedad hasta la actualidad.</t>
+  </si>
+  <si>
+    <t>Análisis de las huellas del mundo clásico y medieval en la cultura contemporánea para comprender la formación de la identidad europea compartida.</t>
+  </si>
+  <si>
+    <t>Centrar el estudio únicamente en las instituciones políticas de la Unión Europea actual, ignorando el legado histórico y cultural previo que exige el criterio.</t>
+  </si>
+  <si>
+    <t>Valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de identidad colectiva local, autonómica, nacional, europea y universal, considerándolo un bien para el disfrute recreativo y cultural y un recurso para el desarrollo de los pueblos.</t>
+  </si>
+  <si>
+    <t>Explicar la importancia del patrimonio cultural y artístico como elemento de identidad, proponiendo medidas para su conservación y disfrute sostenible en diferentes ámbitos territoriales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una ficha técnica o presentación sobre un bien patrimonial, identificando sus valores culturales y proponiendo acciones concretas para su protección y difusión.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre monumentos locales o sitios del Patrimonio de la Humanidad para crear una guía turística responsable o un decálogo de conservación.</t>
+  </si>
+  <si>
+    <t>Limitarse a la descripción artística o cronológica del monumento sin vincularlo con la identidad colectiva o la necesidad social de su conservación.</t>
+  </si>
+  <si>
+    <t>Conocer e interpretar los comportamientos demográficos de la población, los cambios que ha experimentado y sus ciclos, identificando y analizando los principales problemas y retos a los que nos enfrentamos en el mundo y en España.</t>
+  </si>
+  <si>
+    <t>Analizar y explicar la evolución de la población y sus retos actuales, como el envejecimiento o las migraciones, usando datos y pirámides demográficas.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de análisis demográfico comparando pirámides de población y mapas temáticos para identificar problemas sociales en España y el mundo.</t>
+  </si>
+  <si>
+    <t>Actividades de comentario de pirámides de población y cálculo de tasas básicas para debatir sobre el reto demográfico y la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Confundir el crecimiento natural con el saldo migratorio al explicar las causas del cambio poblacional o no saber interpretar la base de una pirámide.</t>
+  </si>
+  <si>
+    <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de su edad en el ámbito familiar, en el entorno escolar y comunitario y valorando la riqueza que aportan las relaciones intergeneracionales.</t>
+  </si>
+  <si>
+    <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades personales y valorando el intercambio generacional.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que describe los cambios históricos en el ciclo vital y la distribución del trabajo doméstico por género.</t>
+  </si>
+  <si>
+    <t>Investigación sobre las tareas diarias de diferentes miembros de la familia a través del tiempo, comparando la Antigüedad con la sociedad contemporánea.</t>
+  </si>
+  <si>
+    <t>Evaluar la actitud personal del alumno en su casa de forma subjetiva sin vincularlo al análisis histórico de los roles de género.</t>
+  </si>
+  <si>
+    <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
+  </si>
+  <si>
+    <t>Comparar las formas de vida tradicionales con los hábitos actuales, evaluando su impacto en la salud y la sostenibilidad para fomentar el desarrollo personal y social.</t>
+  </si>
+  <si>
+    <t>Comparar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una tabla comparativa o un informe donde analiza las diferencias entre estilos de vida antiguos y modernos, proponiendo acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>En el bloque de Prehistoria o Edad Antigua, analizando cómo vivían antes y cómo las prácticas actuales afectan al medio ambiente y la salud.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción histórica de la vida cotidiana sin establecer el vínculo obligatorio con la sostenibilidad y la salud en el presente.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas Antigua, Medieval y Moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar la relación entre los grandes procesos históricos antiguos, medievales y modernos con la evolución de España y las aportaciones de su sociedad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia antigua y medieval con el desarrollo social y cultural español.</t>
+  </si>
+  <si>
+    <t>Investigación sobre el legado de las civilizaciones antiguas y medievales en la península ibérica, destacando su impacto en la identidad y cooperación actual.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación en la enumeración de hechos políticos cronológicos, ignorando la valoración de la contribución social y la conexión con la ciudadanía global.</t>
+  </si>
+  <si>
+    <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos. Tercero y</t>
+  </si>
+  <si>
+    <t>Analizar los retos globales actuales desde la sostenibilidad, valorando el papel de las instituciones y la participación ciudadana en la construcción de la paz y la cooperación.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital analizando un conflicto o problema ambiental actual, identificando la intervención de organismos internacionales y proponiendo acciones locales.</t>
+  </si>
+  <si>
+    <t>Investigación en grupos sobre un Objetivo de Desarrollo Sostenible específico y la labor de los Cascos Azules o una ONG en una zona de conflicto.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al aprendizaje memorístico de los nombres de organismos internacionales sin analizar su función real en la resolución de conflictos o la sostenibilidad.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Tecnologías de la información. Manejo y utilización de dispositivos, aplicaciones informáticas y plataformas digitales. Búsqueda, tratamiento de la información y elaboración de conocimiento. Uso seguro de las redes de comunicación. Lectura crítica de la información.</t>
   </si>
   <si>
     <t>Métodos básicos de investigación para la construcción del conocimiento de la Geografía y la Historia. Metodologías del pensamiento geográfico y del pensamiento histórico.</t>
   </si>
   <si>
     <t>Sociedad del conocimiento. Introducción a los objetivos y estrategias de las ciencias sociales y al uso de sus procedimientos, términos y conceptos. Uso de plataformas digitales.</t>
   </si>
   <si>
     <t>Igualdad. Situaciones discriminatorias de las niñas y de las mujeres en el mundo. Roles de género y su manifestación en todos los ámbitos de la sociedad y la cultura.</t>
   </si>
   <si>
     <t>Ubicación espacial: representación del espacio, orientación y escalas. Utilización de recursos digitales e interpretación y elaboración de mapas, esquemas, imágenes y representaciones gráficas. Tecnologías de la Información Geográfica (TIG).</t>
   </si>
   <si>
-    <t>cas en el presente, en el pasado y en el futuro. Vulnerabilidad, prevención y resiliencia de la población ante las catástrofes naturales y los efectos del cambio climático.</t>
-[...14 lines deleted...]
-    <t>neas de acción para un reparto justo. La cuestión del mínimo vital.</t>
+    <t>Emergencia climática: elementos y factores que condicionan el clima y el impacto de las actividades humanas. Métodos de recogida de datos meteorológicos e interpretación de gráficos. Riesgos y catástrofes climáticas en el presente, en el pasado y en el futuro. Vulnerabilidad, prevención y resiliencia de la población ante las catástrofes naturales y los efectos del cambio climático.</t>
+  </si>
+  <si>
+    <t>Biodiversidad. Dinámicas y amenazas de los ecosistemas planetarios. Formas y procesos de modificación de la superficie terrestre. Riqueza y valor del patrimonio natural. La influencia humana en la alteración de los ecosistemas en el pasado y la actualidad. Conservación y mejora del entorno local y global.</t>
+  </si>
+  <si>
+    <t>Desafíos demográficos en el mundo actual. Causalidad y comparación en el estudio de la diversidad social y cultural y de las estructuras demográficas en distintas escalas (local, regional, nacional, europea y planetaria).</t>
+  </si>
+  <si>
+    <t>Aglomeraciones urbanas y ruralidad. La despoblación y el sostenimiento del mundo rural. El desarrollo urbano sostenible: la ciudad, espacio de convivencia. Modos y estilos de vida en el contexto de la globalización.</t>
+  </si>
+  <si>
+    <t>Concentración y distribución de la riqueza. Formas y modos de percibir y representar la desigualdad. Líneas de acción para un reparto justo. La cuestión del mínimo vital.</t>
   </si>
   <si>
     <t>Objetivos de Desarrollo Sostenible. La visión de los dilemas del mundo actual, punto de partida para el pensamiento crítico y el desarrollo de juicios propios.</t>
   </si>
   <si>
     <t>Competencia y conflicto por los recursos y el territorio. Mercados regionales, políticas comerciales y movimientos migratorios. Tensiones internacionales, choques y alianzas entre civilizaciones.</t>
   </si>
   <si>
     <t>Métodos de investigación en el ámbito de la geografía y de la historia. Metodologías del pensamiento histórico y del pensamiento geográfico.</t>
   </si>
   <si>
-    <t>queológicas como base para la construcción del conocimiento histórico. Objetos y artefactos como fuente para la historia y el legado inmaterial. El significado de los archivos, bibliotecas y museos y del legado histórico y cultural como patrimonio colectivo.</t>
-[...5 lines deleted...]
-    <t>nes humanas y el nacimiento de las primeras culturas.</t>
+    <t>Las fuentes históricas y arqueológicas como base para la construcción del conocimiento histórico. Objetos y artefactos como fuente para la historia y el legado inmaterial. El significado de los archivos, bibliotecas y museos y del legado histórico y cultural como patrimonio colectivo.</t>
+  </si>
+  <si>
+    <t>Tiempo histórico: construcción e interpretación de líneas del tiempo a través de la linealidad, cronología, simultaneidad y duración.</t>
+  </si>
+  <si>
+    <t>Análisis interdisciplinar del origen del ser humano y del nacimiento de la sociedad. Grandes migraciones humanas y el nacimiento de las primeras culturas.</t>
   </si>
   <si>
     <t>Complejidad social y nacimiento de la autoridad: familia, clan, tribu, casta, linaje y estamento. Desigualdad social y disputa por el poder desde la Prehistoria y la Antigüedad hasta la Edad Moderna. Formación de oligarquías, la imagen del poder, y la evolución de la aristocracia.</t>
   </si>
   <si>
     <t>La organización política del ser humano y las formulaciones estatales en el mundo Antiguo, Medieval y Moderno: democracias, repúblicas, imperios y reinos. Evolución de la teoría del poder.</t>
   </si>
   <si>
-    <t>des rutas comerciales y las estrategias por el control de los recursos: talasocracias e imperios, conquista y colonización.</t>
-[...2 lines deleted...]
-    <t>sión.</t>
+    <t>Condicionantes geográficos e interpretaciones históricas del surgimiento de las civilizaciones. Las grandes rutas comerciales y las estrategias por el control de los recursos: talasocracias e imperios, conquista y colonización.</t>
+  </si>
+  <si>
+    <t>Las personas invisibilizadas de la historia: mujeres, esclavos y extranjeros. Marginación, segregación, control y sumisión en la historia de la humanidad. Personajes femeninos en la historia. La resistencia a la opresión.</t>
   </si>
   <si>
     <t>El papel de la religión en la organización social, la legitimación del poder y la formación de identidades: politeísmo, monoteísmo y el surgimiento de las grandes religiones. Herejías, persecuciones y guerras de religión.</t>
   </si>
   <si>
-    <t>tura occidental. La construcción de las identidades culturales, de la idea de Europa, y del eurocentrismo, a través del pensamiento y del arte. La influen</t>
-[...2 lines deleted...]
-    <t>cia de las civilizaciones judía e islámica en la cultura europea.</t>
+    <t>Las raíces clásicas de la cultura occidental. La construcción de las identidades culturales, de la idea de Europa, y del eurocentrismo, a través del pensamiento y del arte. La influencia de las civilizaciones judía e islámica en la cultura europea.</t>
   </si>
   <si>
     <t>Viajes, descubrimientos y sistemas de intercambio en la formación de una economía mundial. La disputa por la hegemonía y la geopolítica en el nacimiento y evolución de la Modernidad.</t>
   </si>
   <si>
     <t>España en el tiempo y su conexión con los grandes procesos de la humanidad. El legado histórico y el acervo cultural en la formación de nuestras identidades colectivas.</t>
   </si>
   <si>
-    <t>dos. El crecimiento de los ejércitos y la evolución del armamento desde los hoplitas a los tercios. Los civiles du</t>
-[...5 lines deleted...]
-    <t>demias y pandemias. Racionalismo y empirismo en la explicación de la realidad frente a las supersticiones.</t>
+    <t>Violencia y conflictos armados. El crecimiento de los ejércitos y la evolución del armamento desde los hoplitas a los tercios. Los civiles durante las guerras.</t>
+  </si>
+  <si>
+    <t>Ciencia, medicina y avances tecnológicos. La lucha contra epidemias y pandemias. Racionalismo y empirismo en la explicación de la realidad frente a las supersticiones.</t>
   </si>
   <si>
     <t>Significado y función de las expresiones artísticas y culturales en las distintas civilizaciones. Diversidad y riqueza cultural. Respeto y conservación del patrimonio material e inmaterial.</t>
   </si>
   <si>
-    <t>vencia y el estatus social desde la Pre</t>
-[...2 lines deleted...]
-    <t>historia y la Antigüedad hasta la Edad Moderna.</t>
+    <t>La transformación humana del territorio y la distribución desigual de los recursos y del trabajo. Evolución de los sistemas económicos, de los ciclos demográficos, de los modos de vida y de los modelos de organización social. La lucha por la supervivencia y el estatus social desde la Prehistoria y la Antigüedad hasta la Edad Moderna.</t>
   </si>
   <si>
     <t>Interpretación del territorio y del paisaje. La ciudad y el mundo rural a lo largo de la historia: polis, urbes, ciudades, villas y aldeas. La huella humana y la protección del patrimonio ambiental, histórico, artístico y cultural.</t>
   </si>
   <si>
     <t>Identificación y gestión de las emociones y su repercusión en comportamientos individuales y colectivos.</t>
   </si>
   <si>
     <t>Convivencia cívica y cultura democrática. Incorporación e implicación en la sociedad civil en procesos democráticos. Participación en proyectos comunitarios.</t>
   </si>
   <si>
     <t>Igualdad de género. Manifestaciones y conductas no sexistas.</t>
   </si>
   <si>
-    <t>guridad y prevención ante los riesgos y peligros del uso de las tecnologías de la información y de la comunicación.</t>
+    <t>Las redes sociales. Seguridad y prevención ante los riesgos y peligros del uso de las tecnologías de la información y de la comunicación.</t>
   </si>
   <si>
     <t>Conservación y defensa del patrimonio histórico, artístico y cultural.</t>
   </si>
   <si>
     <t>Alteridad: respeto y aceptación “del otro”. Comportamientos no discriminatorios y contrarios a cualquier actitud segregadora.</t>
   </si>
   <si>
-    <t>tado y sus instituciones a la paz, a la seguridad integral ciudadana y a la convivencia social.</t>
+    <t>La contribución del Estado y sus instituciones a la paz, a la seguridad integral ciudadana y a la convivencia social.</t>
   </si>
   <si>
     <t>Conciencia ambiental. Respeto, protección y cuidado de los seres vivos y del planeta.</t>
   </si>
   <si>
     <t>Solidaridad, empatía y acciones de apoyo a colectivos en situaciones de pobreza, vulnerabilidad y exclusión social</t>
   </si>
   <si>
     <t>Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado.</t>
   </si>
   <si>
     <t>Dignidad humana y derechos universales. Convención sobre los Derechos del Niño.</t>
   </si>
   <si>
     <t>Interés ante los retos y problemas de actualidad en el entorno local y global.</t>
   </si>
   <si>
     <t>Seguridad vial y movilidad segura, saludable y sostenible.</t>
   </si>
   <si>
     <t>Ciudadanía europea. Ideas y actitudes en el proyecto de construcción de una identidad común. La seguridad y la cooperación internacional.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
@@ -634,53 +1117,50 @@
 → Completa una tabla comparativa entre un paisaje rural y uno urbano, enumerando tres cambios históricos y dos normas básicas de reciclaje.</t>
   </si>
   <si>
     <t>Analiza la articulación de los elementos del paisaje como sistemas complejos. Interpreta con claridad las causas de las transformaciones territoriales, valora el grado de sostenibilidad y argumenta la necesidad de proteger y mejorar el entorno de forma autónoma.
 → Redacta un comentario de paisaje donde explica cómo la actividad humana ha modificado un ecosistema local y propone tres medidas viables para su uso sostenible.</t>
   </si>
   <si>
     <t>Evalúa críticamente el equilibrio de ecosistemas a distintas escalas, integrando perspectivas sistémicas. Propone soluciones innovadoras para la conservación y mejora del entorno, demostrando un compromiso activo con el desarrollo sostenible y la defensa del patrimonio.
 → Diseña un proyecto de intervención para un espacio degradado de su entorno, justificando técnicamente las acciones de recuperación y su impacto positivo en la comunidad.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunos derechos y normas básicas de convivencia, sin llegar a explicar su origen histórico o su importancia para la cohesión social.
 → Nombra dos normas de clase pero no sabe explicar por qué son necesarias para la democracia.</t>
   </si>
   <si>
     <t>Describe, siguiendo pautas guiadas, ejemplos históricos de organización social y reconoce los principios democráticos básicos, identificando sus propios derechos y deberes en el entorno escolar.
 → Completa una tabla comparativa sencilla entre la ciudadanía en la Atenas clásica y la actualidad bajo supervisión.</t>
   </si>
   <si>
     <t>Explica la construcción de sistemas de convivencia y los principios constitucionales, analizando experiencias históricas previas y asumiendo activamente sus deberes y derechos para favorecer la participación ciudadana.
 → Redacta un informe sobre el origen de la democracia y su relación con los derechos humanos actuales, cumpliendo sus tareas de grupo.</t>
   </si>
   <si>
     <t>Analiza críticamente la evolución de los sistemas democráticos, evaluando movimientos de solidaridad y proponiendo de forma autónoma acciones que promuevan la convivencia, la cohesión social y el respeto constitucional.
 → Diseña una campaña de concienciación escolar sobre un problema social actual, fundamentándola en principios históricos y constitucionales.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Exposición / interacción oral</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunos hechos históricos o grupos étnicos, mostrando dificultades para reconocer situaciones de discriminación o la riqueza de la diversidad cultural en su entorno cercano.
 → Localiza erróneamente civilizaciones en un mapa cronológico y no logra identificar prejuicios evidentes en un texto breve sobre minorías étnicas.</t>
   </si>
   <si>
     <t>Describe procesos históricos y culturales básicos siguiendo pautas estructuradas, identificando desigualdades sociales y estereotipos comunes sin llegar a profundizar en sus causas o en la argumentación a favor de la inclusión.
 → Completa una ficha sobre las aportaciones culturales de un pueblo de la Antigüedad y señala un ejemplo de desigualdad de género en la sociedad griega o romana.</t>
   </si>
   <si>
     <t>Explica la relación entre procesos históricos y la realidad multicultural actual, argumentando con autonomía a favor de la inclusión y la igualdad, y rechazando comportamientos discriminatorios mediante el análisis de la diversidad.
 → Redacta un texto argumentativo que relaciona el concepto de ciudadanía romana con la diversidad actual, proponiendo medidas para evitar el acoso por motivos étnicos en el aula.</t>
   </si>
   <si>
     <t>Analiza críticamente los mecanismos de dominación históricos, diseña y lidera iniciativas originales para difundir la cultura de minorías y promueve activamente el bienestar colectivo, integrando la perspectiva de género y la riqueza de la diversidad.
 → Diseña y presenta una campaña multimedia (podcast o exposición digital) sobre la historia del pueblo gitano en España, evaluando el impacto de los estereotipos y proponiendo acciones de inclusión real.</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda docente algunos elementos básicos del patrimonio o rasgos de identidad, sin establecer vínculos con el contexto histórico ni con los valores de convivencia y respeto.
 → Nombra algunos monumentos conocidos pero no sabe explicar por qué deben ser protegidos o a qué cultura pertenecen.</t>
   </si>
   <si>
     <t>Describe elementos del patrimonio material e inmaterial y reconoce la existencia de diversas identidades colectivas, aunque muestra dificultades para explicar su origen histórico o su importancia para la cohesión social y la solidaridad.
 → Completa una ficha descriptiva sobre una tradición local identificando su origen, pero sin relacionarla con los valores europeos o los derechos humanos.</t>
   </si>
@@ -928,240 +1408,312 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Manual de Gestión de Crisis' en formato digital o físico donde el alumnado proponga protocolos de actuación institucional ante un desastre natural o un conflicto fronterizo simulado.
 • Grabar un simulacro de debate en la Asamblea General de la ONU o un podcast de entrevista a un representante de una institución de seguridad, defendiendo el papel de la mediación en la resolución de conflictos.
 • Diseñar una campaña de sensibilización mediante infografías o carteles que traduzcan los Objetivos de Desarrollo Sostenible (ODS) a acciones concretas dentro del ámbito de la seguridad ciudadana local.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un juego de rol de 'Diplomacia Global' donde cada estudiante asuma el rol de un país o institución y deba negociar acuerdos de paz basados en recursos limitados y necesidades de seguridad reales.
 • Vincular el aprendizaje con el entorno cercano mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propio municipio (comisarías, centros de protección civil, sedes de ONGs).
 • Organizar un 'Muro de Dilemas Éticos' donde el alumnado deba posicionarse y argumentar sobre la intervención internacional en conflictos ajenos, ajustando el nivel de complejidad del debate según sus intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...59 lines deleted...]
-    <t>Pone en valor el patrimonio material e inmaterial como fundamento de la identidad y la memoria colectiva.</t>
+    <t>CCL1, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM3, CC1</t>
+  </si>
+  <si>
+    <t>La CE requiere buscar, seleccionar, tratar y organizar información, así como elaborar y exp (expresar), lo que implica expresión oral/escrita (CCL1), localización y contraste de información (CCL3) y búsqueda digital (CD1). Secundariamente, gestión del aprendizaje (CPSAA4), interpretación de datos (STEM3) y comprensión de la realidad social (CC1).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM1, CC3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE implica indagar (STEM1), argumentar (CCL2) y elaborar productos propios para desarrollar pensamiento crítico (CC3). Secundariamente, expresar (CCL1), crear en formato digital (CD2) y planificar (CPSAA4).</t>
   </si>
   <si>
     <t>STEM2, CC1, CC2</t>
   </si>
   <si>
-    <t>CPSAA2, CCL3</t>
-[...11 lines deleted...]
-    <t>Se orienta a la seguridad ciudadana, la convivencia y el papel de las instituciones en la cultura de paz.</t>
+    <t>CCL2, CPSAA5, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE pide identificar causas y consecuencias de cambios históricos (STEM2), comprender sociedades (CC1) y su evolución (CC2). Secundariamente, argumentar (CCL2), asumir responsabilidad (CPSAA5) y valorar el contexto cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM2, CC2</t>
+  </si>
+  <si>
+    <t>CD3, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La CE requiere identificar y analizar elementos del paisaje en sistemas complejos (STEM4), interpretar causas de transformaciones (STEM2) y su evolución temporal (CC2). Secundariamente, usar herramientas digitales (CD3), comprender el entorno humano (CC1) y apreciar el paisaje cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica analizar críticamente planteamientos sobre sistemas democráticos y principios constitucionales, por lo que se relaciona con ciudadanía (CC1), análisis de sistemas políticos (CC2) y valores cívicos (CC3). Secundariamente, argumentar (CCL2), responsabilidad (CPSAA5) e iniciativa social (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE busca comprender procesos multiculturales (CC1, CC2) y difundir la cultura de minorías (CC4). Secundariamente, expresar (CCL1), cooperar (CPSAA3) y apreciar la diversidad cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>La CE pide identificar fundamentos de identidades y poner en valor el patrimonio material e inmaterial, vinculándose con identidad social (CC1), conservación del patrimonio (CC4) y apreciación cultural (CCEC1). Secundariamente, autoconocimiento (CPSAA1), evolución de identidades (CC2) y valores compartidos (CC3).</t>
+  </si>
+  <si>
+    <t>STEM2, CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC1, CCL2</t>
+  </si>
+  <si>
+    <t>La CE requiere tomar conciencia de ciclos demográficos y relaciones intergeneracionales, lo que implica análisis causa-efecto (STEM2), cambios sociales (CC2) y relaciones interpersonales (CPSAA2). Secundariamente, responsabilidad (CPSAA5), comprensión de estructuras sociales (CC1) y explicación (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC4, CE1</t>
+  </si>
+  <si>
+    <t>La CE pide conocer y valorar la seguridad ciudadana y la contribución del Estado, vinculándose con ciudadanía (CC1), análisis de instituciones (CC2) y derechos (CC3). Secundariamente, responsabilidad (CPSAA5), cultura de paz (CC4) e iniciativa (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que regula la ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Geografía e Historia para 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y búscalo por palabras clave (CE, criterios, saberes). No te fíes de fotocopias de otros años; las normativas cambian.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 1.º ESO. Identifica cómo se distribuyen los 84 saberes en los 2 bloques (Geografía y Prehistoria/Edad Antigua) y revisa la vinculación de las 9 CE con el Perfil de Salida.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Extrae las 9 CE y sus 51 criterios. Agrúpalos en un documento maestro (tabla o Excel) con columnas: CE, criterio, saber asociado.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para poder filtrar y agrupar después. Agenda una breve reunión departamental para confirmar que tu listado es correcto.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 9 Competencias Específicas y sus 51 criterios de evaluación. Es la columna vertebral de tu programación, ya que en LOMLOE evaluamos criterios, no contenidos.</t>
-[...14 lines deleted...]
-    <t>Para 1.º ESO, el criterio de 'conciencia ambiental' y 'lectura de mapas' debe evaluarse mediante productos visuales, no solo teoría. Usa el cuaderno de clase como instrumento de calificación formal para los criterios de organización.</t>
+    <t>Asigna a cada criterio un peso aproximado y decide qué instrumento lo evaluará (rúbrica, prueba escrita, trabajo, observación, etc.). No quieras evaluar todo cada trimestre; prioriza.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios afines en una misma tarea. Por ejemplo, un análisis de un mapa puede cubrir tres criterios de Geografía a la vez.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 3 horas semanales. Lo habitual es dedicar el primer trimestre a Geografía Física y los otros dos a Prehistoria y Edad Antigua.</t>
-[...2 lines deleted...]
-    <t>El bloque de Geografía suele 'comerse' el tiempo. Reserva máximo 10 semanas para Geografía o no llegarás a Roma, que es lo que más motiva al alumnado de 12 años.</t>
+    <t>Reparte los 84 saberes de los dos bloques (Geografía e Historia) a lo largo de los tres trimestres. Busca una secuencia lógica (p.ej., Geografía primer trimestre, Historia después) y temporalmente viable.</t>
+  </si>
+  <si>
+    <t>Arranca con Geografía física porque es más concreta y los alumnos se familiarizan con mapas y escalas. Deja los temas de Historia Antigua para el segundo y tercer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Define al menos una Situación de Aprendizaje (SDA) potente por evaluación que integre varios de los 84 saberes y movilice al menos 3 de las 9 CE.</t>
-[...2 lines deleted...]
-    <t>En el segundo trimestre, una SDA sobre 'Un día en la vida de un Neolítico' funciona mejor para cubrir criterios de empatía histórica que una lección magistral sobre bifaces.</t>
+    <t>Crea una Situación de Aprendizaje por trimestre que integre varios saberes y criterios. Define un producto final (mapa interactivo, línea del tiempo, dossier, etc.) y las actividades de desarrollo.</t>
+  </si>
+  <si>
+    <t>Inspírate en los ejemplos del Anexo III de la LOMLOE. Asegúrate de que la SDA tenga un reto o pregunta guía que movilice varias competencias.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide qué peso tiene cada una de las 9 CE en la nota final. Debes consensuar si todas valen lo mismo o si priorizas las de análisis histórico y geográfico.</t>
-[...2 lines deleted...]
-    <t>Cuidado con dar el 100% del peso a los exámenes. Con 51 criterios, la inspección buscará evidencias de que evalúas también el pensamiento crítico y el trabajo cooperativo.</t>
+    <t>Acuerda con el departamento el porcentaje de nota para cada criterio o instrumento. La suma debe ser 100%. Refleja la importancia relativa de cada competencia.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a pruebas escritas; deja al menos 30% para productos competenciales (SDA, proyectos) y 30% para observación y trabajo diario.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para el alumnado con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, diseña 'glosarios visuales' y mapas mudos simplificados como medida DUA generalizada; beneficia a todo el grupo y te ahorra generar material extra constantemente.</t>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades y planes de recuperación para quienes no superen criterios. Detalla actividades de ampliación para los que avanzan más rápido.</t>
+  </si>
+  <si>
+    <t>Recoge en la programación adaptaciones curriculares no significativas (metodológicas) y un plan de recuperación trimestral con instrumentos específicos (p.ej., prueba oral en lugar de escrita).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros tipos de formato mediante el desarrollo de estrategias de búsqueda, selección y </t>
+  </si>
+  <si>
+    <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
+  </si>
+  <si>
+    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
+  </si>
+  <si>
+    <t>Elaborar juicios argumentados, respetando las opiniones de los demás y enriqueciendo el acervo común en el contexto del mundo actual, sus retos y sus conflictos desde una perspecti</t>
+  </si>
+  <si>
+    <t>Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, la investigación y el trabajo por proyectos, retos o problemas, medi</t>
+  </si>
+  <si>
+    <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la historia, los cambios producidos, sus causas y consecuencias, así c</t>
+  </si>
+  <si>
+    <t>Utilizar una secuencia cronológica con objeto de examinar la relación entre hechos y procesos en diferentes períodos y lugares históricos (simultaneidad y duración), utilizando tér</t>
+  </si>
+  <si>
+    <t>Analizar procesos de cambio histórico de relevancia a través del uso de diferentes fuentes de información, teniendo en cuenta las continuidades y permanencias en diferentes período</t>
+  </si>
+  <si>
+    <t>Valorar el grado de sostenibilidad y de equilibrio de los diferentes espacios y desde distintas escalas y analizar su transformación y degradación a través del tiempo por la acción</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de acciones de defensa, protección, conservación y mejora del entorno (natural, rural y urbano) a través de propuestas e iniciativas que reflejen compromiso</t>
+  </si>
+  <si>
+    <t>Identificar, interpretar y analizar los mecanismos que han regulado la convivencia y la vida en común a lo largo de la historia, desde el origen de la sociedad a las distintas civi</t>
+  </si>
+  <si>
+    <t>Señalar y explicar aquellas experiencias históricas más destacables, y anteriores a la época contemporánea, en las que se lograron establecer sistemas políticos que favorecieron el</t>
+  </si>
+  <si>
+    <t>Mostrar actitudes pacíficas y respetuosas y asumir las normas como marco necesario para la convivencia, demostrando capacidad crítica e identificando y respondiendo de manera asert</t>
+  </si>
+  <si>
+    <t>Situar el nacimiento y desarrollo de distintas civilizaciones y ubicarlas en el espacio y en el tiempo, integrando los elementos históricos, culturales, institucionales y religioso</t>
+  </si>
+  <si>
+    <t>Reconocer las desigualdades sociales existentes en épocas pasadas y los mecanismos de dominación y control que se han aplicado, identificando aquellos colectivos que se han visto s</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad social y cultural, argumentando e interviniendo en favor de la inclusión, así como rechazando y actuando en contra de cualquier actitud o comportamiento discr</t>
+  </si>
+  <si>
+    <t>Relacionar las culturas y civilizaciones que se han desarrollado a lo largo de la historia Antigua, Medieval y Moderna con las diversas identidades colectivas que se han ido constr</t>
+  </si>
+  <si>
+    <t>Identificar el origen histórico de distintas identidades colectivas que se han desarrollado en España, interpretando el uso que se ha hecho de las mismas y mostrando una actitud de</t>
+  </si>
+  <si>
+    <t>Señalar los fundamentos de la idea de Europa a través de las diferentes experiencias históricas del pasado e identificar el legado histórico, institucional, artístico y cultural co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de identidad colectiva local, autonómica, nacional, europea y universal, considerándolo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conocer e interpretar los comportamientos demográficos de la población, los cambios que ha experimentado y sus ciclos, identificando y analizando los principales problemas y retos </t>
+  </si>
+  <si>
+    <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribuci</t>
+  </si>
+  <si>
+    <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la sal</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas Antigua, Medieval y Moderna), valorando lo que han supuesto para su evolución y s</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1327,69 +1879,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1779,51 +2330,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1873,853 +2424,5101 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>253</v>
+        <v>413</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>155</v>
+        <v>316</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>254</v>
+        <v>414</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>255</v>
+        <v>415</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>256</v>
+        <v>416</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>257</v>
+        <v>417</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>258</v>
+        <v>418</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>259</v>
+        <v>419</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>260</v>
+        <v>420</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>261</v>
+        <v>421</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>262</v>
+        <v>422</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>263</v>
+        <v>423</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>264</v>
+        <v>424</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>265</v>
+        <v>425</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>266</v>
+        <v>426</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>267</v>
+        <v>427</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>268</v>
+        <v>428</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>269</v>
+        <v>429</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>270</v>
+        <v>430</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>271</v>
+        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>272</v>
+        <v>432</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>273</v>
+        <v>433</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>274</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>275</v>
+        <v>435</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>276</v>
+        <v>436</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>277</v>
+        <v>437</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>278</v>
+        <v>438</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>279</v>
+        <v>439</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>281</v>
+        <v>429</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>282</v>
+        <v>441</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>283</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>284</v>
+        <v>443</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>285</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>445</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>100</v>
+        <v>265</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>287</v>
+        <v>446</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>288</v>
+        <v>447</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>289</v>
+        <v>448</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>290</v>
+        <v>449</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>291</v>
+        <v>450</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>292</v>
+        <v>451</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>293</v>
+        <v>452</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>294</v>
+        <v>453</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>295</v>
+        <v>454</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>296</v>
+        <v>455</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>297</v>
+        <v>456</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>298</v>
+        <v>457</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>299</v>
+        <v>458</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>300</v>
+        <v>459</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>301</v>
+        <v>460</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>302</v>
+        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>303</v>
+        <v>462</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>296</v>
+        <v>451</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>304</v>
+        <v>463</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>305</v>
+        <v>464</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>306</v>
+        <v>465</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>307</v>
+        <v>466</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>308</v>
+        <v>467</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>309</v>
+        <v>468</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>310</v>
+        <v>469</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>292</v>
+        <v>455</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>311</v>
+        <v>470</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>312</v>
+        <v>471</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>313</v>
+        <v>472</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>300</v>
+        <v>459</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>314</v>
+        <v>473</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>315</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>316</v>
+        <v>475</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>317</v>
+        <v>476</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>318</v>
+        <v>477</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>319</v>
+        <v>478</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>320</v>
+        <v>479</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>322</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="D3" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E3" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D4" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E4" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D5" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D6" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="D7" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="D9" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D10" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D11" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D12" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D13" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E13" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D14" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D15" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E15" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="D16" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E16" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D17" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E17" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="D18" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E18" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D19" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E19" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E20" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E22" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E23" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E24" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E25" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="D26" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E26" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="D27" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E27" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="D29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="D30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D31" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E31" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="D32" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E32" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7">
+        <f>SUM(E3:E32)</f>
+        <v>160.02000000000001</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>506</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:34">
       <c r="A1" s="6" t="s">
-        <v>323</v>
+        <v>507</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>324</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>508</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="H1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="I1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="J1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="K1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="L1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="M1" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="N1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="O1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="P1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="R1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="S1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="T1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="U1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="V1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="W1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="X1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AA1" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="AB1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="AG1" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="AH1" s="6" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
-        <v>326</v>
+        <v>510</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AF2),"")</f>
+        <v/>
+      </c>
+      <c r="AH2" s="5"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" s="5" t="s">
-        <v>327</v>
+        <v>511</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AF3),"")</f>
+        <v/>
+      </c>
+      <c r="AH3" s="5"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" s="5" t="s">
-        <v>328</v>
+        <v>512</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AF4),"")</f>
+        <v/>
+      </c>
+      <c r="AH4" s="5"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>329</v>
+        <v>513</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AF5),"")</f>
+        <v/>
+      </c>
+      <c r="AH5" s="5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" s="5" t="s">
-        <v>330</v>
+        <v>514</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AF6),"")</f>
+        <v/>
+      </c>
+      <c r="AH6" s="5"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>331</v>
+        <v>515</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AF7),"")</f>
+        <v/>
+      </c>
+      <c r="AH7" s="5"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" s="5" t="s">
-        <v>332</v>
+        <v>516</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AF8),"")</f>
+        <v/>
+      </c>
+      <c r="AH8" s="5"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>333</v>
+        <v>517</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AF9),"")</f>
+        <v/>
+      </c>
+      <c r="AH9" s="5"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" s="5" t="s">
-        <v>334</v>
+        <v>518</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AF10),"")</f>
+        <v/>
+      </c>
+      <c r="AH10" s="5"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" s="5" t="s">
-        <v>335</v>
+        <v>519</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AF11),"")</f>
+        <v/>
+      </c>
+      <c r="AH11" s="5"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" s="5" t="s">
-        <v>336</v>
+        <v>520</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AF12),"")</f>
+        <v/>
+      </c>
+      <c r="AH12" s="5"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" s="5" t="s">
-        <v>337</v>
+        <v>521</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AF13),"")</f>
+        <v/>
+      </c>
+      <c r="AH13" s="5"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" s="5" t="s">
-        <v>338</v>
+        <v>522</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AF14),"")</f>
+        <v/>
+      </c>
+      <c r="AH14" s="5"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" s="5" t="s">
-        <v>339</v>
+        <v>523</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AF15),"")</f>
+        <v/>
+      </c>
+      <c r="AH15" s="5"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" s="5" t="s">
-        <v>340</v>
+        <v>524</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AF16),"")</f>
+        <v/>
+      </c>
+      <c r="AH16" s="5"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="5" t="s">
-        <v>341</v>
+        <v>525</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AF17),"")</f>
+        <v/>
+      </c>
+      <c r="AH17" s="5"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="5" t="s">
-        <v>342</v>
+        <v>526</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+      <c r="AF18" s="5"/>
+      <c r="AG18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AF18),"")</f>
+        <v/>
+      </c>
+      <c r="AH18" s="5"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>343</v>
+        <v>527</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AF19),"")</f>
+        <v/>
+      </c>
+      <c r="AH19" s="5"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="5" t="s">
-        <v>344</v>
+        <v>528</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AF20),"")</f>
+        <v/>
+      </c>
+      <c r="AH20" s="5"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>345</v>
+        <v>529</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AF21),"")</f>
+        <v/>
+      </c>
+      <c r="AH21" s="5"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" s="5" t="s">
-        <v>346</v>
+        <v>530</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AF22),"")</f>
+        <v/>
+      </c>
+      <c r="AH22" s="5"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" s="5" t="s">
-        <v>347</v>
+        <v>531</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AF23),"")</f>
+        <v/>
+      </c>
+      <c r="AH23" s="5"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="5" t="s">
-        <v>348</v>
+        <v>532</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AF24),"")</f>
+        <v/>
+      </c>
+      <c r="AH24" s="5"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="5" t="s">
-        <v>349</v>
+        <v>533</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AF25),"")</f>
+        <v/>
+      </c>
+      <c r="AH25" s="5"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="5" t="s">
-        <v>350</v>
+        <v>534</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AF26),"")</f>
+        <v/>
+      </c>
+      <c r="AH26" s="5"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="5" t="s">
-        <v>351</v>
+        <v>535</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AF27),"")</f>
+        <v/>
+      </c>
+      <c r="AH27" s="5"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="5" t="s">
-        <v>352</v>
+        <v>536</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AF28),"")</f>
+        <v/>
+      </c>
+      <c r="AH28" s="5"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" s="5" t="s">
-        <v>353</v>
+        <v>537</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AF29),"")</f>
+        <v/>
+      </c>
+      <c r="AH29" s="5"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="5" t="s">
-        <v>354</v>
+        <v>538</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AF30),"")</f>
+        <v/>
+      </c>
+      <c r="AH30" s="5"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" s="5" t="s">
-        <v>355</v>
+        <v>539</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AF31),"")</f>
+        <v/>
+      </c>
+      <c r="AH31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="900">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -3011,55 +7810,55 @@
       <c r="E10" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -3069,2224 +7868,3195 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>93</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>94</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>96</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K2" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="K3" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="K4" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="K5" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="K6" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="K7" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="K8" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="K9" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K10" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K11" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="K12" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="K13" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K14" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="K15" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K16" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="K17" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K18" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="K19" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="K20" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="K21" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="K22" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="K23" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="K24" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="K25" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K26" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="K27" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="K28" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="K29" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K30" s="7">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="K31" s="7">
+        <v>3.33</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I48"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>99</v>
+        <v>264</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>100</v>
+        <v>265</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>101</v>
+        <v>266</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>102</v>
+        <v>267</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>103</v>
+        <v>268</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>104</v>
+        <v>269</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>105</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>107</v>
+        <v>272</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>109</v>
+        <v>274</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>110</v>
+        <v>275</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>111</v>
+        <v>276</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>112</v>
+        <v>277</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>113</v>
+        <v>278</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>116</v>
+        <v>281</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>117</v>
+        <v>282</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>118</v>
+        <v>283</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C14" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>119</v>
+        <v>284</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C15" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>120</v>
+        <v>285</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C16" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>121</v>
+        <v>286</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C17" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>122</v>
+        <v>287</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C18" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>123</v>
+        <v>288</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C19" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>124</v>
+        <v>289</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C20" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>125</v>
+        <v>290</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C21" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>126</v>
+        <v>291</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C22" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>127</v>
+        <v>292</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C23" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>128</v>
+        <v>293</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C24" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>129</v>
+        <v>294</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C25" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>130</v>
+        <v>295</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C26" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>131</v>
+        <v>296</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C27" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>132</v>
+        <v>297</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C28" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>133</v>
+        <v>298</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C29" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>134</v>
+        <v>299</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C30" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C31" s="5">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C32" s="5">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>137</v>
+        <v>302</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C33" s="5">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>138</v>
+        <v>303</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C34" s="5">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>139</v>
+        <v>304</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>140</v>
+        <v>305</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C36" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>141</v>
+        <v>306</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C37" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>142</v>
+        <v>307</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C38" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>143</v>
+        <v>308</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C39" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>144</v>
+        <v>309</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C40" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>145</v>
+        <v>310</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C41" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>146</v>
+        <v>311</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C42" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>147</v>
+        <v>312</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C43" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>148</v>
+        <v>313</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="C44" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>149</v>
+        <v>314</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
-    </row>
-[...74 lines deleted...]
-      <c r="I48" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>154</v>
+        <v>315</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>155</v>
+        <v>316</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>156</v>
+        <v>317</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>157</v>
+        <v>318</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>158</v>
+        <v>319</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>159</v>
+        <v>320</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>160</v>
+        <v>321</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>161</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>162</v>
+        <v>323</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>165</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>168</v>
+        <v>329</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>171</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>174</v>
+        <v>335</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>175</v>
+        <v>336</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>176</v>
+        <v>337</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>177</v>
+        <v>338</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>178</v>
+        <v>339</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>179</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>162</v>
+        <v>323</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>180</v>
+        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>181</v>
+        <v>342</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>182</v>
+        <v>343</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>183</v>
+        <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>162</v>
+        <v>323</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>184</v>
+        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>185</v>
+        <v>346</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>186</v>
+        <v>347</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>187</v>
+        <v>348</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>162</v>
+        <v>323</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>188</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>189</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>190</v>
+        <v>351</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>191</v>
+        <v>352</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>194</v>
+        <v>354</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>195</v>
+        <v>355</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>196</v>
+        <v>356</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>197</v>
+        <v>357</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>198</v>
+        <v>358</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>199</v>
+        <v>359</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>175</v>
+        <v>336</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>201</v>
+        <v>361</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>202</v>
+        <v>362</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>203</v>
+        <v>363</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>204</v>
+        <v>364</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>163</v>
+        <v>324</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>164</v>
+        <v>325</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>205</v>
+        <v>365</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>167</v>
+        <v>328</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>206</v>
+        <v>366</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>207</v>
+        <v>367</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>172</v>
+        <v>333</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>173</v>
+        <v>334</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>208</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>211</v>
+        <v>371</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>213</v>
+        <v>373</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>155</v>
+        <v>316</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>214</v>
+        <v>374</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>215</v>
+        <v>375</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>216</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>219</v>
+        <v>379</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>222</v>
+        <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>225</v>
+        <v>385</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>226</v>
+        <v>386</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>227</v>
+        <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>228</v>
+        <v>388</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>229</v>
+        <v>389</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>230</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>231</v>
+        <v>391</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>232</v>
+        <v>392</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>233</v>
+        <v>393</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>234</v>
+        <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>235</v>
+        <v>395</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>236</v>
+        <v>396</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>237</v>
+        <v>397</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>238</v>
+        <v>398</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>239</v>
+        <v>399</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>240</v>
+        <v>400</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>241</v>
+        <v>401</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>242</v>
+        <v>402</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>243</v>
+        <v>403</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>244</v>
+        <v>404</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>245</v>
+        <v>405</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>246</v>
+        <v>406</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>247</v>
+        <v>407</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>248</v>
+        <v>408</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>249</v>
+        <v>409</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>217</v>
+        <v>377</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>221</v>
+        <v>381</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>251</v>
+        <v>411</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>223</v>
+        <v>383</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>252</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>