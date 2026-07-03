--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,182 +38,206 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="711">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:44</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio para 1º ESO Geografía e Historia; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, todos los criterios de evaluación y competencias específicas coinciden con los del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>RD 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Programar directamente según el currículo estatal. No es necesario adaptar a particularidades madrileñas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir M-20220726-2 conocimientos, elaborar y expresar contenidos en varios formatos.</t>
+    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir conocimientos, elaborar y expresar contenidos en varios formatos.</t>
   </si>
   <si>
     <t>Enseñar al alumnado a investigar temas históricos o geográficos de forma autónoma, distinguiendo fuentes fiables para crear sus propios trabajos originales.</t>
   </si>
   <si>
     <t>El alumnado busca datos en diversas fuentes, comprueba su veracidad, organiza la información relevante y produce contenidos propios en formatos digitales o analógicos.</t>
   </si>
   <si>
     <t>No es copiar y pegar de Wikipedia. No es memorizar el libro de texto. No es rellenar fichas de datos sin comprender su origen.</t>
   </si>
   <si>
     <t>El alumnado investiga la evolución de un monumento local usando fotos antiguas y mapas, presentando sus conclusiones en una infografía digital.</t>
   </si>
   <si>
     <t>analizar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía I del Real Decreto, de 29 de marzo:</t>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía</t>
   </si>
   <si>
     <t>Investigar problemas actuales del entorno y del mundo para formar una opinión propia basada en datos, respetando la diversidad y la cultura.</t>
   </si>
   <si>
     <t>El alumnado busca información sobre retos sociales o ambientales, debate sus causas y crea trabajos originales que conectan el pasado con su realidad actual.</t>
   </si>
   <si>
     <t>No es memorizar fechas o capitales aisladas. No es copiar y pegar de internet. No es repetir dogmas sin cuestionar su origen o impacto social.</t>
   </si>
   <si>
     <t>El alumnado investiga el origen de un conflicto local por el uso del agua y redacta un manifiesto con propuestas de solución sostenibles.</t>
   </si>
   <si>
     <t>producir</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Conocer los principales desafíos a los que se han enfrentado distintas sociedades a lo largo del tiempo, identificando las causas y consecuencias de los cambios producidos y los problemas a los que se enfrentan en la actualidad, mediante el desarrollo de proyectos de investigación y el uso de fuentes fiables. La humanidad se viene enfrentando constantemente a desafíos y problemas en relación con el medio en el que actúa y dentro de su comunidad, desde la obtención de recursos para la supervivencia y el modo de distribuirlos, a la cuestión de cómo organizarse y participar en sociedad.</t>
   </si>
   <si>
     <t>Investigar problemas históricos y actuales para entender sus causas y proponer soluciones que ayuden a cuidar el planeta y la sociedad.</t>
   </si>
@@ -244,51 +268,51 @@
   <si>
     <t>Comparar una fotografía aérea de su ciudad de 1960 con una actual, identificando cambios urbanos y proponiendo una zona verde nueva.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Analizar de forma crítica planteamientos históricos y geográficos explicando la construcción de los sistemas democráticos y los principios constitucionales que rigen la vida en comunidad, así como asumiendo los deberes y derechos propios de nuestro marco de convivencia, para promover la participación ciudadana y la cohesión social.</t>
   </si>
   <si>
     <t>Comprender cómo surgieron las democracias y los derechos actuales para que el alumnado se involucre activamente en mejorar su entorno social.</t>
   </si>
   <si>
     <t>El alumnado examina el origen de las leyes y libertades, identifica sus derechos y deberes ciudadanos y propone soluciones para mejorar la convivencia colectiva.</t>
   </si>
   <si>
     <t>No es memorizar artículos de la Constitución ni fechas de revoluciones. No es un examen teórico, sino entender la base de nuestra convivencia real.</t>
   </si>
   <si>
     <t>El alumnado redacta un decálogo de normas para el aula basado en principios democráticos tras investigar cómo se participaba en la antigua Grecia.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones. I del Real Decreto, de 29 de marzo:</t>
+    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones.</t>
   </si>
   <si>
     <t>Aprender cómo la mezcla de culturas ha formado nuestra sociedad actual para respetar a las minorías y rechazar activamente cualquier tipo de discriminación.</t>
   </si>
   <si>
     <t>El alumnado investiga el origen de diversas culturas en España, analiza los movimientos por la igualdad y propone formas de combatir prejuicios y estereotipos sociales.</t>
   </si>
   <si>
     <t>No es memorizar una lista de pueblos antiguos. No es solo estudiar mapas de migraciones. No es una charla teórica sobre tolerancia sin contexto histórico.</t>
   </si>
   <si>
     <t>El alumnado crea un mural digital sobre la historia y aportaciones culturales del pueblo gitano en España para combatir estereotipos comunes.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Identificar los fundamentos que sostienen las diversas identidades propias y las ajenas, a través del conocimiento y puesta en valor del patrimonio material e inmaterial que compartimos para conservarlo y respetar los sentimientos de pertenencia, así como para favorecer procesos que contribuyan a la cohesión y solidaridad territorial en orden a los valores del europeísmo y de la Declaración Universal de los Derechos Humanos. Reconocer el significado histórico y simbólico del patrimonio material e inmaterial, así como promover acciones tendentes a su conservación, promoción y puesta en valor como recurso colectivo para el desarrollo de los pueblos, resultan procesos fundamentales para que se tome conciencia de su importancia.</t>
   </si>
   <si>
     <t>Entender y apreciar el patrimonio compartido para respetar distintas identidades, promoviendo la convivencia, la solidaridad y los derechos humanos fundamentales.</t>
   </si>
@@ -409,51 +433,51 @@
   <si>
     <t>El alumnado realiza un informe o presentación digital donde describe un problema social relevante, analiza sus causas y propone medidas proactivas para su resolución.</t>
   </si>
   <si>
     <t>Investigación en equipo sobre los Objetivos de Desarrollo Sostenible aplicada a su entorno cercano, culminando en un debate o exposición sobre posibles soluciones locales.</t>
   </si>
   <si>
     <t>Confundir la valoración crítica y proactiva con la mera memorización de definiciones de problemas sociales o datos estadísticos sin análisis personal.</t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre problemas de actualidad medioambiental a través de conocimientos geográficos, contrastando y valorando fuentes diversas.</t>
   </si>
   <si>
     <t>Defender una postura crítica sobre temas actuales usando datos geográficos e históricos y comparando diferentes fuentes de información para verificar su fiabilidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un texto argumentativo o un guion de debate donde justifica su postura sobre un conflicto actual integrando datos históricos y geográficos contrastados.</t>
   </si>
   <si>
     <t>Análisis de noticias actuales en clase, buscando antecedentes históricos o causas geográficas y comparando cómo distintos medios tratan la misma información.</t>
   </si>
   <si>
     <t>Calificar la opinión personal del alumno como válida sin exigir que esté fundamentada en datos técnicos de la materia o en el contraste de fuentes.</t>
   </si>
   <si>
-    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de intervenciones orales y redacciones, mostrando planteamientos originales y propuestas originales. BO CM</t>
+    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de intervenciones orales y redacciones, mostrando planteamientos originales y propuestas originales.</t>
   </si>
   <si>
     <t>Expresar conocimientos geográficos e históricos empleando vocabulario técnico preciso en producciones propias, tanto orales como escritas, de forma creativa y rigurosa.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado entrega redacciones, informes o presentaciones donde aplica correctamente conceptos específicos de la materia para explicar procesos históricos o fenómenos geográficos actuales.</t>
   </si>
   <si>
     <t>Elaboración de un glosario ilustrado o un relato histórico donde se integren términos clave estudiados durante la unidad didáctica.</t>
   </si>
   <si>
     <t>Evaluar la memorización aislada de definiciones en lugar de su aplicación contextualizada en una producción comunicativa compleja.</t>
   </si>
   <si>
     <t>Elaborar juicios razonados, respetando las opiniones de los demás.</t>
   </si>
   <si>
     <t>Expresar opiniones razonadas sobre problemas actuales del mundo, escuchando a los compañeros y analizando las causas y consecuencias globales de dichos conflictos.</t>
   </si>
   <si>
     <t>El alumnado realiza un texto argumentativo o participa en un debate reglado sobre un reto global, aportando pruebas documentales y respetando los turnos de palabra.</t>
   </si>
@@ -478,393 +502,408 @@
   <si>
     <t>Simulación de una investigación arqueológica sobre una civilización fluvial donde los grupos deben resolver un reto planteado a partir de fuentes materiales y visuales.</t>
   </si>
   <si>
     <t>Calificar únicamente el acabado visual del producto final sin evaluar el rigor del proceso de investigación o la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Identificar los principales problemas, retos y desafíos a los que se ha enfrentado la humanidad a lo largo de la prehistoria y de la Historia Antigua, los cambios producidos, sus causas y consecuencias.</t>
   </si>
   <si>
     <t>Analizar los grandes retos históricos de la humanidad, determinando sus causas y las transformaciones sociales resultantes para comprender la evolución de las civilizaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mapa conceptual donde explica las causas y consecuencias de un cambio histórico relevante, como la sedentarización o el fin de un imperio.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un hito histórico específico, comparando los problemas del pasado con desafíos actuales similares mediante el uso de fuentes diversas.</t>
   </si>
   <si>
     <t>Evaluar solo la memorización de hitos cronológicos sin exigir la identificación de las relaciones de causalidad o la naturaleza del desafío social.</t>
   </si>
   <si>
     <t>Representar adecuadamente información geográfica e histórica a través de diversas formas de representación gráfica, cartográfica y visual, tales como el climodiagrama, el mapa físico o el histórico.</t>
   </si>
   <si>
+    <t>Elaborar y comunicar datos históricos y geográficos utilizando mapas, gráficos, climogramas y esquemas visuales para organizar la información de forma comprensible y técnica.</t>
+  </si>
+  <si>
+    <t>Representar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza mapas temáticos, climogramas, pirámides de población o ejes cronológicos que integran datos específicos estudiados en la unidad didáctica de forma precisa.</t>
+  </si>
+  <si>
+    <t>Creación de un mapa de las primeras civilizaciones o un gráfico climático tras analizar datos meteorológicos o demográficos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la estética o limpieza del dibujo sin verificar la precisión técnica de la escala, la leyenda o la correcta localización espacial.</t>
+  </si>
+  <si>
+    <t>Utilizar una secuencia cronológica con objeto de examinar la relación entre hechos y procesos en diferentes períodos y lugares significativos de la prehistoria y la Edad Antigua (simultaneidad y duración), utilizando términos y conceptos apropiados.</t>
+  </si>
+  <si>
+    <t>Organizar hechos históricos en ejes cronológicos para analizar la duración y simultaneidad de procesos en distintas civilizaciones usando vocabulario técnico adecuado.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza ejes cronológicos comparativos y breves análisis escritos donde identifica procesos paralelos y la duración de etapas históricas específicas.</t>
+  </si>
+  <si>
+    <t>Elaboración de una línea del tiempo digital o mural comparando cronológicamente el desarrollo de Mesopotamia y el Antiguo Egipto.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de fechas exactas en un examen en lugar de la comprensión de la simultaneidad y la duración de los procesos.</t>
+  </si>
+  <si>
+    <t>Analizar procesos de cambio histórico de relevancia, tales como el Neolítico o la aparición de la escritura, a través del uso de diferentes fuentes de información, teniendo en cuenta las continuidades y permanencias en diferentes periodos y lugares.</t>
+  </si>
+  <si>
+    <t>Explicar transformaciones históricas significativas comparando fuentes diversas para identificar qué aspectos de la sociedad evolucionaron y cuáles se mantuvieron estables en el tiempo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o tabla comparativa donde identifica hitos de cambio y elementos de continuidad entre dos etapas históricas basándose en fuentes documentales.</t>
+  </si>
+  <si>
+    <t>Estudio de la transición del Paleolítico al Neolítico o el surgimiento de las primeras ciudades mediante el análisis de restos arqueológicos y textos adaptados.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de fechas y eventos aislados en lugar de la capacidad de distinguir entre lo que cambia y lo que permanece.</t>
+  </si>
+  <si>
+    <t>Interpretar el entorno natural desde una perspectiva sistémica e integradora, a través del concepto de paisaje, identificando sus principales elementos y las interrelaciones existentes.</t>
+  </si>
+  <si>
+    <t>Explicar cómo interactúan los elementos naturales y humanos en un paisaje concreto, entendiendo el entorno como un sistema de piezas conectadas entre sí.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis gráfico o escrito de un paisaje donde señala elementos físicos y humanos, explicando mediante flechas o texto cómo se influyen mutuamente.</t>
+  </si>
+  <si>
+    <t>Análisis de fotografías de paisajes diversos (naturales, rurales y urbanos) para identificar componentes bióticos, abióticos y antrópicos y sus relaciones funcionales.</t>
+  </si>
+  <si>
+    <t>Limitarse a realizar un inventario o lista de objetos visibles en una imagen sin explicar la relación sistémica o funcional entre ellos.</t>
+  </si>
+  <si>
+    <t>Valorar el grado de sostenibilidad y de equilibrio de los diferentes espacios naturales, desde distintas escalas, y analizar su transformación y degradación a través del tiempo por la acción humana.</t>
+  </si>
+  <si>
+    <t>Analizar cómo la actividad humana y el crecimiento de la población transforman los paisajes a lo largo del tiempo, evaluando su impacto ambiental y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación comparativa que documenta la evolución de un espacio geográfico concreto, identificando causas de degradación y medidas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre la transformación de un entorno cercano, comparando fotografías históricas con la actualidad para identificar impactos humanos y conflictos por recursos.</t>
+  </si>
+  <si>
+    <t>Evaluar la degradación ambiental como un hecho estático del presente, omitiendo el análisis de la evolución histórica y la presión demográfica que la originó.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de acciones de defensa, protección, conservación y mejora del entorno natural a través de propuestas e iniciativas que reflejen compromisos y conductas en favor de la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar medidas concretas para proteger y mejorar el entorno natural y humano, fomentando el desarrollo sostenible y el uso responsable de los recursos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de buenas prácticas que incluye medidas de protección ambiental y propuestas para el reparto justo de recursos.</t>
+  </si>
+  <si>
+    <t>Diseño de una campaña de concienciación sobre la gestión de residuos o el uso del agua en su localidad, justificando cada medida propuesta.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el conocimiento teórico de los problemas medioambientales sin exigir la elaboración de propuestas de acción o compromisos concretos por parte del alumno.</t>
+  </si>
+  <si>
+    <t>Identificar, interpretar y analizar los mecanismos que han regulado la convivencia y la vida en común a lo largo de la prehistoria y la Historia Antigua, desde el origen de la sociedad a las distintas civilizaciones que se han ido sucediendo, señalando los principales modelos de organización social, política, económica y las creencias religiosas.</t>
+  </si>
+  <si>
+    <t>Explicar cómo se organizaban y convivían las sociedades antiguas, comparando sus modelos políticos, sociales y económicos desde la Prehistoria hasta las primeras civilizaciones.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe donde describe y diferencia las formas de gobierno y organización social de las civilizaciones fluviales y clásicas.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes históricas y mapas temáticos para identificar las jerarquías sociales y los sistemas de creencias en las sociedades de la Edad Antigua.</t>
+  </si>
+  <si>
+    <t>Limitarse a la enumeración cronológica de reyes o batallas sin explicar el funcionamiento real de las instituciones o la estructura de la convivencia social.</t>
+  </si>
+  <si>
+    <t>Señalar y explicar aquellas experiencias históricas más destacables de la Historia Antigua en las que se logró establecer sistemas políticos que favorecieron el ejercicio de derechos y libertades de los individuos y de la colectividad, considerándolas como antecedentes de las posteriores conquistas democráticas y referentes históricos de las libertades actuales.</t>
+  </si>
+  <si>
+    <t>Identificar y describir modelos políticos históricos previos a la Edad Contemporánea, como la democracia ateniense, que sentaron las bases de los derechos y libertades actuales.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe escrito donde identifica las características de la democracia ateniense o la república romana como antecedentes de los sistemas actuales.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes históricas sobre la participación ciudadana en la Antigüedad Clásica para compararla con los sistemas democráticos modernos en el aula.</t>
+  </si>
+  <si>
+    <t>Evaluar la democracia antigua bajo estándares modernos de sufragio universal, obviando las exclusiones sociales (mujeres, esclavos) propias del contexto histórico de la época.</t>
+  </si>
+  <si>
+    <t>Mostrar actitudes pacíficas y asumir las normas como marco necesario para la convivencia, demostrando la necesidad de defender la verdad y la libertad.</t>
+  </si>
+  <si>
+    <t>Fomentar la convivencia pacífica y el respeto a las normas, identificando desigualdades y respondiendo ante injusticias de forma crítica y asertiva en el aula.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza debates, dinámicas de grupo o diarios de reflexión donde identifica situaciones de desigualdad histórica o actual y propone soluciones asertivas y respetuosas.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Análisis de conflictos históricos o situaciones de convivencia en el centro para proponer normas y soluciones basadas en el respeto y la justicia.</t>
+  </si>
+  <si>
+    <t>Intentar evaluar este criterio exclusivamente mediante un examen escrito de contenidos teóricos sobre ética, ignorando la observación del comportamiento y la actitud crítica.</t>
+  </si>
+  <si>
+    <t>Situar el nacimiento y desarrollo de distintas civilizaciones antiguas y ubicarlas en el espacio y en el tiempo, integrando los elementos históricos, culturales, institucionales y religiosos que las han conformado..</t>
+  </si>
+  <si>
+    <t>Analizar el origen de la sociedad multicultural y los movimientos por la igualdad, identificando causas históricas y geográficas para fomentar el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mural digital o una presentación sobre la evolución histórica de un colectivo discriminado y las acciones realizadas para lograr su inclusión.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre las migraciones históricas y los movimientos sociales en defensa de la igualdad, exponiendo las conclusiones mediante soportes visuales.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión personal o el sentimiento de rechazo del alumno en lugar de la capacidad de análisis crítico de los procesos históricos que generan discriminación.</t>
+  </si>
+  <si>
+    <t>Describir la organización y las diferencias sociales durante la Prehistoria y la Edad Antigua.</t>
+  </si>
+  <si>
+    <t>Identificar y describir las desigualdades sociales y sistemas de control en la Antigüedad, visibilizando el papel de las mujeres y colectivos marginados o esclavizados.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o tabla comparativa donde identifica grupos sociales marginados y explica los mecanismos de control aplicados sobre ellos en civilizaciones antiguas.</t>
+  </si>
+  <si>
+    <t>Análisis de la pirámide social en Mesopotamia, Egipto o el mundo clásico, investigando específicamente la situación jurídica y social de las mujeres y personas esclavas.</t>
+  </si>
+  <si>
+    <t>Limitarse a enumerar estamentos sociales de forma descriptiva sin analizar las relaciones de poder, dominación o el silencio histórico de las mujeres.</t>
+  </si>
+  <si>
+    <t>Valorar la pluralidad social y cultural actual y de la Edad Antigua.</t>
+  </si>
+  <si>
+    <t>Argumentar a favor de la inclusión y la diversidad cultural, identificando y rechazando prejuicios o conductas discriminatorias en el entorno social e histórico.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un texto argumentativo o una exposición oral donde analiza situaciones de discriminación y propone medidas inclusivas basadas en el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>Debate dirigido o análisis de casos prácticos sobre la convivencia multicultural y la herencia de diferentes pueblos en la Península Ibérica.</t>
+  </si>
+  <si>
+    <t>Confundir la valoración ética con la simple descripción de grupos étnicos, sin que el alumnado produzca una argumentación crítica propia.</t>
+  </si>
+  <si>
+    <t>Identificar y situar las principales características del medio físico y los principales accidentes geográficos de África, América, Asia y Oceanía, apreciando la diversidad y riqueza geográfica de la Tierra y reconociendo que el medio natural es un factor clave en la configuración de las sociedades.</t>
+  </si>
+  <si>
+    <t>Defender razonadamente la igualdad de género y rechazar conductas discriminatorias, analizando el papel de la mujer a través de la historia y en la sociedad actual.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral o debate reglado donde utiliza datos históricos sobre la mujer para denunciar situaciones de desigualdad y proponer soluciones inclusivas.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Análisis y debate sobre el papel de la mujer en las civilizaciones fluviales o la Grecia clásica, comparándolo con los retos de igualdad actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión ética del alumno de forma genérica sin exigir el uso de argumentos basados en el contexto histórico o geográfico del curso.</t>
+  </si>
+  <si>
+    <t>Relacionar las culturas, religiones y civilizaciones que se han desarrollado a lo largo de la historia Antigua con el legado de la cultura Occidental.</t>
+  </si>
+  <si>
+    <t>Investigar y explicar los elementos geográficos, históricos y culturales que forman las identidades individuales y colectivas, valorando la diversidad cultural en diferentes ámbitos territoriales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mural digital o una presentación comparando elementos culturales propios con los de otras regiones, analizando sus orígenes históricos y geográficos.</t>
+  </si>
+  <si>
+    <t>Análisis de las tradiciones, lenguas y patrimonio de su entorno cercano en comparación con otras realidades europeas o globales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la descripción de monumentos o folclore local sin vincularlos con los procesos históricos o geográficos que explican la formación de la identidad.</t>
+  </si>
+  <si>
+    <t>Señalar los fundamentos de la idea de Europa a través de las diferentes experiencias históricas del mundo clásico e identificar el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía europea.</t>
+  </si>
+  <si>
+    <t>Explicar el origen de las identidades culturales en España a través de la historia, fomentando el respeto a la diversidad y la convivencia democrática.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o una breve exposición oral sobre los legados culturales históricos que conforman las identidades actuales en el territorio español.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre las huellas de civilizaciones pasadas como la romana o andalusí en las tradiciones y lenguas actuales de las diversas comunidades.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión política o el sentimiento identitario personal del alumno en lugar de su capacidad para analizar las raíces históricas de dichas identidades.</t>
+  </si>
+  <si>
+    <t>Conocer, valorar, proteger y conservar el patrimonio artístico, histórico y cultural prehistórico y de la Antigüedad.</t>
+  </si>
+  <si>
+    <t>Identificar las raíces históricas y culturales comunes de Europa y reconocer el patrimonio compartido como base de la identidad y ciudadanía europea actual.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o una presentación digital que clasifica elementos del legado histórico, artístico e institucional europeo desde la Antigüedad hasta la actualidad.</t>
+  </si>
+  <si>
+    <t>Análisis de las huellas del mundo clásico y medieval en la cultura contemporánea para comprender la formación de la identidad europea compartida.</t>
+  </si>
+  <si>
+    <t>Centrar el estudio únicamente en las instituciones políticas de la Unión Europea actual, ignorando el legado histórico y cultural previo que exige el criterio.</t>
+  </si>
+  <si>
+    <t>Conocer, valorar, proteger y conservar el patrimonio artístico, histórico y cultural medieval y moderno.</t>
+  </si>
+  <si>
+    <t>Explicar la importancia del patrimonio cultural y artístico como elemento de identidad, proponiendo medidas para su conservación y disfrute sostenible en diferentes ámbitos territoriales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una ficha técnica o presentación sobre un bien patrimonial, identificando sus valores culturales y proponiendo acciones concretas para su protección y difusión.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre monumentos locales o sitios del Patrimonio de la Humanidad para crear una guía turística responsable o un decálogo de conservación.</t>
+  </si>
+  <si>
+    <t>Limitarse a la descripción artística o cronológica del monumento sin vincularlo con la identidad colectiva o la necesidad social de su conservación.</t>
+  </si>
+  <si>
+    <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en determinados momentos históricos, como la prehistoria y la Edad Antigua, así como las raíces de la distribución familiar.</t>
+  </si>
+  <si>
+    <t>Analizar y explicar la evolución de la población y sus retos actuales, como el envejecimiento o las migraciones, usando datos y pirámides demográficas.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de análisis demográfico comparando pirámides de población y mapas temáticos para identificar problemas sociales en España y el mundo.</t>
+  </si>
+  <si>
+    <t>Actividades de comentario de pirámides de población y cálculo de tasas básicas para debatir sobre el reto demográfico y la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Confundir el crecimiento natural con el saldo migratorio al explicar las causas del cambio poblacional o no saber interpretar la base de una pirámide.</t>
+  </si>
+  <si>
+    <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en determinados momentos históricos, como la Edad Media y la Edad Moderna.</t>
+  </si>
+  <si>
+    <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades personales y valorando el intercambio generacional.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que describe los cambios históricos en el ciclo vital y la distribución del trabajo doméstico por género.</t>
+  </si>
+  <si>
+    <t>Investigación sobre las tareas diarias de diferentes miembros de la familia a través del tiempo, comparando la Antigüedad con la sociedad contemporánea.</t>
+  </si>
+  <si>
+    <t>Evaluar la actitud personal del alumno en su casa de forma subjetiva sin vincularlo al análisis histórico de los roles de género.</t>
+  </si>
+  <si>
+    <t>Relacionar los cambios en los estilos de vida propios de la Edad Media y de la Edad Moderna y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
+  </si>
+  <si>
+    <t>Comparar las formas de vida tradicionales con los hábitos actuales, evaluando su impacto en la salud y la sostenibilidad para fomentar el desarrollo personal y social.</t>
+  </si>
+  <si>
+    <t>Comparar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una tabla comparativa o un informe donde analiza las diferencias entre estilos de vida antiguos y modernos, proponiendo acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>En el bloque de Prehistoria o Edad Antigua, analizando cómo vivían antes y cómo las prácticas actuales afectan al medio ambiente y la salud.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción histórica de la vida cotidiana sin establecer el vínculo obligatorio con la sostenibilidad y la salud en el presente.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de la Edad Antigua), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar la relación entre los grandes procesos históricos antiguos, medievales y modernos con la evolución de España y las aportaciones de su sociedad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia antigua y medieval con el desarrollo social y cultural español.</t>
+  </si>
+  <si>
+    <t>Investigación sobre el legado de las civilizaciones antiguas y medievales en la península ibérica, destacando su impacto en la identidad y cooperación actual.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación en la enumeración de hechos políticos cronológicos, ignorando la valoración de la contribución social y la conexión con la ciudadanía global.</t>
+  </si>
+  <si>
+    <t>Interpretar, desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos medioambientales del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
+  </si>
+  <si>
+    <t>Analizar los retos globales actuales desde la sostenibilidad, valorando el papel de las instituciones y la participación ciudadana en la construcción de la paz y la cooperación.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital analizando un conflicto o problema ambiental actual, identificando la intervención de organismos internacionales y proponiendo acciones locales.</t>
+  </si>
+  <si>
+    <t>Investigación en grupos sobre un Objetivo de Desarrollo Sostenible específico y la labor de los Cascos Azules o una ONG en una zona de conflicto.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al aprendizaje memorístico de los nombres de organismos internacionales sin analizar su función real en la resolución de conflictos o la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Identificar y situar las principales características del medio físico y los principales accidentes geográficos de España y de Europa, apreciando la diversidad y riqueza geográfica del subcontinente.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
-  </si>
-[...340 lines deleted...]
-    <t>Identificar y situar las principales características del medio físico y los principales accidentes geográficos de España y de Europa, apreciando la diversidad y riqueza geográfica del subcontinente.</t>
   </si>
   <si>
     <t>Identificar y situar en el mapa político de España las comunidades autónomas, capitales y provincias, conociendo las diferentes formas de organización territorial administrativa.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
@@ -1324,57 +1363,420 @@
   </si>
   <si>
     <t>Evalúa con autonomía la complejidad de los cambios demográficos y vitales a lo largo del tiempo, integrando un compromiso activo con el entorno mediante el diseño de iniciativas sociales y sostenibles originales.
 → Proyecto de aprendizaje-servicio que vincula la evolución demográfica local con un plan de acción para colaborar con asociaciones de mayores del barrio.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunas instituciones básicas del Estado o conceptos elementales sobre seguridad y paz, sin establecer conexiones con la convivencia ciudadana o el desarrollo sostenible.
 → Nombra a las fuerzas de seguridad o a la ONU pero no es capaz de explicar su función social o su relación con la paz.</t>
   </si>
   <si>
     <t>Describe, siguiendo pautas estructuradas, la función de las instituciones nacionales e internacionales en la seguridad ciudadana y reconoce los principales desafíos actuales relacionados con la sostenibilidad y la cooperación internacional.
 → Completa un esquema sobre las funciones de las Fuerzas Armadas en misiones humanitarias y enumera tres Objetivos de Desarrollo Sostenible (ODS).</t>
   </si>
   <si>
     <t>Explica y valora de forma autónoma la importancia de la seguridad integral y la contribución del Estado y otras entidades a la paz, interpretando la conexión de España con procesos históricos y los desafíos de la ciudadanía global.
 → Redacta un informe breve que relaciona la participación de España en organismos internacionales con la promoción de la paz y la justicia social en el contexto actual.</t>
   </si>
   <si>
     <t>Analiza críticamente y argumenta la importancia de la cooperación internacional, proponiendo soluciones o acciones concretas ante desafíos globales a partir de la integración de la perspectiva histórica y el compromiso con el desarrollo sostenible.
 → Participa en un debate o elabora un proyecto digital donde propone medidas de cooperación para resolver un conflicto actual, fundamentando su postura en la cultura de paz y la solidaridad internacional.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>El planeta Tierra y los desafíos del Antropoceno</t>
+  </si>
+  <si>
+    <t>Eco-Corresponsales: Creación de un atlas digital de riesgos climáticos y propuestas de sostenibilidad local.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La Tierra en el Sistema Solar: forma, movimientos de rotación y traslación.
+• Composición geológica y capas de la Tierra.
+• Distribución de continentes, océanos y mares.
+• Representación del espacio: orientación, escalas y Tecnologías de la Información Geográfica (TIG).
+• Coordenadas geográficas: latitud y longitud.
+• Elementos del medio físico en España, Europa y el mundo: relieve y accidentes geográficos.
+• Procesos de modificación de la superficie terrestre y relieve costero.
+• La atmósfera: elementos y factores del clima.
+• Diversidad climática en España, Europa y el mundo: elaboración de gráficos meteorológicos.
+• La hidrosfera: tipos de aguas y su distribución.
+• Paisajes naturales y zonas bioclimáticas: la diversidad en España y Europa.
+• Dinámicas de los ecosistemas y valor del patrimonio natural.
+• Emergencia climática: impacto de la actividad humana, riesgos naturales y resiliencia.
+• Desarrollo sostenible y soluciones frente al cambio climático.
+• Amenazas a la biodiversidad y alteración de los ecosistemas.</t>
+  </si>
+  <si>
+    <t>2.1: Identificar, valorar y mostrar interés por los principales problemas medioambientales.
+2.2: Argumentar de forma crítica sobre problemas de actualidad medioambiental.
+2.3: Utilizar adecuadamente términos y conceptos relacionados con la Geografía.
+3.1: Construir conocimiento relevante de los principales retos del mundo actual.
+3.3: Representar información geográfica a través de diversas formas de representación.
+4.1: Interpretar el entorno natural desde una perspectiva sistémica e integradora.
+4.2: Valorar el grado de sostenibilidad de los diferentes espacios naturales.
+4.3: Argumentar la necesidad de acciones de protección y mejora del entorno natural.
+6.4: Situar las principales características del medio físico y accidentes geográficos.
+9.2: Interpretar los desafíos medioambientales desde el desarrollo sostenible.
+9.3: Identificar las características del medio físico y accidentes geográficos.
+9.4: Situar en el mapa político de España las comunidades autónomas y provincias.</t>
+  </si>
+  <si>
+    <t>CE.2: Indagar y argumentar sobre problemas geográficos relevantes.
+CE.4: Analizar los elementos del paisaje y su articulación en sistemas complejos.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Análisis de climogramas, resolución de problemas de escalas y coordenadas, y defensa de un informe sobre un ecosistema amenazado.</t>
+  </si>
+  <si>
+    <t>De la hominización a las primeras ciudades-estado</t>
+  </si>
+  <si>
+    <t>Museo de la Humanidad: Diseño de una exposición virtual sobre la revolución neolítica y los inventos de Mesopotamia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La prehistoria: proceso de hominización y grandes migraciones.
+• Paleolítico, Neolítico y Edad de los Metales: formas de vida y organización social.
+• Expresiones artísticas prehistóricas: pintura, escultura y megalitismo.
+• Civilizaciones fluviales: condicionantes geográficos y surgimiento de la ciudad.
+• Mesopotamia: sumerios, acadios, asirios, babilonios y persas. Sociedad y cultura.
+• Egipto: organización política, economía y manifestaciones artísticas.
+• Complejidad social y nacimiento de la autoridad: familia, clan, tribu y casta.
+• Desigualdad social, formación de oligarquías y la esclavitud en la Antigüedad.
+• El papel de la religión en la organización social: politeísmo y monoteísmo.
+• Ciclos vitales y vida cotidiana en la prehistoria y la Antigüedad.</t>
+  </si>
+  <si>
+    <t>1.1: Elaborar y presentar contenidos en forma de esquemas y líneas de tiempo.
+1.2: Contrastar y argumentar sobre acontecimientos de la prehistoria.
+3.2: Identificar los desafíos a los que se ha enfrentado la humanidad históricamente.
+3.4: Utilizar secuencias cronológicas para examinar la relación entre hechos.
+3.5: Analizar procesos de cambio como el Neolítico o la aparición de la escritura.
+5.1: Interpretar los mecanismos que han regulado la convivencia en común.
+6.1: Situar el nacimiento de civilizaciones antiguas en el espacio y tiempo.
+6.2: Describir la organización y diferencias sociales en la Edad Antigua.
+7.1: Relacionar las culturas y civilizaciones desarrolladas en la historia.
+8.1: Analizar cómo han cambiado las características y necesidades del ciclo vital.</t>
+  </si>
+  <si>
+    <t>CE.1: Buscar y tratar información usando críticamente fuentes históricas.
+CE.3: Identificar causas y consecuencias de los desafíos sociales históricos.
+CE.8: Analizar los ciclos demográficos y las formas de vida históricas.</t>
+  </si>
+  <si>
+    <t>Comentario de fuentes arqueológicas, elaboración de ejes cronológicos comparativos y redacción de un diario imaginario de un habitante del Nilo.</t>
+  </si>
+  <si>
+    <t>El legado clásico y la formación de Hispania</t>
+  </si>
+  <si>
+    <t>Legionarios y Ciudadanos: Simulación de un debate en el Senado romano sobre la ciudadanía y creación de una guía turística de la Hispania romana.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Antigua Grecia: medio físico, cultura, arte y el nacimiento de la democracia.
+• La Atenas del siglo V a.C.: implicación de la sociedad civil en la política.
+• Civilización romana: monarquía, república e imperio. El final de la Antigüedad.
+• Romanización y expansión cultural por el Mediterráneo.
+• Sociedad, economía y arte en la Roma clásica.
+• Del paganismo al cristianismo y el judaísmo.
+• Pueblos prerromanos y colonizaciones en la Península Ibérica.
+• Conquista romana y romanización de Hispania: sociedad, cultura y arte.
+• Los visigodos y la transición al mundo medieval.
+• La mujer en la Antigüedad y grandes figuras femeninas clásicas.
+• La cultura clásica como base de la Unión Europea y la libertad.
+• Importancia de la defensa del patrimonio histórico y artístico.
+• Raíces clásicas de la cultura occidental: significado y función del arte.</t>
+  </si>
+  <si>
+    <t>2.4: Elaborar juicios razonados respetando las opiniones ajenas.
+5.2: Explicar experiencias históricas de participación ciudadana en la Antigüedad.
+5.3: Mostrar actitudes pacíficas y asumir normas de convivencia.
+6.3: Valorar la pluralidad social y cultural de la Edad Antigua y la actual.
+7.2: Señalar los fundamentos de la idea de Europa en la historia antigua.
+7.3: Identificar, valorar y proteger el patrimonio prehistórico y antiguo.
+7.4: Identificar y conservar el patrimonio artístico e histórico.
+8.2: Analizar los cambios en las necesidades y obligaciones del ciclo vital.
+8.3: Contrastar estilos de vida históricos con los actuales.
+9.1: Interpretar la conexión de España con los procesos de la Edad Antigua.</t>
+  </si>
+  <si>
+    <t>CE.5: Explicar la construcción de sistemas democráticos y convivencia.
+CE.6: Comprender la realidad multicultural y difundir el patrimonio.
+CE.7: Poner en valor el patrimonio material e inmaterial como identidad.
+CE.9: Reconocer la importancia de la seguridad y convivencia internacional.</t>
+  </si>
+  <si>
+    <t>Análisis de textos jurídicos clásicos, identificación de elementos arquitectónicos en monumentos locales y debate reglado sobre la democracia.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Ecos del pasado: un podcast sobre el legado romano de Madrid</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Descubriendo Complutum y la vida en la Hispania romana</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El Museo Arqueológico Regional de la Comunidad de Madrid ha contactado con el instituto para que su alumnado colabore en la difusión del patrimonio arqueológico de la región. El curso de 1º ESO está estudiando la Prehistoria y la Edad Antigua, y el yacimiento de Complutum en Alcalá de Henares es un ejemplo excepcional de ciudad romana bien conservado. El alumnado se convierte en divulgador histórico.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Crear un episodio de podcast divulgativo (5–7 minutos) que explique cómo era la vida en la Hispania romana a través del yacimiento de Complutum, destacando su organización social, su cronología y la importancia de su conservación. El podcast se grabará en grupo y se publicará en una plataforma digital (p. ej., Ivoox o SoundCloud) para ser compartido con familias y el equipo educativo del museo.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dispositivos con micrófono (móviles o tablets) o micrófono USB
+• Software de edición de audio (Audacity, gratuito)
+• Plataforma de podcast (Ivoox, SoundCloud, o similar)
+• Ficha de investigación (plantilla)
+• Rúbrica de evaluación y coevaluación
+• Vídeo y material web sobre Complutum (página del Museo Arqueológico Regional)
+• Mapas históricos y actuales de la Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración y conservación del patrimonio cultural, convivencia democrática en la Roma antigua) y competencia digital (búsqueda de información, producción y publicación de audio).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Museo Arqueológico Regional y se visualiza un vídeo corto sobre Complutum. El alumnado debate en equipos qué saben sobre los romanos en Madrid y formula preguntas iniciales. Se define la pregunta guía y el producto final (podcast).</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo con preguntas y conocimientos previos.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre la Hispania romana, la vida cotidiana en una ciudad romana y las características de Complutum. Utilizan fuentes proporcionadas (página web del museo, artículos, mapas). Se trabajan los conceptos de urbanismo romano, organización social y cronología. El profesor guía con preguntas y mini-lecciones.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada por equipo (con datos clave, vocabulario, cronología).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el guión del podcast, definiendo la estructura (introducción, desarrollo, conclusión) y asegurando que se cubren los criterios: ubicación espacial y temporal (6.1), organización social (6.2), valoración del patrimonio (7.3) y secuencia cronológica (3.4). Se asignan los fragmentos narrativos y se prepara el tono divulgativo.</t>
+  </si>
+  <si>
+    <t>Guión escrito con anotaciones de las fuentes utilizadas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast usando dispositivos móviles o micrófonos del centro. Editan con software libre (Audacity) añadiendo música libre de derechos y efectos sonoros. Realizan varios ensayos y grabaciones. Finalmente, suben el archivo a una plataforma digital (Ivoox, SoundCloud) y comparten el enlace con el profesor y el museo (a través de un formulario).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y enlace de publicación.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo escucha los podcasts de otros grupos y realiza una coevaluación mediante una rúbrica. Después, completan una diana de autoevaluación sobre su propio proceso y producto. El profesor asigna niveles de logro 1-4 a cada criterio basándose en la rúbrica de producción y la evidencia recogida en fases anteriores.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada por cada equipo y diana de autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Dónde están las mujeres? Un estudio sobre la memoria colectiva de las figuras femeninas de la Antigüedad en nuestro barrio</t>
+  </si>
+  <si>
+    <t>Investigación social con datos propios sobre el conocimiento actual del legado de las mujeres clásicas</t>
+  </si>
+  <si>
+    <t>Nuestro barrio está perdiendo la memoria histórica de las mujeres que marcaron la Antigüedad. Las nuevas generaciones apenas las conocen. La asociación vecinal nos pide ayuda para diseñar una intervención que recupere su figura.</t>
+  </si>
+  <si>
+    <t>Realizar una encuesta a vecinos y familiares para medir el conocimiento que se tiene sobre grandes mujeres de la Antigüedad clásica (Hipatia, Cleopatra, Safo, etc.), analizar los datos obtenidos y proponer una acción concreta (mural, placa o exposición) que visibilice su legado en el barrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Biografías breves de Hipatia, Cleopatra, Safo, Agnodice, etc.
+• Plantilla de encuesta (papel o Google Forms)
+• Hoja de cálculo (Excel o similar)
+• Rúbrica de evaluación para los criterios seleccionados</t>
+  </si>
+  <si>
+    <t>Educación para la igualdad de género, educación patrimonial y competencia digital en el tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal: recuperar la memoria de mujeres de la Antigüedad en el barrio. Lluvia de ideas sobre qué mujeres conocen y cómo averiguar lo que sabe la gente. Se formula la pregunta guía y se acota la investigación.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabaja el bloque de saberes 'Grandes mujeres de la Antigüedad clásica': el alumnado investiga en fuentes proporcionadas (biografías, videos, artículos) las figuras seleccionadas. También se aprende a diseñar una encuesta y a representar datos mediante tablas y gráficos.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación sobre las figuras y boceto del cuestionario.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a familiares y vecinos (fuera del horario escolar) y, en clase, vuelca y analiza los datos en hojas de cálculo. Calculan frecuencias y elaboran gráficos. Contrastan los resultados con la información histórica.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redactan el informe de investigación que incluye: introducción, métodos, resultados (tablas y gráficos), conclusiones y propuesta de intervención. Preparan una presentación oral para la audiencia real (puede ser simulada si no acuden representantes).</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral.</t>
+  </si>
+  <si>
+    <t>Defensa oral ante la audiencia simulada (compañeros y profesor) o real si se gestiona. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Ruta histórica: el legado que pisamos</t>
+  </si>
+  <si>
+    <t>Diseñamos una guía de ruta para poner en valor el patrimonio antiguo de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El barrio donde se ubica el instituto conserva restos arqueológicos poco conocidos (prehistóricos y antiguos). La asociación de vecinos nos pide una guía didáctica para que los habitantes valoren y cuiden ese legado. El alumnado actuará como equipo de arqueólogos y diseñadores.</t>
+  </si>
+  <si>
+    <t>Investigar un conjunto de restos arqueológicos del entorno cercano, organizarlos en una ruta peatonal y elaborar una guía ilustrada que incluya mapa, cronología, descripción de las culturas implicadas y propuestas de conservación, para entregar a la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapas del distrito o municipio
+• Guía de yacimientos arqueológicos de la Comunidad de Madrid (web)
+• Ordenadores con acceso a Google Maps y recursos digitales
+• Cartulina, rotuladores, impresora
+• Plantilla de ficha de punto de interés
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: valoración y conservación del patrimonio común; tratamiento crítico de la información histórica.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación de vecinos mediante una carta simulada. Lluvia de ideas sobre qué patrimonio antiguo hay en el barrio. Se forma la pregunta guía y se organizan equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales e hipótesis sobre el patrimonio cercano.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a localizar yacimientos en mapas, a elaborar líneas de tiempo y a reconocer las culturas prehistórica y antigua. Se trabajan ejemplos de Madrid (Complutum, Cerro de la Gavia).</t>
+  </si>
+  <si>
+    <t>Mapas y líneas de tiempo realizados en clase.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un conjunto de restos (previa selección de una zona del barrio o municipio) usando fuentes digitales y físicas. Elaboran un borrador de la ruta con puntos de interés y redactan fichas históricas.</t>
+  </si>
+  <si>
+    <t>Borrador con fichas de cada punto y croquis de ruta.</t>
+  </si>
+  <si>
+    <t>Diseño de la guía final: mapa detallado, línea de tiempo, fichas de los puntos, medidas de conservación. Preparación de la presentación oral para la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t>Guía finalizada (impresa o digital) y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación a un representante simulado o real de la asociación de vecinos. Coevaluación entre equipos y autoevaluación con rúbrica. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fuentes primarias (como inscripciones romanas o fragmentos de papiros) acompañadas simultáneamente de transcripciones simplificadas, glosarios visuales y versiones en audio para facilitar la decodificación del lenguaje arcaico.
 • Utilizar visores cartográficos interactivos que permitan superponer capas de información (relieve, hidrografía y asentamientos antiguos) para que el alumnado visualice la relación física entre el medio y la historia.
 • Presentar la información mediante organizadores gráficos de jerarquización, como pirámides sociales interactivas o líneas del tiempo multinivel que vinculen hitos políticos con cambios en la vida cotidiana.</t>
   </si>
@@ -1546,225 +1948,294 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Manual de Gestión de Crisis' en formato digital o físico donde el alumnado proponga protocolos de actuación institucional ante un desastre natural o un conflicto fronterizo simulado.
 • Grabar un simulacro de debate en la Asamblea General de la ONU o un podcast de entrevista a un representante de una institución de seguridad, defendiendo el papel de la mediación en la resolución de conflictos.
 • Diseñar una campaña de sensibilización mediante infografías o carteles que traduzcan los Objetivos de Desarrollo Sostenible (ODS) a acciones concretas dentro del ámbito de la seguridad ciudadana local.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un juego de rol de 'Diplomacia Global' donde cada estudiante asuma el rol de un país o institución y deba negociar acuerdos de paz basados en recursos limitados y necesidades de seguridad reales.
 • Vincular el aprendizaje con el entorno cercano mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propio municipio (comisarías, centros de protección civil, sedes de ONGs).
 • Organizar un 'Muro de Dilemas Éticos' donde el alumnado deba posicionarse y argumentar sobre la intervención internacional en conflictos ajenos, ajustando el nivel de complejidad del debate según sus intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...59 lines deleted...]
-    <t>Pone en valor el patrimonio material e inmaterial como fundamento de la identidad y la memoria colectiva.</t>
+    <t>CCL1, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM3, CC1</t>
+  </si>
+  <si>
+    <t>La CE requiere buscar, seleccionar, tratar y organizar información, así como elaborar y exp (expresar), lo que implica expresión oral/escrita (CCL1), localización y contraste de información (CCL3) y búsqueda digital (CD1). Secundariamente, gestión del aprendizaje (CPSAA4), interpretación de datos (STEM3) y comprensión de la realidad social (CC1).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM1, CC3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE implica indagar (STEM1), argumentar (CCL2) y elaborar productos propios para desarrollar pensamiento crítico (CC3). Secundariamente, expresar (CCL1), crear en formato digital (CD2) y planificar (CPSAA4).</t>
   </si>
   <si>
     <t>STEM2, CC1, CC2</t>
   </si>
   <si>
-    <t>CPSAA2, CCL3</t>
-[...17 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL2, CPSAA5, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE pide identificar causas y consecuencias de cambios históricos (STEM2), comprender sociedades (CC1) y su evolución (CC2). Secundariamente, argumentar (CCL2), asumir responsabilidad (CPSAA5) y valorar el contexto cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM2, CC2</t>
+  </si>
+  <si>
+    <t>CD3, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La CE requiere identificar y analizar elementos del paisaje en sistemas complejos (STEM4), interpretar causas de transformaciones (STEM2) y su evolución temporal (CC2). Secundariamente, usar herramientas digitales (CD3), comprender el entorno humano (CC1) y apreciar el paisaje cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica analizar críticamente planteamientos sobre sistemas democráticos y principios constitucionales, por lo que se relaciona con ciudadanía (CC1), análisis de sistemas políticos (CC2) y valores cívicos (CC3). Secundariamente, argumentar (CCL2), responsabilidad (CPSAA5) e iniciativa social (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE busca comprender procesos multiculturales (CC1, CC2) y difundir la cultura de minorías (CC4). Secundariamente, expresar (CCL1), cooperar (CPSAA3) y apreciar la diversidad cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>La CE pide identificar fundamentos de identidades y poner en valor el patrimonio material e inmaterial, vinculándose con identidad social (CC1), conservación del patrimonio (CC4) y apreciación cultural (CCEC1). Secundariamente, autoconocimiento (CPSAA1), evolución de identidades (CC2) y valores compartidos (CC3).</t>
+  </si>
+  <si>
+    <t>STEM2, CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC1, CCL2</t>
+  </si>
+  <si>
+    <t>La CE requiere tomar conciencia de ciclos demográficos y relaciones intergeneracionales, lo que implica análisis causa-efecto (STEM2), cambios sociales (CC2) y relaciones interpersonales (CPSAA2). Secundariamente, responsabilidad (CPSAA5), comprensión de estructuras sociales (CC1) y explicación (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC4, CE1</t>
+  </si>
+  <si>
+    <t>La CE pide conocer y valorar la seguridad ciudadana y la contribución del Estado, vinculándose con ciudadanía (CC1), análisis de instituciones (CC2) y derechos (CC3). Secundariamente, responsabilidad (CPSAA5), cultura de paz (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica madrileña concreta los saberes básicos de Geografía e Historia en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>El currículo se rige por el Real Decreto 217/2022 (enseñanzas mínimas) y el Decreto 65/2022 de la Comunidad de Madrid, que desarrolla la LOMLOE y especifica 91 saberes básicos para la materia en 1.º ESO, distribuidos en los bloques de retos, sociedades y territorios.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de Geografía e Historia en 1.º ESO en Madrid respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene la estructura del BOE pero prioriza el bloque de 'Sociedades y territorios' (historia) en 1.º ESO, mientras que otras CCAA adelantan geografía física. Además, Madrid incluye un saber específico sobre la Prehistoria en la Península Ibérica, ausente en el BOE general.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo afectan las 3 horas semanales de Geografía e Historia en 1.º ESO en Madrid a la evaluación de los 32 criterios?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales (unas 105 horas anuales), se distribuyen 32 criterios de evaluación entre los 9 CE. Es recomendable evaluar al menos 3 criterios por SDA y usar tareas integradas para cubrir varios criterios simultáneamente, priorizando los de 'indagación' y 'sociedades'.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué demanda inspección educativa de Madrid en la programación de Geografía e Historia para 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Inspección exige que la programación muestre la relación explícita entre los 91 saberes, los 32 criterios y los 9 CE, así como una temporalización realista con las 3 horas semanales. También pide ejemplos de situaciones de aprendizaje conectadas con el entorno madrileño (ej. yacimientos arqueológicos).</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales específicos recomienda la Comunidad de Madrid para Geografía e Historia en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La Comunidad de Madrid facilita el repositorio 'EducaMadrid' con materiales como mapas interactivos de la región y actividades sobre el Patrimonio Mundial de Madrid. También se recomienda el uso de Google Earth para trabajar el relieve y Atlas Digital Escolar, adaptado a 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo coordinar el departamento de Geografía e Historia con Lengua para trabajar la expresión escrita en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Se acuerda un plan de escritura conjunta: en Geografía e Historia se evaluarán informes y descripciones geográficas (criterio 2.1), mientras Lengua refuerza la cohesión y ortografía. Se diseñan rúbricas compartidas y se calibran dos veces al trimestre con producciones de los 91 saberes.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad concretas aplico en Geografía e Historia de 1.º ESO con 91 saberes?</t>
+  </si>
+  <si>
+    <t>Priorizo los saberes esenciales (un 40% del total) para todo el grupo, y para alumnado con NEAE utilizo mapas conceptuales visuales, audios de explicaciones y actividades de geografía local simplificadas. Los 9 CE se evalúan con instrumentos diversos como diarios de aprendizaje o exposiciones orales breves.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo recuperar Geografía e Historia en 1.º ESO en Madrid si el alumno no superó los 9 CE?</t>
+  </si>
+  <si>
+    <t>El plan de recuperación se centra en los criterios no superados mediante una ficha guiada por cada CE pendiente (máximo 3 por trimestre). Se realiza un examen de recuperación global o se opta por un trabajo de investigación sobre un saber concreto de los 91, siempre con fecha límite antes de la evaluación final.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que regula la ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Geografía e Historia para 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y búscalo por palabras clave (CE, criterios, saberes). No te fíes de fotocopias de otros años; las normativas cambian.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 1.º ESO. Identifica cómo se distribuyen los 84 saberes en los 2 bloques (Geografía y Prehistoria/Edad Antigua) y revisa la vinculación de las 9 CE con el Perfil de Salida.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Extrae las 9 CE y sus 51 criterios. Agrúpalos en un documento maestro (tabla o Excel) con columnas: CE, criterio, saber asociado.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para poder filtrar y agrupar después. Agenda una breve reunión departamental para confirmar que tu listado es correcto.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 9 Competencias Específicas y sus 51 criterios de evaluación. Es la columna vertebral de tu programación, ya que en LOMLOE evaluamos criterios, no contenidos.</t>
-[...14 lines deleted...]
-    <t>Para 1.º ESO, el criterio de 'conciencia ambiental' y 'lectura de mapas' debe evaluarse mediante productos visuales, no solo teoría. Usa el cuaderno de clase como instrumento de calificación formal para los criterios de organización.</t>
+    <t>Asigna a cada criterio un peso aproximado y decide qué instrumento lo evaluará (rúbrica, prueba escrita, trabajo, observación, etc.). No quieras evaluar todo cada trimestre; prioriza.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios afines en una misma tarea. Por ejemplo, un análisis de un mapa puede cubrir tres criterios de Geografía a la vez.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 3 horas semanales. Lo habitual es dedicar el primer trimestre a Geografía Física y los otros dos a Prehistoria y Edad Antigua.</t>
-[...2 lines deleted...]
-    <t>El bloque de Geografía suele 'comerse' el tiempo. Reserva máximo 10 semanas para Geografía o no llegarás a Roma, que es lo que más motiva al alumnado de 12 años.</t>
+    <t>Reparte los 84 saberes de los dos bloques (Geografía e Historia) a lo largo de los tres trimestres. Busca una secuencia lógica (p.ej., Geografía primer trimestre, Historia después) y temporalmente viable.</t>
+  </si>
+  <si>
+    <t>Arranca con Geografía física porque es más concreta y los alumnos se familiarizan con mapas y escalas. Deja los temas de Historia Antigua para el segundo y tercer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Define al menos una Situación de Aprendizaje (SDA) potente por evaluación que integre varios de los 84 saberes y movilice al menos 3 de las 9 CE.</t>
-[...2 lines deleted...]
-    <t>En el segundo trimestre, una SDA sobre 'Un día en la vida de un Neolítico' funciona mejor para cubrir criterios de empatía histórica que una lección magistral sobre bifaces.</t>
+    <t>Crea una Situación de Aprendizaje por trimestre que integre varios saberes y criterios. Define un producto final (mapa interactivo, línea del tiempo, dossier, etc.) y las actividades de desarrollo.</t>
+  </si>
+  <si>
+    <t>Inspírate en los ejemplos del Anexo III de la LOMLOE. Asegúrate de que la SDA tenga un reto o pregunta guía que movilice varias competencias.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide qué peso tiene cada una de las 9 CE en la nota final. Debes consensuar si todas valen lo mismo o si priorizas las de análisis histórico y geográfico.</t>
-[...2 lines deleted...]
-    <t>Cuidado con dar el 100% del peso a los exámenes. Con 51 criterios, la inspección buscará evidencias de que evalúas también el pensamiento crítico y el trabajo cooperativo.</t>
+    <t>Acuerda con el departamento el porcentaje de nota para cada criterio o instrumento. La suma debe ser 100%. Refleja la importancia relativa de cada competencia.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a pruebas escritas; deja al menos 30% para productos competenciales (SDA, proyectos) y 30% para observación y trabajo diario.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para el alumnado con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, diseña 'glosarios visuales' y mapas mudos simplificados como medida DUA generalizada; beneficia a todo el grupo y te ahorra generar material extra constantemente.</t>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades y planes de recuperación para quienes no superen criterios. Detalla actividades de ampliación para los que avanzan más rápido.</t>
+  </si>
+  <si>
+    <t>Recoge en la programación adaptaciones curriculares no significativas (metodológicas) y un plan de recuperación trimestral con instrumentos específicos (p.ej., prueba oral en lugar de escrita).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, líneas de tiempo y tablas informativas mediante el desarrollo de métodos de búsqueda, selección y tratamient</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la prehistoria y la Edad Antigua, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas hi</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de inter</t>
   </si>
@@ -1952,130 +2423,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2391,2664 +2878,2781 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>462</v>
+      <c r="A2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>566</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>465</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>468</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>471</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>474</v>
+      <c r="A6" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>477</v>
+      <c r="A7" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>581</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>480</v>
+      <c r="A8" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>483</v>
+      <c r="A9" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>486</v>
+      <c r="A10" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>489</v>
+      <c r="A11" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>491</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>619</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>496</v>
+      <c r="A2" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>623</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>500</v>
+      <c r="B3" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>504</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>508</v>
+      <c r="B5" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>635</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>511</v>
+      <c r="B6" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>638</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>515</v>
+      <c r="B7" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>518</v>
+      <c r="B8" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>521</v>
+      <c r="B9" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>526</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D3" s="9">
         <v>10.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>10.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D4" s="9">
         <v>10.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>10.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D5" s="9">
         <v>5.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>5.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.3</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.4</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D9" s="9">
         <v>4.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>4.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D10" s="9">
         <v>4.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>4.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.3</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D11" s="9">
         <v>4.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>4.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.4</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>4.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.5</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="D13" s="9">
         <v>4.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>4.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>4.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="D14" s="9">
         <v>6.67</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>6.67</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>4.3</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>5.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="D17" s="9">
         <v>6.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>6.67</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>5.2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>5.3</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>6.1</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="D20" s="9">
         <v>3.75</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>3.75</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>6.2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D21" s="9">
         <v>3.75</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>3.75</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>6.3</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D22" s="9">
         <v>3.75</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>3.75</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>6.4</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="D23" s="9">
         <v>3.75</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>3.75</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>7.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D24" s="9">
         <v>3.75</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>3.75</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>7.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.75</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.75</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>7.3</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D26" s="9">
         <v>3.75</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>3.75</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>7.4</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D27" s="9">
         <v>3.75</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>3.75</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>8.1</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="D28" s="9">
         <v>5.0</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>5.0</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
+      <c r="A29" s="7">
         <v>8.2</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B29" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="D29" s="9">
         <v>5.0</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="9">
         <v>5.0</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
+      <c r="A30" s="7">
         <v>8.3</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B30" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="D30" s="9">
         <v>5.0</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="9">
         <v>5.0</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
+      <c r="A31" s="7">
         <v>9.1</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B31" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="D31" s="9">
         <v>3.75</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="9">
         <v>3.75</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
+      <c r="A32" s="7">
         <v>9.2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B32" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="D32" s="9">
         <v>3.75</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="9">
         <v>3.75</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="7">
         <v>9.3</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B33" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="D33" s="9">
         <v>3.75</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="9">
         <v>3.75</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
+      <c r="A34" s="7">
         <v>9.4</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="7">
+      <c r="B34" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="9">
         <v>3.75</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="9">
         <v>3.75</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="7">
+      <c r="A35" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>160.02000000000001</v>
       </c>
-      <c r="F35" s="5" t="s">
-        <v>550</v>
+      <c r="F35" s="7" t="s">
+        <v>677</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.3</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.4</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.4</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.5</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>4.3</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>5.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>5.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>6.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>6.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>6.3</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>6.4</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>7.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>7.3</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>7.4</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>8.3</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>9.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>9.4</v>
       </c>
-      <c r="AI1" s="6" t="s">
-[...3 lines deleted...]
-        <v>526</v>
+      <c r="AI1" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="AJ1" s="8" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="2" spans="1:36">
-      <c r="A2" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
-      <c r="AJ2" s="5"/>
+      <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
-      <c r="AJ3" s="5"/>
+      <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
-      <c r="A4" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
-      <c r="AJ4" s="5"/>
+      <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
-      <c r="A5" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
-      <c r="AJ5" s="5"/>
+      <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
-      <c r="AJ6" s="5"/>
+      <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
-      <c r="A7" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
-      <c r="AJ7" s="5"/>
+      <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
-      <c r="A8" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
-      <c r="AJ8" s="5"/>
+      <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
-      <c r="A9" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
-      <c r="AJ9" s="5"/>
+      <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
-      <c r="A10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
-      <c r="AJ10" s="5"/>
+      <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
-      <c r="A11" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
-      <c r="AJ11" s="5"/>
+      <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
-      <c r="A12" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
-      <c r="AJ12" s="5"/>
+      <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
-      <c r="A13" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
-      <c r="AJ13" s="5"/>
+      <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
-      <c r="A14" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
-      <c r="AJ14" s="5"/>
+      <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
-      <c r="A15" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
-      <c r="AJ15" s="5"/>
+      <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
-      <c r="A16" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
-      <c r="AJ16" s="5"/>
+      <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
-      <c r="A17" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
-      <c r="AJ17" s="5"/>
+      <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
-      <c r="A18" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
-      <c r="AJ18" s="5"/>
+      <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
-      <c r="A19" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
-      <c r="AJ19" s="5"/>
+      <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
-      <c r="A20" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
-      <c r="AJ20" s="5"/>
+      <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
-      <c r="A21" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
-      <c r="AJ21" s="5"/>
+      <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
-      <c r="A22" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
-      <c r="AJ22" s="5"/>
+      <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
-      <c r="A23" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
-      <c r="AJ23" s="5"/>
+      <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
-      <c r="A24" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
-      <c r="AJ24" s="5"/>
+      <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
-      <c r="A25" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
-      <c r="AJ25" s="5"/>
+      <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
-      <c r="A26" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
-      <c r="AJ26" s="5"/>
+      <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
-      <c r="A27" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
-      <c r="AJ27" s="5"/>
+      <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
-      <c r="A28" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
-      <c r="AJ28" s="5"/>
+      <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
-      <c r="A29" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
-      <c r="AJ29" s="5"/>
+      <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
-      <c r="A30" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
-      <c r="AJ30" s="5"/>
+      <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
-      <c r="A31" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AH31),"")</f>
         <v/>
       </c>
-      <c r="AJ31" s="5"/>
+      <c r="AJ31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="960">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7900,4529 +8504,5265 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>73</v>
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...21 lines deleted...]
-        <v>73</v>
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>81</v>
-      </c>
-[...39 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="K11" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K16" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K24" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>7.4</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="K26" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="K28" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="K29" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D30" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="K30" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...27 lines deleted...]
-      <c r="J3" s="5" t="s">
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="H31" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="K3" s="7">
+      <c r="I31" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="K31" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...30 lines deleted...]
-      <c r="K4" s="7">
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...958 lines deleted...]
-    </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7">
         <v>9.4</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K33" s="7">
+      <c r="C33" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="9">
         <v>3.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C2" s="7">
+        <v>1</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C10" s="7">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C12" s="7">
+        <v>11</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C13" s="7">
+        <v>12</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C14" s="7">
+        <v>13</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C15" s="7">
+        <v>14</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" s="7">
+        <v>15</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C17" s="7">
+        <v>16</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C18" s="7">
+        <v>17</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C19" s="7">
+        <v>18</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C20" s="7">
+        <v>19</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C21" s="7">
+        <v>20</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C22" s="7">
+        <v>21</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C23" s="7">
+        <v>22</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C24" s="7">
+        <v>23</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C25" s="7">
+        <v>1</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C26" s="7">
+        <v>2</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C27" s="7">
+        <v>3</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C28" s="7">
+        <v>4</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C29" s="7">
+        <v>5</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C30" s="7">
+        <v>6</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C31" s="7">
+        <v>7</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C32" s="7">
+        <v>8</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C33" s="7">
+        <v>9</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C34" s="7">
+        <v>10</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C35" s="7">
+        <v>11</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C36" s="7">
+        <v>12</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C37" s="7">
+        <v>13</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C38" s="7">
+        <v>14</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C39" s="7">
+        <v>15</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C40" s="7">
+        <v>1</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C41" s="7">
+        <v>2</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C42" s="7">
+        <v>3</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C43" s="7">
+        <v>4</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C44" s="7">
+        <v>5</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C45" s="7">
+        <v>6</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C46" s="7">
+        <v>7</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C47" s="7">
+        <v>8</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" s="7">
+        <v>9</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C49" s="7">
+        <v>10</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C50" s="7">
+        <v>11</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C51" s="7">
+        <v>12</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C52" s="7">
+        <v>13</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C53" s="7">
+        <v>14</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C54" s="7">
+        <v>15</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C55" s="7">
+        <v>16</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C56" s="7">
+        <v>17</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C57" s="7">
+        <v>18</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C58" s="7">
+        <v>19</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C59" s="7">
+        <v>20</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C60" s="7">
+        <v>21</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C61" s="7">
+        <v>22</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C62" s="7">
+        <v>23</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C63" s="7">
+        <v>1</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C64" s="7">
+        <v>2</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C65" s="7">
+        <v>3</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C66" s="7">
+        <v>4</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C67" s="7">
+        <v>5</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C68" s="7">
+        <v>6</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C69" s="7">
+        <v>7</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C70" s="7">
+        <v>8</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C71" s="7">
+        <v>9</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C72" s="7">
+        <v>10</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C73" s="7">
+        <v>11</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C74" s="7">
+        <v>12</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C75" s="7">
+        <v>13</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C76" s="7">
+        <v>14</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C77" s="7">
+        <v>15</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C78" s="7">
+        <v>16</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C79" s="7">
+        <v>17</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C80" s="7">
+        <v>18</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C81" s="7">
+        <v>19</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C82" s="7">
+        <v>20</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C83" s="7">
+        <v>21</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C84" s="7">
+        <v>22</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C85" s="7">
+        <v>23</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C86" s="7">
+        <v>24</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87" s="7">
+        <v>25</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C88" s="7">
+        <v>26</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C89" s="7">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...31 lines deleted...]
-      <c r="C2" s="5">
+      <c r="D89" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C90" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="C4" s="5">
+      <c r="D90" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C91" s="7">
+        <v>2</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C92" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...1678 lines deleted...]
-      <c r="I92" s="5"/>
+      <c r="D92" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>368</v>
+      <c r="A2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>372</v>
+      <c r="E3" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>375</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>378</v>
+      <c r="E5" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>381</v>
+      <c r="E6" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E11" s="7" t="s">
         <v>383</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="F11" s="7" t="s">
         <v>384</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D9" s="5">
+      <c r="G11" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D10" s="5">
+      <c r="E13" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="E14" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>386</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="5">
+      <c r="F16" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="7">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C19" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E19" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F20" s="7" t="s">
         <v>387</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D13" s="5">
+      <c r="G20" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="E21" s="7" t="s">
         <v>389</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+      <c r="F21" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F25" s="7" t="s">
         <v>390</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D15" s="5">
+      <c r="G25" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E27" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>392</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D17" s="5">
+      <c r="F30" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="E33" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F34" s="7" t="s">
         <v>393</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D18" s="5">
+      <c r="G34" s="7" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...376 lines deleted...]
-        <v>414</v>
+      <c r="E38" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>418</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>522</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="A2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>428</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>436</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>438</v>
+      <c r="A12" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A13" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>440</v>
+      <c r="A14" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A15" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>442</v>
+      <c r="A16" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A17" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A18" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="A19" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>551</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>449</v>
+      <c r="A20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>553</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>450</v>
+      <c r="A21" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="A22" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>452</v>
+      <c r="A23" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="A24" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>454</v>
+      <c r="A25" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>558</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>455</v>
+      <c r="A26" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>456</v>
+      <c r="A27" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A28" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>458</v>
+      <c r="A29" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>562</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>