--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:44</t>
+    <t>03/07/2026 20:54</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 1º ESO Geografía e Historia; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los criterios de evaluación y competencias específicas coinciden con los del BOE.</t>
   </si>