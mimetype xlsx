--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:54</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 1º ESO Geografía e Historia; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los criterios de evaluación y competencias específicas coinciden con los del BOE.</t>
   </si>