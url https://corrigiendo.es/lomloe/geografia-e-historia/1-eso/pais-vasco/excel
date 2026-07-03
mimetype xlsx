--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:38</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -358,204 +358,204 @@
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Buscar, seleccionar, organizar y comunicar, de forma guiada, información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasado, presentándola en distintos soportes y teniendo en cuenta los objetivos de la tarea.</t>
   </si>
   <si>
     <t>Investigar y organizar información histórica o geográfica relevante para crear esquemas y tablas que sinteticen procesos y hechos del pasado y presente.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado entrega esquemas, tablas comparativas o mapas conceptuales donde sintetiza información seleccionada críticamente sobre civilizaciones antiguas o fenómenos geográficos actuales.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Realización de un mural o dossier digital sobre la vida en el Neolítico tras buscar información en fuentes fiables proporcionadas.</t>
   </si>
   <si>
     <t>Evaluar únicamente la recopilación de datos o el 'copia y pega' de internet sin exigir la transformación de la información en un formato de síntesis propio.</t>
   </si>
   <si>
-    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fuentes diversas y fiables e incorporando y utili zando adecuadamente términos y conceptos propios de la materia.</t>
+    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fuentes diversas y fiables e incorporando y utilizando adecuadamente términos y conceptos propios de la materia.</t>
   </si>
   <si>
     <t>Comparar y defender posturas sobre hechos históricos desde la Prehistoria hasta la Edad Moderna mediante el análisis crítico de diversas fuentes y evidencias documentales.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de fuentes o un breve ensayo donde compara testimonios históricos y justifica sus conclusiones basándose en pruebas materiales o documentales.</t>
   </si>
   <si>
     <t>Análisis guiado de fuentes primarias y secundarias en clase para debatir sobre la veracidad o diferentes perspectivas de un acontecimiento histórico concreto.</t>
   </si>
   <si>
     <t>Evaluar únicamente la descripción memorística de los hechos históricos olvidando la fase de contraste de fuentes o la distinción entre fuente primaria y secundaria.</t>
   </si>
   <si>
     <t>Identificar y explicar los paisajes naturales correspondien tes a las distintas zonas climáticas de la Tierra, así como los paisajes humanizados, mediante una perspectiva sistémica e integradora de sus elementos propios y las interrelaciones existentes.</t>
   </si>
   <si>
     <t>Reconocer y analizar problemas sociales y ambientales actuales, expresando una opinión crítica fundamentada y proponiendo acciones concretas para su mejora desde una perspectiva global.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital donde describe un problema social relevante, analiza sus causas y propone medidas proactivas para su resolución.</t>
   </si>
   <si>
     <t>Investigación en equipo sobre los Objetivos de Desarrollo Sostenible aplicada a su entorno cercano, culminando en un debate o exposición sobre posibles soluciones locales.</t>
   </si>
   <si>
     <t>Confundir la valoración crítica y proactiva con la mera memorización de definiciones de problemas sociales o datos estadísticos sin análisis personal.</t>
   </si>
   <si>
-    <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evolución de la población, valorando el grado de sostenibilidad y equilibrio de los diferentes espacios, y la necesidad de acciones a favor de la sostenibilidad, a través de propues tas en distintos formatos.</t>
+    <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evolución de la población, valorando el grado de sostenibilidad y equilibrio de los diferentes espacios, y la necesidad de acciones a favor de la sostenibilidad, a través de propuestas en distintos formatos.</t>
   </si>
   <si>
     <t>Defender una postura crítica sobre temas actuales usando datos geográficos e históricos y comparando diferentes fuentes de información para verificar su fiabilidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un texto argumentativo o un guion de debate donde justifica su postura sobre un conflicto actual integrando datos históricos y geográficos contrastados.</t>
   </si>
   <si>
     <t>Análisis de noticias actuales en clase, buscando antecedentes históricos o causas geográficas y comparando cómo distintos medios tratan la misma información.</t>
   </si>
   <si>
     <t>Calificar la opinión personal del alumno como válida sin exigir que esté fundamentada en datos técnicos de la materia o en el contraste de fuentes.</t>
   </si>
   <si>
     <t>Identificar los mecanismos que han regulado la conviven cia y la vida en común desde la Prehistoria hasta la Edad Moderna, señalando los principales modelos de organización política que se han ido gestando, mediante la creación de productos que reflejen la comprensión de la cuestión.</t>
   </si>
   <si>
     <t>Investigar problemas actuales o hechos históricos mediante proyectos y fuentes fiables, elaborando productos que demuestren la comprensión de los cambios y desafíos sociales.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
   <si>
     <t>El alumnado entrega un dossier de investigación o una presentación digital donde analiza un reto histórico o geográfico, integrando evidencias obtenidas de fuentes primarias o secundarias.</t>
   </si>
   <si>
     <t>Simulación de una investigación arqueológica sobre una civilización fluvial donde los grupos deben resolver un reto planteado a partir de fuentes materiales y visuales.</t>
   </si>
   <si>
     <t>Calificar únicamente el acabado visual del producto final sin evaluar el rigor del proceso de investigación o la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Señalar y explicar aquellos sistemas políticos más des tacables de la Historia Antigua, la Edad Media y la Edad Moderna, con especial atención a los que se consideran antecedentes de las posteriores democracias, distinguiendo y asumiendo los deberes y derechos propios de nuestra vida actual en comunidad.</t>
   </si>
   <si>
     <t>Analizar los grandes retos históricos de la humanidad, determinando sus causas y las transformaciones sociales resultantes para comprender la evolución de las civilizaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mapa conceptual donde explica las causas y consecuencias de un cambio histórico relevante, como la sedentarización o el fin de un imperio.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un hito histórico específico, comparando los problemas del pasado con desafíos actuales similares mediante el uso de fuentes diversas.</t>
   </si>
   <si>
     <t>Evaluar solo la memorización de hitos cronológicos sin exigir la identificación de las relaciones de causalidad o la naturaleza del desafío social.</t>
   </si>
   <si>
-    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, iden tificando sus causas y sus consecuencias, utilizando secuen cias cronológicas que relacionen hechos y períodos de dis tintos lugares y los términos y conceptos técnicos de la materia.</t>
+    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, identificando sus causas y sus consecuencias, utilizando secuencias cronológicas que relacionen hechos y períodos de distintos lugares y los términos y conceptos técnicos de la materia.</t>
   </si>
   <si>
     <t>Explicar cómo interactúan los elementos naturales y humanos en un paisaje concreto, entendiendo el entorno como un sistema de piezas conectadas entre sí.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis gráfico o escrito de un paisaje donde señala elementos físicos y humanos, explicando mediante flechas o texto cómo se influyen mutuamente.</t>
   </si>
   <si>
     <t>Análisis de fotografías de paisajes diversos (naturales, rurales y urbanos) para identificar componentes bióticos, abióticos y antrópicos y sus relaciones funcionales.</t>
   </si>
   <si>
     <t>Limitarse a realizar un inventario o lista de objetos visibles en una imagen sin explicar la relación sistémica o funcional entre ellos.</t>
   </si>
   <si>
-    <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tanto oral como escrita, y representación gráfica, car tográfica y visual, en formatos analógicos y digitales.</t>
+    <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tanto oral como escrita, y representación gráfica, cartográfica y visual, en formatos analógicos y digitales.</t>
   </si>
   <si>
     <t>Analizar cómo la actividad humana y el crecimiento de la población transforman los paisajes a lo largo del tiempo, evaluando su impacto ambiental y sostenibilidad.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación comparativa que documenta la evolución de un espacio geográfico concreto, identificando causas de degradación y medidas de sostenibilidad.</t>
   </si>
   <si>
     <t>Estudio de caso sobre la transformación de un entorno cercano, comparando fotografías históricas con la actualidad para identificar impactos humanos y conflictos por recursos.</t>
   </si>
   <si>
     <t>Evaluar la degradación ambiental como un hecho estático del presente, omitiendo el análisis de la evolución histórica y la presión demográfica que la originó.</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográficos, su evolución, los cambios que han experimentado y sus ci clos, relacionándolos con los principales problemas y retos a los que nos enfrentamos hoy en el mundo, el País Vasco y España.</t>
   </si>
   <si>
     <t>Explicar cómo se organizaban y convivían las sociedades antiguas, comparando sus modelos políticos, sociales y económicos desde la Prehistoria hasta las primeras civilizaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un cuadro comparativo o un informe donde describe y diferencia las formas de gobierno y organización social de las civilizaciones fluviales y clásicas.</t>
   </si>
   <si>
     <t>Análisis de fuentes históricas y mapas temáticos para identificar las jerarquías sociales y los sistemas de creencias en las sociedades de la Edad Antigua.</t>
   </si>
   <si>
     <t>Limitarse a la enumeración cronológica de reyes o batallas sin explicar el funcionamiento real de las instituciones o la estructura de la convivencia social.</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos desde la Prehistoria hasta la Edad Moderna, valorando la riqueza que aporta su conocimiento para, contrastándolos con los actuales, distinguir las semejanzas y divergencias entre ambos, apreciando la distancia entre lo saludable y sostenible en nuestro entorno y en aquél.</t>
   </si>
   <si>
     <t>Identificar y describir modelos políticos históricos previos a la Edad Contemporánea, como la democracia ateniense, que sentaron las bases de los derechos y libertades actuales.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza un cuadro comparativo o un informe escrito donde identifica las características de la democracia ateniense o la república romana como antecedentes de los sistemas actuales.</t>
   </si>
   <si>
     <t>Análisis de fuentes históricas sobre la participación ciudadana en la Antigüedad Clásica para compararla con los sistemas democráticos modernos en el aula.</t>
   </si>
   <si>
     <t>Evaluar la democracia antigua bajo estándares modernos de sufragio universal, obviando las exclusiones sociales (mujeres, esclavos) propias del contexto histórico de la época.</t>
   </si>
   <si>
-    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples conse cuencias sociales, territoriales y ambientales, comprendiendo la existencia de ritmos y ciclos de crecimiento.</t>
+    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples consecuencias sociales, territoriales y ambientales, comprendiendo la existencia de ritmos y ciclos de crecimiento.</t>
   </si>
   <si>
     <t>Analizar el origen de la sociedad multicultural y los movimientos por la igualdad, identificando causas históricas y geográficas para fomentar el respeto a la diversidad.</t>
   </si>
   <si>
     <t>El alumnado realiza un mural digital o una presentación sobre la evolución histórica de un colectivo discriminado y las acciones realizadas para lograr su inclusión.</t>
   </si>
   <si>
     <t>Investigación grupal sobre las migraciones históricas y los movimientos sociales en defensa de la igualdad, exponiendo las conclusiones mediante soportes visuales.</t>
   </si>
   <si>
     <t>Evaluar la opinión personal o el sentimiento de rechazo del alumno en lugar de la capacidad de análisis crítico de los procesos históricos que generan discriminación.</t>
   </si>
   <si>
     <t>Identificar algunos conflictos y relaciones de hegemonía, subordinación y dependencia generados por los distintos sistemas económicos desde la Prehistoria hasta la Edad Moderna, relacionándolos con la importancia de los derechos sociales y la necesidad del acceso universal a recursos básicos en la actualidad.</t>
   </si>
   <si>
     <t>Identificar y describir las desigualdades sociales y sistemas de control en la Antigüedad, visibilizando el papel de las mujeres y colectivos marginados o esclavizados.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o tabla comparativa donde identifica grupos sociales marginados y explica los mecanismos de control aplicados sobre ellos en civilizaciones antiguas.</t>
   </si>
@@ -574,51 +574,66 @@
   <si>
     <t>El alumnado realiza un mural digital o una presentación comparando elementos culturales propios con los de otras regiones, analizando sus orígenes históricos y geográficos.</t>
   </si>
   <si>
     <t>Análisis de las tradiciones, lenguas y patrimonio de su entorno cercano en comparación con otras realidades europeas o globales.</t>
   </si>
   <si>
     <t>Evaluar únicamente la descripción de monumentos o folclore local sin vincularlos con los procesos históricos o geográficos que explican la formación de la identidad.</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones del mundo clásico, medieval y de la Edad Moderna a Europa, reconociendo y valorando el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía europea, y respetando cualquier sentimiento de pertenencia (religioso, nacional...).</t>
   </si>
   <si>
     <t>Explicar el origen de las identidades culturales en España a través de la historia, fomentando el respeto a la diversidad y la convivencia democrática.</t>
   </si>
   <si>
     <t>El alumnado realiza un mapa conceptual o una breve exposición oral sobre los legados culturales históricos que conforman las identidades actuales en el territorio español.</t>
   </si>
   <si>
     <t>Investigación grupal sobre las huellas de civilizaciones pasadas como la romana o andalusí en las tradiciones y lenguas actuales de las diversas comunidades.</t>
   </si>
   <si>
     <t>Evaluar la opinión política o el sentimiento identitario personal del alumno en lugar de su capacidad para analizar las raíces históricas de dichas identidades.</t>
   </si>
   <si>
-    <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nacimiento y desarrollo en el espacio y en el tiempo e identificando sus aportaciones más relevantes a la cultura univer sal.</t>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, europea y universal.</t>
+  </si>
+  <si>
+    <t>Identificar las raíces históricas y culturales comunes de Europa y reconocer el patrimonio compartido como base de la identidad y ciudadanía europea actual.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o una presentación digital que clasifica elementos del legado histórico, artístico e institucional europeo desde la Antigüedad hasta la actualidad.</t>
+  </si>
+  <si>
+    <t>Análisis de las huellas del mundo clásico y medieval en la cultura contemporánea para comprender la formación de la identidad europea compartida.</t>
+  </si>
+  <si>
+    <t>Centrar el estudio únicamente en las instituciones políticas de la Unión Europea actual, ignorando el legado histórico y cultural previo que exige el criterio.</t>
+  </si>
+  <si>
+    <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nacimiento y desarrollo en el espacio y en el tiempo e identificando sus aportaciones más relevantes a la cultura universal.</t>
   </si>
   <si>
     <t>Analizar y explicar la evolución de la población y sus retos actuales, como el envejecimiento o las migraciones, usando datos y pirámides demográficas.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de análisis demográfico comparando pirámides de población y mapas temáticos para identificar problemas sociales en España y el mundo.</t>
   </si>
   <si>
     <t>Actividades de comentario de pirámides de población y cálculo de tasas básicas para debatir sobre el reto demográfico y la sostenibilidad.</t>
   </si>
   <si>
     <t>Confundir el crecimiento natural con el saldo migratorio al explicar las causas del cambio poblacional o no saber interpretar la base de una pirámide.</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el reconocimiento de las minorías étnico-culturales y la colabora ción como valores que favorecen la cohesión social.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades personales y valorando el intercambio generacional.</t>
   </si>
   <si>
     <t>El alumnado realiza un cuadro comparativo o informe que describe los cambios históricos en el ciclo vital y la distribución del trabajo doméstico por género.</t>
   </si>
   <si>
     <t>Investigación sobre las tareas diarias de diferentes miembros de la familia a través del tiempo, comparando la Antigüedad con la sociedad contemporánea.</t>
   </si>
@@ -637,180 +652,315 @@
   <si>
     <t>El alumnado realiza una tabla comparativa o un informe donde analiza las diferencias entre estilos de vida antiguos y modernos, proponiendo acciones sostenibles para su entorno cercano.</t>
   </si>
   <si>
     <t>En el bloque de Prehistoria o Edad Antigua, analizando cómo vivían antes y cómo las prácticas actuales afectan al medio ambiente y la salud.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción histórica de la vida cotidiana sin establecer el vínculo obligatorio con la sostenibilidad y la salud en el presente.</t>
   </si>
   <si>
     <t>Conocer y explicar las aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones antiguas, medievales y de la Edad Moderna, señalando las que conforman las raíces de las culturas actuales y conectándolas con nuestro concepto de solidaridad, justicia, libertad y sostenibilidad.</t>
   </si>
   <si>
     <t>Identificar y explicar la relación entre los grandes procesos históricos antiguos, medievales y modernos con la evolución de España y las aportaciones de su sociedad.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia antigua y medieval con el desarrollo social y cultural español.</t>
   </si>
   <si>
     <t>Investigación sobre el legado de las civilizaciones antiguas y medievales en la península ibérica, destacando su impacto en la identidad y cooperación actual.</t>
   </si>
   <si>
     <t>Centrar la evaluación en la enumeración de hechos políticos cronológicos, ignorando la valoración de la contribución social y la conexión con la ciudadanía global.</t>
   </si>
   <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, valorando lo que han supuesto para su evolución.</t>
+  </si>
+  <si>
+    <t>Analizar los retos globales actuales desde la sostenibilidad, valorando el papel de las instituciones y la participación ciudadana en la construcción de la paz y la cooperación.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital analizando un conflicto o problema ambiental actual, identificando la intervención de organismos internacionales y proponiendo acciones locales.</t>
+  </si>
+  <si>
+    <t>Investigación en grupos sobre un Objetivo de Desarrollo Sostenible específico y la labor de los Cascos Azules o una ONG en una zona de conflicto.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al aprendizaje memorístico de los nombres de organismos internacionales sin analizar su función real en la resolución de conflictos o la sostenibilidad.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>1- Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos.* 2- Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas.* 3- Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global.</t>
-[...5 lines deleted...]
-    <t>3- Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico.* 4- Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc.*</t>
+    <t>1Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos</t>
+  </si>
+  <si>
+    <t>2Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas</t>
+  </si>
+  <si>
+    <t>3Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global</t>
+  </si>
+  <si>
+    <t>1Búsqueda y tratamiento de información aportada por textos historiográficos, datos estadísticos, etc., en ámbitos digitales y analógicos. Lectura y valoración crítica de la información, contrastando la fiabilidad de las fuentes y conociendo el pro blema de la desinformación en redes. Creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento</t>
+  </si>
+  <si>
+    <t>2Ciudadanía ética digital: los asuntos de la privacidad, protección de datos, Netiqueta y propiedad intelectual aplicados al trabajo de la materia</t>
+  </si>
+  <si>
+    <t>3Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico</t>
+  </si>
+  <si>
+    <t>4Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc</t>
   </si>
   <si>
     <t>Guerras, terrorismo y otras formas de violencia política.</t>
   </si>
   <si>
-    <t>7- Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales.* 8- Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
+    <t>7Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales</t>
+  </si>
+  <si>
+    <t>8Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
   </si>
   <si>
     <t>4- Manejo y utilización de dispositivos, aplicaciones informáticas y plataformas digitales aplicadas al estudio de la Geografía y de la Historia. Uso seguro de las redes de comunicación.</t>
   </si>
   <si>
     <t>5- Búsqueda de información en ámbitos digitales y analógicos, lectura y valoración crítica de ella y creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento.</t>
   </si>
   <si>
-    <t>6- Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos.* 7- Los paisajes naturales locales, regionales y a nivel mundial: tipos y características.* 8- Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental.*</t>
+    <t>6Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos</t>
+  </si>
+  <si>
+    <t>7Los paisajes naturales locales, regionales y a nivel mundial: tipos y características</t>
+  </si>
+  <si>
+    <t>8Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental</t>
   </si>
   <si>
     <t>10- Riqueza y valor del patrimonio natural. La influencia humana en la alteración de los ecosistemas en el pasado y la ac tualidad. Conservación y mejora del entorno local y global.</t>
   </si>
   <si>
-    <t>11- Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual.* 12- El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana.</t>
-[...20 lines deleted...]
-    <t>3- Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración.* 4- Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates.* 5- La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia.* 6- Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931.* 7- Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos.* 8- El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias.* 9- La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo.* 10- Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar.* 11- Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana.</t>
+    <t>11Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual</t>
+  </si>
+  <si>
+    <t>12El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana</t>
+  </si>
+  <si>
+    <t>13El paisaje rural y urbano en el País Vasco. Situación demográfica y económica y principales problemas y retos de fu turo</t>
+  </si>
+  <si>
+    <t>14La organización económica: descripción de los recursos, de los sectores, los mercados regionales y las políticas co merciales. Relaciones, colaboración y tensiones internacionales entre potencias político-económicas</t>
+  </si>
+  <si>
+    <t>15Concentración y distribución de la riqueza. La función de los impuestos. La cuestión del mínimo vital</t>
+  </si>
+  <si>
+    <t>16El papel de la mujer en las sociedades actuales: educación, acceso al trabajo y al poder y situaciones discriminatorias de las niñas y de las mujeres en el mundo. Roles de género y su manifestación en todos los ámbitos de la sociedad y la cultura</t>
+  </si>
+  <si>
+    <t>17La Organización de Naciones Unidas y los Objetivos de Desarrollo Sostenible, los dilemas y contradicciones del mundo actual y las diferentes opciones para afrontarlos a nivel personal, local, nacional y global, como punto de partida para el pensamiento crítico y el desarrollo de juicios propios</t>
+  </si>
+  <si>
+    <t>1Introducción a las metodologías y técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las fuentes históricas escritas y la cultura material. El significado y la importancia de los archivos, bibliotecas y museos y del legado histórico y cultural como patrimonio colectivo</t>
+  </si>
+  <si>
+    <t>2El método científico y la investigación histórica. Introducción a la existencia de diferentes escuelas historiográficas y geográficas y de las consiguientes metodologías del pensamiento histórico</t>
+  </si>
+  <si>
+    <t>3Construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través de los puntos de vista de linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4El origen del ser humano, las primeras grandes migraciones y el nacimiento de las primeras sociedades y culturas pa leolíticas</t>
+  </si>
+  <si>
+    <t>5Del Paleolítico al Neolítico: la producción de alimentos, la sedentarización y el aumento de la complejidad social. La Edad de los Metales. La huella prehistórica en el País Vasco</t>
+  </si>
+  <si>
+    <t>6El surgimiento de las civilizaciones: de las ciudades estado a los primeros reinos e imperios en Mesopotamia y Egipto</t>
+  </si>
+  <si>
+    <t>7El desarrollo del comercio en la Antigüedad. Las grandes rutas comerciales. Diferencias entre conquista y colonización</t>
+  </si>
+  <si>
+    <t>8Evolución de las estructuras sociales en Mesopotamia, Egipto, Grecia y Roma. Los integrantes más desfavorecidos de las sociedades de la Edad Antigua. La vida cotidiana y el papel conocido de las mujeres</t>
+  </si>
+  <si>
+    <t>9Los distintos tipos de organización política en el Mundo Antiguo: oligarquía, reino, imperio, república y democracia,</t>
+  </si>
+  <si>
+    <t>1Introducción a las técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las diferentes fuentes históricas, base para la construcción del conocimiento sobre el pasado. El porqué del contraste entre las teorías y métodos de las distintas escuelas historiográficas para abordar el estudio de la Historia como ciencia y de las consiguien tes visiones de los historiadores seguidores de estas</t>
+  </si>
+  <si>
+    <t>2El carácter multicausal de la explicación histórica. Identificación de los componentes económicos, sociales, políticos y culturales que intervienen en los procesos históricos, según las distintas corrientes historiográficas</t>
+  </si>
+  <si>
+    <t>3Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates</t>
+  </si>
+  <si>
+    <t>5La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia</t>
+  </si>
+  <si>
+    <t>6Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931</t>
+  </si>
+  <si>
+    <t>7Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos</t>
+  </si>
+  <si>
+    <t>8El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias</t>
+  </si>
+  <si>
+    <t>9La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo</t>
+  </si>
+  <si>
+    <t>10Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar</t>
+  </si>
+  <si>
+    <t>11Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana</t>
   </si>
   <si>
     <t>12- La crisis de las democracias y los orígenes de los totalitarismos: fascismos y estalinismo. Los movimientos sociales por la libertad, la igualdad y los derechos humanos en el Mundo Contemporáneo. La Declaración Universal de los Derechos</t>
   </si>
   <si>
-    <t>desde Mesopotamia a Roma.*</t>
-[...11 lines deleted...]
-    <t>C. Compro miso cívico</t>
+    <t>desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>10La evolución de los sistemas económicos y su impacto sobre la transformación humana del territorio y la distribución desigual de los recursos y del trabajo desde la Prehistoria hasta la Edad Moderna. Los ciclos demográficos</t>
+  </si>
+  <si>
+    <t>11La religión en la organización política y social de la Antigüedad: politeísmo, monoteísmo y el surgimiento de las grandes religiones. La legitimación del poder desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>12Evolución de las comunidades humanas: de la vida nómada y cavernícola a las polis y urbes</t>
+  </si>
+  <si>
+    <t>13La Península Ibérica y el País Vasco hasta el final de la Edad Antigua. El caso de la romanización en el País Vasco</t>
+  </si>
+  <si>
+    <t>14Significado y función de las expresiones artísticas y culturales en las distintas civilizaciones: desde el Arte Paleolítico al Arte Romano. Respeto, protección y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>15Las raíces clásicas de la cultura occidental. Los inicios conocidos de la construcción de las identidades culturales a través del pensamiento, desde las culturas paleolíticas hasta la romanización</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 20Las grandes rutas comerciales de la Edad Media y la Edad Moderna y las estrategias para el control de las personas y los recursos: factores ambientales, políticos, económicos y geográficos. Grandes descubrimientos, viajes, colonización y comercio. Hegemonía y la geopolítica en el nacimiento y evolución de la Edad Moderna. Las civilizaciones aborígenes</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 21La Península Ibérica en la Edad Media y Edad Moderna</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 22El País Vasco en la Edad Media y Moderna: de la formación del reino de Pamplona a la conquista del reino de Navarra</t>
+  </si>
+  <si>
+    <t>Integración de los territorios históricos en la corona de Castilla. Creación y consolidación del sistema foral. Transformacio nes sociales, económicas y culturales. Los primeros textos escritos en Euskara. La situación de las minorías y las mujeres: agotes, judíos, caza de brujas, etc</t>
+  </si>
+  <si>
+    <t>23Las raíces medievales de la cultura occidental. Humanismo y Cristiandad. La influencia de la civilización islámica en la cultura europea: de Al-Ándalus a los otomanos. El pensamiento en las culturas medievales y modernas. Del arte prerromá nico al arte barroco</t>
+  </si>
+  <si>
+    <t>24Ciencia, medicina y avances científicos y tecnológicos en la Edad Media y Moderna: nuevas respuestas a las grandes preguntas de la humanidad acerca del mundo. Racionalismo y empirismo</t>
+  </si>
+  <si>
+    <t>C. Compromiso cívico</t>
   </si>
   <si>
     <t>1- Dignidad humana y derechos universales. La Convención sobre los Derechos del Niño.</t>
   </si>
   <si>
     <t>2- Igualdad de género. Manifestaciones y conductas no sexistas y uso no sexista del lenguaje.</t>
   </si>
   <si>
     <t>3- Interés ante los retos y problemas de actualidad en el entorno local y global.</t>
   </si>
   <si>
     <t>4- Convivencia cívica y cultura democrática. Incorporación e implicación en la sociedad civil. Participación en proyectos comunitarios.</t>
   </si>
   <si>
     <t>5- Conciencia ambiental. Respeto, protección y cuidado de los seres vivos y del planeta.</t>
   </si>
   <si>
-    <t>6- Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España.* 7- Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado.</t>
-[...20 lines deleted...]
-    <t>20- Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial.* 21- Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea.</t>
+    <t>6Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España</t>
+  </si>
+  <si>
+    <t>7Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado</t>
+  </si>
+  <si>
+    <t>Humanos</t>
+  </si>
+  <si>
+    <t>13Relaciones internacionales durante la Edad Contemporánea: la Primera Guerra Mundial, el período de entreguerras, la Crisis de 1929 y la Segunda Guerra Mundial, sus causas y consecuencias</t>
+  </si>
+  <si>
+    <t>14La Segunda República Española: las reformas, sus consecuencias y la polarización de la sociedad. La creación del ordenamiento normativo autonómico: El Estatuto Vasco de Autonomía de 1936. La Guerra Civil de 1936 y la Dictadura</t>
+  </si>
+  <si>
+    <t>Franquista, repercusiones en el País Vasco</t>
+  </si>
+  <si>
+    <t>15Evolución de las Constituciones españolas: de la Constitución de 1812 a la Constitución de 1978</t>
+  </si>
+  <si>
+    <t>16Fundamentos geoestratégicos desde la segunda mitad del siglo XX hasta la actualidad: la política de bloques y la Guerra Fría. De la hegemonía de los Estados Unidos de América a un mundo multipolar. El papel de los organismos inter nacionales: el surgimiento de la ONU y la Declaración Universal de Derechos Humanos</t>
+  </si>
+  <si>
+    <t>18Elementos básicos de la organización y administración del País Vasco en el contexto del Estado español: las fuentes del autogobierno y el Estatuto de Autonomía de 1979</t>
+  </si>
+  <si>
+    <t>19La conquista de los derechos civiles y políticos por parte de las mujeres; y la lucha por la igualdad real de mujeres y</t>
+  </si>
+  <si>
+    <t>hombres. Mujeres relevantes de la Historia Contemporánea</t>
+  </si>
+  <si>
+    <t>20Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>21Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea</t>
   </si>
   <si>
     <t>22- Cambios culturales y movimientos sociales en el mundo contemporáneo. La conquista de derechos en las sociedades democráticas contemporáneas. La Memoria democrática. El papel de los medios de comunicación y de las redes sociales.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1198,294 +1348,297 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Manual de Gestión de Crisis' en formato digital o físico donde el alumnado proponga protocolos de actuación institucional ante un desastre natural o un conflicto fronterizo simulado.
 • Grabar un simulacro de debate en la Asamblea General de la ONU o un podcast de entrevista a un representante de una institución de seguridad, defendiendo el papel de la mediación en la resolución de conflictos.
 • Diseñar una campaña de sensibilización mediante infografías o carteles que traduzcan los Objetivos de Desarrollo Sostenible (ODS) a acciones concretas dentro del ámbito de la seguridad ciudadana local.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un juego de rol de 'Diplomacia Global' donde cada estudiante asuma el rol de un país o institución y deba negociar acuerdos de paz basados en recursos limitados y necesidades de seguridad reales.
 • Vincular el aprendizaje con el entorno cercano mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propio municipio (comisarías, centros de protección civil, sedes de ONGs).
 • Organizar un 'Muro de Dilemas Éticos' donde el alumnado deba posicionarse y argumentar sobre la intervención internacional en conflictos ajenos, ajustando el nivel de complejidad del debate según sus intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...59 lines deleted...]
-    <t>Pone en valor el patrimonio material e inmaterial como fundamento de la identidad y la memoria colectiva.</t>
+    <t>CCL1, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM3, CC1</t>
+  </si>
+  <si>
+    <t>La CE requiere buscar, seleccionar, tratar y organizar información, así como elaborar y exp (expresar), lo que implica expresión oral/escrita (CCL1), localización y contraste de información (CCL3) y búsqueda digital (CD1). Secundariamente, gestión del aprendizaje (CPSAA4), interpretación de datos (STEM3) y comprensión de la realidad social (CC1).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM1, CC3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE implica indagar (STEM1), argumentar (CCL2) y elaborar productos propios para desarrollar pensamiento crítico (CC3). Secundariamente, expresar (CCL1), crear en formato digital (CD2) y planificar (CPSAA4).</t>
   </si>
   <si>
     <t>STEM2, CC1, CC2</t>
   </si>
   <si>
-    <t>CPSAA2, CCL3</t>
-[...11 lines deleted...]
-    <t>Se orienta a la seguridad ciudadana, la convivencia y el papel de las instituciones en la cultura de paz.</t>
+    <t>CCL2, CPSAA5, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE pide identificar causas y consecuencias de cambios históricos (STEM2), comprender sociedades (CC1) y su evolución (CC2). Secundariamente, argumentar (CCL2), asumir responsabilidad (CPSAA5) y valorar el contexto cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM2, CC2</t>
+  </si>
+  <si>
+    <t>CD3, CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La CE requiere identificar y analizar elementos del paisaje en sistemas complejos (STEM4), interpretar causas de transformaciones (STEM2) y su evolución temporal (CC2). Secundariamente, usar herramientas digitales (CD3), comprender el entorno humano (CC1) y apreciar el paisaje cultural (CCEC2).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA5, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica analizar críticamente planteamientos sobre sistemas democráticos y principios constitucionales, por lo que se relaciona con ciudadanía (CC1), análisis de sistemas políticos (CC2) y valores cívicos (CC3). Secundariamente, argumentar (CCL2), responsabilidad (CPSAA5) e iniciativa social (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE busca comprender procesos multiculturales (CC1, CC2) y difundir la cultura de minorías (CC4). Secundariamente, expresar (CCL1), cooperar (CPSAA3) y apreciar la diversidad cultural (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>La CE pide identificar fundamentos de identidades y poner en valor el patrimonio material e inmaterial, vinculándose con identidad social (CC1), conservación del patrimonio (CC4) y apreciación cultural (CCEC1). Secundariamente, autoconocimiento (CPSAA1), evolución de identidades (CC2) y valores compartidos (CC3).</t>
+  </si>
+  <si>
+    <t>STEM2, CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC1, CCL2</t>
+  </si>
+  <si>
+    <t>La CE requiere tomar conciencia de ciclos demográficos y relaciones intergeneracionales, lo que implica análisis causa-efecto (STEM2), cambios sociales (CC2) y relaciones interpersonales (CPSAA2). Secundariamente, responsabilidad (CPSAA5), comprensión de estructuras sociales (CC1) y explicación (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC4, CE1</t>
+  </si>
+  <si>
+    <t>La CE pide conocer y valorar la seguridad ciudadana y la contribución del Estado, vinculándose con ciudadanía (CC1), análisis de instituciones (CC2) y derechos (CC3). Secundariamente, responsabilidad (CPSAA5), cultura de paz (CC4) e iniciativa (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que regula la ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Geografía e Historia para 1.º ESO.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y búscalo por palabras clave (CE, criterios, saberes). No te fíes de fotocopias de otros años; las normativas cambian.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 1.º ESO. Identifica cómo se distribuyen los 84 saberes en los 2 bloques (Geografía y Prehistoria/Edad Antigua) y revisa la vinculación de las 9 CE con el Perfil de Salida.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Extrae las 9 CE y sus 51 criterios. Agrúpalos en un documento maestro (tabla o Excel) con columnas: CE, criterio, saber asociado.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para poder filtrar y agrupar después. Agenda una breve reunión departamental para confirmar que tu listado es correcto.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 9 Competencias Específicas y sus 51 criterios de evaluación. Es la columna vertebral de tu programación, ya que en LOMLOE evaluamos criterios, no contenidos.</t>
-[...14 lines deleted...]
-    <t>Para 1.º ESO, el criterio de 'conciencia ambiental' y 'lectura de mapas' debe evaluarse mediante productos visuales, no solo teoría. Usa el cuaderno de clase como instrumento de calificación formal para los criterios de organización.</t>
+    <t>Asigna a cada criterio un peso aproximado y decide qué instrumento lo evaluará (rúbrica, prueba escrita, trabajo, observación, etc.). No quieras evaluar todo cada trimestre; prioriza.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios afines en una misma tarea. Por ejemplo, un análisis de un mapa puede cubrir tres criterios de Geografía a la vez.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 3 horas semanales. Lo habitual es dedicar el primer trimestre a Geografía Física y los otros dos a Prehistoria y Edad Antigua.</t>
-[...2 lines deleted...]
-    <t>El bloque de Geografía suele 'comerse' el tiempo. Reserva máximo 10 semanas para Geografía o no llegarás a Roma, que es lo que más motiva al alumnado de 12 años.</t>
+    <t>Reparte los 84 saberes de los dos bloques (Geografía e Historia) a lo largo de los tres trimestres. Busca una secuencia lógica (p.ej., Geografía primer trimestre, Historia después) y temporalmente viable.</t>
+  </si>
+  <si>
+    <t>Arranca con Geografía física porque es más concreta y los alumnos se familiarizan con mapas y escalas. Deja los temas de Historia Antigua para el segundo y tercer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Define al menos una Situación de Aprendizaje (SDA) potente por evaluación que integre varios de los 84 saberes y movilice al menos 3 de las 9 CE.</t>
-[...2 lines deleted...]
-    <t>En el segundo trimestre, una SDA sobre 'Un día en la vida de un Neolítico' funciona mejor para cubrir criterios de empatía histórica que una lección magistral sobre bifaces.</t>
+    <t>Crea una Situación de Aprendizaje por trimestre que integre varios saberes y criterios. Define un producto final (mapa interactivo, línea del tiempo, dossier, etc.) y las actividades de desarrollo.</t>
+  </si>
+  <si>
+    <t>Inspírate en los ejemplos del Anexo III de la LOMLOE. Asegúrate de que la SDA tenga un reto o pregunta guía que movilice varias competencias.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide qué peso tiene cada una de las 9 CE en la nota final. Debes consensuar si todas valen lo mismo o si priorizas las de análisis histórico y geográfico.</t>
-[...2 lines deleted...]
-    <t>Cuidado con dar el 100% del peso a los exámenes. Con 51 criterios, la inspección buscará evidencias de que evalúas también el pensamiento crítico y el trabajo cooperativo.</t>
+    <t>Acuerda con el departamento el porcentaje de nota para cada criterio o instrumento. La suma debe ser 100%. Refleja la importancia relativa de cada competencia.</t>
+  </si>
+  <si>
+    <t>No asignes más del 40% a pruebas escritas; deja al menos 30% para productos competenciales (SDA, proyectos) y 30% para observación y trabajo diario.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para el alumnado con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, diseña 'glosarios visuales' y mapas mudos simplificados como medida DUA generalizada; beneficia a todo el grupo y te ahorra generar material extra constantemente.</t>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades y planes de recuperación para quienes no superen criterios. Detalla actividades de ampliación para los que avanzan más rápido.</t>
+  </si>
+  <si>
+    <t>Recoge en la programación adaptaciones curriculares no significativas (metodológicas) y un plan de recuperación trimestral con instrumentos específicos (p.ej., prueba oral en lugar de escrita).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Buscar, seleccionar, organizar y comunicar, de forma guiada, información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasa</t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fu</t>
   </si>
   <si>
     <t>Identificar y explicar los paisajes naturales correspondien tes a las distintas zonas climáticas de la Tierra, así como los paisajes humanizados, mediante una perspectiva sistémica</t>
   </si>
   <si>
     <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evo</t>
   </si>
   <si>
     <t>Identificar los mecanismos que han regulado la conviven cia y la vida en común desde la Prehistoria hasta la Edad Moderna, señalando los principales modelos de organización polític</t>
   </si>
   <si>
     <t xml:space="preserve">Señalar y explicar aquellos sistemas políticos más des tacables de la Historia Antigua, la Edad Media y la Edad Moderna, con especial atención a los que se consideran antecedentes </t>
   </si>
   <si>
-    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, iden tificando</t>
+    <t xml:space="preserve">Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, identificando </t>
   </si>
   <si>
     <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tant</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográficos, su evolución, los cambios que han experimentado y sus ci clos, relacionándolos con los principales problemas y retos a los q</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos desde la Prehistoria hasta la Edad Moderna, valorando la riqueza que aporta su conocimiento p</t>
   </si>
   <si>
-    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples conse cuencias sociales, territoriales y ambientales, comprendiendo la exis</t>
+    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples consecuencias sociales, territoriales y ambientales, comprendiendo la exist</t>
   </si>
   <si>
     <t>Identificar algunos conflictos y relaciones de hegemonía, subordinación y dependencia generados por los distintos sistemas económicos desde la Prehistoria hasta la Edad Moderna, re</t>
   </si>
   <si>
     <t>Relacionar los elementos de las culturas y civilizaciones que se desarrollaron a lo largo de la Historia Antigua, la Edad Media y la Edad Moderna, con aquellos que conforman las di</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones del mundo clásico, medieval y de la Edad Moderna a Europa, reconociendo y valorando el legado histórico, institucional, artístico y cultural</t>
   </si>
   <si>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, e</t>
+  </si>
+  <si>
     <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nac</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el reconocimiento de las minorías étnico-culturales y la colabora c</t>
   </si>
   <si>
     <t>Argumentar la igualdad real de hombres y mujeres, destacando y valorando la aportación de personajes relevantes femeninos en distintos ámbitos y actuando en contra de cualquier act</t>
   </si>
   <si>
     <t>Conocer y explicar las aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones antiguas, medievales y de la Edad Moderna, señalando las que conforma</t>
+  </si>
+  <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, va</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2102,59 +2255,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2196,1788 +2349,1890 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>343</v>
+        <v>393</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>345</v>
+        <v>395</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>346</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>347</v>
+        <v>397</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>348</v>
+        <v>398</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>349</v>
+        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>351</v>
+        <v>401</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>352</v>
+        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>353</v>
+        <v>403</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>354</v>
+        <v>404</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>355</v>
+        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>357</v>
+        <v>407</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>359</v>
+        <v>409</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>360</v>
+        <v>410</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>361</v>
+        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>362</v>
+        <v>412</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>363</v>
+        <v>413</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>364</v>
+        <v>414</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>366</v>
+        <v>416</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>367</v>
+        <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>368</v>
+        <v>418</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>369</v>
+        <v>419</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>375</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>376</v>
+        <v>425</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>378</v>
+        <v>427</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>379</v>
+        <v>428</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>384</v>
+        <v>433</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>392</v>
+        <v>441</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>393</v>
+        <v>442</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>395</v>
+        <v>444</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>397</v>
+        <v>446</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>398</v>
+        <v>447</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>399</v>
+        <v>448</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>400</v>
+        <v>449</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>401</v>
+        <v>450</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>402</v>
+        <v>451</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>403</v>
+        <v>452</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>405</v>
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>406</v>
+        <v>455</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>407</v>
+        <v>456</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>408</v>
+        <v>457</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>409</v>
+        <v>458</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>410</v>
+        <v>459</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>411</v>
+        <v>460</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>412</v>
+        <v>461</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>414</v>
+        <v>463</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>416</v>
+        <v>465</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>417</v>
+        <v>466</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>418</v>
+        <v>467</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>419</v>
+        <v>468</v>
       </c>
       <c r="D11" s="7">
         <v>10.0</v>
       </c>
       <c r="E11" s="7">
         <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="D12" s="7">
         <v>10.0</v>
       </c>
       <c r="E12" s="7">
         <v>10.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="D15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>424</v>
+        <v>473</v>
       </c>
       <c r="D16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>425</v>
+        <v>474</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>426</v>
+        <v>475</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>427</v>
+        <v>476</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
         <v>9.1</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B21" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D21" s="7"/>
+      <c r="C21" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D21" s="7">
+        <v>7.5</v>
+      </c>
       <c r="E21" s="7">
-        <f>SUM(E3:E20)</f>
+        <v>7.5</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="D22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <f>SUM(E3:E22)</f>
         <v>160</v>
       </c>
-      <c r="F21" s="5" t="s">
-        <v>430</v>
+      <c r="F23" s="5" t="s">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>431</v>
+        <v>482</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
       <c r="K1" s="6">
         <v>5.1</v>
       </c>
       <c r="L1" s="6">
         <v>5.2</v>
       </c>
       <c r="M1" s="6">
         <v>6.1</v>
       </c>
       <c r="N1" s="6">
         <v>6.2</v>
       </c>
       <c r="O1" s="6">
         <v>7.1</v>
       </c>
       <c r="P1" s="6">
         <v>7.2</v>
       </c>
       <c r="Q1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="R1" s="6">
         <v>8.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="S1" s="6">
         <v>8.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="T1" s="6">
         <v>8.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="U1" s="6">
         <v>9.1</v>
       </c>
-      <c r="U1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:22">
+      <c r="V1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="W1" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="X1" s="6" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>434</v>
+        <v>485</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
-      <c r="U2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:T2),"")</f>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
-      <c r="V2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2" s="5"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>435</v>
+        <v>486</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
-      <c r="U3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:T3),"")</f>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
-      <c r="V3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22">
+      <c r="X3" s="5"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>436</v>
+        <v>487</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
-      <c r="U4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:T4),"")</f>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
-      <c r="V4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:22">
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>437</v>
+        <v>488</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
-      <c r="U5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:T5),"")</f>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
-      <c r="V5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:22">
+      <c r="X5" s="5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>438</v>
+        <v>489</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
-      <c r="U6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:T6),"")</f>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
-      <c r="V6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="X6" s="5"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>439</v>
+        <v>490</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
-      <c r="U7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:T7),"")</f>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
-      <c r="V7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22">
+      <c r="X7" s="5"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>440</v>
+        <v>491</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
-      <c r="U8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:T8),"")</f>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
-      <c r="V8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:22">
+      <c r="X8" s="5"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
-      <c r="U9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:T9),"")</f>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
-      <c r="V9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:22">
+      <c r="X9" s="5"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>442</v>
+        <v>493</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
-      <c r="U10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:T10),"")</f>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
-      <c r="V10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22">
+      <c r="X10" s="5"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>443</v>
+        <v>494</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
-      <c r="U11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:T11),"")</f>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
-      <c r="V11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22">
+      <c r="X11" s="5"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>444</v>
+        <v>495</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
-      <c r="U12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:T12),"")</f>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
-      <c r="V12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="X12" s="5"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>445</v>
+        <v>496</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
-      <c r="U13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:T13),"")</f>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
-      <c r="V13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="X13" s="5"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>446</v>
+        <v>497</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
-      <c r="U14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:T14),"")</f>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
-      <c r="V14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="X14" s="5"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
-      <c r="U15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:T15),"")</f>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
-      <c r="V15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:22">
+      <c r="X15" s="5"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
-      <c r="U16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:T16),"")</f>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
-      <c r="V16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="X16" s="5"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>449</v>
+        <v>500</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
-      <c r="U17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:T17),"")</f>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
-      <c r="V17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:22">
+      <c r="X17" s="5"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>450</v>
+        <v>501</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
-      <c r="U18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:T18),"")</f>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
-      <c r="V18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:22">
+      <c r="X18" s="5"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>451</v>
+        <v>502</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
-      <c r="U19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:T19),"")</f>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
-      <c r="V19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:22">
+      <c r="X19" s="5"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>452</v>
+        <v>503</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
-      <c r="U20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:T20),"")</f>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
-      <c r="V20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:22">
+      <c r="X20" s="5"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>453</v>
+        <v>504</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
-      <c r="U21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:T21),"")</f>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
-      <c r="V21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="X21" s="5"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>454</v>
+        <v>505</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
-      <c r="U22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:T22),"")</f>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
-      <c r="V22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="X22" s="5"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>455</v>
+        <v>506</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
-      <c r="U23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:T23),"")</f>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
-      <c r="V23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="X23" s="5"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>456</v>
+        <v>507</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
-      <c r="U24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:T24),"")</f>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
-      <c r="V24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="X24" s="5"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>457</v>
+        <v>508</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
-      <c r="U25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:T25),"")</f>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
-      <c r="V25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="X25" s="5"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>458</v>
+        <v>509</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
-      <c r="U26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:T26),"")</f>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
-      <c r="V26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:22">
+      <c r="X26" s="5"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>459</v>
+        <v>510</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
-      <c r="U27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:T27),"")</f>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
-      <c r="V27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:22">
+      <c r="X27" s="5"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>460</v>
+        <v>511</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
-      <c r="U28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:T28),"")</f>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
-      <c r="V28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22">
+      <c r="X28" s="5"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
-      <c r="U29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:T29),"")</f>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
-      <c r="V29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+      <c r="X29" s="5"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>462</v>
+        <v>513</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
-      <c r="U30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:T30),"")</f>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
-      <c r="V30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="X30" s="5"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>463</v>
+        <v>514</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
-      <c r="U31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:T31),"")</f>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
       </c>
-      <c r="V31" s="5"/>
+      <c r="X31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="540">
+  <dataValidations count="600">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -5552,50 +5807,230 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -5890,55 +6325,55 @@
       <c r="E10" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K19"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -5979,2630 +6414,3460 @@
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>101</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>102</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>104</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>105</v>
       </c>
       <c r="K2" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>109</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>110</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>111</v>
       </c>
       <c r="K3" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>115</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>116</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K4" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>121</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>124</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>126</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>127</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="K6" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>130</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>132</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>137</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>138</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>139</v>
       </c>
       <c r="K8" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>142</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>143</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>144</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>145</v>
       </c>
       <c r="K9" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>142</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>148</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>149</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>150</v>
       </c>
       <c r="K10" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>152</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>153</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>155</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>156</v>
       </c>
       <c r="K11" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>142</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>159</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>160</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>161</v>
       </c>
       <c r="K12" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>163</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>164</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>165</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>166</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>167</v>
       </c>
       <c r="K13" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>7.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>169</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>164</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>170</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>171</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>172</v>
       </c>
       <c r="K14" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>7.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>173</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>174</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>175</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>176</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>177</v>
       </c>
       <c r="K15" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>179</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>180</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>181</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>182</v>
       </c>
       <c r="K16" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>183</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>184</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>185</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K17" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>189</v>
       </c>
       <c r="F18" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G18" s="5" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="J18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
-        <v>9.1</v>
+        <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D19" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E19" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="F19" s="5" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>196</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>103</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>197</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K19" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="K20" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="K21" s="7">
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C9" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C10" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C11" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C12" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C13" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C25" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C26" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C27" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C28" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C29" s="5">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C31" s="5">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C32" s="5">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C34" s="5">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C35" s="5">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C36" s="5">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C37" s="5">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C38" s="5">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C39" s="5">
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" s="5">
+        <v>16</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" s="5">
+        <v>17</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" s="5">
+        <v>18</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C43" s="5">
+        <v>19</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C44" s="5">
+        <v>20</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C45" s="5">
+        <v>21</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C46" s="5">
+        <v>22</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C47" s="5">
+        <v>23</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" s="5">
+        <v>24</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C49" s="5">
+        <v>25</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C50" s="5">
+        <v>26</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C51" s="5">
+        <v>27</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="5">
+        <v>28</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C53" s="5">
+        <v>29</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C54" s="5">
+        <v>30</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C55" s="5">
+        <v>31</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C56" s="5">
+        <v>32</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" s="5">
+        <v>33</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C58" s="5">
+        <v>34</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C59" s="5">
+        <v>35</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C60" s="5">
+        <v>36</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C61" s="5">
+        <v>37</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C62" s="5">
+        <v>38</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C63" s="5">
+        <v>39</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C64" s="5">
+        <v>40</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C65" s="5">
+        <v>41</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="5">
+        <v>42</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C67" s="5">
+        <v>43</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C68" s="5">
+        <v>44</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="5">
+        <v>45</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C70" s="5">
+        <v>46</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" s="5">
+        <v>47</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C72" s="5">
+        <v>48</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="5">
+        <v>49</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" s="5">
+        <v>50</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C75" s="5">
+        <v>51</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C76" s="5">
+        <v>52</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C77" s="5">
+        <v>53</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C78" s="5">
+        <v>54</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>244</v>
+        <v>294</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>246</v>
+        <v>296</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>247</v>
+        <v>297</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>248</v>
+        <v>298</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>251</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>258</v>
+        <v>308</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>261</v>
+        <v>311</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>264</v>
+        <v>314</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>267</v>
+        <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>268</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>269</v>
+        <v>319</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>271</v>
+        <v>321</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>272</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>273</v>
+        <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>274</v>
+        <v>324</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>276</v>
+        <v>326</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>277</v>
+        <v>327</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>278</v>
+        <v>328</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>284</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>285</v>
+        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>286</v>
+        <v>336</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>287</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>292</v>
+        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>295</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>296</v>
+        <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>297</v>
+        <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>298</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>301</v>
+        <v>351</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>302</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>304</v>
+        <v>354</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>312</v>
+        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>315</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>316</v>
+        <v>366</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>317</v>
+        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>318</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>319</v>
+        <v>369</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>321</v>
+        <v>371</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>322</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>323</v>
+        <v>373</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>324</v>
+        <v>374</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>326</v>
+        <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>327</v>
+        <v>377</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>328</v>
+        <v>378</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>329</v>
+        <v>379</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>330</v>
+        <v>380</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>331</v>
+        <v>381</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>332</v>
+        <v>382</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>333</v>
+        <v>383</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>334</v>
+        <v>384</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>335</v>
+        <v>385</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>336</v>
+        <v>386</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>337</v>
+        <v>387</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>338</v>
+        <v>388</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>339</v>
+        <v>389</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>341</v>
+        <v>391</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>342</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>