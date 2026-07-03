--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,202 +38,325 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="765">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:44</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado un decreto propio, por lo que aplica íntegramente el RD 217/2022 (ESO) y RD 243/2022 (Bachillerato).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Se mantiene la totalidad de los criterios de evaluación y competencias específicas del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria; RD 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación didáctica debe basarse en el currículo estatal sin adaptaciones autonómicas. Se recomienda consultar posibles orientaciones o documentos complementarios de la administración educativa aragonesa.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.G.5</t>
   </si>
   <si>
     <t>Asumir la globalización como contexto que enmarca la evolución de los sistemas económicos y los comportamientos sociales recientes, investigando sus relaciones de causa y efecto y creando productos propios que demuestren la interconexión y la interdependencia a todas las escalas, para promover el respeto a la dignidad humana y al medio ambiente como base de una ciudadanı ́a global.</t>
   </si>
   <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.G.1</t>
   </si>
   <si>
     <t>Reconocer los retos ecosociales actuales y futuros de España, debatiendo desde la perspectiva geográfica sobre los mensajes recibidos a través de canales oficiales y extraoficiales, formales e informales, y desarrollando el pensamiento crítico, para transformar patrones de consumo insostenibles y adoptar estilos de vida saludables. 1.1 Cuestionar modos de vida insostenibles mediante el análisis geográfico de todo tipo de fuentes de información que trate de los retos ecosociales presentes y futuros, y desde argumentos fundados en la relevancia y necesidad de las acciones para afrontarlos. 1.2 Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas, utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografı ́a, y manejando datos rigurosos.</t>
   </si>
   <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
     <t>CE.G.2</t>
   </si>
   <si>
     <t>Comprender la complejidad del espacio geográfico, mediante la interpretación de fuentes de información visuales, para apreciar la riqueza de los paisajes naturales y humanizados y valorar la sostenibilidad como principio de las relaciones entre los ecosistemas naturales y la acción humana. 2.1 Valorar todo impacto de la acción antró pica desde el principio de sostenibilidad, reconociendo la complejidad sistémica del medio natural y de las propias actividades humanas. 2.2 Extraer información de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores fı ́sicos y humanos.</t>
   </si>
   <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.G.3</t>
   </si>
   <si>
     <t>Analizar la diversidad natural de España y su singularidad geográ fica dentro de Europa, a través de la comparación de caracterı́sticas comunes y especı́ficas del relieve, el clima, la hidrografı́a y la biodiversidad, para reflexionar sobre la percepción personal del espacio. 3.1 Reflexionar sobre la percepción del espacio geográfico, localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con caracterı ́sticas comunes y especı ́ficas, destacando su aportación a la sostenibilidad del medio. 3.2 Identificar la diversidad y singularidad de paisajes naturales, comparando su distribución, caracterı ́sticas y contrastes a escala autonómica, de España y de Europa, ası ́ como formas humanas de relación con esos entornos.</t>
   </si>
   <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
     <t>CE.G.4</t>
   </si>
   <si>
     <t>Aplicar las Tecnologı́as de la Información Geográfica (TIG), métodos y técnicas propios o de ciencias afines, localizando fenómenos naturales y humanos, y argumentando con rigor sus lı́mites o categorı́as, para resolver eficientemente el problema de la escala en cualquier aná lisis o propuesta de actuación. 4.1 Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno fı ́sico o humano, justificando los métodos y datos elegidos, y la delimitación de regiones o categorı ́as de análisis, ası ́ como de áreas de transición. 4.2 Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, proponiendo hipótesis o conclusiones, y aplicando las TIG.</t>
   </si>
   <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.G.6</t>
   </si>
   <si>
     <t>Explicar de forma crı́tica los desequilibrios territoriales de España y de su estructura sociolaboral y demográ fica, reconociendo los procesos y las decisiones que han contribuido a las desigualdades presentes, para reforzar la conciencia de solidaridad y el compromiso con los mecanismos de cooperación y cohesión españoles y europeos. 6.1 Justificar la necesidad de los mecanismos de compensación de las desigualdades individuales y territoriales, identificando los procesos pasados y recientes, ası ́ como sus causas y consecuencias sociolaborales y demográficas. 6.2 Argumentar sobre el origen de los desequilibrios socioeconómicos de España y Europa, analizando los factores de localización de las actividades económicas y de la población en una sociedad terciarizada.</t>
   </si>
   <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
+  </si>
+  <si>
     <t>CE.G.7</t>
   </si>
   <si>
     <t>Movilizar conocimientos previos, nuevos y de otros campos del saber al abordar situaciones del pasado, del presente o del futuro, reorientando eficazmente decisiones y estrategias de trabajo individual o en equipo, para aportar soluciones innovadoras a contextos en transformación y fomentar el aprendizaje permanente. 7.1. Reelaborar saberes sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos, aplicando el pensamiento geográfico, movilizando y revisando crı ́ticamente conocimientos previos y nuevos, diagnosticando problemas y oportunidades, y razonando sobre posibles previsiones y soluciones.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>CE.HE.1</t>
   </si>
   <si>
     <t>Reconocer las raíces de la nacionalidad histórica de Aragón y de la identidad aragonesa, con perspectiva histórica, identificando y conociendo la evolución a lo largo de la historia de las instituciones, los símbolos y el derecho foral, los cuales, junto con las lenguas y modalidades lingüísticas, se convierten en elementos identitarios y de cohesión social. Aragón es el entorno más próximo y que constituye la realidad más cercana al alumnado. Conocer el territorio, el patrimonio y su historia es uno de los elementos clave para construir una conciencia cívica y ciudadana que fortalezca los lazos de pertenencia y la cohesión social.</t>
   </si>
   <si>
     <t>CE.HE.2</t>
   </si>
   <si>
     <t>Valorar los movimientos y acciones que han promovido las libertades en la historia de Españ a, utilizando términos y conceptos históricos, a través del análisis comparado de los distintos regı ́menes polı ́ticos, para reconocer el legado democrático de la Constitución de 1978 como fundamento de nuestra convivencia y garantı ́a de nuestros derechos.</t>
   </si>
   <si>
     <t>CE.HE.3</t>
   </si>
   <si>
     <t>Reconocer y valorar la diversidad identitaria de nuestro paı ́s, por medio del contraste de la información y la revisión crı ́tica de fuentes, y tomando conciencia del papel que juega en la actualidad, para respetar los sentimientos de pertenencia, la existencia de identidades múltiples, y las normas y los sı ́mbolos que establece nuestro marco común de convivencia.</t>
   </si>
   <si>
     <t>CE.HE.4</t>
   </si>
   <si>
     <t>Analizar y valorar la idea de progreso desde la perspectiva del bienestar social y de la sostenibilidad, a través de la interpretación de los factores modernizadores de la economı ́a españ ola, el uso de métodos cuantitativos y el análisis crítico de las desigualdades sociales y territoriales, para considerar el emprendimiento, la innovación y el aprendizaje permanente como elementos fundamentales en un entorno económico y profesional en constante cambio.</t>
@@ -400,122 +523,308 @@
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Cuestionar modos de vida insostenibles mediante el an ecosociales presentes y futuros, y desde argumentos fundados en la relevancia y necesidad de las acciones para afrontarlos.</t>
   </si>
   <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Debatir sobre los retos naturales y sociales de Espa orales con apoyo digital de gr á ficos, im á genes y cartograf</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Valorar todo impacto de la acci ó n antr ó pica desde el principio de sostenibilidad, reconociendo la complejidad sist natural y de las propias actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Extraer informacio ́ n de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geogr interpretando la influencia e interrelaciones de factores f</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre la percepci ó n del espacio geogr á con caracter ı ́ sticas comunes y espec ı ́ ficas, destacando su aportaci</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Identificar la diversidad y singularidad de paisajes naturales, comparando su distribuci auton ó mica, de Espa ñ a y de Europa, as ı ́ como formas humanas de relaci</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fen m é todos y datos elegidos, y la delimitaci ó n de regiones o categor</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Crear productos propios individuales o en grupo con fines explicativos comunicando diagn y aplicando las TIG.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando cr ı ́ ticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en Espa ñ a como en otros pa ı ́ ses, investigando el sistema de relaciones econ planteando soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Expresar la necesidad de preservar el medio ambiente, indagando sobre los impactos de los modos de producci consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Justificar la necesidad de los mecanismos de compensaci pasados y recientes, as ı ́ como sus causas y consecuencias sociolaborales y demogr</t>
+  </si>
+  <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre el origen de los desequilibrios socioecon actividades econ micas y de la poblaci n en una sociedad terciarizada. ó ó</t>
+  </si>
+  <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
+    <t>Reelaborar saberes sobre fen ó menos naturales y humanos relevantes a diferentes escalas y en nuevos contextos, aplicando el pensamiento geogr á fico, movilizando y revisando cr ı ́ ticamente conocimientos previos y nuevos, diagnosticando problemas y oportunidades, y razonando sobre posibles previsiones y soluciones.</t>
+  </si>
+  <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
+    <t>Identificar, situando en el tiempo y en el espacio, los hechos más relevantes de la historia de Aragón desde la Corona de Aragón, comprendiendo las relaciones entre hechos políticos, económicos, sociales y culturales, y analizando los factores que los han conformado.</t>
+  </si>
+  <si>
+    <t>Conocer e identificar las instituciones, símbolos y el derecho foral, así como la lengua y modalidades lingüísticas como elementos propios de la identidad aragonesa. 1.3.Fomentar una visión integradora de la realidad aragonesa actual que respete y valore tanto los aspectos particulares como los aspectos comunes con la del resto de España, valorando positivamente la pertenencia a más de una identidad colectiva.</t>
+  </si>
+  <si>
+    <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos desde la quiebra de la Monarquía Absoluta y los inicios de la España liberal a la actualidad, y sus respectivos textos constitucionales, utilizando adecuadamente términos y conceptos históricos, valorando el grado y alcance de los derechos y libertades que reconocen y la aplicación efectiva de los mismos.</t>
+  </si>
+  <si>
+    <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y la Constitución de 1978 como fundamento y garantía de los derechos y libertades de los españoles, a través de la elaboración de juicios propios acerca de los principales debates que afectan al sistema constitucional, mediante el dominio de procesos de búsqueda y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado a lo largo de la historia de España, reconociendo la pluralidad identitaria de nuestro país y respetando los distintos sentimientos de pertenencia.</t>
+  </si>
+  <si>
+    <t>Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la formación del estado y en la construcción de la nación española, analizando críticamente los logros y resultados de las acciones llevadas a cabo y las reacciones generadas, conociendo y respetando tanto las identidades múltiples como los símbolos y normas comunes que conforman el marco actual de convivencia.</t>
+  </si>
+  <si>
+    <t>Analizar la evolución económica de España, sus ritmos y ciclos de crecimiento, valiéndose del manejo de datos, representaciones gráficas y recursos digitales, interpretando su particular proceso de modernización en el contexto de los países del entorno y los debates historiográficos sobre su desarrollo industrial, considerando el emprendimiento, la innovación y el aprendizaje permanente como formas de afrontar los retos de un entorno económico y profesional en constante cambio.</t>
+  </si>
+  <si>
+    <t>Entender los distintos significados de la idea del progreso en sus contextos históricos, desarrollando el estudio multicausal de los modelos de desarrollo económico aplicados a la España contemporánea y analizando críticamente la idea de modernización, valorando sus efectos en relación a la desigualdad social, los desequilibrios territoriales, la degradación ambiental y las relaciones de dependencia, así como reflejando actitudes en favor de los Objetivos de Desarrollo Sostenible y los comportamientos ecosociales.</t>
+  </si>
+  <si>
+    <t>Describir las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España desde el paso del Antiguo Régimen a la nueva sociedad burguesa, analizando el surgimiento y evolución del concepto de ciudadanía y de las nuevas formas de sociabilidad, utilizando adecuadamente términos históricos y conceptos historiográficos, e identificando las desigualdades y la concentración del poder en determinados grupos sociales.</t>
+  </si>
+  <si>
+    <t>Analizar de manera multidisciplinar la diversidad y la desigualdad social existente en la historia contemporánea de España, la evolución de la población y los cambios en las condiciones y modos de vida, interpretando las causas y motivos de la conflictividad social y su articulación en distintos movimientos sociales, considerando la acción motivada de los sujetos y las medidas de distinto tipo adoptadas por el estado.</t>
+  </si>
+  <si>
+    <t>Deducir a través del estudio crítico de noticias y datos estadísticos la evolución del estado social, identificando los logros y retrocesos experimentados y las medidas adoptadas por el estado hasta el presente, la evolución de los niveles de vida y de bienestar, así como los límites y retos de futuro, desde una perspectiva solidaria en favor de los colectivos más vulnerables.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Debatir sobre los retos naturales y sociales de Espa orales con apoyo digital de gr á ficos, im á genes y cartograf</t>
-[...67 lines deleted...]
-  <si>
     <t>Referir el papel que han representado las creencias religiosas y las instituciones eclesiásticas en la configuración territorial y política de España, considerando críticamente aquellos momentos en los que ha primado la uniformidad y la intolerancia contra las minorías étnicas, religiosas o culturales.</t>
   </si>
   <si>
     <t>Generar opiniones argumentadas, debatir y transferir ideas y conocimientos sobre la función que han desempeñado las ideologías en la articulación social y política de la España contemporánea, comprendiendo y contextualizando dichos fenómenos a través de la lectura de textos historiográficos e identificando las principales culturas políticas que han ido sucediéndose, sus formas de organización y los diferentes proyectos políticos que representaban, expresando actitudes respetuosas ante ideas diferentes a las propias.</t>
   </si>
   <si>
     <t>Emplear el rigor metodológico de la historia en el estudio de las grandes reformas estructurales que acometió la II República, identificando sus logros y las reacciones antidemocráticas que se produjeron y que derivaron en el golpe de Estado de 1936, aproximándose a la historiografía sobre la Guerra Civil y al marco conceptual del estudio de los sistemas totalitarios y autoritarios a través de la interpretación de la evolución del Franquismo.</t>
   </si>
   <si>
     <t>Señalar los retos globales y los principales compromisos del Estado español en la esfera internacional, así como los que se derivan de su integración en la Unión Europea, a través de procesos de búsqueda, selección y tratamiento de la información, así como del reconocimiento de los valores de la cooperación, la seguridad nacional e internacional, la sostenibilidad, la solidaridad, el europeísmo y el ejercicio de una ciudadanía ética digital.</t>
   </si>
   <si>
     <t>Reconocer el valor geoestratégico de la península Ibérica, identificando el rico legado histórico y cultural generado a raíz de su conexión con procesos históricos relevantes, caracterizando las especificidades y singularidades de su evolución con respecto a otros países europeos y los estereotipos asociados a las mismas, así como la influencia de las relaciones internacionales.</t>
   </si>
   <si>
     <t>Introducir la perspectiva de género en la observación y análisis de la realidad histórica y actual, identificando los mecanismos de dominación que han generado y mantenido la desigualdad entre hombres y mujeres, así como los roles asignados y los espacios de actividad ocupados tradicionalmente por la mujer.</t>
   </si>
   <si>
     <t>Constatar el papel relegado de la mujer en la historia analizando fuentes literarias y artísticas, valorando las acciones en favor de la emancipación de la mujer y del movimiento feminista y recuperando figuras individuales y colectivas como protagonistas silenciadas y omitidas de la historia.</t>
   </si>
   <si>
     <t>Realizar trabajos de indagación e investigación, iniciándose en la metodología histórica y la historiografía, mediante la generación de productos relacionados con la memoria colectiva sobre acontecimientos, personajes o elementos patrimoniales de interés social o cultural del entorno local, considerando el patrimonio histórico como un bien común que se debe proteger.</t>
   </si>
   <si>
     <t>Generar un conocimiento riguroso de fuentes y documentos filosóficamente relevantes, aplicando técnicas de búsqueda, organización, análisis, comparación e interpretación de los mismos, y relacionándolos correctamente con contextos históricos, problemas, tesis, autores y autoras, así como con elementos pertenecientes a otros ámbitos culturales.</t>
@@ -952,135 +1261,977 @@
   <si>
     <t>La mujer como artista. La lucha por la visibilidad a lo largo de la Historia del Arte especialmente desde el Renacimiento.</t>
   </si>
   <si>
     <t>Arte y realidad: imitación e interpretación. La revolución de la fotografía y el cine como expresión artística. Clasificación de las Artes.</t>
   </si>
   <si>
     <t>Arquitectura y espacio: la creación de espacios arquitectónicos en la medida que permite diferenciar espacios, influencias culturales y artísticas.</t>
   </si>
   <si>
     <t>Pintura y perspectiva: la conquista de la tercera dimensión.</t>
   </si>
   <si>
     <t>Escultura: espacio y volumen.</t>
   </si>
   <si>
     <t>Arte e intervención en el territorio: el urbanismo como arte y reflejo de una época y una cultura.</t>
   </si>
   <si>
     <t>Arte y su nueva relación con el medio ambiente. La naturaleza y la representación de las emociones. Arquitectura, urbanismo y diseño sostenible. La contribución del arte a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>El patrimonio artístico: preservación, conservación y usos sostenibles. Museografía y museología.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...29 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>El medio físico y la organización del territorio español</t>
+  </si>
+  <si>
+    <t>Ecodiagnóstico de Aragón: Análisis de riesgos naturales y gestión hídrica en el entorno local.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Factores físicos y diversidad de paisajes y ecosistemas. Análisis de los condicionantes geomorfológicos, bioclimáticos, edáficos, hídricos y relativos a las actividades humanas y prevención de los riesgos asociados para las personas.
+• Diversidad climática de España. Análisis comparativos de distribución y representación de climas. Emergencia climática: cambios en los patrones termopluviométricos; causas, consecuencias y medidas de mitigación y adaptación. Estrategias de interpretación del tiempo y alertas meteorológicas; webs y aplicaciones móviles.
+• Biodiversidad, suelos y red hídrica. Características por regiones naturales. Impacto de las actividades humanas y efectos sobre las mismas: pérdida de biodiversidad, de suelos y gestión del agua. Interpretación de imágenes, cartografía y datos. Riesgos generados por las personas.
+• Políticas ambientales en España y la Unión Europea: uso de herramientas de diagnóstico. La red de Espacios Naturales Protegidos y la red Natura 2000. El debate sobre los cambios del modelo de desarrollo: el principio de sostenibilidad.
+• Organización administrativa de España. El estudio de los desequilibrios territoriales nacionales y autonómicos. Utilidad del Atlas Nacional de España y de los indicadores socioeconómicos oficiales. Gestión y ordenación del territorio: el debate sobre las politicas de cohesíón y desarrollo regional. Situación actual y proyecciones del estado del bienestar.</t>
+  </si>
+  <si>
+    <t>2.1: Valorar todo impacto de la acci ó n antr ó pica desde el principio de sostenibilidad, reconociendo
+2.2: Extraer informacio ́ n de paisajes naturales y humanizados, analizando fuentes visuales, distinguien
+3.1: Reflexionar sobre la percepci ó n del espacio geogr á con caracter ı ́ sticas comunes y espec ı ́ 
+3.2: Identificar la diversidad y singularidad de paisajes naturales, comparando su distribuci auton ó mi
+4.1: Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fen m é t</t>
+  </si>
+  <si>
+    <t>CE.G.2: Comprender la complejidad del espacio geográfico mediante la interpretación de fuentes visuales.
+CE.G.3: Analizar la diversidad natural de España y su singularidad geográfica dentro de Europa.
+CE.G.4: Aplicar las Tecnologı́as de la Información Geográfica (TIG) y métodos propios.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de interpretación de climogramas y mapas de relieve, análisis de casos sobre riesgos naturales y portafolio de mapas temáticos administrativos.</t>
+  </si>
+  <si>
+    <t>Población y actividades productivas: del sector primario a la industria</t>
+  </si>
+  <si>
+    <t>El Reto Demográfico: Proyecto de investigación sobre la 'España Vaciada' y el impacto de la PAC en el sector agroalimentario aragonés.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La población española: análisis de su estructura y desequilibrios. Interpretación causal de datos, gráficos y mapas: tendencias pasadas, presentes y proyecciones. Ventajas e inconvenientes de los movimientos migratorios; el respeto por la diversidad étnica y cultural. El reto demográfico: envejecimiento y despoblación rural.
+• Los espacios rurales. Identificación de los paisajes agrarios. Transformaciones de las actividades agropecuarias: prácticas sostenibles e insostenibles. El valor socioambiental y económico de los productos agroalimentarios y forestales de cercanía: indagación de huellas ecológicas y de la estructura sociolaboral. Influencia de la actual Política Agraria Común en el desarrollo rural y la sostenibilidad. Estudio de casos: etiquetados diferenciados, ecológico, etc.
+• Los recursos marinos y la transformación del litoral: pesca, acuicultura y otros aprovechamientos. Sostenibilidad y Política Pesquera Común. Estudio de casos: marisqueo, pesca de bajura y altura, acuicultura, sobreexplotación de caladeros, etc.
+• Los espacios industriales. Transformaciones en las actividades industriales y los paisajes: materias primas y fuentes de energía. Evaluación de huellas ecológicas; dependencia y transición energéticas; estructura del tejido industrial, sociolaboral y de empleo indirecto. Impacto de la deslocalización sobre sectores de la industria española. Estudio de casos: construcción, automovilístico, agroalimentario, etc., y factores de localización. El debate sobre la influencia de las políticas de la Unión Europea y la globalización.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1: Cuestionar modos de vida insostenibles mediante el an ecosociales presentes y futuros, y desde argum
+1.2: Debatir sobre los retos naturales y sociales de Espa orales con apoyo digital de gr á ficos, im á 
+6.1: Justificar la necesidad de los mecanismos de compensaci pasados y recientes, as ı ́ como sus causas 
+6.2: Argumentar sobre el origen de los desequilibrios socioecon actividades econ micas y de la poblaci n </t>
+  </si>
+  <si>
+    <t>CE.G.1: Reconocer los retos ecosociales actuales y futuros de España.
+CE.G.6: Explicar de forma crı́tica los desequilibrios territoriales de España y su estructura demográfica.</t>
+  </si>
+  <si>
+    <t>Comentario de pirámides de población, análisis de paisajes agrarios e industriales y debates sobre transición energética y soberanía alimentaria.</t>
+  </si>
+  <si>
+    <t>Servicios, ciudades y la posición de España en un mundo global</t>
+  </si>
+  <si>
+    <t>Zaragoza 2030: Análisis de la estructura urbana y propuesta de movilidad sostenible en el marco de los ODS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Los espacios urbanos en España: las grandes concentraciones urbanas en un contexto europeo y mundial. Funciones de la ciudad y relaciones de interdependencia con el territorio. Estructura urbana a través de los planos: repercusiones sobre las formas de vida y los impactos medioambientales. Modelos de ciudades sostenibles. El uso del espacio público. La movilidad segura, saludable y sostenible.
+• Los espacios terciarizados. El modelo de economía circular y los servicios: relaciones entre producción, distribución y venta. Análisis crítico de huellas ecológicas, estructura sociolaboral, responsabilidad social corporativa y de los consumidores. Estudio de casos: competitividad y desequilibrios en transporte, comercio, turismo, servicios esenciales, etc. y factores de localización. Modelos insostenibles de servicios y alternativas. La economía digital: impacto de la «economía colaborativa» y nuevos modelos de negocio en el contexto global y de la Unión Europea.
+• España: localización y situación geográfica en el mundo a través de mapas de relieve, bioclimáticos y políticos. Posición relativa de España en el mundo según diferentes indicadores socioeconómicos. Geoposicionamiento y dispositivos móviles.
+• España en el mundo. España ante la globalización: amenazas y oportunidades. Contexto geopolítico mundial y participación en organismos internacionales. Cooperación internacional y misiones en el exterior. Diagnóstico de los compromisos con los Objetivos de Desarrollo Sostenible.
+• España en Europa: localización de paises y aspectos naturales. Lá Unión Europea en la actualidad: su influencia en situaciones cotidianas. Análisis de desequilibrios territoriales y politicas dé cohesión a través del uso de mapas y de indicadores socioeconómicos.</t>
+  </si>
+  <si>
+    <t>4.2: Crear productos propios individuales o en grupo con fines explicativos comunicando diagn y aplicando
+5.1: Valorar la dignidad humana analizando cr ı ́ ticamente las consecuencias de nuestras acciones sobre 
+5.2: Expresar la necesidad de preservar el medio ambiente, indagando sobre los impactos de los modos de p
+7.1: Reelaborar saberes sobre fen ó menos naturales y humanos relevantes a diferentes escalas y en nuevo</t>
+  </si>
+  <si>
+    <t>CE.G.5: Asumir la globalización como contexto que enmarca la evolución de los sistemas económicos.
+CE.G.7: Movilizar conocimientos previos y nuevos al abordar situaciones del pasado, presente o futuro.</t>
+  </si>
+  <si>
+    <t>Análisis de planos urbanos, resolución de problemas prácticos de localización y geoposicionamiento, y ensayo crítico sobre la posición de España en la UE.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Frenar la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Una mirada crítica desde la geografía para construir territorios sostenibles</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>Aragón sufre un grave desequilibrio territorial: la provincia de Teruel pierde población mientras Zaragoza concentra actividad. Esta situación afecta a la sostenibilidad ecosocial y económica de la comunidad.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar las causas y consecuencias de la despoblación en Aragón y proponer acciones viables que promuevan un desarrollo territorial más equilibrado y sostenible.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos del Instituto Aragonés de Estadística (IAEST) y del INE
+• Mapas en Google Earth o QGIS
+• Plantillas de guión de podcast
+• Grabadora o software de edición (Audacity, Anchor)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global, conciencia crítica sobre el desarrollo territorial, competencia digital.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la Diputación de Teruel pide propuestas para frenar la despoblación. Se visionan titulares y datos impactantes. Debate inicial: ¿qué sabemos y qué necesitamos saber?</t>
+  </si>
+  <si>
+    <t>Registro en el cuaderno de hipótesis y preguntas iniciales del grupo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre estructura demográfica, globalización y desequilibrios territoriales. Uso de datos del INE, IAEST y mapas con SIG. Introducción a la producción de podcast (guión, ritmo, narrativa).</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de pirámides de población y mapas temáticos. Borrador de guión del podcast.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Estudio de caso: comparar las comarcas de Teruel (ej. Jiloca, Bajo Aragón) con Zaragoza. Analizar políticas de compensación (PDR, fondos FEDER) y su impacto. Trabajo con datos y elaboración de mapas.</t>
+  </si>
+  <si>
+    <t>Hoja de análisis con datos, gráficos y mapas elaborados. Notas de investigación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast (3 episodios de 5-10 min). Preparación del material complementario (gráficos, mapas) para incluir en el blog si se opta por esa variante. Revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Archivos de audio o entradas del blog terminadas.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación de los productos al grupo (simulando audiencia real). Coevaluación mediante rúbrica. Autoevaluación y reflexión sobre el proceso. Entrega final al director de la SDA (se simula el envío real).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y hoja de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Turismo insostenible? Datos del Pirineo aragonés</t>
+  </si>
+  <si>
+    <t>Investigación sobre la huella del turismo en el Valle de Benasque</t>
+  </si>
+  <si>
+    <t>El Valle de Benasque, en el Pirineo aragonés, atrae cada año a miles de visitantes, pero el modelo turístico genera tensiones entre crecimiento económico, conservación ambiental y calidad de vida de los residentes. El Ayuntamiento de Benasque ha solicitado un informe ciudadano para revisar su plan de sostenibilidad turística.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación sobre la sostenibilidad del turismo en el Valle de Benasque, recogiendo datos propios (encuestas y observación), analizarlos y elaborar un informe con propuestas para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta
+• Hoja de cálculo (Excel o similar) para análisis de datos
+• Mapas del Valle de Benasque (físicos y digitales en Google Earth)
+• Datos secundarios del Instituto Aragonés de Estadística
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad, consumo responsable y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento. Debate sobre turismo en el Pirineo. Visionado de un reportaje sobre el Valle de Benasque. Formulación de hipótesis y diseño de la investigación (qué datos necesitamos, cómo recogerlos).</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Talleres sobre técnicas de encuesta y observación. Estudio de casos de turismo sostenible. Análisis de indicadores de sostenibilidad (huella ecológica, capacidad de carga). Uso de TIG para localizar espacios naturales y equipamientos turísticos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de encuestas y mapas de localización.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: realización de encuestas a turistas y residentes (presencial o virtual), observación de impactos ambientales (basura, ruido, etc.). Análisis de datos: tabulación, gráficos y cruce de variables. Comparación con datos secundarios (INE, Instituto Aragonés de Estadística).</t>
+  </si>
+  <si>
+    <t>Base de datos y gráficos de resultados.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe final: introducción, metodología, resultados, discusión y propuestas. Preparación de la presentación oral (con diapositivas) dirigida a los concejales. Ensayo de la defensa.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación digital.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante un panel simulado (compañeros y docente como concejales). Coevaluación con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Cartografiar la resistencia del Moncayo</t>
+  </si>
+  <si>
+    <t>Una mirada artística a los retos ecosociales</t>
+  </si>
+  <si>
+    <t>El Parque Natural del Moncayo sufre cambios acelerados: retroceso de hayedos, pérdida de biodiversidad, presión turística y agricultura intensiva en su falda. El centro de visitantes necesita materiales divulgativos actualizados que conecten emocionalmente con los visitantes y fomenten la corresponsabilidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear una exposición interactiva de mapas artísticos (collage, infografía, maqueta o códigos QR con audio) que documente la evolución del paisaje del Moncayo, identifique los retos ecosociales actuales y proponga medidas de actuación sostenibles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a Google Earth y SIGPAC
+• Mapas topográficos y fotos aéreas históricas (IGN)
+• Material artístico: cartulinas, rotuladores, tijeras, impresora, grabadora de audio
+• Fichas guía para el diario de campo y la reflexión
+• Rúbricas de evaluación (una por criterio)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, conciencia emocional (vinculación con el territorio).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del centro de interpretación del Moncayo y la pregunta guía. Se visualizan imágenes impactantes del paisaje (ayer/hoy) y se debate qué está cambiando. Los equipos eligen un aspecto a investigar (suelos, vegetación, usos humanos).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en papelógrafo y diario de campo con preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) diversidad de paisajes del Moncayo (pisos bioclimáticos, suelos, especies); (b) fuentes visuales: fotografía comparada, mapas históricos y TIG; (c) retos ecosociales: cambio climático, despoblación, agricultura. Se realiza un foro digital sobre los retos identificados.</t>
+  </si>
+  <si>
+    <t>Reflexión sobre percepción del espacio (portfolio) y participación en el foro (observación).</t>
+  </si>
+  <si>
+    <t>Salida virtual o con datos reales: cada equipo analiza una zona del Moncayo (cara norte/sur, fondo de valle/cumbre). Utilizan TIG para obtener datos (pendiente, usos del suelo, evolución de la vegetación) y completan su diario de campo con análisis crítico de los modos de vida insostenibles.</t>
+  </si>
+  <si>
+    <t>Diario de campo con análisis crítico y perfil ecológico detallado con datos.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran su panel artístico (técnica libre: collage, acrílico, digital) que muestre la evolución del paisaje y las propuestas de acción. Integran códigos QR con audios grabados. Se monta la maqueta colaborativa del Moncayo.</t>
+  </si>
+  <si>
+    <t>Panel artístico terminado y maqueta colaborativa.</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición ante la audiencia (simulada o real). Cada equipo presenta su panel en 3 minutos. Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas por cada equipo y diana de autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Cómo adapta el decreto aragonés los criterios de evaluación de Geografía de 2.º Bachillerato respecto al BOE?</t>
+  </si>
+  <si>
+    <t>El decreto aragonés mantiene los 7 criterios de evaluación del BOE pero concreta su redacción para incluir referencias al territorio aragonés. Por ejemplo, el CE 1 sobre el relieve incorpora el análisis de la Cordillera Ibérica y el Valle del Ebro. Se mantienen los 13 criterios de evaluación asociados.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿Cómo secuenciar los 14 saberes básicos de Geografía en Aragón con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Distribuye los saberes en tres trimestres: bloque I (saberes 1-4) primer trimestre, bloque II (saberes 5-9) segundo, bloque III (saberes 10-14) tercero. Dedica una hora semanal a cada bloque flexible. Prioriza los saberes 7 y 11 por su peso en la PAU.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo evaluar los 13 criterios de Geografía de 2.º Bachillerato si solo disponemos de 7 competencias específicas?</t>
+  </si>
+  <si>
+    <t>Agrupa los 13 criterios en torno a los 7 CE. Cada CE integra varios criterios. Por ejemplo, el CE 2 (analizar la población) agrupa dos criterios: 2.1 (explicar dinámicas demográficas) y 2.2 (interpretar pirámides de población). Así, cada tarea evalúa varios criterios simultáneamente.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué exige la inspección educativa en las programaciones de Geografía de Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección pide que la programación concrete la vinculación de cada criterio de evaluación con los saberes correspondientes, y que muestre la contribución de la materia a las competencias clave. Además, exige que la temporalización semanal detalle las sesiones dedicadas a cada saber básico.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos específicos recomiendas para trabajar Geografía en Aragón?</t>
+  </si>
+  <si>
+    <t>Utiliza el Atlas de Aragón (gobierno de Aragón), el visor IDEARAGON, y la serie 'Geografía de Aragón' de Prames. Para prácticas, emplea ortofotos del PNOA y el programa SIG QGIS. Libro de texto: 'Geografía 2.º Bachillerato Aragón' de Edelvives o Anaya.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo coordinar el departamento de Geografía con Historia del Arte en 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>Coordina el bloque de paisaje cultural (saber 12) con Historia del Arte en el estudio del patrimonio aragonés. Realiza una actividad conjunta: análisis del paisaje del casco histórico de Zaragoza, integrando conceptos geográficos (usos del suelo) y artísticos (estilos arquitectónicos).</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad aplicar en Geografía para alumnos con dificultades de comprensión espacial?</t>
+  </si>
+  <si>
+    <t>Para alumnos con dificultades en mapas, usa mapas mudos con apoyos visuales y fichas de trabajo guiadas. Proporciona modelos de comentario de paisaje escalonados. Para TDAH, fragmenta las tareas en pasos cortos y usa rúbricas visuales. Agrupa en parejas heterogéneas para mapas cooperativos.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo recuperar la materia de Geografía de 2.º Bachillerato si un alumno suspende la primera evaluación?</t>
+  </si>
+  <si>
+    <t>Diseña una prueba específica de los saberes no superados (ej. saberes 1-5). Incluye un mapa conceptual guiado y un comentario de paisaje breve. Recupera si obtiene al menos 5 sobre 10. Si vuelve a suspender, ofrece un plan de trabajo individual con ejercicios de refuerzo antes de la segunda evaluación.</t>
+  </si>
+  <si>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Valorar la dignidad humana analizando cr ı ́ ticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en Espa ñ a como en otros pa ı ́ ses</t>
   </si>
   <si>
     <t xml:space="preserve">Reelaborar saberes sobre fen ó menos naturales y humanos relevantes a diferentes escalas y en nuevos contextos, aplicando el pensamiento geogr á fico, movilizando y revisando cr </t>
   </si>
   <si>
     <t>Identificar, situando en el tiempo y en el espacio, los hechos más relevantes de la historia de Aragón desde la Corona de Aragón, comprendiendo las relaciones entre hechos político</t>
   </si>
@@ -1361,130 +2512,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1800,4023 +2967,4528 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>109</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>328</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>615</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>330</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>642</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>332</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="7">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="7">
+        <v>4</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="7">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="7">
+        <v>6</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>7</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>671</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>337</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>676</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5" t="s">
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="D3" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E3" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E4" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D6" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E6" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D8" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E8" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E9" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D10" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D13" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="D15" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E15" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="D17" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="D18" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="D19" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="D20" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="D21" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F21" s="7"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="D22" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F22" s="7"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E23" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F23" s="7"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="D24" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="D25" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="D27" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E27" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="D28" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F28" s="7"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="D29" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E29" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="D30" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E30" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="D31" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E31" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9">
+        <v>1.49</v>
+      </c>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9">
+        <v>1.49</v>
+      </c>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9">
+        <v>1.49</v>
+      </c>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="D35" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E35" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D36" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E36" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="D37" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E37" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="D38" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E38" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="D39" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E39" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D40" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E40" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="D41" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E41" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B42" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="D3" s="7"/>
-      <c r="E3" s="7">
+      <c r="C42" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D42" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="D43" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E43" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D44" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E44" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="D45" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E45" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="D46" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E46" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="D47" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E47" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D48" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E48" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D49" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E49" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="D50" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E50" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="D51" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E51" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="D52" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E52" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D53" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E53" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D54" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E54" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F54" s="7"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D55" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E55" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F55" s="7"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="D56" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E56" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F56" s="7"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="D57" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E57" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="D58" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="E58" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="F58" s="7"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="D59" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="E59" s="9">
+        <v>2.22</v>
+      </c>
+      <c r="F59" s="7"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="D60" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E60" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F60" s="7"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D61" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E61" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F61" s="7"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="D62" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E62" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F62" s="7"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D63" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E63" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F63" s="7"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="D64" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E64" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F64" s="7"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D65" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E65" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F65" s="7"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="D66" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="E66" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F66" s="7"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="D67" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E67" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F67" s="7"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="D68" s="9"/>
+      <c r="E68" s="9">
         <v>1.49</v>
       </c>
-      <c r="F3" s="5"/>
-[...12 lines deleted...]
-      <c r="E4" s="7">
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="D69" s="9"/>
+      <c r="E69" s="9">
         <v>1.49</v>
       </c>
-      <c r="F4" s="5"/>
-[...1039 lines deleted...]
-      <c r="F69" s="5"/>
+      <c r="F69" s="7"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="7">
+      <c r="A70" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="9"/>
+      <c r="E70" s="9">
         <f>SUM(E3:E69)</f>
-        <v>99.8299999999999</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>162.46999999999997</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BS31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BS31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>7.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>1.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>1.2</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>2.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>2.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>3.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>3.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>4.1</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>4.2</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>5.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>5.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>5.3</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>6.2</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>6.3</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>7.2</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AI1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AJ1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AK1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="AL1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="AM1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="AN1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="AO1" s="8">
         <v>4.1</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="AP1" s="8">
         <v>5.1</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="AQ1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="AR1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="AS1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="AT1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AU1" s="6">
+      <c r="AU1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AV1" s="6">
+      <c r="AV1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AW1" s="6">
+      <c r="AW1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AX1" s="6">
+      <c r="AX1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AY1" s="6">
+      <c r="AY1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AZ1" s="6">
+      <c r="AZ1" s="8">
         <v>3.3</v>
       </c>
-      <c r="BA1" s="6">
+      <c r="BA1" s="8">
         <v>4.1</v>
       </c>
-      <c r="BB1" s="6">
+      <c r="BB1" s="8">
         <v>4.2</v>
       </c>
-      <c r="BC1" s="6">
+      <c r="BC1" s="8">
         <v>4.3</v>
       </c>
-      <c r="BD1" s="6">
+      <c r="BD1" s="8">
         <v>5.1</v>
       </c>
-      <c r="BE1" s="6">
+      <c r="BE1" s="8">
         <v>5.2</v>
       </c>
-      <c r="BF1" s="6">
+      <c r="BF1" s="8">
         <v>1.1</v>
       </c>
-      <c r="BG1" s="6">
+      <c r="BG1" s="8">
         <v>2.1</v>
       </c>
-      <c r="BH1" s="6">
+      <c r="BH1" s="8">
         <v>3.1</v>
       </c>
-      <c r="BI1" s="6">
+      <c r="BI1" s="8">
         <v>4.1</v>
       </c>
-      <c r="BJ1" s="6">
+      <c r="BJ1" s="8">
         <v>4.2</v>
       </c>
-      <c r="BK1" s="6">
+      <c r="BK1" s="8">
         <v>5.1</v>
       </c>
-      <c r="BL1" s="6">
+      <c r="BL1" s="8">
         <v>5.2</v>
       </c>
-      <c r="BM1" s="6">
+      <c r="BM1" s="8">
         <v>6.1</v>
       </c>
-      <c r="BN1" s="6">
+      <c r="BN1" s="8">
         <v>6.2</v>
       </c>
-      <c r="BO1" s="6">
+      <c r="BO1" s="8">
         <v>7.1</v>
       </c>
-      <c r="BP1" s="6">
+      <c r="BP1" s="8">
         <v>8.1</v>
       </c>
-      <c r="BQ1" s="6">
+      <c r="BQ1" s="8">
         <v>8.2</v>
       </c>
-      <c r="BR1" s="6" t="s">
-[...3 lines deleted...]
-        <v>337</v>
+      <c r="BR1" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="BS1" s="8" t="s">
+        <v>676</v>
       </c>
     </row>
     <row r="2" spans="1:71">
-      <c r="A2" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
+      <c r="AY2" s="7"/>
+      <c r="AZ2" s="7"/>
+      <c r="BA2" s="7"/>
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="7"/>
+      <c r="BD2" s="7"/>
+      <c r="BE2" s="7"/>
+      <c r="BF2" s="7"/>
+      <c r="BG2" s="7"/>
+      <c r="BH2" s="7"/>
+      <c r="BI2" s="7"/>
+      <c r="BJ2" s="7"/>
+      <c r="BK2" s="7"/>
+      <c r="BL2" s="7"/>
+      <c r="BM2" s="7"/>
+      <c r="BN2" s="7"/>
+      <c r="BO2" s="7"/>
+      <c r="BP2" s="7"/>
+      <c r="BQ2" s="7"/>
+      <c r="BR2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:BQ2),"")</f>
         <v/>
       </c>
-      <c r="BS2" s="5"/>
+      <c r="BS2" s="7"/>
     </row>
     <row r="3" spans="1:71">
-      <c r="A3" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+      <c r="BM3" s="7"/>
+      <c r="BN3" s="7"/>
+      <c r="BO3" s="7"/>
+      <c r="BP3" s="7"/>
+      <c r="BQ3" s="7"/>
+      <c r="BR3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:BQ3),"")</f>
         <v/>
       </c>
-      <c r="BS3" s="5"/>
+      <c r="BS3" s="7"/>
     </row>
     <row r="4" spans="1:71">
-      <c r="A4" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
+      <c r="AY4" s="7"/>
+      <c r="AZ4" s="7"/>
+      <c r="BA4" s="7"/>
+      <c r="BB4" s="7"/>
+      <c r="BC4" s="7"/>
+      <c r="BD4" s="7"/>
+      <c r="BE4" s="7"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
+      <c r="BJ4" s="7"/>
+      <c r="BK4" s="7"/>
+      <c r="BL4" s="7"/>
+      <c r="BM4" s="7"/>
+      <c r="BN4" s="7"/>
+      <c r="BO4" s="7"/>
+      <c r="BP4" s="7"/>
+      <c r="BQ4" s="7"/>
+      <c r="BR4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:BQ4),"")</f>
         <v/>
       </c>
-      <c r="BS4" s="5"/>
+      <c r="BS4" s="7"/>
     </row>
     <row r="5" spans="1:71">
-      <c r="A5" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
+      <c r="AY5" s="7"/>
+      <c r="AZ5" s="7"/>
+      <c r="BA5" s="7"/>
+      <c r="BB5" s="7"/>
+      <c r="BC5" s="7"/>
+      <c r="BD5" s="7"/>
+      <c r="BE5" s="7"/>
+      <c r="BF5" s="7"/>
+      <c r="BG5" s="7"/>
+      <c r="BH5" s="7"/>
+      <c r="BI5" s="7"/>
+      <c r="BJ5" s="7"/>
+      <c r="BK5" s="7"/>
+      <c r="BL5" s="7"/>
+      <c r="BM5" s="7"/>
+      <c r="BN5" s="7"/>
+      <c r="BO5" s="7"/>
+      <c r="BP5" s="7"/>
+      <c r="BQ5" s="7"/>
+      <c r="BR5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:BQ5),"")</f>
         <v/>
       </c>
-      <c r="BS5" s="5"/>
+      <c r="BS5" s="7"/>
     </row>
     <row r="6" spans="1:71">
-      <c r="A6" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
+      <c r="AY6" s="7"/>
+      <c r="AZ6" s="7"/>
+      <c r="BA6" s="7"/>
+      <c r="BB6" s="7"/>
+      <c r="BC6" s="7"/>
+      <c r="BD6" s="7"/>
+      <c r="BE6" s="7"/>
+      <c r="BF6" s="7"/>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+      <c r="BJ6" s="7"/>
+      <c r="BK6" s="7"/>
+      <c r="BL6" s="7"/>
+      <c r="BM6" s="7"/>
+      <c r="BN6" s="7"/>
+      <c r="BO6" s="7"/>
+      <c r="BP6" s="7"/>
+      <c r="BQ6" s="7"/>
+      <c r="BR6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:BQ6),"")</f>
         <v/>
       </c>
-      <c r="BS6" s="5"/>
+      <c r="BS6" s="7"/>
     </row>
     <row r="7" spans="1:71">
-      <c r="A7" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
+      <c r="AY7" s="7"/>
+      <c r="AZ7" s="7"/>
+      <c r="BA7" s="7"/>
+      <c r="BB7" s="7"/>
+      <c r="BC7" s="7"/>
+      <c r="BD7" s="7"/>
+      <c r="BE7" s="7"/>
+      <c r="BF7" s="7"/>
+      <c r="BG7" s="7"/>
+      <c r="BH7" s="7"/>
+      <c r="BI7" s="7"/>
+      <c r="BJ7" s="7"/>
+      <c r="BK7" s="7"/>
+      <c r="BL7" s="7"/>
+      <c r="BM7" s="7"/>
+      <c r="BN7" s="7"/>
+      <c r="BO7" s="7"/>
+      <c r="BP7" s="7"/>
+      <c r="BQ7" s="7"/>
+      <c r="BR7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:BQ7),"")</f>
         <v/>
       </c>
-      <c r="BS7" s="5"/>
+      <c r="BS7" s="7"/>
     </row>
     <row r="8" spans="1:71">
-      <c r="A8" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="7"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
+      <c r="AZ8" s="7"/>
+      <c r="BA8" s="7"/>
+      <c r="BB8" s="7"/>
+      <c r="BC8" s="7"/>
+      <c r="BD8" s="7"/>
+      <c r="BE8" s="7"/>
+      <c r="BF8" s="7"/>
+      <c r="BG8" s="7"/>
+      <c r="BH8" s="7"/>
+      <c r="BI8" s="7"/>
+      <c r="BJ8" s="7"/>
+      <c r="BK8" s="7"/>
+      <c r="BL8" s="7"/>
+      <c r="BM8" s="7"/>
+      <c r="BN8" s="7"/>
+      <c r="BO8" s="7"/>
+      <c r="BP8" s="7"/>
+      <c r="BQ8" s="7"/>
+      <c r="BR8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:BQ8),"")</f>
         <v/>
       </c>
-      <c r="BS8" s="5"/>
+      <c r="BS8" s="7"/>
     </row>
     <row r="9" spans="1:71">
-      <c r="A9" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="7"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
+      <c r="AZ9" s="7"/>
+      <c r="BA9" s="7"/>
+      <c r="BB9" s="7"/>
+      <c r="BC9" s="7"/>
+      <c r="BD9" s="7"/>
+      <c r="BE9" s="7"/>
+      <c r="BF9" s="7"/>
+      <c r="BG9" s="7"/>
+      <c r="BH9" s="7"/>
+      <c r="BI9" s="7"/>
+      <c r="BJ9" s="7"/>
+      <c r="BK9" s="7"/>
+      <c r="BL9" s="7"/>
+      <c r="BM9" s="7"/>
+      <c r="BN9" s="7"/>
+      <c r="BO9" s="7"/>
+      <c r="BP9" s="7"/>
+      <c r="BQ9" s="7"/>
+      <c r="BR9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:BQ9),"")</f>
         <v/>
       </c>
-      <c r="BS9" s="5"/>
+      <c r="BS9" s="7"/>
     </row>
     <row r="10" spans="1:71">
-      <c r="A10" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+      <c r="BL10" s="7"/>
+      <c r="BM10" s="7"/>
+      <c r="BN10" s="7"/>
+      <c r="BO10" s="7"/>
+      <c r="BP10" s="7"/>
+      <c r="BQ10" s="7"/>
+      <c r="BR10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:BQ10),"")</f>
         <v/>
       </c>
-      <c r="BS10" s="5"/>
+      <c r="BS10" s="7"/>
     </row>
     <row r="11" spans="1:71">
-      <c r="A11" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+      <c r="BA11" s="7"/>
+      <c r="BB11" s="7"/>
+      <c r="BC11" s="7"/>
+      <c r="BD11" s="7"/>
+      <c r="BE11" s="7"/>
+      <c r="BF11" s="7"/>
+      <c r="BG11" s="7"/>
+      <c r="BH11" s="7"/>
+      <c r="BI11" s="7"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="7"/>
+      <c r="BL11" s="7"/>
+      <c r="BM11" s="7"/>
+      <c r="BN11" s="7"/>
+      <c r="BO11" s="7"/>
+      <c r="BP11" s="7"/>
+      <c r="BQ11" s="7"/>
+      <c r="BR11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:BQ11),"")</f>
         <v/>
       </c>
-      <c r="BS11" s="5"/>
+      <c r="BS11" s="7"/>
     </row>
     <row r="12" spans="1:71">
-      <c r="A12" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7"/>
+      <c r="BC12" s="7"/>
+      <c r="BD12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+      <c r="BH12" s="7"/>
+      <c r="BI12" s="7"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="7"/>
+      <c r="BM12" s="7"/>
+      <c r="BN12" s="7"/>
+      <c r="BO12" s="7"/>
+      <c r="BP12" s="7"/>
+      <c r="BQ12" s="7"/>
+      <c r="BR12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:BQ12),"")</f>
         <v/>
       </c>
-      <c r="BS12" s="5"/>
+      <c r="BS12" s="7"/>
     </row>
     <row r="13" spans="1:71">
-      <c r="A13" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7"/>
+      <c r="BC13" s="7"/>
+      <c r="BD13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+      <c r="BH13" s="7"/>
+      <c r="BI13" s="7"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="7"/>
+      <c r="BM13" s="7"/>
+      <c r="BN13" s="7"/>
+      <c r="BO13" s="7"/>
+      <c r="BP13" s="7"/>
+      <c r="BQ13" s="7"/>
+      <c r="BR13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:BQ13),"")</f>
         <v/>
       </c>
-      <c r="BS13" s="5"/>
+      <c r="BS13" s="7"/>
     </row>
     <row r="14" spans="1:71">
-      <c r="A14" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7"/>
+      <c r="BC14" s="7"/>
+      <c r="BD14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+      <c r="BH14" s="7"/>
+      <c r="BI14" s="7"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="7"/>
+      <c r="BM14" s="7"/>
+      <c r="BN14" s="7"/>
+      <c r="BO14" s="7"/>
+      <c r="BP14" s="7"/>
+      <c r="BQ14" s="7"/>
+      <c r="BR14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:BQ14),"")</f>
         <v/>
       </c>
-      <c r="BS14" s="5"/>
+      <c r="BS14" s="7"/>
     </row>
     <row r="15" spans="1:71">
-      <c r="A15" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>748</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7"/>
+      <c r="BC15" s="7"/>
+      <c r="BD15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+      <c r="BH15" s="7"/>
+      <c r="BI15" s="7"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="7"/>
+      <c r="BM15" s="7"/>
+      <c r="BN15" s="7"/>
+      <c r="BO15" s="7"/>
+      <c r="BP15" s="7"/>
+      <c r="BQ15" s="7"/>
+      <c r="BR15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:BQ15),"")</f>
         <v/>
       </c>
-      <c r="BS15" s="5"/>
+      <c r="BS15" s="7"/>
     </row>
     <row r="16" spans="1:71">
-      <c r="A16" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7"/>
+      <c r="BC16" s="7"/>
+      <c r="BD16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+      <c r="BH16" s="7"/>
+      <c r="BI16" s="7"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="7"/>
+      <c r="BM16" s="7"/>
+      <c r="BN16" s="7"/>
+      <c r="BO16" s="7"/>
+      <c r="BP16" s="7"/>
+      <c r="BQ16" s="7"/>
+      <c r="BR16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:BQ16),"")</f>
         <v/>
       </c>
-      <c r="BS16" s="5"/>
+      <c r="BS16" s="7"/>
     </row>
     <row r="17" spans="1:71">
-      <c r="A17" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+      <c r="BA17" s="7"/>
+      <c r="BB17" s="7"/>
+      <c r="BC17" s="7"/>
+      <c r="BD17" s="7"/>
+      <c r="BE17" s="7"/>
+      <c r="BF17" s="7"/>
+      <c r="BG17" s="7"/>
+      <c r="BH17" s="7"/>
+      <c r="BI17" s="7"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="7"/>
+      <c r="BL17" s="7"/>
+      <c r="BM17" s="7"/>
+      <c r="BN17" s="7"/>
+      <c r="BO17" s="7"/>
+      <c r="BP17" s="7"/>
+      <c r="BQ17" s="7"/>
+      <c r="BR17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:BQ17),"")</f>
         <v/>
       </c>
-      <c r="BS17" s="5"/>
+      <c r="BS17" s="7"/>
     </row>
     <row r="18" spans="1:71">
-      <c r="A18" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+      <c r="BA18" s="7"/>
+      <c r="BB18" s="7"/>
+      <c r="BC18" s="7"/>
+      <c r="BD18" s="7"/>
+      <c r="BE18" s="7"/>
+      <c r="BF18" s="7"/>
+      <c r="BG18" s="7"/>
+      <c r="BH18" s="7"/>
+      <c r="BI18" s="7"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="7"/>
+      <c r="BM18" s="7"/>
+      <c r="BN18" s="7"/>
+      <c r="BO18" s="7"/>
+      <c r="BP18" s="7"/>
+      <c r="BQ18" s="7"/>
+      <c r="BR18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:BQ18),"")</f>
         <v/>
       </c>
-      <c r="BS18" s="5"/>
+      <c r="BS18" s="7"/>
     </row>
     <row r="19" spans="1:71">
-      <c r="A19" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="7"/>
+      <c r="BD19" s="7"/>
+      <c r="BE19" s="7"/>
+      <c r="BF19" s="7"/>
+      <c r="BG19" s="7"/>
+      <c r="BH19" s="7"/>
+      <c r="BI19" s="7"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="7"/>
+      <c r="BM19" s="7"/>
+      <c r="BN19" s="7"/>
+      <c r="BO19" s="7"/>
+      <c r="BP19" s="7"/>
+      <c r="BQ19" s="7"/>
+      <c r="BR19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:BQ19),"")</f>
         <v/>
       </c>
-      <c r="BS19" s="5"/>
+      <c r="BS19" s="7"/>
     </row>
     <row r="20" spans="1:71">
-      <c r="A20" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="7"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="7"/>
+      <c r="BA20" s="7"/>
+      <c r="BB20" s="7"/>
+      <c r="BC20" s="7"/>
+      <c r="BD20" s="7"/>
+      <c r="BE20" s="7"/>
+      <c r="BF20" s="7"/>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="7"/>
+      <c r="BM20" s="7"/>
+      <c r="BN20" s="7"/>
+      <c r="BO20" s="7"/>
+      <c r="BP20" s="7"/>
+      <c r="BQ20" s="7"/>
+      <c r="BR20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:BQ20),"")</f>
         <v/>
       </c>
-      <c r="BS20" s="5"/>
+      <c r="BS20" s="7"/>
     </row>
     <row r="21" spans="1:71">
-      <c r="A21" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="7"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="7"/>
+      <c r="BA21" s="7"/>
+      <c r="BB21" s="7"/>
+      <c r="BC21" s="7"/>
+      <c r="BD21" s="7"/>
+      <c r="BE21" s="7"/>
+      <c r="BF21" s="7"/>
+      <c r="BG21" s="7"/>
+      <c r="BH21" s="7"/>
+      <c r="BI21" s="7"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="7"/>
+      <c r="BM21" s="7"/>
+      <c r="BN21" s="7"/>
+      <c r="BO21" s="7"/>
+      <c r="BP21" s="7"/>
+      <c r="BQ21" s="7"/>
+      <c r="BR21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:BQ21),"")</f>
         <v/>
       </c>
-      <c r="BS21" s="5"/>
+      <c r="BS21" s="7"/>
     </row>
     <row r="22" spans="1:71">
-      <c r="A22" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
+      <c r="AZ22" s="7"/>
+      <c r="BA22" s="7"/>
+      <c r="BB22" s="7"/>
+      <c r="BC22" s="7"/>
+      <c r="BD22" s="7"/>
+      <c r="BE22" s="7"/>
+      <c r="BF22" s="7"/>
+      <c r="BG22" s="7"/>
+      <c r="BH22" s="7"/>
+      <c r="BI22" s="7"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="7"/>
+      <c r="BL22" s="7"/>
+      <c r="BM22" s="7"/>
+      <c r="BN22" s="7"/>
+      <c r="BO22" s="7"/>
+      <c r="BP22" s="7"/>
+      <c r="BQ22" s="7"/>
+      <c r="BR22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:BQ22),"")</f>
         <v/>
       </c>
-      <c r="BS22" s="5"/>
+      <c r="BS22" s="7"/>
     </row>
     <row r="23" spans="1:71">
-      <c r="A23" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="7"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
+      <c r="AZ23" s="7"/>
+      <c r="BA23" s="7"/>
+      <c r="BB23" s="7"/>
+      <c r="BC23" s="7"/>
+      <c r="BD23" s="7"/>
+      <c r="BE23" s="7"/>
+      <c r="BF23" s="7"/>
+      <c r="BG23" s="7"/>
+      <c r="BH23" s="7"/>
+      <c r="BI23" s="7"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="7"/>
+      <c r="BL23" s="7"/>
+      <c r="BM23" s="7"/>
+      <c r="BN23" s="7"/>
+      <c r="BO23" s="7"/>
+      <c r="BP23" s="7"/>
+      <c r="BQ23" s="7"/>
+      <c r="BR23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:BQ23),"")</f>
         <v/>
       </c>
-      <c r="BS23" s="5"/>
+      <c r="BS23" s="7"/>
     </row>
     <row r="24" spans="1:71">
-      <c r="A24" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
+      <c r="AZ24" s="7"/>
+      <c r="BA24" s="7"/>
+      <c r="BB24" s="7"/>
+      <c r="BC24" s="7"/>
+      <c r="BD24" s="7"/>
+      <c r="BE24" s="7"/>
+      <c r="BF24" s="7"/>
+      <c r="BG24" s="7"/>
+      <c r="BH24" s="7"/>
+      <c r="BI24" s="7"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="7"/>
+      <c r="BL24" s="7"/>
+      <c r="BM24" s="7"/>
+      <c r="BN24" s="7"/>
+      <c r="BO24" s="7"/>
+      <c r="BP24" s="7"/>
+      <c r="BQ24" s="7"/>
+      <c r="BR24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:BQ24),"")</f>
         <v/>
       </c>
-      <c r="BS24" s="5"/>
+      <c r="BS24" s="7"/>
     </row>
     <row r="25" spans="1:71">
-      <c r="A25" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="7"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
+      <c r="AZ25" s="7"/>
+      <c r="BA25" s="7"/>
+      <c r="BB25" s="7"/>
+      <c r="BC25" s="7"/>
+      <c r="BD25" s="7"/>
+      <c r="BE25" s="7"/>
+      <c r="BF25" s="7"/>
+      <c r="BG25" s="7"/>
+      <c r="BH25" s="7"/>
+      <c r="BI25" s="7"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="7"/>
+      <c r="BL25" s="7"/>
+      <c r="BM25" s="7"/>
+      <c r="BN25" s="7"/>
+      <c r="BO25" s="7"/>
+      <c r="BP25" s="7"/>
+      <c r="BQ25" s="7"/>
+      <c r="BR25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:BQ25),"")</f>
         <v/>
       </c>
-      <c r="BS25" s="5"/>
+      <c r="BS25" s="7"/>
     </row>
     <row r="26" spans="1:71">
-      <c r="A26" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="7"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="7"/>
+      <c r="BA26" s="7"/>
+      <c r="BB26" s="7"/>
+      <c r="BC26" s="7"/>
+      <c r="BD26" s="7"/>
+      <c r="BE26" s="7"/>
+      <c r="BF26" s="7"/>
+      <c r="BG26" s="7"/>
+      <c r="BH26" s="7"/>
+      <c r="BI26" s="7"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="7"/>
+      <c r="BM26" s="7"/>
+      <c r="BN26" s="7"/>
+      <c r="BO26" s="7"/>
+      <c r="BP26" s="7"/>
+      <c r="BQ26" s="7"/>
+      <c r="BR26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:BQ26),"")</f>
         <v/>
       </c>
-      <c r="BS26" s="5"/>
+      <c r="BS26" s="7"/>
     </row>
     <row r="27" spans="1:71">
-      <c r="A27" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="7"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+      <c r="BA27" s="7"/>
+      <c r="BB27" s="7"/>
+      <c r="BC27" s="7"/>
+      <c r="BD27" s="7"/>
+      <c r="BE27" s="7"/>
+      <c r="BF27" s="7"/>
+      <c r="BG27" s="7"/>
+      <c r="BH27" s="7"/>
+      <c r="BI27" s="7"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="7"/>
+      <c r="BM27" s="7"/>
+      <c r="BN27" s="7"/>
+      <c r="BO27" s="7"/>
+      <c r="BP27" s="7"/>
+      <c r="BQ27" s="7"/>
+      <c r="BR27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:BQ27),"")</f>
         <v/>
       </c>
-      <c r="BS27" s="5"/>
+      <c r="BS27" s="7"/>
     </row>
     <row r="28" spans="1:71">
-      <c r="A28" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="7"/>
+      <c r="BA28" s="7"/>
+      <c r="BB28" s="7"/>
+      <c r="BC28" s="7"/>
+      <c r="BD28" s="7"/>
+      <c r="BE28" s="7"/>
+      <c r="BF28" s="7"/>
+      <c r="BG28" s="7"/>
+      <c r="BH28" s="7"/>
+      <c r="BI28" s="7"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="7"/>
+      <c r="BM28" s="7"/>
+      <c r="BN28" s="7"/>
+      <c r="BO28" s="7"/>
+      <c r="BP28" s="7"/>
+      <c r="BQ28" s="7"/>
+      <c r="BR28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:BQ28),"")</f>
         <v/>
       </c>
-      <c r="BS28" s="5"/>
+      <c r="BS28" s="7"/>
     </row>
     <row r="29" spans="1:71">
-      <c r="A29" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7"/>
+      <c r="BC29" s="7"/>
+      <c r="BD29" s="7"/>
+      <c r="BE29" s="7"/>
+      <c r="BF29" s="7"/>
+      <c r="BG29" s="7"/>
+      <c r="BH29" s="7"/>
+      <c r="BI29" s="7"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="7"/>
+      <c r="BM29" s="7"/>
+      <c r="BN29" s="7"/>
+      <c r="BO29" s="7"/>
+      <c r="BP29" s="7"/>
+      <c r="BQ29" s="7"/>
+      <c r="BR29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:BQ29),"")</f>
         <v/>
       </c>
-      <c r="BS29" s="5"/>
+      <c r="BS29" s="7"/>
     </row>
     <row r="30" spans="1:71">
-      <c r="A30" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="7"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
+      <c r="AZ30" s="7"/>
+      <c r="BA30" s="7"/>
+      <c r="BB30" s="7"/>
+      <c r="BC30" s="7"/>
+      <c r="BD30" s="7"/>
+      <c r="BE30" s="7"/>
+      <c r="BF30" s="7"/>
+      <c r="BG30" s="7"/>
+      <c r="BH30" s="7"/>
+      <c r="BI30" s="7"/>
+      <c r="BJ30" s="7"/>
+      <c r="BK30" s="7"/>
+      <c r="BL30" s="7"/>
+      <c r="BM30" s="7"/>
+      <c r="BN30" s="7"/>
+      <c r="BO30" s="7"/>
+      <c r="BP30" s="7"/>
+      <c r="BQ30" s="7"/>
+      <c r="BR30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:BQ30),"")</f>
         <v/>
       </c>
-      <c r="BS30" s="5"/>
+      <c r="BS30" s="7"/>
     </row>
     <row r="31" spans="1:71">
-      <c r="A31" s="5" t="s">
-[...70 lines deleted...]
-      <c r="BR31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="7"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
+      <c r="AZ31" s="7"/>
+      <c r="BA31" s="7"/>
+      <c r="BB31" s="7"/>
+      <c r="BC31" s="7"/>
+      <c r="BD31" s="7"/>
+      <c r="BE31" s="7"/>
+      <c r="BF31" s="7"/>
+      <c r="BG31" s="7"/>
+      <c r="BH31" s="7"/>
+      <c r="BI31" s="7"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="7"/>
+      <c r="BL31" s="7"/>
+      <c r="BM31" s="7"/>
+      <c r="BN31" s="7"/>
+      <c r="BO31" s="7"/>
+      <c r="BP31" s="7"/>
+      <c r="BQ31" s="7"/>
+      <c r="BR31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:BQ31),"")</f>
         <v/>
       </c>
-      <c r="BS31" s="5"/>
+      <c r="BS31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="2010">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -11818,4778 +13490,9122 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BQ31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="5"/>
-[...3 lines deleted...]
-      <c r="H5" s="5"/>
+      <c r="B5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H6" s="5"/>
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="E13" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D7" s="5"/>
-[...9 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="F13" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="G13" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="D8" s="5"/>
-[...6 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="H13" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="A10" s="5" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H14" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="5" t="s">
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="E18" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="5"/>
-[...6 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="F18" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H20" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="G25" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="D11" s="5"/>
-[...6 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="H25" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="5" t="s">
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A13" s="5" t="s">
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H32" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...12 lines deleted...]
-      <c r="A14" s="5" t="s">
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...12 lines deleted...]
-      <c r="A15" s="5" t="s">
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H35" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...162 lines deleted...]
-      <c r="C25" s="5" t="s">
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D25" s="5"/>
-[...9 lines deleted...]
-      <c r="B26" s="5" t="s">
+      <c r="E36" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="F36" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="D26" s="5"/>
-[...9 lines deleted...]
-      <c r="B27" s="5" t="s">
+      <c r="G36" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="H36" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="D27" s="5"/>
-[...147 lines deleted...]
-      <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H37" s="5"/>
+      <c r="A37" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K2" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K3" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K4" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K5" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K6" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="K7" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K8" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K9" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K10" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K11" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K13" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K14" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K15" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K16" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K17" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K18" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K19" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="K20" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K21" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K22" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K23" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K24" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="K26" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K27" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K29" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K34" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K35" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="6" t="s">
+      <c r="D36" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K37" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="I1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="6" t="s">
+      <c r="D38" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K38" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="K39" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C40" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="K1" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B2" s="5">
+      <c r="D40" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K40" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K41" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K42" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="K43" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K44" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="7">
         <v>1.1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K2" s="7">
+      <c r="C45" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K45" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...3 lines deleted...]
-      <c r="B3" s="5">
+    <row r="46" spans="1:11">
+      <c r="A46" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" s="7">
         <v>1.2</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K3" s="7">
+      <c r="C46" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K46" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...3 lines deleted...]
-      <c r="B4" s="5">
+    <row r="47" spans="1:11">
+      <c r="A47" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="7">
         <v>2.1</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K4" s="7">
+      <c r="C47" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K47" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...3 lines deleted...]
-      <c r="B5" s="5">
+    <row r="48" spans="1:11">
+      <c r="A48" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="7">
         <v>2.2</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K5" s="7">
+      <c r="C48" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K48" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-[...3 lines deleted...]
-      <c r="B6" s="5">
+    <row r="49" spans="1:11">
+      <c r="A49" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="7">
         <v>3.1</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K6" s="7">
+      <c r="C49" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K49" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-[...3 lines deleted...]
-      <c r="B7" s="5">
+    <row r="50" spans="1:11">
+      <c r="A50" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="7">
         <v>3.2</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="C50" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="K50" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="E7" s="5"/>
-[...7 lines deleted...]
-      <c r="K7" s="7">
+      <c r="B51" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-[...3 lines deleted...]
-      <c r="B8" s="5">
+    <row r="52" spans="1:11">
+      <c r="A52" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="7">
         <v>4.1</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K8" s="7">
+      <c r="C52" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K52" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
-[...3 lines deleted...]
-      <c r="B9" s="5">
+    <row r="53" spans="1:11">
+      <c r="A53" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B53" s="7">
         <v>4.2</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K9" s="7">
+      <c r="C53" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K53" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
-[...3 lines deleted...]
-      <c r="B10" s="5">
+    <row r="54" spans="1:11">
+      <c r="A54" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B54" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="7">
         <v>5.1</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K10" s="7">
+      <c r="C55" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K55" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
-[...3 lines deleted...]
-      <c r="B11" s="5">
+    <row r="56" spans="1:11">
+      <c r="A56" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B56" s="7">
         <v>5.2</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K11" s="7">
+      <c r="C56" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K56" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
-[...3 lines deleted...]
-      <c r="B12" s="5">
+    <row r="57" spans="1:11">
+      <c r="A57" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K57" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B58" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K58" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K59" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K60" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K61" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K62" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K63" s="9">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B64" s="7">
         <v>6.1</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K12" s="7">
+      <c r="C64" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I64" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="K64" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
-[...3 lines deleted...]
-      <c r="B13" s="5">
+    <row r="65" spans="1:11">
+      <c r="A65" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B65" s="7">
         <v>6.2</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K13" s="7">
+      <c r="C65" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K65" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
-[...3 lines deleted...]
-      <c r="B14" s="5">
+    <row r="66" spans="1:11">
+      <c r="A66" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="7">
         <v>7.1</v>
       </c>
-      <c r="C14" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K14" s="7">
+      <c r="C66" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I66" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K66" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
-[...20 lines deleted...]
-      <c r="K15" s="7">
+    <row r="67" spans="1:11">
+      <c r="A67" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B67" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="9">
         <v>1.49</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
-[...59 lines deleted...]
-      <c r="D18" s="5" t="s">
+    <row r="68" spans="1:11">
+      <c r="A68" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="E18" s="5"/>
-[...340 lines deleted...]
-      <c r="B32" s="5">
+      <c r="B68" s="7">
         <v>8.2</v>
       </c>
-      <c r="C32" s="5" t="s">
-[...27 lines deleted...]
-      <c r="D33" s="5" t="s">
+      <c r="C68" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="E33" s="5"/>
-[...882 lines deleted...]
-      <c r="K68" s="7">
+      <c r="D68" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="9">
         <v>1.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>193</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C6" s="7">
         <v>1</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C7" s="7">
         <v>2</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C8" s="7">
         <v>3</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C9" s="7">
         <v>4</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="5">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C10" s="7">
         <v>1</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C11" s="7">
         <v>2</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C12" s="7">
         <v>3</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C13" s="7">
         <v>4</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C14" s="7">
         <v>5</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C15" s="7">
         <v>6</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C16" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C17" s="7">
         <v>2</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C18" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C19" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C20" s="7">
         <v>1</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C21" s="7">
         <v>2</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C22" s="7">
         <v>3</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C23" s="7">
         <v>4</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C24" s="7">
         <v>5</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="5">
+      <c r="A25" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C25" s="7">
         <v>6</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D25" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C26" s="7">
         <v>7</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C27" s="7">
         <v>8</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C28" s="7">
         <v>9</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C29" s="7">
         <v>10</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C30" s="7">
         <v>11</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C31" s="7">
         <v>12</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C32" s="7">
         <v>13</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C33" s="7">
         <v>14</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C34" s="7">
         <v>1</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C35" s="7">
         <v>2</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C36" s="7">
         <v>3</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C37" s="7">
         <v>4</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C38" s="7">
         <v>5</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C39" s="7">
         <v>6</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C40" s="7">
         <v>1</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C41" s="7">
         <v>2</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C42" s="7">
         <v>3</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C43" s="7">
         <v>4</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C44" s="7">
         <v>5</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C45" s="7">
         <v>6</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C46" s="7">
         <v>7</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C47" s="7">
         <v>8</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="5">
+      <c r="A48" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C48" s="7">
         <v>1</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="D48" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C49" s="7">
         <v>2</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="5">
+      <c r="A50" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C50" s="7">
         <v>3</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="D50" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C51" s="7">
         <v>4</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="5">
+      <c r="A52" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C52" s="7">
         <v>5</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="D52" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C53" s="7">
         <v>6</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C54" s="7">
         <v>7</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C55" s="7">
         <v>8</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="5">
+      <c r="A56" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C56" s="7">
         <v>9</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="D56" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="5">
+      <c r="A57" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C57" s="7">
         <v>1</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I57" s="5"/>
+      <c r="D57" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C58" s="5">
+      <c r="A58" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C58" s="7">
         <v>2</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="D58" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="5">
+      <c r="A59" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C59" s="7">
         <v>3</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I59" s="5"/>
+      <c r="D59" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C60" s="5">
+      <c r="A60" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C60" s="7">
         <v>4</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I60" s="5"/>
+      <c r="D60" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C61" s="5">
+      <c r="A61" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C61" s="7">
         <v>5</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I61" s="5"/>
+      <c r="D61" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C62" s="5">
+      <c r="A62" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C62" s="7">
         <v>6</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I62" s="5"/>
+      <c r="D62" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C63" s="5">
+      <c r="A63" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C63" s="7">
         <v>1</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I63" s="5"/>
+      <c r="D63" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="5">
+      <c r="A64" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C64" s="7">
         <v>2</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="D64" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
-      <c r="A65" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="5">
+      <c r="A65" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C65" s="7">
         <v>3</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I65" s="5"/>
+      <c r="D65" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="5">
+      <c r="A66" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C66" s="7">
         <v>4</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I66" s="5"/>
+      <c r="D66" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="5">
+      <c r="A67" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C67" s="7">
         <v>5</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I67" s="5"/>
+      <c r="D67" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C68" s="5">
+      <c r="A68" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C68" s="7">
         <v>6</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I68" s="5"/>
+      <c r="D68" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
-      <c r="A69" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="5">
+      <c r="A69" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C69" s="7">
         <v>7</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I69" s="5"/>
+      <c r="D69" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C70" s="5">
+      <c r="A70" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C70" s="7">
         <v>8</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I70" s="5"/>
+      <c r="D70" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C71" s="5">
+      <c r="A71" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C71" s="7">
         <v>1</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I71" s="5"/>
+      <c r="D71" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C72" s="5">
+      <c r="A72" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C72" s="7">
         <v>2</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I72" s="5"/>
+      <c r="D72" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C73" s="5">
+      <c r="A73" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C73" s="7">
         <v>3</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I73" s="5"/>
+      <c r="D73" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
-      <c r="A74" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C74" s="5">
+      <c r="A74" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C74" s="7">
         <v>4</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I74" s="5"/>
+      <c r="D74" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C75" s="5">
+      <c r="A75" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C75" s="7">
         <v>1</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I75" s="5"/>
+      <c r="D75" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
     </row>
     <row r="76" spans="1:9">
-      <c r="A76" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="5">
+      <c r="A76" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C76" s="7">
         <v>2</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I76" s="5"/>
+      <c r="D76" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
     </row>
     <row r="77" spans="1:9">
-      <c r="A77" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="5">
+      <c r="A77" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C77" s="7">
         <v>3</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I77" s="5"/>
+      <c r="D77" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
     </row>
     <row r="78" spans="1:9">
-      <c r="A78" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C78" s="5">
+      <c r="A78" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C78" s="7">
         <v>4</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I78" s="5"/>
+      <c r="D78" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
     </row>
     <row r="79" spans="1:9">
-      <c r="A79" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C79" s="5">
+      <c r="A79" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C79" s="7">
         <v>5</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I79" s="5"/>
+      <c r="D79" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="5">
+      <c r="A80" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C80" s="7">
         <v>6</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I80" s="5"/>
+      <c r="D80" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
     </row>
     <row r="81" spans="1:9">
-      <c r="A81" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C81" s="5">
+      <c r="A81" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C81" s="7">
         <v>1</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I81" s="5"/>
+      <c r="D81" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C82" s="5">
+      <c r="A82" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C82" s="7">
         <v>2</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I82" s="5"/>
+      <c r="D82" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9">
-      <c r="A83" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="5">
+      <c r="A83" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C83" s="7">
         <v>1</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I83" s="5"/>
+      <c r="D83" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
     </row>
     <row r="84" spans="1:9">
-      <c r="A84" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C84" s="5">
+      <c r="A84" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C84" s="7">
         <v>2</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I84" s="5"/>
+      <c r="D84" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
     </row>
     <row r="85" spans="1:9">
-      <c r="A85" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C85" s="5">
+      <c r="A85" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C85" s="7">
         <v>3</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I85" s="5"/>
+      <c r="D85" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C86" s="5">
+      <c r="A86" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C86" s="7">
         <v>1</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I86" s="5"/>
+      <c r="D86" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
     </row>
     <row r="87" spans="1:9">
-      <c r="A87" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C87" s="5">
+      <c r="A87" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C87" s="7">
         <v>2</v>
       </c>
-      <c r="D87" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I87" s="5"/>
+      <c r="D87" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
     </row>
     <row r="88" spans="1:9">
-      <c r="A88" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C88" s="5">
+      <c r="A88" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C88" s="7">
         <v>3</v>
       </c>
-      <c r="D88" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I88" s="5"/>
+      <c r="D88" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
     </row>
     <row r="89" spans="1:9">
-      <c r="A89" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C89" s="5">
+      <c r="A89" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C89" s="7">
         <v>4</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I89" s="5"/>
+      <c r="D89" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
     </row>
     <row r="90" spans="1:9">
-      <c r="A90" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C90" s="5">
+      <c r="A90" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C90" s="7">
         <v>5</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I90" s="5"/>
+      <c r="D90" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
     </row>
     <row r="91" spans="1:9">
-      <c r="A91" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C91" s="5">
+      <c r="A91" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C91" s="7">
         <v>6</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I91" s="5"/>
+      <c r="D91" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
     </row>
     <row r="92" spans="1:9">
-      <c r="A92" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C92" s="5">
+      <c r="A92" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C92" s="7">
         <v>1</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I92" s="5"/>
+      <c r="D92" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
     </row>
     <row r="93" spans="1:9">
-      <c r="A93" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C93" s="5">
+      <c r="A93" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C93" s="7">
         <v>2</v>
       </c>
-      <c r="D93" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I93" s="5"/>
+      <c r="D93" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C94" s="5">
+      <c r="A94" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C94" s="7">
         <v>3</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I94" s="5"/>
+      <c r="D94" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
     </row>
     <row r="95" spans="1:9">
-      <c r="A95" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C95" s="5">
+      <c r="A95" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C95" s="7">
         <v>4</v>
       </c>
-      <c r="D95" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I95" s="5"/>
+      <c r="D95" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
     </row>
     <row r="96" spans="1:9">
-      <c r="A96" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C96" s="5">
+      <c r="A96" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C96" s="7">
         <v>5</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I96" s="5"/>
+      <c r="D96" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
     </row>
     <row r="97" spans="1:9">
-      <c r="A97" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C97" s="5">
+      <c r="A97" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C97" s="7">
         <v>6</v>
       </c>
-      <c r="D97" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I97" s="5"/>
+      <c r="D97" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
     </row>
     <row r="98" spans="1:9">
-      <c r="A98" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C98" s="5">
+      <c r="A98" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C98" s="7">
         <v>7</v>
       </c>
-      <c r="D98" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I98" s="5"/>
+      <c r="D98" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
     </row>
     <row r="99" spans="1:9">
-      <c r="A99" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C99" s="5">
+      <c r="A99" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" s="7">
         <v>8</v>
       </c>
-      <c r="D99" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I99" s="5"/>
+      <c r="D99" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
     </row>
     <row r="100" spans="1:9">
-      <c r="A100" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C100" s="5">
+      <c r="A100" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C100" s="7">
         <v>1</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I100" s="5"/>
+      <c r="D100" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7"/>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C101" s="5">
+      <c r="A101" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C101" s="7">
         <v>2</v>
       </c>
-      <c r="D101" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I101" s="5"/>
+      <c r="D101" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="7"/>
     </row>
     <row r="102" spans="1:9">
-      <c r="A102" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C102" s="5">
+      <c r="A102" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" s="7">
         <v>3</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I102" s="5"/>
+      <c r="D102" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
+      <c r="I102" s="7"/>
     </row>
     <row r="103" spans="1:9">
-      <c r="A103" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C103" s="5">
+      <c r="A103" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C103" s="7">
         <v>4</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I103" s="5"/>
+      <c r="D103" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
+      <c r="H103" s="7"/>
+      <c r="I103" s="7"/>
     </row>
     <row r="104" spans="1:9">
-      <c r="A104" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C104" s="5">
+      <c r="A104" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C104" s="7">
         <v>1</v>
       </c>
-      <c r="D104" s="5" t="s">
+      <c r="D104" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B105" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="E104" s="5"/>
-[...12 lines deleted...]
-      <c r="C105" s="5">
+      <c r="C105" s="7">
         <v>2</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I105" s="5"/>
+      <c r="D105" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
     </row>
     <row r="106" spans="1:9">
-      <c r="A106" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C106" s="5">
+      <c r="A106" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C106" s="7">
         <v>3</v>
       </c>
-      <c r="D106" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I106" s="5"/>
+      <c r="D106" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="E106" s="7"/>
+      <c r="F106" s="7"/>
+      <c r="G106" s="7"/>
+      <c r="H106" s="7"/>
+      <c r="I106" s="7"/>
     </row>
     <row r="107" spans="1:9">
-      <c r="A107" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C107" s="5">
+      <c r="A107" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C107" s="7">
         <v>4</v>
       </c>
-      <c r="D107" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I107" s="5"/>
+      <c r="D107" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="E107" s="7"/>
+      <c r="F107" s="7"/>
+      <c r="G107" s="7"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="7"/>
     </row>
     <row r="108" spans="1:9">
-      <c r="A108" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C108" s="5">
+      <c r="A108" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C108" s="7">
         <v>5</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I108" s="5"/>
+      <c r="D108" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="E108" s="7"/>
+      <c r="F108" s="7"/>
+      <c r="G108" s="7"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="7"/>
     </row>
     <row r="109" spans="1:9">
-      <c r="A109" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C109" s="5">
+      <c r="A109" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C109" s="7">
         <v>6</v>
       </c>
-      <c r="D109" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I109" s="5"/>
+      <c r="D109" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="7"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="7"/>
+      <c r="I109" s="7"/>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C110" s="5">
+      <c r="A110" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C110" s="7">
         <v>7</v>
       </c>
-      <c r="D110" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I110" s="5"/>
+      <c r="D110" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="E110" s="7"/>
+      <c r="F110" s="7"/>
+      <c r="G110" s="7"/>
+      <c r="H110" s="7"/>
+      <c r="I110" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G134"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-[...22 lines deleted...]
-      <c r="A3" s="5">
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7">
+        <v>20</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>320</v>
+      <c r="E6" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7">
+        <v>25</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="7">
+        <v>25</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="7">
+        <v>25</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="7">
+        <v>20</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="7">
+        <v>20</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="7">
+        <v>25</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7">
+        <v>2</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7">
+        <v>3</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7">
+        <v>4</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="7">
+        <v>20</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D47" s="7">
+        <v>1</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7">
+        <v>2</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7">
+        <v>3</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7">
+        <v>4</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B51" s="7">
+        <v>20</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D51" s="7">
+        <v>1</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7">
+        <v>2</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7">
+        <v>3</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7">
+        <v>4</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B55" s="7">
+        <v>25</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D55" s="7">
+        <v>1</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7">
+        <v>2</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7">
+        <v>3</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7">
+        <v>4</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B59" s="7">
+        <v>25</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D59" s="7">
+        <v>1</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="7"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7">
+        <v>2</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="7"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7">
+        <v>3</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="7"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7">
+        <v>4</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="7">
+        <v>20</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="7"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7">
+        <v>2</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="7"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7">
+        <v>3</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="7"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7">
+        <v>4</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B67" s="7">
+        <v>20</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="7"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7">
+        <v>2</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="7"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7">
+        <v>3</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="7"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7">
+        <v>4</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G70" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B71" s="7">
+        <v>25</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D71" s="7">
+        <v>1</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="7"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7">
+        <v>2</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="7"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7">
+        <v>3</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F73" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G73" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="7"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7">
+        <v>4</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" s="7">
+        <v>20</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D75" s="7">
+        <v>1</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G75" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="7"/>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7">
+        <v>2</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G76" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="7"/>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7">
+        <v>3</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="7"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7">
+        <v>4</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B79" s="7">
+        <v>20</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D79" s="7">
+        <v>1</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F79" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="7"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7">
+        <v>2</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F80" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="7"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7">
+        <v>3</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="7"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7">
+        <v>4</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F82" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" s="7">
+        <v>25</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D83" s="7">
+        <v>1</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="7"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7">
+        <v>2</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="7"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7">
+        <v>3</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F85" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="7"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7">
+        <v>4</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F86" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B87" s="7">
+        <v>25</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D87" s="7">
+        <v>1</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F87" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="7"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7">
+        <v>2</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F88" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="7"/>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7">
+        <v>3</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F89" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="7"/>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7">
+        <v>4</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F90" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G90" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B91" s="7">
+        <v>20</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D91" s="7">
+        <v>1</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F91" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G91" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="7"/>
+      <c r="B92" s="7"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7">
+        <v>2</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F92" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G92" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="7"/>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7">
+        <v>3</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G93" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="7"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7">
+        <v>4</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F94" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G94" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B95" s="7">
+        <v>20</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D95" s="7">
+        <v>1</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G95" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="7"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7">
+        <v>2</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G96" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="7"/>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7">
+        <v>3</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="7"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7">
+        <v>4</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B99" s="7">
+        <v>25</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D99" s="7">
+        <v>1</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F99" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G99" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="7"/>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7">
+        <v>2</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F100" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="7"/>
+      <c r="B101" s="7"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7">
+        <v>3</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G101" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="7"/>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7">
+        <v>4</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F102" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G102" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B103" s="7">
+        <v>20</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D103" s="7">
+        <v>1</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F103" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G103" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="7"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7">
+        <v>2</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F104" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G104" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="7"/>
+      <c r="B105" s="7"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7">
+        <v>3</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F105" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G105" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="7"/>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7">
+        <v>4</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F106" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G106" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B107" s="7">
+        <v>25</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D107" s="7">
+        <v>1</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F107" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G107" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="7"/>
+      <c r="B108" s="7"/>
+      <c r="C108" s="7"/>
+      <c r="D108" s="7">
+        <v>2</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G108" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="7"/>
+      <c r="B109" s="7"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7">
+        <v>3</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F109" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G109" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="7"/>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7">
+        <v>4</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F110" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G110" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B111" s="7">
+        <v>20</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D111" s="7">
+        <v>1</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F111" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G111" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="7"/>
+      <c r="B112" s="7"/>
+      <c r="C112" s="7"/>
+      <c r="D112" s="7">
+        <v>2</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F112" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="7"/>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7">
+        <v>3</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F113" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G113" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="7"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7">
+        <v>4</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F114" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G114" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B115" s="7">
+        <v>20</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D115" s="7">
+        <v>1</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F115" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G115" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="7"/>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7">
+        <v>2</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F116" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G116" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="7"/>
+      <c r="B117" s="7"/>
+      <c r="C117" s="7"/>
+      <c r="D117" s="7">
+        <v>3</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F117" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G117" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="7"/>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7">
+        <v>4</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F118" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G118" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B119" s="7">
+        <v>25</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D119" s="7">
+        <v>1</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G119" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="7"/>
+      <c r="B120" s="7"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7">
+        <v>2</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G120" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="7"/>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7">
+        <v>3</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F121" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G121" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="7"/>
+      <c r="B122" s="7"/>
+      <c r="C122" s="7"/>
+      <c r="D122" s="7">
+        <v>4</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F122" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G122" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B123" s="7">
+        <v>20</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D123" s="7">
+        <v>1</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F123" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G123" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="7"/>
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7">
+        <v>2</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F124" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G124" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="7"/>
+      <c r="B125" s="7"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="7">
+        <v>3</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F125" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G125" s="7" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="7"/>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7">
+        <v>4</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G126" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B127" s="7">
+        <v>20</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D127" s="7">
+        <v>1</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F127" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G127" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="7"/>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+      <c r="D128" s="7">
+        <v>2</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F128" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G128" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="7"/>
+      <c r="B129" s="7"/>
+      <c r="C129" s="7"/>
+      <c r="D129" s="7">
+        <v>3</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F129" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G129" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="7"/>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="7">
+        <v>4</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F130" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G130" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B131" s="7">
+        <v>25</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D131" s="7">
+        <v>1</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="F131" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="G131" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="7"/>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7">
+        <v>2</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="F132" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="G132" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="7"/>
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="7">
+        <v>3</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="F133" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="G133" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="7"/>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7">
+        <v>4</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="F134" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="G134" s="7" t="s">
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>324</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>326</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>