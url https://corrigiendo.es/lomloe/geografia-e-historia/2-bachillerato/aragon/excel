--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:44</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado un decreto propio, por lo que aplica íntegramente el RD 217/2022 (ESO) y RD 243/2022 (Bachillerato).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la totalidad de los criterios de evaluación y competencias específicas del BOE.</t>
   </si>