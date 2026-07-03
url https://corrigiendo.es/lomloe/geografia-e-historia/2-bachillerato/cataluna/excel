--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,317 +94,602 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:38</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Cercar, seleccionar i combinar informació sobre els reptes ecosocials actuals de l'Estat espanyol, comparant fonts i analitzant-ne el nivell de fiabilitat, per desenvolupar el pensament crític i posicionar-se a favor dels objectius de desenvolupament sostenible. Criteris d'avaluació 1.1 Qüestionar maneres de vida insostenibles i socialment injustes mitjançant la cerca i l'anàlisi geogràfica de tota mena de fonts d'informació que tractin els reptes ecosocials presents i futurs des d'arguments basats en dades analitzades. 1.2 Aportar arguments a favor de la sostenibilitat i la justícia social a Espanya, utilitzant suport digital de gràfics, imatges i cartografia per presentar en públic dades rigoroses de manera eficient. El reconeixement per part de l'alumnat dels problemes econòmics i socials actuals de la societat comporta saber identificar-los i prendre consciència de la responsabilitat individual i col·lectiva i dels desafiaments més immediats, com l'emergència climàtica, el repte demogràfic o la gestió de recursos limitats. Són situacions que qüestionen l'equilibri entre el medi natural i els grups humans qui hi viuen i sovint formen part de processos a escala global. Una ciutadania informada ha de mantenir debats que sotmetin a un judici crític els missatges que es rebin des de mitjans oficials o informals, ha de prevenir la difusió d'informacions falses o detectar la manipulació interessada. Un concepte clau serà la capacitat de cercar informació fiable i utilitzar-la per construir pensament crític. Els arguments que s'esgrimeixen en qualsevol debat públic o privat s'haurien de construir des de la fonamentació científica que aporta l'anàlisi geogràfica, rebutjant qualsevol opinió no avalada per dades fiables, accessibles i contrastades. El desenvolupament del pensament espacial crític constitueix l'actiu més gran d'una ciutadania formada i informada que reuneixi les condicions necessàries per donar respostes ètiques davant els reptes actuals i futurs, i prevenir-ne les conseqüències no desitjades. Tanmateix, l'alumnat hauria d'arribar a reflexionar amb rigor sobre la transformació de patrons de consum insostenibles i posicionar-se a favor de l'adopció d'hàbits de vida saludables en benefici propi i de tothom, d'acord amb els objectius de desenvolupament sostenible.</t>
+    <t>Cercar, seleccionar i combinar informació sobre els reptes ecosocials actuals de l'Estat espanyol, comparant fonts i analitzant-ne el nivell de fiabilitat, per desenvolupar el pensament crític i posicionar-se a favor dels objectius de desenvolupament sostenible.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Descobrir i analitzar la complexitat de l'espai geogràfic català, amb els elements i dinàmiques que el configuren, per valorar els diferents paisatges rurals i urbans i proposar alternatives de gestió territorial, amb criteris de sostenibilitat, equilibri i dinamisme econòmic. Criteris d'avaluació 2.1 Trobar i transmetre els valors dels diferents paisatges rurals i urbans de Catalunya reconeixent la complexitat sistèmica del medi natural i de les activitats humanes. 2.2 Proposar alternatives de gestió territorial, amb criteris de sostenibilitat i dinamisme econòmic, a partir de l'anàlisi del territori. La comprensió de l'espai geogràfic implica assumir-ne la complexitat com a sistema en què es combinen elements naturals i l'acció humana. Les variables seran, per tant, múltiples i interrelacionades. Tot sistema està integrat per subsistemes que, un cop desagregats, faciliten una anàlisi detallada de les seves característiques, cosa que porta a resoldre el problema de l'escala d'anàlisi. A partir de les òptiques local i global, l'escala permet delimitar el camp o la parcel·la d'estudi. Caldrà considerar les dimensions social, econòmica, ambiental i cultural del territori i la configuració de paisatges, tant rurals com urbans, amb els seus canvis i permanències, per apreciar-ne la diversitat i els valors, així com la necessitat de gestió i preservació amb criteris de sostenibilitat i dinamisme econòmic. La interpretació d'imatges ajuda a despertar la curiositat de l'alumnat per territoris desconeguts i a redescobrir llocs familiars, i a generar els seus propis recursos visuals des de la creativitat, incloent-hi croquis i esbossos. Com a complement a l'observació de paisatges, que també pot ser directa sobre el terreny, la cartografia i els gràfics són fonts d'informació visual valuoses.</t>
+    <t>Descobrir i analitzar la complexitat de l'espai geogràfic català, amb els elements i dinàmiques que el configuren, per valorar els diferents paisatges rurals i urbans i proposar alternatives de gestió territorial, amb criteris de sostenibilitat, equilibri i dinamisme econòmic.</t>
+  </si>
+  <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Identificar i caracteritzar els medis naturals catalans i espanyols, relacionantlos amb els europeus i mundials, i amb els paisatges a què han donat lloc, per valorar-ne el grau de preservació i d'equilibri ecològic. Criteris d'avaluació 3.1 Identificar i explicar els elements físics de Catalunya i Espanya, localitzant i reconeixent en mapes regions geomorfològiques i bioclimàtiques amb característiques comunes i específiques. 3.2 Relacionar els elements físics i l'acció antròpica en la configuració dels paisatges a diferents escales, discutint i valorant-ne el grau d'explotació, les potencialitats i els riscos. L'anàlisi de la diversitat natural del territori adquireix sentit en examinar la gran varietat d'ecosistemes terrestres i aquàtics existents, que es reflecteixen en la xarxa d'espais naturals protegits. Des del rigor que imposa el mètode comparatiu, basat en la recerca d'analogies i diferències, tota anàlisi geogràfica ha de partir de dades i càlculs fiables que puguin ser contrastats a l'hora de descriure les característiques i la distribució d'unitats geomorfològiques, climàtiques, vegetals i hídriques. Descobrir els trets bàsics del medi natural espanyol i català permetrà localitzar els principals conjunts paisatgístics i valorar-ne el grau de preservació. L'anàlisi dels elements físics i de l'acció antròpica permetrà interpretar la configuració d'aquests paisatges i abordar-ne els problemes ecològics, les potencialitats, els riscos i el grau d'explotació.</t>
+    <t>Identificar i caracteritzar els medis naturals catalans i espanyols, relacionantlos amb els europeus i mundials, i amb els paisatges a què han donat lloc, per valorar-ne el grau de preservació i d'equilibri ecològic.</t>
+  </si>
+  <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Aplicar mètodes i tècniques pròpies de la geografia per localitzar i interpretar fenòmens territorials i les seves interrelacions, plantejar investigacions, fer propostes d'actuacions i comunicar els resultats emprant el vocabulari pertinent. Criteris d'avaluació 4.1 Emprar l'escala apropiada per localitzar i analitzar fenòmens territorials, amb el propòsit de dur a terme una recerca o per resoldre una tasca concreta, justificant les dades i els mètodes escollits. 4.2 Crear productes propis individuals o en grup, comunicant diagnòstics, formulant hipòtesis o elaborant conclusions, aplicant eficientment les tecnologies de la informació geogràfica (TIG) i fent ús d'un vocabulari específic i acurat. L'aplicació eficient dels mètodes propis de la geografia i d'altres ciències n'implica l'ús pràctic per observar, representar i explicar els fenòmens físics i humans que es desenvolupen al territori. Per les característiques integradores i el potencial visual com a font d'informació i recurs creatiu, les Tecnologies de la Informació Geogràfica (TIG) han d'adoptar una posició preferent com a eina utilitzada competentment per l'alumnat. La localització i la distribució de fenòmens físics i humans de tota mena i a diferents escales, així com la seva evolució en el temps, són els principis bàsics de la geografia sobre els quals s'articula el pensament espacial. Les TIG n'han de desplegar el potencial per aconseguir-ho, mitjançant l'ús de mapes interactius i recursos que facilitin arguments per justificar l'extensió de cada fenomen; és a dir, delimitant regions, categories o tipologies, i reflexionant sobre el problema dels límits i de les àrees de transició. Davant de fenòmens naturals i humans complexos i en contínua transformació, la iniciativa per aportar solucions creatives a problemes reals des del coneixement rigorós és part essencial del compromís cívic.</t>
+    <t>Aplicar mètodes i tècniques pròpies de la geografia per localitzar i interpretar fenòmens territorials i les seves interrelacions, plantejar investigacions, fer propostes d'actuacions i comunicar els resultats emprant el vocabulari pertinent.</t>
+  </si>
+  <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Interpretar la globalització com a context de l'evolució dels sistemes econòmics i els comportaments socials recents, investigant les seves relacions de causa i efecte, per promoure el respecte a la dignitat humana i al medi ambient com a base d'una ciutadania global. Criteris d'avaluació 5.1 Respectar i posicionar-se a favor de la dignitat humana, investigant el sistema de relacions econòmiques globalitzades i els seus efectes territorials sobre els sectors productius, i plantejar solucions raonades. 5.2 Crear productes propis que expressin la necessitat de preservar el medi natural, indagant sobre els impactes de les maneres de producció, distribució i consum a escala local i global, i proposar actuacions de millora. L'evolució recent de les activitats econòmiques a Catalunya, Espanya i a la Unió Europea, en tots els sectors, està emmarcada dins del fenomen de la globalització, el qual contextualitza i determina les complexes relacions existents entre països i els seus sistemes econòmics. Igualment, hi ha hagut transformacions socioculturals d'un gran impacte sobre la distribució espacial de la població i els comportaments demogràfics. La investigació dels factors causants d'aquestes transformacions i de les seves conseqüències sobre el territori i la societat obre un camp d'indagació ric d'aquestes ecodependències. Les relacions d'interdependència i d'interconnexió es poden demostrar de manera inductiva, especialment mitjançant l'estudi de casos o situacions properes i rellevants per a l'alumnat, com poden ser l'origen de béns o serveis produïts i consumits, aspectes relacionats amb l'assimilació d'idees, o comportament i estils de vida aliens a pràctiques tradicionals.</t>
+    <t>Interpretar la globalització com a context de l'evolució dels sistemes econòmics i els comportaments socials recents, investigant les seves relacions de causa i efecte, per promoure el respecte a la dignitat humana i al medi ambient com a base d'una ciutadania global.</t>
+  </si>
+  <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Reflexionar críticament sobre la cohesió territorial i les injustícies socials en els àmbits català i espanyol, mitjançant l'anàlisi de la seva diversitat d'estructures socioeconòmiques, demogràfiques i paràmetres de gènere, per fer propostes d'acció amb criteris de solidaritat, compromís i justícia social. Criteris d'avaluació 6.1 Denunciar les desigualtats individuals i els problemes territorials, identificant-ne l'origen en processos passats i recents d'estructures socioeconòmiques, demogràfiques o paràmetres de gènere, amb un compromís a favor de la solidaritat i la cohesió territorial. 6.2 Proposar solucions a problemes relacionats amb la falta de cohesió territorial, les desigualtats socials i laborals, o per motiu de gènere, que sorgeixin de la reflexió crítica i el coneixement. La geografia constitueix un instrument d'anàlisi de l'espai creat i ordenat per les comunitats socials. Els llocs i les regions en resulten la raó d'estudi, ja que en aquests àmbits és on es pot explicar i entendre la interdependència entre tots els fenòmens que actuen sobre l'espai. El territori és divers per múltiples factors, com la desigual localització de recursos naturals, diferents situacions demogràfiques i socioeconòmiques, teixits productius, graus d'especialització, capacitat d'innovació, dinàmiques urbanes, cultures i identitats, entre molts d'altres. És objecte de la geografia conèixer aquesta diversitat, detectar-ne les injustícies socials i fer propostes a favor de la solidaritat, la cohesió territorial i la igualtat d'oportunitats, fent especial atenció a les problemàtiques que atenyen les dones, com a éssers individuals i com a col·lectiu, per tal de contribuir a una redefinició dels rols de gènere en el marc d'una relació entre iguals. En aquest sentit, la geografia pot contribuir a fomentar actituds tolerants, solidàries i participatives, i a rebutjar visions reduccionistes i discriminatòries, amb la finalitat de consolidar en l'alumnat la solidaritat i la cooperació com a valors per assolir la cohesió mitjançant les polítiques redistributives d'ordenació del territori i de desenvolupament regional, i potenciar l'estat del benestar.</t>
+    <t>Reflexionar críticament sobre la cohesió territorial i les injustícies socials en els àmbits català i espanyol, mitjançant l'anàlisi de la seva diversitat d'estructures socioeconòmiques, demogràfiques i paràmetres de gènere, per fer propostes d'acció amb criteris de solidaritat, compromís i justícia social.</t>
+  </si>
+  <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Mobilitzar i valorar coneixements geogràfics per aportar solucions innovadores a contextos en transformació, millorar la vida de les persones i fomentar l'autoaprenentatge permanent. Criteris d'avaluació 7.1 Aplicar el coneixement geogràfic sobre problemes rellevants en contextos diversos, a diferents escales, revisant críticament coneixements previs i nous. 7.2 Valorar el paper de la geografia en la resolució de problemes territorials, diagnosticant problemes i oportunitats i raonant possibles solucions. Les aportacions del coneixement geogràfic atorguen la possibilitat de presentar alternatives a les situacions de complexitat social amb propostes de construir nous espais que millorin la vida de les persones. En aquest context per a la construcció del coneixement geogràfic, la reflexió sobre el propi aprenentatge resulta determinant com a objectiu metacognitiu. Aconseguir aquest coneixement de les possibilitats i les limitacions pròpies ha de servir per construir una forta autoestima per implicar-se i ser protagonista en la resolució de reptes ecosocials reals i propers i, per tant, incorporar-se a la vida activa i exercir funcions socials.</t>
+    <t>Mobilitzar i valorar coneixements geogràfics per aportar solucions innovadores a contextos en transformació, millorar la vida de les persones i fomentar l'autoaprenentatge permanent.</t>
+  </si>
+  <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
   </si>
   <si>
     <t>Història</t>
   </si>
   <si>
-    <t>Aplicar els procediments de la recerca històrica a partir de la formulació de preguntes i l'anàlisi de fonts, per interpretar el passat, formar-se un criteri propi a partir del contrast d'informacions i desenvolupar el pensament crític. Criteris d'avaluació 1.1 Plantejar-se preguntes i hipòtesis sobre fets o fenòmens històrics, seleccionar, analitzar i obtenir informació de diferents fonts per interpretar el passat de manera crítica, aportant arguments i dades contrastats. 1.2 Comunicar i transferir els coneixements adquirits mitjançant recursos expressius que incorporin formats i llenguatges diversos i la presentació de la informació en mitjans i entorns digitals, així com usar adequadament el vocabulari específic de la història contemporània mitjançant la lectura activa, l'elaboració de textos escrits, les intervencions orals i les produccions audiovisuals, construint un discurs rigorós, coherent i inclusiu. 1.3 Demostrar la comprensió integrada de sabers i mostrar una actitud participativa en el marc de l'exercici d'una ciutadania democràtica. Perquè l'alumnat desenvolupi el pensament crític, és fonamental que arribi al coneixement a partir de l'ús i la interpretació de diverses fonts (escrites, materials, orals, visuals, etc.), que empri les eines per estructurar la informació i que utilitzi correctament el vocabulari específic per crear explicacions sobre els fets i per comunicar-les per mitjans diversos. Actualment, el món digital permet a l'alumnat accedir a moltes d'aquestes fonts per gestionar la informació, però exigeix més que mai la capacitat crítica per seleccionar-les, comprendre-les, interpretar-les, contrastar-les i validar-les. Caldrà aplicar els procediments d'indagació i recerca històrica per interpretar el passat, analitzar el present i prendre decisions de futur com a ciutadans democràtics. Caldrà fer-se preguntes pertinents, formular hipòtesis i objectius; planificar la recerca; cercar, seleccionar i analitzar les fonts amb relació a l'objectiu de la recerca; contrastar i elaborar la informació, i establir conclusions, formular interpretacions i comunicar-ne els resultats.</t>
-[...17 lines deleted...]
-    <t>Analitzar les dinàmiques d'interdependència entre diferents agents en el context d'un món globalitzat per avalar els compromisos de cooperació, promoure actituds solidàries i proposar alternatives a les problemàtiques locals i globals basades en la cultura de la pau i en la consecució d'un món més solidari i sostenible. Criteris d'avaluació 7.1 Assenyalar els reptes globals i els principals compromisos de cooperació en l'esfera internacional, així com els que emanen d'una ciutadania europea responsable i solidària. 7.2 Plantejar propostes d'acció que fomentin una actitud solidària i pacífica i alternatives davant de les problemàtiques que es viuen actualment a escala local, europea i global. La mirada històrica des del present ha d'incloure el paper que ha representat i representa la Catalunya i l'Espanya d'avui al món, assumir els compromisos de la seva pertinença a la Unió Europea i a altres organismes internacionals i valorar la contribució de les institucions de l'Estat i altres entitats socials a accions humanitàries i de cooperació internacional. Alhora, cal revisar els moments històrics en què l'Estat i grups de poder han controlat certs mecanismes per aconseguir poder polític, influir en la legislació o dominar recursos naturals de manera il·legítima, creant situacions de conflicte, injustícia i desigualtat com, per exemple, durant els processos d'expansionisme colonial. L'estudi d'aquest conjunt ampli de temes històrics requereix processos inductius, basats en la iniciativa, l'autonomia i la maduresa personal, desenvolupant processos avançats de cerca, selecció i tractament crític de la informació, que permeti elaborar el propi coneixement en diferents formats i comunicar-lo. Finalment, cal valorar críticament les dinàmiques d'interdependència entre diferents factors dins un món globalitzat i les desigualtats i conflictes que es generen, i relacionar, per mitjà de treballs de recerca, les problemàtiques locals i globals i proposar alternatives basades en el diàleg intercultural i intergeneracional.</t>
+    <t>Aplicar els procediments de la recerca històrica a partir de la formulació de preguntes i l'anàlisi de fonts, per interpretar el passat, formar-se un criteri propi a partir del contrast d'informacions i desenvolupar el pensament crític.</t>
+  </si>
+  <si>
+    <t>Analitzar de forma crítica i comparar els diferents règims polítics de la contemporaneïtat i la construcció de l'estat de dret per participar de manera respectuosa i compromesa en activitats comunitàries que promoguin la convivència, la cohesió social i l'equitat, posant en valor els principis democràtics.</t>
+  </si>
+  <si>
+    <t>Identificar la pluralitat nacional, cultural i lingüística per respectar els sentiments de pertinença, l'existència d'identitats múltiples i desenvolupar l'empatia i el respecte com a base de la convivència en una societat democràtica.</t>
+  </si>
+  <si>
+    <t>Analitzar l'evolució econòmica de l'Estat espanyol i els seus efectes, relacionar-la amb la desigualtat social i territorial, percebre la natura dels canvis en el món actual i actuar amb criteris de sostenibilitat i de manera crítica i compromesa per a la millora de la societat i de l'entorn.</t>
+  </si>
+  <si>
+    <t>Analitzar la societat espanyola, els canvis i les continuïtats al llarg del temps, en relació amb l'evolució de la població, els nivells i les formes de vida i treball i els moviments i conflictes socials, per valorar els progressos i les limitacions per avançar en l'equitat, la justícia i la cohesió social.</t>
+  </si>
+  <si>
+    <t>Analitzar críticament el paper de les creences i les ideologies en l'evolució de l'articulació social, en l'ús del poder i en la configuració d'identitats i projectes polítics, per comprendre la complexitat de la contemporaneïtat i per valorar i respectar la convivència en una societat plural i democràtica.</t>
+  </si>
+  <si>
+    <t>Analitzar les dinàmiques d'interdependència entre diferents agents en el context d'un món globalitzat per avalar els compromisos de cooperació, promoure actituds solidàries i proposar alternatives a les problemàtiques locals i globals basades en la cultura de la pau i en la consecució d'un món més solidari i sostenible.</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Analitzar els processos i els fenòmens històrics des de la perspectiva de gènere i la investigació sobre el moviment feminista, per visibilitzar-ne la presència dins la història, promoure actituds en defensa de la igualtat i rebutjar qualsevol forma de discriminació i violència. Criteris d'avaluació 8.1 Introduir la perspectiva de gènere en l'observació i l'anàlisi de la realitat històrica i actual, identificant els mecanismes de dominació que han generat i mantingut la desigualtat entre homes i dones i l'assignació de rols de gènere i que han relegat les dones a un paper subordinat a la societat. 8.2 Reconèixer els moviments, les causes i els lideratges en pro de l'equitat de gènere i d'opció afectivosexual en l'època contemporània i les aportacions de les dones en diferents àmbits socials, econòmics, polítics i culturals. 8.3 Participar en debats i projectes o accions de defensa de l'equitat de gènere i de rebuig de qualsevol manifestació de discriminació i violència per mitjà de propostes d'actuació. La perspectiva de gènere respon a una exigència ètica a les societats contemporànies per comprendre quina és la situació real de la igualtat entre dones i homes a l'Espanya actual, valorar els avenços aconseguits i plantejar els reptes del futur. Incorporar aquesta visió als estudis històrics permet a l'alumnat situar en un lloc central nous conceptes a l'estudi de les relacions socials, analitzant els mecanismes de dominació, control, subordinació i submissió que s'han mantingut al llarg de la història. Identificar l'absència de la dona, tant a títol individual com col·lectiu, a la narrativa històrica exigeix explorar noves fonts, especialment literàries i artístiques i també les orals. Per mitjà de l'anàlisi d'estereotips, símbols i iconografies relacionats amb la dona i el món femení, en què es representen espais, activitats, rols, conductes, imatges i modes de vida, s'aconsegueix contextualitzar temporalment i espacialment les relacions de gènere i visibilitzar-ne la presència en la història. També comporta rescatar les dones —tant individualment com col·lectivament— que van ser capaces de superar el silenci i l'oblit, i dotar-les d'un protagonisme que la història escrita els ha negat, relegant-les a personatges secundaris i subordinats. L'estudi de les lluites, els moviments, les causes i els lideratges en pro de l'equitat de gènere i d'opció afectivosexual permet analitzar les estratègies d'acció i la seva connexió amb determinades cultures polítiques i moviments socials i promoure actituds informades davant de la situació secular de desigualtat entre homes i dones.</t>
+    <t>Analitzar els processos i els fenòmens històrics des de la perspectiva de gènere i la investigació sobre el moviment feminista, per visibilitzar-ne la presència dins la història, promoure actituds en defensa de la igualtat i rebutjar qualsevol forma de discriminació i violència.</t>
   </si>
   <si>
     <t>CE.9</t>
   </si>
   <si>
-    <t>Analitzar el llegat cultural i patrimonial per valorar-lo com a expressió de les memòries plurals, individuals i col·lectives i contribuir a la seva recuperació, conservació i promoció com a element conformador de les identitats i cohesionador de la comunitat. Criteris d'avaluació 9.1 Elaborar treballs d'indagació i recerca, iniciant-se en la metodologia històrica i la historiografia, generant productes relacionats amb la memòria col·lectiva sobre esdeveniments, personatges o elements patrimonials d'interès social o cultural de l'entorn local, posant en valor el patrimoni històric i considerant-lo un bé comú que s'ha de protegir. 9.2 Participar en accions, recerques i projectes de recuperació de la memòria històrica a partir de la recollida de fonts directes i indirectes i d'arxius personals, locals i institucionals. L'alumnat ha de conèixer que la història es concep com un procés obert i en constant revisió, que s'interpreta en funció de les preocupacions i dels interessos de la societat en cada moment. Amb això s'enriqueix el coneixement del passat i es dona resposta a les finalitats, als interessos i als usos que diferents entitats i institucions han fet del coneixement històric al llarg del temps. Els canvis metodològics i historiogràfics responen, en gran mesura, a les transformacions que es produeixen en el present i el mode en què la investigació pot aportar idees i solucions davant els reptes als quals ens enfrontem. Aquesta visió útil i funcional s'ha d'incorporar a l'aprenentatge de la Història, integrant el pensament històric i els seus mètodes, a través de l'elaboració de projectes orientats a una finalitat plantejant la perspectiva de la història "des de baix", que permeti rescatar, també, les històries de vida de col·lectius i persones marginats o minoritzats a partir de la recollida de fonts directes i indirectes i d'arxius personals, locals i institucionals. D'aquesta manera, s'aconsegueix identificar el llegat històric com un bé comú, en la construcció i la posada en valor del qual ha de participar la comunitat, conservant la memòria col·lectiva a través del contacte i la solidaritat entre les generacions. L'alumnat també veurà la utilitat de l'aproximació històrica per assenyalar els problemes ecosocials rellevants en l'actualitat i prendre'n consciència històrica, elaborant productes creatius i eficaços, transferint aquest coneixement i despertant l'interès social. El patrimoni històric i cultural adquireix una nova dimensió en contextualitzar i en contrastar els diferents significats, assumint-ne com una responsabilitat individual i col·lectiva la conservació i la utilització per a la cohesió social.</t>
+    <t>Analitzar el llegat cultural i patrimonial per valorar-lo com a expressió de les memòries plurals, individuals i col·lectives i contribuir a la seva recuperació, conservació i promoció com a element conformador de les identitats i cohesionador de la comunitat.</t>
   </si>
   <si>
     <t>Història de l'Art</t>
   </si>
   <si>
-    <t>Identificar diferents concepcions de l'art al llarg de la història, seleccionant i analitzant informació diversa de forma crítica, per fer recerques pròpies i valorar la diversitat de manifestacions artístiques com a producte de la creativitat humana, individual i col·lectiva, des del respecte i el reconeixement mutu. Criteris d'avaluació 1.1 Reconèixer i respectar la diversitat de manifestacions artístiques, especialment de la contemporaneïtat, a partir de la recerca i el debat al voltant de les diferents concepcions i definicions de l'art. 1.2 Cercar informació rigorosa i contrastada i tractar-la per identificar i analitzar la varietat de manifestacions, expressions i concepcions. Totes les estratègies i processos relacionats amb la cerca, la selecció, el tractament i l'anàlisi de la informació resulten indispensables per a l'aprenentatge i l'adquisició de nous coneixements i sabers. Per això cal que l'alumnat s'hi exerciti, procurant un grau suficient de fiabilitat en l'elecció de fonts, de precisió en la recollida de dades, i de tractament contrastat de la informació a partir de l'anàlisi crítica i rigorosa d'aquesta.</t>
-[...20 lines deleted...]
-    <t>Analitzar els processos i fenòmens de la història de l'art des de la perspectiva de gènere, a través d'una aproximació oberta i integradora per comprometre's en la igualtat d'oportunitats, i rebutjar qualsevol forma de discriminació i violència. Criteris d'avaluació 8.1 Identificar certs processos i fenòmens de la història de l'art que han negat o ocultat la capacitat creadora de les dones i reconèixer i visibilitzar artistes i col·lectius invisibilitzats per raó de gènere. 8.2 Analitzar críticament la imatge de la dona en la història de l'art, mitjançant l'anàlisi comparativa d'obres de diferents èpoques i cultures en les quals estigui representada la figura femenina. La historiografia de l'art, gestada a partir de mitjan segle XVIII, va relegar les dones de les diferents disciplines artístiques, negant i ocultant la seva capacitat creadora, com constata l'escassa presència femenina en les col·leccions i les exposicions dels grans museus. La matèria d'Història de l'Art pot ser una eina molt útil per invertir aquesta tendència, recuperant i valorant aquelles figures artístiques que, per la seva condició de gènere, han estat injustificadament marginades i invisibilitzades. També és oportú que l'alumnat analitzi, a partir de processos de recerca i debat, les causes que han provocat la limitació de l'accés de les dones als oficis i a l'activitat artística, que reflexioni sobre la importància que totes les persones puguin desenvolupar els seus talents i que es comprometi en la igualtat d'oportunitats. D'altra banda, també cal propiciar una anàlisi crítica dels estereotips i de les convencions relacionats amb la representació de les dones, els seus espais, rols, activitats i formes de vida, presents a les obres d'art, i de la seva funció com a generadores de conformitat social, per promoure en l'alumnat una actitud de rebuig davant de conductes i comportaments sexistes i de discriminació i violència.</t>
+    <t>Identificar diferents concepcions de l'art al llarg de la història, seleccionant i analitzant informació diversa de forma crítica, per fer recerques pròpies i valorar la diversitat de manifestacions artístiques com a producte de la creativitat humana, individual i col·lectiva, des del respecte i el reconeixement mutu.</t>
+  </si>
+  <si>
+    <t>Reconèixer els diversos llenguatges artístics com a formes de comunicació i expressió lliure d'idees, desitjos i emocions, per crear produccions pròpies utilitzant la terminologia específica i les eines digitals, mostrant respecte per les opinions i produccions dels altres.</t>
+  </si>
+  <si>
+    <t>Distingir les diferents funcions de l'art al llarg de la història, analitzant la dimensió ideològica, política, social, econòmica i estètica de les obres d'art i dels processos de producció i recepció, per formar-se un judici argumentat propi que permeti establir vincles amb el present.</t>
+  </si>
+  <si>
+    <t>Caracteritzar els principals moviments artístics al llarg de la història, reconeixent relacions d'influència, préstec i ruptura per identificar i comprendre les pervivències i les transformacions en el món actual i analitzar críticament mecanismes d'intercanvi i fenòmens d'aculturació.</t>
+  </si>
+  <si>
+    <t>Identificar i contextualitzar espacialment i temporalment les manifestacions i les personalitats artístiques més rellevants, analitzant l'entorn personal i social, per valorar les obres i l'autoria com a expressió de l'època i de la societat i adoptar una actitud oberta i receptiva davant de formes artístiques de cultures i col·lectius minoritzats.</t>
+  </si>
+  <si>
+    <t>Reconèixer i valorar el patrimoni artístic, a partir de l'anàlisi d'alguns exemples, per contribuir a la seva recuperació, la conservació i la difusió com a element conformador de les identitats individuals i col·lectives i per al gaudi i la cohesió de la comunitat dins un món global.</t>
+  </si>
+  <si>
+    <t>Distingir els canvis estètics i les diferents formes de representació humana en determinades èpoques i en l'actualitat, establint-hi vincles, per formar-se un concepte assertiu de la pròpia imatge, conformar els gustos personals i desenvolupar sensibilitat i respecte per la diversitat, superant estereotips i prejudicis.</t>
+  </si>
+  <si>
+    <t>Analitzar els processos i fenòmens de la història de l'art des de la perspectiva de gènere, a través d'una aproximació oberta i integradora per comprometre's en la igualtat d'oportunitats, i rebutjar qualsevol forma de discriminació i violència.</t>
   </si>
   <si>
     <t>Historia de la Filosofía</t>
   </si>
   <si>
-    <t>Avaluar els arguments atenent el seu context històric, social i cultural, identificant les influències que els sustenten i la seva repercussió en la història de la filosofia per descobrir la naturalesa dels seus possibles dogmatismes i fal·làcies. Criteris d'avaluació 1.1 Avaluar críticament discursos, orals i escrits, sobre qüestions i problemes filosòfics que apareixen al llarg de la història de la filosofia, demostrant una comprensió correcta de les estructures argumentatives. 1.2 Produir rigorosament arguments a partir de l'estudi de la història de la filosofia, aplicant les normes lògiques, retòriques i argumentatives, i detectant i evitant maneres dogmàtiques, fal·laces i biaixos per exposar les pròpies opinions i idees, tant oralment com per escrit. Argumentar consisteix a presentar els pros i els contres d'una proposició, una idea o una tesi i arribar a una conclusió.</t>
-[...14 lines deleted...]
-    <t>Desenvolupar la sensibilitat i la comprensió crítica de l'art i altres manifestacions amb valor estètic a partir de les principals idees filosòfiques sobre la bellesa i la creació artística per contribuir a l'educació estètica. Criteris d'avaluació 6.1 Comprendre l'evolució de la reflexió estètica sobre la bellesa, l'experiència estètica i els conceptes d'artesania, art i disseny al llarg de la història mitjançant l'anàlisi de textos filosòfics i de diferents expressions artístiques. 6.2 Construir un judici propi sobre diferents expressions artístiques, tot aplicant els conceptes estètics a les valoracions d'aquestes expressions.</t>
+    <t>Avaluar els arguments atenent el seu context històric, social i cultural, identificant les influències que els sustenten i la seva repercussió en la història de la filosofia per descobrir la naturalesa dels seus possibles dogmatismes i fal·làcies.</t>
+  </si>
+  <si>
+    <t>Interpretar i comunicar qüestions filosòfiques a partir de la selecció i l'anàlisi rigorosa de fonts de la història de la filosofia per entendre el nostre present atenent el passat i per produir i transmetre judicis i tesis personals i desenvolupar una actitud indagadora, autònoma, rigorosa i creativa en l'àmbit de la reflexió filosòfica.</t>
+  </si>
+  <si>
+    <t>Aplicar la dissertació filosòfica per contraposar i posar en diàleg les idees dels el present amb el passat per transformar-lo d'acord amb els grans consensos sorgits dels drets humans i els objectius de desenvolupament sostenible (ODS).</t>
+  </si>
+  <si>
+    <t>Reconèixer com els problemes filosòfics s'han plantejat en les diferents èpoques i autores i autors i comparar-ho, a partir de l'anàlisi i la interpretació de textos dels principals autors i autores de la història de la filosofia, per reconèixer la radicalitat i la transcendència d'aquestes qüestions i abordar-les amb el bagatge de les aportacions de la tradició filosòfica.</t>
+  </si>
+  <si>
+    <t>Avaluar de manera global, sistèmica i transdisciplinària problemes ètics i polítics fonamentals i d'actualitat analitzant-los filosòficament per poder tractar-los de manera creativa i prendre una posició.</t>
+  </si>
+  <si>
+    <t>Desenvolupar la sensibilitat i la comprensió crítica de l'art i altres manifestacions amb valor estètic a partir de les principals idees filosòfiques sobre la bellesa i la creació artística per contribuir a l'educació estètica.</t>
   </si>
   <si>
     <t>Història de la Música i de la Dansa</t>
   </si>
   <si>
-    <t>Explicar el valor social que les manifestacions musicals, dansístiques i escèniques han tingut en el desenvolupament de la cultura, a través del coneixement de cada època històrica i la relació amb altres arts, per reflexionar sobre la identitat i comprendre i gaudir de la diversitat cultural i artística. Criteris d'avaluació 1.1 Identificar els factors socials i culturals inherents a determinades propostes musicals, dansístiques i escèniques, assimilant-ne les funcions i les característiques, per mitjà de l'anàlisi de diferents exemples, amb una actitud oberta i respectuosa. 1.2 Conèixer la importància de la conservació i la transmissió del patrimoni musical, dansístic i escènic de qualsevol època, a partir de la recepció i l'anàlisi de diferents propostes, comprenent la importància de la llibertat d'expressió, la tolerància i la igualtat. Com a formes d'expressió cultural, la música, la dansa i les arts escèniques tenen un paper fonamental en la construcció social de la realitat. Al llarg de la història, el desenvolupament ha anat lligat a les condicions econòmiques, socials i històriques de cada grup humà. En aquest sentit, el seu coneixement, anàlisi, comprensió i valoració crítica aporten a l'alumnat els elements essencials per formar-se criteris propis de comprensió i d'interpretació del present, així com les claus per fer front als reptes del futur en relació amb la importància de protegir el patrimoni cultural i artístic. Un cop compartits en grup, aquests criteris permetran a l'alumnat construir la seva pròpia identitat cultural, des d'on afrontar els reptes que planteja el futur en relació amb el desenvolupament i l'evolució de l'art i la cultura. Així mateix, proporcionaran una visió més àmplia respecte a les diverses manifestacions culturals i artístiques, des de la qual es podran posicionar al món amb una actitud d'acceptació, respecte i tolerància envers les diferències.</t>
-[...14 lines deleted...]
-    <t>Crear propostes artístiques de forma individual o grupal, mitjançant la veu, el cos, els instruments i les eines tecnològiques, per potenciar la creativitat i identificar les oportunitats de desenvolupament personal, social i econòmic. Criteris d'avaluació 6.1 Crear propostes artístiques i musicals de manera individual o grupal, mitjançant la veu, el cos, diferents instruments i el suport de diferents eines tecnològiques, per potenciar la creativitat i identificar les oportunitats de desenvolupament personal, social i econòmic. Per a la creació de propostes artístiques és imprescindible que els i les alumnes coneguin i utilitzin tant la veu com diferents instruments i el seu propi cos. Així, la capacitat d'expressió es veu enriquida i les oportunitats al seu abast es multipliquen. Si, a més a més, combinen el treball individual amb el grupal, els seus projectes seran molt més complexos i complets. D'altra banda, és important recordar que al món actual tenim a la nostra disposició una gran varietat d'eines tecnològiques, i els i les alumnes les han de conèixer per poder aprofitar tot allò que ofereixen.</t>
+    <t>Explicar el valor social que les manifestacions musicals, dansístiques i escèniques han tingut en el desenvolupament de la cultura, a través del coneixement de cada època històrica i la relació amb altres arts, per reflexionar sobre la identitat i comprendre i gaudir de la diversitat cultural i artística.</t>
+  </si>
+  <si>
+    <t>Identificar i descriure les característiques més rellevants de la dansa, les arts escèniques i la música, identificant els seus elements i intencions dins de la societat, per desenvolupar una posició oberta, assentar la pròpia identitat cultural i ampliar el seu espectre.</t>
+  </si>
+  <si>
+    <t>Expressar idees, sensacions i opinions pròpies, a través de diversos mitjans i llenguatges vinculats amb la música, les arts escèniques i la dansa, per desenvolupar l'autoconcepte, la creativitat, la imaginació i la identitat cultural.</t>
+  </si>
+  <si>
+    <t>Expressar emocions i sentiments per mitjà de l'execució de produccions musicals i dansístiques per desenvolupar la identitat personal, la participació activa en el grup i la creativitat.</t>
+  </si>
+  <si>
+    <t>Aplicar coneixements de música i dansa de forma col·laborativa i creativa participant en l'elaboració i l'execució de projectes artístics perquè la música i la dansa en siguin protagonistes.</t>
+  </si>
+  <si>
+    <t>Crear propostes artístiques de forma individual o grupal, mitjançant la veu, el cos, els instruments i les eines tecnològiques, per potenciar la creativitat i identificar les oportunitats de desenvolupament personal, social i econòmic.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Qüestionar maneres de vida insostenibles i socialment injustes mitjançant la cerca i l’anàlisi geogràfica de tota mena de fonts d’informació que tractin els reptes ecosocials presents i futurs des d’arguments basats en dades analitzades.</t>
   </si>
   <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Aportar arguments a favor de la sostenibilitat i la justícia social a Espanya, utilitzant suport digital de gràfics, imatges i cartografia per presentar en públic dades rigoroses de manera eficient.</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Trobar i transmetre els valors dels diferents paisatges rurals i urbans de Catalunya reconeixent la complexitat sistèmica del medi natural i de les activitats humanes.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Proposar alternatives de gestió territorial, amb criteris de sostenibilitat i dinamisme econòmic, a partir de l’anàlisi del territori.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Identificar i explicar els elements físics de Catalunya i Espanya, localitzant i reconeixent en mapes regions geomorfològiques i bioclimàtiques amb característiques comunes i específiques.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Relacionar els elements físics i l’acció antròpica en la configuració dels paisatges a diferents escales, discutint i valorant-ne el grau d’explotació, les potencialitats i els riscos.</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Emprar l’escala apropiada per localitzar i analitzar fenòmens territorials, amb el propòsit de dur a terme una recerca o per resoldre una tasca concreta, justificant les dades i els mètodes escollits.</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Crear productes propis individuals o en grup, comunicant diagnòstics, formulant hipòtesis o elaborant conclusions, aplicant eficientment les tecnologies de la informació geogràfica (TIG) i fent ús d’un vocabulari específic i acurat.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Respectar i posicionar-se a favor de la dignitat humana, investigant el sistema de relacions econòmiques globalitzades i els seus efectes territorials sobre els sectors productius, i plantejar solucions raonades.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Crear productes propis que expressin la necessitat de preservar el medi natural, indagant sobre els impactes de les maneres de producció, distribució i consum a escala local i global, i proposar actuacions de millora.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Denunciar les desigualtats individuals i els problemes territorials, identificant-ne l’origen en processos passats i recents d’estructures socioeconòmiques, demogràfiques o paràmetres de gènere, amb un compromís a favor de la solidaritat i la cohesió territorial.</t>
+  </si>
+  <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
+    <t>Proposar solucions a problemes relacionats amb la falta de cohesió territorial, les desigualtats socials i laborals, o per motiu de gènere, que sorgeixin de la reflexió crítica i el coneixement.</t>
+  </si>
+  <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
+    <t>Aplicar el coneixement geogràfic sobre problemes rellevants en contextos diversos, a diferents escales, revisant críticament coneixements previs i nous.</t>
+  </si>
+  <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
+    <t>Valorar el paper de la geografia en la resolució de problemes territorials, diagnosticant problemes i oportunitats i raonant possibles solucions.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Aportar arguments a favor de la sostenibilitat i la justícia social a Espanya, utilitzant suport digital de gràfics, imatges i cartografia per presentar en públic dades rigoroses de manera eficient.</t>
-[...37 lines deleted...]
-  <si>
     <t>Plantejar-se preguntes i hipòtesis sobre fets o fenòmens històrics, seleccionar, analitzar i obtenir informació de diferents fonts per interpretar el passat de manera crítica, aportant arguments i dades contrastats.</t>
   </si>
   <si>
     <t>Comunicar i transferir els coneixements adquirits mitjançant recursos expressius que incorporin formats i llenguatges diversos i la presentació de la informació en mitjans i entorns digitals, així com usar adequadament el vocabulari específic de la història contemporània mitjançant la lectura activa, l’elaboració de textos escrits, les intervencions orals i les produccions audiovisuals, construint un discurs rigorós, coherent i inclusiu.</t>
   </si>
   <si>
     <t>Demostrar la comprensió integrada de sabers i mostrar una actitud participativa en el marc de l’exercici d’una ciutadania democràtica.</t>
   </si>
   <si>
     <t>Reconèixer el llegat democràtic i les accions a favor de la llibertat identificant i comparant els diferents règims polítics des de la fallida de la monarquia absoluta i els inicis de l’estat liberal fins a l’actualitat, i l’evolució de les seves institucions i lleis.</t>
   </si>
   <si>
     <t>Identificar i valorar de manera crítica la transició cap a la democràcia, analitzant les ruptures i les continuïtats, mitjançant l’estudi de les memòries plurals.</t>
   </si>
   <si>
     <t>Valorar de manera crítica la potencialitat del sistema democràtic actual i els reptes pendents, aportant possibles solucions a les problemàtiques actuals.</t>
   </si>
   <si>
     <t>Identificar els diferents processos polítics, socials i culturals que han tingut lloc al llarg de la història en la formació de l’Estat i en la construcció de les diferents nacionalitats i, específicament, en l’evolució del catalanisme.</t>
   </si>
   <si>
     <t>Reconèixer i identificar les identitats múltiples existents als territoris per entendre que el respecte dels diferents sentiments de pertinença és la base d’una convivència pacífica en el marc d’un sistema democràtic i plural.</t>
   </si>
   <si>
     <t>Analitzar l’evolució econòmica de l’Estat espanyol, els seus diferents ritmes i cicles de creixement, en el context dels països del seu entorn.</t>
@@ -682,51 +967,51 @@
   <si>
     <t>Ús de fonts històriques diverses per a la construcció del coneixement sobre el passat recent. Contrast i valoració crítica d’informacions diferents, incloent-hi les dels mitjans de comunicació, sobre un mateix fet o fenomen, valorant solucions i alternatives als problemes</t>
   </si>
   <si>
     <t>Anàlisi de textos, interpretació i elaboració de mapes, esquemes i síntesis, representació de gràfics i interpretació d’imatges a través de mitjans digitals accessibles</t>
   </si>
   <si>
     <t>Identificació dels components econòmics, socials, polítics i culturals que intervenen en els processos històrics i anàlisi de les interrelacions que s’hi produeixen per elaborar explicacions sobre els fets. Anàlisi de les interpretacions historiogràfiques sobre determinats processos i esdeveniments rellevants de la història d’Espanya</t>
   </si>
   <si>
     <t>Aplicació de metodologies de recerca en l’anàlisi i la interpretació de problemes socials rellevants, individualment i en equip, amb l’ús específic del lèxic històric. Aplicació de l’argumentació històrica en la interpretació de fets i fenòmens</t>
   </si>
   <si>
     <t>Ús de mitjans, gèneres i formats digitals diversos per crear produccions personals i comunicar resultats de recerques. Ús de recursos propis de l’audiovisual, el cinema i la fotografia en la creació de productes digitals en la narració de fets, en l’expressió de sentiments i en la denúncia de situacions de violència o discriminació que afectin col·lectius i persones</t>
   </si>
   <si>
     <t>Maneig i utilització segura de dispositius tecnològics, aplicacions informàtiques i plataformes digitals, valorant les seves aportacions a la història en la cerca, el tractament de la informació i l’elaboració de coneixement</t>
   </si>
   <si>
     <t>Cerca, tractament de la informació, ús de dades en entorns digitals, interpretació de les fonts i avaluació de la fiabilitat. Identificació de les notícies falses i enganyoses en els mitjans de comunicació</t>
   </si>
   <si>
     <t>Elaboració de judicis propis i argumentats davant problemes d’actualitat contextualitzats històricament i establiment de vincles entre el passat i el present. Defensa i exposició crítica per mitjà de presentacions i debats</t>
   </si>
   <si>
-    <t>Aplicació dels mètodes de recerca de les ciències socials en l’anàlisi problematitzada i mulÈticausal de fenòmens de l’entorn i dels seus vincles amb fenòmens globals. Relació entre la cronologia històrica general i la història personal, familiar i comunitària</t>
+    <t>Aplicació dels mètodes de recerca de les ciències socials en l’anàlisi problematitzada i multicausal de fenòmens de l’entorn i dels seus vincles amb fenòmens globals. Relació entre la cronologia històrica general i la història personal, familiar i comunitària</t>
   </si>
   <si>
     <t>Valoració del paper de les persones, individualment i col·lectivament, com a subjectes de la història i exercitació de l’empatia històrica, especialment amb col·lectius minoritzats</t>
   </si>
   <si>
     <t>Identificació de les causes i les conseqüències dels fets històrics i dels principals processos d’evolució i canvi anteriors a l’època contemporània que permetin l’anàlisi de situacions posteriors, així com les particularitats de l’evolució històrica de Catalunya Valoració argumentada de les continuïtats i dels canvis en la societat d’època contemporània respecte de l’Antic Règim</t>
   </si>
   <si>
     <t>Anàlisi i sistematització dels fets polítics més rellevants de la construcció de l’estat liberal a Espanya. Identificació de l’impacte de la guerra del Francès i anàlisi dels punts més significatius de la Constitució de Cadis, en comparació amb altres textos constitucionals posteriors</t>
   </si>
   <si>
     <t>Anàlisi del procés de domini colonial i sotmetiment de les poblacions i de l’emancipació de les colònies a llarg dels segles XIX i XX. Valoració de les conseqüències de la colonització sobre les poblacions autòctones fins a l’actualitat a través d’alguns casos o situacions</t>
   </si>
   <si>
     <t>Interpretació dels canvis en les condicions de vida dels diferents grups socials aplicant la perspectiva de gènere. Debat sobre els mecanismes de dominació, rols de gènere, espais d’activitat i escenaris de sociabilitat de les dones en alguns episodis històrics de l’entorn proper</t>
   </si>
   <si>
     <t>Interpretació del procés d’industrialització al segle XIX i de les transformacions econòmiques, demogràfiques, socials i culturals. Caracterització del naixement i de l’evolució del moviment obrer, en la seva pluralitat de manifestacions. Identificació de les singularitats de la industrialització i de la lluita obrera a Catalunya</t>
   </si>
   <si>
     <t>Identificació de l’evolució de la distribució demogràfica de la població a Espanya i Catalunya a partir d’exemples locals: de la societat agrària a l’èxode rural</t>
   </si>
   <si>
     <t>Anàlisi i caracterització del règim polític de la Restauració i de la seva crisi, així com de l’oposició al sistema i el sorgiment de noves cultures polítiques: de la Primera República a la Segona República</t>
   </si>
@@ -796,147 +1081,147 @@
   <si>
     <t>Valoració i respecte a la diversitat social, ètnica i cultural: tolerància i intolerància dins la història. Actitud oberta i receptiva davant de formes culturals diverses i, en especial, de col·lectius minoritzats</t>
   </si>
   <si>
     <t>Identificació d’algunes protagonistes individuals i col·lectives de l’emancipació de les dones i reconeixement de les polítiques d’igualtat, els avenços i els reptes pendents</t>
   </si>
   <si>
     <t>Qüestionament dels rols de gènere i la seva manifestació en diversos àmbits de la societat i la cultura, incloent-hi l’entorn escolar. Participació en debats i projectes per a l’eliminació de les desigualtats, les discriminacions i les violències</t>
   </si>
   <si>
     <t>Reconeixement de les aportacions de les dones en diferents àmbits (social, econòmic, polític, cultural, etc.) i en la transformació de les mentalitats</t>
   </si>
   <si>
     <t>Distinció i complementarietat entre la història i la memòria. Preservació de les memòries plurals de persones i col·lectius de l’entorn proper. Valoració de la funció de la memòria històrica en la construcció del futur</t>
   </si>
   <si>
     <t>Participació i exercici de la ciutadania global mitjançant les tecnologies digitals. Prevenció i defensa davant de la desinformació i la manipulació. Reflexió crítica sobre les oportunitats i els reptes de la societat de la informació i de les xarxes socials. Ús responsable, col·laboratiu i ètic de les plataformes virtuals. Actitud oberta a l’aprenentatge permanent al llarg de la vida</t>
   </si>
   <si>
     <t>Participació en activitats que promoguin actituds de respecte envers persones i col·lectius per mitjà del diàleg intergeneracional i d’una aproximació intercultural. Superació dels estereotips i els prejudicis i actitud oberta per incorporar les experiències i sabers dels altres. Assumpció de responsabilitats individuals i col·lectives per contribuir a la cura i al benestar dels membres de la comunitat escolar i de l’entorn</t>
   </si>
   <si>
     <t>Respecte per la diversitat de manifestacions artístiques i culturals i actitud proactiva en la conservació del patrimoni material i immaterial de l’entorn. Participació en accions de posada en valor, difusió i gestió del patrimoni local amb actitud col·laborativa i creativa, conjuntament amb arxius, museus i altres entitats</t>
   </si>
   <si>
-    <t>Definició del concepte d’art en el marc de la seva evolució històrica. Identificació i valoració del significat de l’obra artísÈtica</t>
+    <t>Definició del concepte d’art en el marc de la seva evolució històrica. Identificació i valoració del significat de l’obra artística</t>
   </si>
   <si>
     <t>Anàlisi dels llenguatges artístics: l’art com a forma de comunicació. Identificació i coneixement dels diversos codis i llenguatges, símbols i iconografia. Debat sobre la subjectivitat creadora, el problema de la interpretació i el judici estètic a partir de determinats casos</t>
   </si>
   <si>
     <t>Anàlisi i valoració sobre les influències, els préstecs i les ruptures produïdes durant l’evolució de la història de l’art a partir d’exemples. Identificació de models d’influència anterior i posterior per mitjà de la recerca</t>
   </si>
   <si>
     <t>Coneixement d’algunes metodologies de la història de l’art i identificació de les principals tipologies de fonts per a l’estudi de les manifestacions artístiques</t>
   </si>
   <si>
     <t>Anàlisi i interpretació de les obres d’art dins el seu context, aplicant un esquema metodològic coherent i flexible, utilitzant correctament el vocabulari específic de la disciplina i desenvolupant la capacitat del gaudi estètic i l’expressió d’emocions</t>
   </si>
   <si>
-    <t>Identificació i reconeixement del paper de les dones en la creació artísÈtica. Recerca sobre les causes que han relegat les dones a un rol secundari al llarg de la història de l’art</t>
+    <t>Identificació i reconeixement del paper de les dones en la creació artística. Recerca sobre les causes que han relegat les dones a un rol secundari al llarg de la història de l’art</t>
   </si>
   <si>
     <t>Participació en accions per valorar, dignificar i visibilitzar aportacions de col·lectius minoritzats com a font de riquesa per a tothom</t>
   </si>
   <si>
     <t>Identificació i classificació dels vehicles, les tècniques, els materials i les tipologies artístiques a partir de l’observació directa o indirecta i l’experimentació</t>
   </si>
   <si>
     <t>Definició del concepte d’estil, reflexió sobre el seu caràcter convencional i aplicació de la seva periodització històrica en obres artístiques concretes</t>
   </si>
   <si>
     <t>Identificació de causes i conseqüències dels fenòmens artístics en el seu context històric, valorant els processos de continuïtat i canvis, i constatant els diferents ritmes evolutius de les societats i la varietat de manifestacions. Descobriment dels referents i antecedents d’alguns llenguatges i moviments artístics contemporanis</t>
   </si>
   <si>
     <t>Establiment de relacions interdisciplinàries en l’anàlisi d’algunes obres i manifestacions (literatura, cinema, música, fotografia, arts plàstiques, còmic, publicitat, arts escèniques, dansa, disseny, indumentària, etc.) i definició del concepte d’art total</t>
   </si>
   <si>
     <t>Ús de recursos propis de l’audiovisual, el cinema i la fotografia en la creació de productes digitals en la narració de fets, en l’expressió de sentiments i en la denúncia de situacions de violència o discriminació que afectin col·lectius i persones</t>
   </si>
   <si>
     <t>Creació de productes individuals i col·laboratius per expressar i comunicar idees</t>
   </si>
   <si>
     <t>Anàlisi de l’art com a instrument màgic i ritual. Establiment de relacions entre art i mite en les cultures prehistòriques, antigues i primitives</t>
   </si>
   <si>
     <t>Reconeixement del paper de formes artístiques diverses (art popular, art antic, art oriental, art islàmic, art africà, etc.) com a font inspiradora de l’art occidental, especialment de les avantguardes del segle XX</t>
   </si>
   <si>
     <t>Identificació de la funció de l’art com a dispositiu de dominació i control, a partir de l’anàlisi del paper de les manifestacions artístiques en diferents moments de la història: de les antigues civilitzacions mediterrànies a l’Imperi romà i de l’absolutisme als totalitarismes</t>
   </si>
   <si>
     <t>Caracterització de l’arquitectura a la Grècia i la Roma antigues, analitzant les formes, interpretant les funcions dels espais i valorant les aportacions tècniques i formals d’altres civilitzacions. Anàlisi de pervivències i influències del cànon clàssic en alguns exemples de l’entorn proper</t>
   </si>
   <si>
     <t>Caracterització de les arts plàstiques d’època medieval a Catalunya per mitjà de l’anàlisi d’obres representatives: aspectes formals, iconografia i caràcter narratiu i didàctic de la imatge</t>
   </si>
   <si>
     <t>Anàlisi de la concepció de l’espai religiós en l’arquitectura romànica i gòtica: simbolisme, pervivències i novetats tècniques i relacions d’influència amb altres cultures coetànies</t>
   </si>
   <si>
     <t>Anàlisi de l’art com a mitjà per expressar sentiments i emocions: del romanticisme a l’expressionisme. Debat sobre les noves formes d’expressió dins les avantguardes artístiques</t>
   </si>
   <si>
-    <t>Establiment de relacions entre la forma i la funció, el disseny industrial i les arts decoratives per resoldre les necessitats de la vida domèsÈtica: del Modernisme a la Bauhaus</t>
+    <t>Establiment de relacions entre la forma i la funció, el disseny industrial i les arts decoratives per resoldre les necessitats de la vida domèstica: del Modernisme a la Bauhaus</t>
   </si>
   <si>
     <t>Recerca sobre el paper de l’art en la representació de la identitat individual: el retrat de l’època romana al Renaixement</t>
   </si>
   <si>
     <t>Reconeixement de la reivindicació de la identitat de l’artista: l’autoretrat. Debat entorn de l’autorepresentació en la cultura visual contemporània. Valoració de l’art com a forma d’autoconeixement</t>
   </si>
   <si>
     <t>Anàlisi crítica de la representació femenina en les arts i en la publicitat i de la seva influència en l’autopercepció de la imatge corporal a partir d’algunes obres</t>
   </si>
   <si>
     <t>Comparació entre diverses aproximacions i formats per representar la figura humana: de l’art antic del Pròxim Orient al Body Art</t>
   </si>
   <si>
     <t>Anàlisi del paper de l’art com a expressió d’identitats col·lectives. Reconeixement de l’art com a plataforma de reivindicació col·lectiva, com a mitjà de transformació social i cultural i com a transgressió. Debat sobre els usos de l’art com a crítica, publicitat i propaganda a partir de l’estudi de casos</t>
   </si>
   <si>
     <t>Anàlisi del rol i de l’estatus de l’artista al llarg de la història i a l’època contemporània i dels conceptes d’autoria i còpia en l’art. Debat sobre el rol de les dones en l’art i la cultura actuals: desigualtats, reptes i oportunitats</t>
   </si>
   <si>
     <t>Anàlisi crítica de fenòmens d’aculturació i d’espoli o destrucció patrimonial com a conseqüència del domini territorial d’unes cultures i societats sobre unes altres. Anàlisi de fenòmens d’hibridació i sincretisme cultural en l’entorn</t>
   </si>
   <si>
     <t>Participació activa en la preparació d’esdeveniments culturals i artístics al centre i a l’entorn</t>
   </si>
   <si>
-    <t>Coneixement dels canals de difusió de la creació artísÈtica i cultural i de la recepció de les novetats: dels salons i les exposicions universals a les xarxes socials</t>
+    <t>Coneixement dels canals de difusió de la creació artística i cultural i de la recepció de les novetats: dels salons i les exposicions universals a les xarxes socials</t>
   </si>
   <si>
     <t>Identificació dels canvis en el mercat i el consum de l’art en la contemporaneïtat i en la relació entre els artistes, el públic i la crítica d’art: del col·leccionisme a l’art de masses</t>
   </si>
   <si>
     <t>Identificació d’estereotips i prejudicis en la recepció dels corrents artístics i culturals Respecte per les produccions i les expressions dels altres i rebuig de la violència i la discriminació envers persones i col·lectius per raó de gènere</t>
   </si>
   <si>
-    <t>Debat entorn de l’expressió artísÈtica com a referent de la realitat i com a component de la ficció i de la utopia</t>
+    <t>Debat entorn de l’expressió artística com a referent de la realitat i com a component de la ficció i de la utopia</t>
   </si>
   <si>
     <t>Anàlisi de les influències mútues entre la fotografia, el cinema i les arts plàstiques</t>
   </si>
   <si>
     <t>Anàlisi de formes de representació naturalistes en l’art: del taller al plein air i a l’hiperrealisme. Debat sobre l’abstracció com a llenguatge visual autònom de la realitat</t>
   </si>
   <si>
     <t>Recerca sobre la representació de l’espai tridimensional en les arts bidimensionals: del barroc a les avantguardes del segle XX</t>
   </si>
   <si>
     <t>Identificació de les relacions entre l’art i la natura per mitjà de l’anàlisi crítica d’algunes intervencions artístiques en espais naturals: de l’art ambiental al land art</t>
   </si>
   <si>
     <t>Identificació de les principals fites del moviment modern en l’arquitectura i de les funcions de l’escultura urbana</t>
   </si>
   <si>
     <t>Anàlisi de l’urbanisme, l’arquitectura i l’espai domèstic des d’una perspectiva de gènere: desigualtats, reptes i oportunitats</t>
   </si>
   <si>
     <t>Debat entorn de les repercussions socials de la cultura i l’art, i de la seva rellevància en la consecució dels objectius de desenvolupament sostenible i de ciutats sostenibles i socialment equitatives</t>
   </si>
   <si>
     <t>Anàlisi crítica de les manifestacions artístiques populars urbanes: del Pop-Art a l’art mural</t>
   </si>
@@ -1042,177 +1327,607 @@
   <si>
     <t>Revisió de la vigència de l’anàlisi del totalitarisme de Hanna Arendt</t>
   </si>
   <si>
     <t>Avaluació crítica de problemes ètics actuals en relació amb les diferents generacions dels drets humans: drets de generacions futures, drets dels col·lectius, drets digitals, drets mediambientals i drets dels animals. El subjecte de drets i el cercle expansiu de l’ètica</t>
   </si>
   <si>
     <t>Anàlisi de propostes artístiques en el seu context històric</t>
   </si>
   <si>
     <t>Descripció de funcions principals de la música, la dansa i les arts escèniques, així com dels i de les artistes en les diferents èpoques</t>
   </si>
   <si>
     <t>Identificació de característiques estètiques i estilístiques més rellevants</t>
   </si>
   <si>
     <t>Descripció de l’evolució de les danses, agrupacions teatrals, vocals i instrumentals en diverses èpoques històriques i contextos</t>
   </si>
   <si>
     <t>Anàlisi de l’obra i relació biogràfica de compositors i compositores, coreògrafs i coreògrafes, autors i autores, artistes i agrupacions locals i d’arreu</t>
   </si>
   <si>
     <t>Anàlisi d’esdeveniments i manifestacions dansístiques, escèniques i musicals en viu i enregistrades</t>
   </si>
   <si>
-    <t>Audició activa, crítica i analítica com a eina per a la recepció musical, dansísÈtica i escènica</t>
+    <t>Audició activa, crítica i analítica com a eina per a la recepció musical, dansística i escènica</t>
   </si>
   <si>
     <t>Anàlisi, identificació i comprensió del fenomen musical mitjançant la partitura al llarg del temps. Evolució i funció de la notació musical</t>
   </si>
   <si>
     <t>Reflexió crítica sobre la coreografia i el text escènic com a manifestacions del pensament artístic en els diversos períodes històrics</t>
   </si>
   <si>
     <t>Reflexió crítica sobre la propietat intel·lectual i cultural en plantejaments de responsabilitat ètica</t>
   </si>
   <si>
     <t>Identificació d’elements i característiques de la música, les arts escèniques i les danses populars del segle XX i XXI</t>
   </si>
   <si>
     <t>Reflexió crítica sobre la importància de la música, les arts escèniques i les danses tradicionals en diverses cultures</t>
   </si>
   <si>
     <t>Anàlisi de la música, les arts escèniques i les danses lligades a l’acadèmia en el segle XX i principi del XXI</t>
   </si>
   <si>
-    <t>Observació, interpretació i creació en les èpoques romànÈtica, nacionalista i postromànÈtica</t>
+    <t>Observació, interpretació i creació en les èpoques romàntica, nacionalista i postromàntica</t>
   </si>
   <si>
     <t>Observació, interpretació i creació en l’època clàssica</t>
   </si>
   <si>
     <t>Observació, interpretació i creació en l’època barroca</t>
   </si>
   <si>
     <t>Observació, interpretació i creació en l’època renaixentista</t>
   </si>
   <si>
     <t>Observació, interpretació i creació en la música, la dansa i el teatre de l’antiguitat a l’edat mitjana</t>
   </si>
   <si>
     <t>Identificació visual i auditiva dels principals instruments i agrupacions i classificació organològica bàsica</t>
   </si>
   <si>
     <t>Interpretació individual i grupal a partir de tècniques vocals, instrumentals i corporals aplicades segons l’evolució històrica dels diferents gèneres i estils musicals</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Qüestionar maneres de vida insostenibles i socialment injustes mitjançant la cerca i l’anàlisi geogràfica de tota mena de fonts d’informació que tractin els reptes ecosocials prese</t>
   </si>
   <si>
     <t>Aportar arguments a favor de la sostenibilitat i la justícia social a Espanya, utilitzant suport digital de gràfics, imatges i cartografia per presentar en públic dades rigoroses d</t>
   </si>
   <si>
     <t>Identificar i explicar els elements físics de Catalunya i Espanya, localitzant i reconeixent en mapes regions geomorfològiques i bioclimàtiques amb característiques comunes i espec</t>
   </si>
@@ -2081,1518 +2796,1926 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>372</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>373</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>374</v>
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>376</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>556</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>377</v>
+        <v>585</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>378</v>
+        <v>586</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>379</v>
+        <v>587</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>380</v>
+        <v>588</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>381</v>
+        <v>589</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>590</v>
+      </c>
+      <c r="D3" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E3" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>591</v>
+      </c>
+      <c r="D4" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E4" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>138</v>
+      </c>
+      <c r="D5" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E5" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>144</v>
+      </c>
+      <c r="D6" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E6" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>592</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E7" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>593</v>
+      </c>
+      <c r="D8" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E8" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>594</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E9" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>595</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E10" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>596</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E11" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>597</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E12" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>598</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E13" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>599</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E14" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>194</v>
+      </c>
+      <c r="D15" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E15" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>200</v>
+      </c>
+      <c r="D16" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E16" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>1.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>600</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E17" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>601</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E18" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>204</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E19" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>2.1</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>602</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E20" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2.2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>206</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E21" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2.3</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>207</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E22" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>3.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>603</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E23" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>3.2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>604</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E24" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>4.1</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>210</v>
+      </c>
+      <c r="D25" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E25" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>4.2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>605</v>
+      </c>
+      <c r="D26" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E26" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>5.1</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>606</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E27" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>5.2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>607</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E28" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5.3</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>608</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E29" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>5.4</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>609</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E30" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>6.1</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>610</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E31" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6.2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>611</v>
+      </c>
+      <c r="D32" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E32" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>7.1</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>218</v>
+      </c>
+      <c r="D33" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E33" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>7.2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>219</v>
+      </c>
+      <c r="D34" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E34" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>8.1</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>404</v>
+        <v>612</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.27</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>8.2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>405</v>
+        <v>613</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.27</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>8.3</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.27</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>9.1</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>406</v>
+        <v>614</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.27</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9.2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>407</v>
+        <v>615</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.27</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1.1</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D40" s="7"/>
+        <v>616</v>
+      </c>
+      <c r="D40" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E40" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1.2</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+        <v>226</v>
+      </c>
+      <c r="D41" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E41" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>2.1</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D42" s="7"/>
+        <v>617</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E42" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>2.2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D43" s="7"/>
+        <v>228</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E43" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>3.1</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>618</v>
+      </c>
+      <c r="D44" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E44" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>3.2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D45" s="7"/>
+        <v>230</v>
+      </c>
+      <c r="D45" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E45" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>4.1</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D46" s="7"/>
+        <v>231</v>
+      </c>
+      <c r="D46" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E46" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>4.2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D47" s="7"/>
+        <v>619</v>
+      </c>
+      <c r="D47" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E47" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>5.1</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D48" s="7"/>
+        <v>620</v>
+      </c>
+      <c r="D48" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E48" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>5.2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D49" s="7"/>
+        <v>621</v>
+      </c>
+      <c r="D49" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E49" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>6.1</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D50" s="7"/>
+        <v>235</v>
+      </c>
+      <c r="D50" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E50" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>6.2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D51" s="7"/>
+        <v>236</v>
+      </c>
+      <c r="D51" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E51" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>7.1</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D52" s="7"/>
+        <v>622</v>
+      </c>
+      <c r="D52" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E52" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>7.2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D53" s="7"/>
+        <v>238</v>
+      </c>
+      <c r="D53" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E53" s="7">
-        <v>1.27</v>
+        <v>4.17</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>8.1</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>415</v>
+        <v>623</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <v>1.27</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>8.2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>416</v>
+        <v>624</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
         <v>1.27</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>1.1</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D56" s="7"/>
+        <v>625</v>
+      </c>
+      <c r="D56" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E56" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>1.2</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D57" s="7"/>
+        <v>626</v>
+      </c>
+      <c r="D57" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E57" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>2.1</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D58" s="7"/>
+        <v>627</v>
+      </c>
+      <c r="D58" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E58" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>2.2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D59" s="7"/>
+        <v>628</v>
+      </c>
+      <c r="D59" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E59" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>3.1</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D60" s="7"/>
+        <v>245</v>
+      </c>
+      <c r="D60" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E60" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>3.2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D61" s="7"/>
+        <v>246</v>
+      </c>
+      <c r="D61" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E61" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>3.3</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D62" s="7"/>
+        <v>247</v>
+      </c>
+      <c r="D62" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E62" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>4.1</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="D63" s="7"/>
+        <v>629</v>
+      </c>
+      <c r="D63" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E63" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>4.2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D64" s="7"/>
+        <v>630</v>
+      </c>
+      <c r="D64" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E64" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>4.3</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="D65" s="7"/>
+        <v>631</v>
+      </c>
+      <c r="D65" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E65" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>4.4</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="D66" s="7"/>
+        <v>632</v>
+      </c>
+      <c r="D66" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E66" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>5.1</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D67" s="7"/>
+        <v>252</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E67" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>5.2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D68" s="7"/>
+        <v>253</v>
+      </c>
+      <c r="D68" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E68" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>6.1</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="D69" s="7"/>
+        <v>633</v>
+      </c>
+      <c r="D69" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E69" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>6.2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D70" s="7"/>
+        <v>255</v>
+      </c>
+      <c r="D70" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E70" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>1.1</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D71" s="7"/>
+        <v>634</v>
+      </c>
+      <c r="D71" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E71" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>1.2</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="D72" s="7"/>
+        <v>635</v>
+      </c>
+      <c r="D72" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E72" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>2.1</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="D73" s="7"/>
+        <v>636</v>
+      </c>
+      <c r="D73" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E73" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>2.2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="D74" s="7"/>
+        <v>637</v>
+      </c>
+      <c r="D74" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E74" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>3.1</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D75" s="7"/>
+        <v>638</v>
+      </c>
+      <c r="D75" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E75" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>3.2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="D76" s="7"/>
+        <v>639</v>
+      </c>
+      <c r="D76" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E76" s="7">
-        <v>1.27</v>
+        <v>1.82</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>4.1</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D77" s="7"/>
+        <v>262</v>
+      </c>
+      <c r="D77" s="7">
+        <v>2.27</v>
+      </c>
       <c r="E77" s="7">
-        <v>1.27</v>
+        <v>2.27</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>5.1</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="D78" s="7"/>
+        <v>640</v>
+      </c>
+      <c r="D78" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E78" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>5.2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="D79" s="7"/>
+        <v>641</v>
+      </c>
+      <c r="D79" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E79" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>5.3</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D80" s="7"/>
+        <v>265</v>
+      </c>
+      <c r="D80" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E80" s="7">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>6.1</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="D81" s="7"/>
+        <v>642</v>
+      </c>
+      <c r="D81" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E81" s="7">
-        <v>1.27</v>
+        <v>2.22</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5" t="s">
-        <v>435</v>
+        <v>643</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7">
         <f>SUM(E3:E81)</f>
-        <v>100.32999999999996</v>
+        <v>163.8899999999999</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>436</v>
+        <v>644</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CE31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:CE31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:83">
       <c r="A1" s="6" t="s">
-        <v>437</v>
+        <v>645</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>438</v>
+        <v>646</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3788,59 +4911,59 @@
       <c r="BV1" s="6">
         <v>2.2</v>
       </c>
       <c r="BW1" s="6">
         <v>3.1</v>
       </c>
       <c r="BX1" s="6">
         <v>3.2</v>
       </c>
       <c r="BY1" s="6">
         <v>4.1</v>
       </c>
       <c r="BZ1" s="6">
         <v>5.1</v>
       </c>
       <c r="CA1" s="6">
         <v>5.2</v>
       </c>
       <c r="CB1" s="6">
         <v>5.3</v>
       </c>
       <c r="CC1" s="6">
         <v>6.1</v>
       </c>
       <c r="CD1" s="6" t="s">
-        <v>439</v>
+        <v>647</v>
       </c>
       <c r="CE1" s="6" t="s">
-        <v>381</v>
+        <v>589</v>
       </c>
     </row>
     <row r="2" spans="1:83">
       <c r="A2" s="5" t="s">
-        <v>440</v>
+        <v>648</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -3886,51 +5009,51 @@
       <c r="BM2" s="5"/>
       <c r="BN2" s="5"/>
       <c r="BO2" s="5"/>
       <c r="BP2" s="5"/>
       <c r="BQ2" s="5"/>
       <c r="BR2" s="5"/>
       <c r="BS2" s="5"/>
       <c r="BT2" s="5"/>
       <c r="BU2" s="5"/>
       <c r="BV2" s="5"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:CC2),"")</f>
         <v/>
       </c>
       <c r="CE2" s="5"/>
     </row>
     <row r="3" spans="1:83">
       <c r="A3" s="5" t="s">
-        <v>441</v>
+        <v>649</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -3976,51 +5099,51 @@
       <c r="BM3" s="5"/>
       <c r="BN3" s="5"/>
       <c r="BO3" s="5"/>
       <c r="BP3" s="5"/>
       <c r="BQ3" s="5"/>
       <c r="BR3" s="5"/>
       <c r="BS3" s="5"/>
       <c r="BT3" s="5"/>
       <c r="BU3" s="5"/>
       <c r="BV3" s="5"/>
       <c r="BW3" s="5"/>
       <c r="BX3" s="5"/>
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="5"/>
       <c r="CC3" s="5"/>
       <c r="CD3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:CC3),"")</f>
         <v/>
       </c>
       <c r="CE3" s="5"/>
     </row>
     <row r="4" spans="1:83">
       <c r="A4" s="5" t="s">
-        <v>442</v>
+        <v>650</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4066,51 +5189,51 @@
       <c r="BM4" s="5"/>
       <c r="BN4" s="5"/>
       <c r="BO4" s="5"/>
       <c r="BP4" s="5"/>
       <c r="BQ4" s="5"/>
       <c r="BR4" s="5"/>
       <c r="BS4" s="5"/>
       <c r="BT4" s="5"/>
       <c r="BU4" s="5"/>
       <c r="BV4" s="5"/>
       <c r="BW4" s="5"/>
       <c r="BX4" s="5"/>
       <c r="BY4" s="5"/>
       <c r="BZ4" s="5"/>
       <c r="CA4" s="5"/>
       <c r="CB4" s="5"/>
       <c r="CC4" s="5"/>
       <c r="CD4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:CC4),"")</f>
         <v/>
       </c>
       <c r="CE4" s="5"/>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" s="5" t="s">
-        <v>443</v>
+        <v>651</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4156,51 +5279,51 @@
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:CC5),"")</f>
         <v/>
       </c>
       <c r="CE5" s="5"/>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" s="5" t="s">
-        <v>444</v>
+        <v>652</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4246,51 +5369,51 @@
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:CC6),"")</f>
         <v/>
       </c>
       <c r="CE6" s="5"/>
     </row>
     <row r="7" spans="1:83">
       <c r="A7" s="5" t="s">
-        <v>445</v>
+        <v>653</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4336,51 +5459,51 @@
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:CC7),"")</f>
         <v/>
       </c>
       <c r="CE7" s="5"/>
     </row>
     <row r="8" spans="1:83">
       <c r="A8" s="5" t="s">
-        <v>446</v>
+        <v>654</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4426,51 +5549,51 @@
       <c r="BM8" s="5"/>
       <c r="BN8" s="5"/>
       <c r="BO8" s="5"/>
       <c r="BP8" s="5"/>
       <c r="BQ8" s="5"/>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="5"/>
       <c r="BV8" s="5"/>
       <c r="BW8" s="5"/>
       <c r="BX8" s="5"/>
       <c r="BY8" s="5"/>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:CC8),"")</f>
         <v/>
       </c>
       <c r="CE8" s="5"/>
     </row>
     <row r="9" spans="1:83">
       <c r="A9" s="5" t="s">
-        <v>447</v>
+        <v>655</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -4516,51 +5639,51 @@
       <c r="BM9" s="5"/>
       <c r="BN9" s="5"/>
       <c r="BO9" s="5"/>
       <c r="BP9" s="5"/>
       <c r="BQ9" s="5"/>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="5"/>
       <c r="BV9" s="5"/>
       <c r="BW9" s="5"/>
       <c r="BX9" s="5"/>
       <c r="BY9" s="5"/>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:CC9),"")</f>
         <v/>
       </c>
       <c r="CE9" s="5"/>
     </row>
     <row r="10" spans="1:83">
       <c r="A10" s="5" t="s">
-        <v>448</v>
+        <v>656</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -4606,51 +5729,51 @@
       <c r="BM10" s="5"/>
       <c r="BN10" s="5"/>
       <c r="BO10" s="5"/>
       <c r="BP10" s="5"/>
       <c r="BQ10" s="5"/>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="5"/>
       <c r="BV10" s="5"/>
       <c r="BW10" s="5"/>
       <c r="BX10" s="5"/>
       <c r="BY10" s="5"/>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:CC10),"")</f>
         <v/>
       </c>
       <c r="CE10" s="5"/>
     </row>
     <row r="11" spans="1:83">
       <c r="A11" s="5" t="s">
-        <v>449</v>
+        <v>657</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -4696,51 +5819,51 @@
       <c r="BM11" s="5"/>
       <c r="BN11" s="5"/>
       <c r="BO11" s="5"/>
       <c r="BP11" s="5"/>
       <c r="BQ11" s="5"/>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="5"/>
       <c r="BV11" s="5"/>
       <c r="BW11" s="5"/>
       <c r="BX11" s="5"/>
       <c r="BY11" s="5"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:CC11),"")</f>
         <v/>
       </c>
       <c r="CE11" s="5"/>
     </row>
     <row r="12" spans="1:83">
       <c r="A12" s="5" t="s">
-        <v>450</v>
+        <v>658</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -4786,51 +5909,51 @@
       <c r="BM12" s="5"/>
       <c r="BN12" s="5"/>
       <c r="BO12" s="5"/>
       <c r="BP12" s="5"/>
       <c r="BQ12" s="5"/>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="5"/>
       <c r="BV12" s="5"/>
       <c r="BW12" s="5"/>
       <c r="BX12" s="5"/>
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:CC12),"")</f>
         <v/>
       </c>
       <c r="CE12" s="5"/>
     </row>
     <row r="13" spans="1:83">
       <c r="A13" s="5" t="s">
-        <v>451</v>
+        <v>659</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -4876,51 +5999,51 @@
       <c r="BM13" s="5"/>
       <c r="BN13" s="5"/>
       <c r="BO13" s="5"/>
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:CC13),"")</f>
         <v/>
       </c>
       <c r="CE13" s="5"/>
     </row>
     <row r="14" spans="1:83">
       <c r="A14" s="5" t="s">
-        <v>452</v>
+        <v>660</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -4966,51 +6089,51 @@
       <c r="BM14" s="5"/>
       <c r="BN14" s="5"/>
       <c r="BO14" s="5"/>
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:CC14),"")</f>
         <v/>
       </c>
       <c r="CE14" s="5"/>
     </row>
     <row r="15" spans="1:83">
       <c r="A15" s="5" t="s">
-        <v>453</v>
+        <v>661</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5056,51 +6179,51 @@
       <c r="BM15" s="5"/>
       <c r="BN15" s="5"/>
       <c r="BO15" s="5"/>
       <c r="BP15" s="5"/>
       <c r="BQ15" s="5"/>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="5"/>
       <c r="BV15" s="5"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:CC15),"")</f>
         <v/>
       </c>
       <c r="CE15" s="5"/>
     </row>
     <row r="16" spans="1:83">
       <c r="A16" s="5" t="s">
-        <v>454</v>
+        <v>662</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5146,51 +6269,51 @@
       <c r="BM16" s="5"/>
       <c r="BN16" s="5"/>
       <c r="BO16" s="5"/>
       <c r="BP16" s="5"/>
       <c r="BQ16" s="5"/>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="5"/>
       <c r="BV16" s="5"/>
       <c r="BW16" s="5"/>
       <c r="BX16" s="5"/>
       <c r="BY16" s="5"/>
       <c r="BZ16" s="5"/>
       <c r="CA16" s="5"/>
       <c r="CB16" s="5"/>
       <c r="CC16" s="5"/>
       <c r="CD16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:CC16),"")</f>
         <v/>
       </c>
       <c r="CE16" s="5"/>
     </row>
     <row r="17" spans="1:83">
       <c r="A17" s="5" t="s">
-        <v>455</v>
+        <v>663</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5236,51 +6359,51 @@
       <c r="BM17" s="5"/>
       <c r="BN17" s="5"/>
       <c r="BO17" s="5"/>
       <c r="BP17" s="5"/>
       <c r="BQ17" s="5"/>
       <c r="BR17" s="5"/>
       <c r="BS17" s="5"/>
       <c r="BT17" s="5"/>
       <c r="BU17" s="5"/>
       <c r="BV17" s="5"/>
       <c r="BW17" s="5"/>
       <c r="BX17" s="5"/>
       <c r="BY17" s="5"/>
       <c r="BZ17" s="5"/>
       <c r="CA17" s="5"/>
       <c r="CB17" s="5"/>
       <c r="CC17" s="5"/>
       <c r="CD17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:CC17),"")</f>
         <v/>
       </c>
       <c r="CE17" s="5"/>
     </row>
     <row r="18" spans="1:83">
       <c r="A18" s="5" t="s">
-        <v>456</v>
+        <v>664</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5326,51 +6449,51 @@
       <c r="BM18" s="5"/>
       <c r="BN18" s="5"/>
       <c r="BO18" s="5"/>
       <c r="BP18" s="5"/>
       <c r="BQ18" s="5"/>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="5"/>
       <c r="BV18" s="5"/>
       <c r="BW18" s="5"/>
       <c r="BX18" s="5"/>
       <c r="BY18" s="5"/>
       <c r="BZ18" s="5"/>
       <c r="CA18" s="5"/>
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:CC18),"")</f>
         <v/>
       </c>
       <c r="CE18" s="5"/>
     </row>
     <row r="19" spans="1:83">
       <c r="A19" s="5" t="s">
-        <v>457</v>
+        <v>665</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5416,51 +6539,51 @@
       <c r="BM19" s="5"/>
       <c r="BN19" s="5"/>
       <c r="BO19" s="5"/>
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
       <c r="BY19" s="5"/>
       <c r="BZ19" s="5"/>
       <c r="CA19" s="5"/>
       <c r="CB19" s="5"/>
       <c r="CC19" s="5"/>
       <c r="CD19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:CC19),"")</f>
         <v/>
       </c>
       <c r="CE19" s="5"/>
     </row>
     <row r="20" spans="1:83">
       <c r="A20" s="5" t="s">
-        <v>458</v>
+        <v>666</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5506,51 +6629,51 @@
       <c r="BM20" s="5"/>
       <c r="BN20" s="5"/>
       <c r="BO20" s="5"/>
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="5"/>
       <c r="BV20" s="5"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
       <c r="BY20" s="5"/>
       <c r="BZ20" s="5"/>
       <c r="CA20" s="5"/>
       <c r="CB20" s="5"/>
       <c r="CC20" s="5"/>
       <c r="CD20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:CC20),"")</f>
         <v/>
       </c>
       <c r="CE20" s="5"/>
     </row>
     <row r="21" spans="1:83">
       <c r="A21" s="5" t="s">
-        <v>459</v>
+        <v>667</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5596,51 +6719,51 @@
       <c r="BM21" s="5"/>
       <c r="BN21" s="5"/>
       <c r="BO21" s="5"/>
       <c r="BP21" s="5"/>
       <c r="BQ21" s="5"/>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
       <c r="BU21" s="5"/>
       <c r="BV21" s="5"/>
       <c r="BW21" s="5"/>
       <c r="BX21" s="5"/>
       <c r="BY21" s="5"/>
       <c r="BZ21" s="5"/>
       <c r="CA21" s="5"/>
       <c r="CB21" s="5"/>
       <c r="CC21" s="5"/>
       <c r="CD21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:CC21),"")</f>
         <v/>
       </c>
       <c r="CE21" s="5"/>
     </row>
     <row r="22" spans="1:83">
       <c r="A22" s="5" t="s">
-        <v>460</v>
+        <v>668</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -5686,51 +6809,51 @@
       <c r="BM22" s="5"/>
       <c r="BN22" s="5"/>
       <c r="BO22" s="5"/>
       <c r="BP22" s="5"/>
       <c r="BQ22" s="5"/>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
       <c r="BU22" s="5"/>
       <c r="BV22" s="5"/>
       <c r="BW22" s="5"/>
       <c r="BX22" s="5"/>
       <c r="BY22" s="5"/>
       <c r="BZ22" s="5"/>
       <c r="CA22" s="5"/>
       <c r="CB22" s="5"/>
       <c r="CC22" s="5"/>
       <c r="CD22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:CC22),"")</f>
         <v/>
       </c>
       <c r="CE22" s="5"/>
     </row>
     <row r="23" spans="1:83">
       <c r="A23" s="5" t="s">
-        <v>461</v>
+        <v>669</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -5776,51 +6899,51 @@
       <c r="BM23" s="5"/>
       <c r="BN23" s="5"/>
       <c r="BO23" s="5"/>
       <c r="BP23" s="5"/>
       <c r="BQ23" s="5"/>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
       <c r="BU23" s="5"/>
       <c r="BV23" s="5"/>
       <c r="BW23" s="5"/>
       <c r="BX23" s="5"/>
       <c r="BY23" s="5"/>
       <c r="BZ23" s="5"/>
       <c r="CA23" s="5"/>
       <c r="CB23" s="5"/>
       <c r="CC23" s="5"/>
       <c r="CD23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:CC23),"")</f>
         <v/>
       </c>
       <c r="CE23" s="5"/>
     </row>
     <row r="24" spans="1:83">
       <c r="A24" s="5" t="s">
-        <v>462</v>
+        <v>670</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -5866,51 +6989,51 @@
       <c r="BM24" s="5"/>
       <c r="BN24" s="5"/>
       <c r="BO24" s="5"/>
       <c r="BP24" s="5"/>
       <c r="BQ24" s="5"/>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
       <c r="BU24" s="5"/>
       <c r="BV24" s="5"/>
       <c r="BW24" s="5"/>
       <c r="BX24" s="5"/>
       <c r="BY24" s="5"/>
       <c r="BZ24" s="5"/>
       <c r="CA24" s="5"/>
       <c r="CB24" s="5"/>
       <c r="CC24" s="5"/>
       <c r="CD24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:CC24),"")</f>
         <v/>
       </c>
       <c r="CE24" s="5"/>
     </row>
     <row r="25" spans="1:83">
       <c r="A25" s="5" t="s">
-        <v>463</v>
+        <v>671</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -5956,51 +7079,51 @@
       <c r="BM25" s="5"/>
       <c r="BN25" s="5"/>
       <c r="BO25" s="5"/>
       <c r="BP25" s="5"/>
       <c r="BQ25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BT25" s="5"/>
       <c r="BU25" s="5"/>
       <c r="BV25" s="5"/>
       <c r="BW25" s="5"/>
       <c r="BX25" s="5"/>
       <c r="BY25" s="5"/>
       <c r="BZ25" s="5"/>
       <c r="CA25" s="5"/>
       <c r="CB25" s="5"/>
       <c r="CC25" s="5"/>
       <c r="CD25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:CC25),"")</f>
         <v/>
       </c>
       <c r="CE25" s="5"/>
     </row>
     <row r="26" spans="1:83">
       <c r="A26" s="5" t="s">
-        <v>464</v>
+        <v>672</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6046,51 +7169,51 @@
       <c r="BM26" s="5"/>
       <c r="BN26" s="5"/>
       <c r="BO26" s="5"/>
       <c r="BP26" s="5"/>
       <c r="BQ26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BT26" s="5"/>
       <c r="BU26" s="5"/>
       <c r="BV26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
       <c r="BZ26" s="5"/>
       <c r="CA26" s="5"/>
       <c r="CB26" s="5"/>
       <c r="CC26" s="5"/>
       <c r="CD26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:CC26),"")</f>
         <v/>
       </c>
       <c r="CE26" s="5"/>
     </row>
     <row r="27" spans="1:83">
       <c r="A27" s="5" t="s">
-        <v>465</v>
+        <v>673</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6136,51 +7259,51 @@
       <c r="BM27" s="5"/>
       <c r="BN27" s="5"/>
       <c r="BO27" s="5"/>
       <c r="BP27" s="5"/>
       <c r="BQ27" s="5"/>
       <c r="BR27" s="5"/>
       <c r="BS27" s="5"/>
       <c r="BT27" s="5"/>
       <c r="BU27" s="5"/>
       <c r="BV27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:CC27),"")</f>
         <v/>
       </c>
       <c r="CE27" s="5"/>
     </row>
     <row r="28" spans="1:83">
       <c r="A28" s="5" t="s">
-        <v>466</v>
+        <v>674</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6226,51 +7349,51 @@
       <c r="BM28" s="5"/>
       <c r="BN28" s="5"/>
       <c r="BO28" s="5"/>
       <c r="BP28" s="5"/>
       <c r="BQ28" s="5"/>
       <c r="BR28" s="5"/>
       <c r="BS28" s="5"/>
       <c r="BT28" s="5"/>
       <c r="BU28" s="5"/>
       <c r="BV28" s="5"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:CC28),"")</f>
         <v/>
       </c>
       <c r="CE28" s="5"/>
     </row>
     <row r="29" spans="1:83">
       <c r="A29" s="5" t="s">
-        <v>467</v>
+        <v>675</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6316,51 +7439,51 @@
       <c r="BM29" s="5"/>
       <c r="BN29" s="5"/>
       <c r="BO29" s="5"/>
       <c r="BP29" s="5"/>
       <c r="BQ29" s="5"/>
       <c r="BR29" s="5"/>
       <c r="BS29" s="5"/>
       <c r="BT29" s="5"/>
       <c r="BU29" s="5"/>
       <c r="BV29" s="5"/>
       <c r="BW29" s="5"/>
       <c r="BX29" s="5"/>
       <c r="BY29" s="5"/>
       <c r="BZ29" s="5"/>
       <c r="CA29" s="5"/>
       <c r="CB29" s="5"/>
       <c r="CC29" s="5"/>
       <c r="CD29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:CC29),"")</f>
         <v/>
       </c>
       <c r="CE29" s="5"/>
     </row>
     <row r="30" spans="1:83">
       <c r="A30" s="5" t="s">
-        <v>468</v>
+        <v>676</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6406,51 +7529,51 @@
       <c r="BM30" s="5"/>
       <c r="BN30" s="5"/>
       <c r="BO30" s="5"/>
       <c r="BP30" s="5"/>
       <c r="BQ30" s="5"/>
       <c r="BR30" s="5"/>
       <c r="BS30" s="5"/>
       <c r="BT30" s="5"/>
       <c r="BU30" s="5"/>
       <c r="BV30" s="5"/>
       <c r="BW30" s="5"/>
       <c r="BX30" s="5"/>
       <c r="BY30" s="5"/>
       <c r="BZ30" s="5"/>
       <c r="CA30" s="5"/>
       <c r="CB30" s="5"/>
       <c r="CC30" s="5"/>
       <c r="CD30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:CC30),"")</f>
         <v/>
       </c>
       <c r="CE30" s="5"/>
     </row>
     <row r="31" spans="1:83">
       <c r="A31" s="5" t="s">
-        <v>469</v>
+        <v>677</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -13706,6111 +14829,7845 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="H9" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="H15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="H18" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-      <c r="H19" s="5"/>
+        <v>97</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="H20" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D22" s="5"/>
-[...3 lines deleted...]
-      <c r="H22" s="5"/>
+      <c r="F22" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-      <c r="H23" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-      <c r="H24" s="5"/>
+        <v>102</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="H26" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="H27" s="5"/>
+        <v>106</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-      <c r="H28" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="H29" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H30" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="H31" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H32" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-      <c r="H33" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-      <c r="H34" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="H35" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-      <c r="H36" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-      <c r="H37" s="5"/>
+        <v>117</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>125</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="K2" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="K3" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>138</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K4" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>144</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K5" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K6" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>155</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K7" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>160</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K8" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>165</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K9" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K10" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>177</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K11" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>182</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="K12" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>188</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K13" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>7.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>194</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="K14" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>7.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>106</v>
+        <v>200</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5">
         <v>1.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>202</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="K16" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5">
         <v>1.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>203</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="K17" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5">
         <v>1.3</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>109</v>
+        <v>204</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5">
         <v>2.1</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>205</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K19" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5">
         <v>2.2</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="G20" s="5"/>
+        <v>206</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H20" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J20" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K20" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5">
         <v>2.3</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>112</v>
+        <v>207</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5">
         <v>3.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>208</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K22" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5">
         <v>3.2</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>209</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K23" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5">
         <v>4.1</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K24" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5">
         <v>4.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>211</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K25" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5">
         <v>5.1</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>212</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K26" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5">
         <v>5.2</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G27" s="5"/>
+        <v>213</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K27" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5">
         <v>5.3</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>119</v>
+        <v>214</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5">
         <v>5.4</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5">
         <v>6.1</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G30" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="H30" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="K30" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>6.2</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>217</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K31" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5">
         <v>7.1</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="G32" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="H32" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J32" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="K32" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5">
         <v>7.2</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5">
         <v>8.1</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5">
         <v>8.2</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5">
         <v>8.3</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5">
         <v>9.1</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5">
         <v>9.2</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B39" s="5">
         <v>1.1</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="E39" s="5"/>
-[...6 lines deleted...]
-      <c r="J39" s="5"/>
+      <c r="J39" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="K39" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B40" s="5">
         <v>1.2</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>226</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="K40" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B41" s="5">
         <v>2.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="G41" s="5"/>
+        <v>227</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K41" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B42" s="5">
         <v>2.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="G42" s="5"/>
+        <v>228</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K42" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B43" s="5">
         <v>3.1</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G43" s="5"/>
+        <v>229</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K43" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B44" s="5">
         <v>3.2</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="G44" s="5"/>
+        <v>230</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H44" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J44" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K44" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B45" s="5">
         <v>4.1</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G45" s="5"/>
+        <v>231</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H45" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K45" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B46" s="5">
         <v>4.2</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>232</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K46" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B47" s="5">
         <v>5.1</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="G47" s="5"/>
+        <v>233</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H47" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J47" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K47" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B48" s="5">
         <v>5.2</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      <c r="G48" s="5"/>
+        <v>234</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H48" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J48" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K48" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B49" s="5">
         <v>6.1</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="G49" s="5"/>
+        <v>235</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="H49" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J49" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="K49" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B50" s="5">
         <v>6.2</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="G50" s="5"/>
+        <v>236</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H50" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J50" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K50" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B51" s="5">
         <v>7.1</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G51" s="5"/>
+        <v>237</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="H51" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J51" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="K51" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B52" s="5">
         <v>7.2</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B53" s="5">
         <v>8.1</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>144</v>
+        <v>239</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B54" s="5">
         <v>8.2</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B55" s="5">
         <v>1.1</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="G55" s="5"/>
+        <v>241</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="H55" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J55" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="K55" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B56" s="5">
         <v>1.2</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G56" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H56" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J56" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="K56" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B57" s="5">
         <v>2.1</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G57" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="H57" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J57" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K57" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B58" s="5">
         <v>2.2</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="G58" s="5"/>
+        <v>244</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H58" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J58" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K58" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B59" s="5">
         <v>3.1</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D59" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E59" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="E59" s="5"/>
-[...1 lines deleted...]
-      <c r="G59" s="5"/>
+      <c r="F59" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H59" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K59" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B60" s="5">
         <v>3.2</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D60" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E60" s="5"/>
-[...1 lines deleted...]
-      <c r="G60" s="5"/>
+      <c r="G60" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H60" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K60" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B61" s="5">
         <v>3.3</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>152</v>
+        <v>247</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B62" s="5">
         <v>4.1</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="G62" s="5"/>
+        <v>248</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H62" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J62" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K62" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B63" s="5">
         <v>4.2</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K63" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B64" s="5">
         <v>4.3</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>155</v>
+        <v>250</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B65" s="5">
         <v>4.4</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>156</v>
+        <v>251</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B66" s="5">
         <v>5.1</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G66" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H66" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J66" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K66" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B67" s="5">
         <v>5.2</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G67" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H67" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K67" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B68" s="5">
         <v>6.1</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G68" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="H68" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J68" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="K68" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B69" s="5">
         <v>6.2</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="G69" s="5"/>
+        <v>255</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H69" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J69" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K69" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B70" s="5">
         <v>1.1</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="G70" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="H70" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J70" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="K70" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B71" s="5">
         <v>1.2</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="G71" s="5"/>
+        <v>257</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H71" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J71" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="K71" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B72" s="5">
         <v>2.1</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G72" s="5"/>
+        <v>258</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="H72" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J72" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K72" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B73" s="5">
         <v>2.2</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="G73" s="5"/>
+        <v>259</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H73" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J73" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K73" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B74" s="5">
         <v>3.1</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G74" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H74" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J74" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K74" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B75" s="5">
         <v>3.2</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G75" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H75" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J75" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K75" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B76" s="5">
         <v>4.1</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G76" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H76" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J76" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K76" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B77" s="5">
         <v>5.1</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      <c r="G77" s="5"/>
+        <v>263</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="H77" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J77" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="K77" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B78" s="5">
         <v>5.2</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G78" s="5"/>
+        <v>264</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H78" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J78" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K78" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B79" s="5">
         <v>5.3</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>170</v>
+        <v>265</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5" t="s">
-        <v>93</v>
+        <v>201</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="7">
         <v>1.27</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B80" s="5">
         <v>6.1</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G80" s="5"/>
+        <v>266</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="H80" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J80" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>187</v>
+      </c>
       <c r="K80" s="7">
         <v>1.27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I169"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>172</v>
+        <v>267</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>173</v>
+        <v>268</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>174</v>
+        <v>269</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>176</v>
+        <v>271</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>177</v>
+        <v>272</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>178</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>182</v>
+        <v>277</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>183</v>
+        <v>278</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>184</v>
+        <v>279</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>187</v>
+        <v>282</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>188</v>
+        <v>283</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>191</v>
+        <v>286</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>192</v>
+        <v>287</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>193</v>
+        <v>288</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C20" s="5">
         <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C22" s="5">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C23" s="5">
         <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C26" s="5">
         <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C27" s="5">
         <v>6</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>206</v>
+        <v>301</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>207</v>
+        <v>302</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>210</v>
+        <v>305</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C33" s="5">
         <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>211</v>
+        <v>306</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C34" s="5">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C35" s="5">
         <v>8</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>213</v>
+        <v>308</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C36" s="5">
         <v>9</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>214</v>
+        <v>309</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C37" s="5">
         <v>10</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C38" s="5">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>216</v>
+        <v>311</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C39" s="5">
         <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C40" s="5">
         <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C41" s="5">
         <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>219</v>
+        <v>314</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C42" s="5">
         <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C43" s="5">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>221</v>
+        <v>316</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C44" s="5">
         <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>222</v>
+        <v>317</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C45" s="5">
         <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>223</v>
+        <v>318</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C46" s="5">
         <v>9</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>224</v>
+        <v>319</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C47" s="5">
         <v>10</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>225</v>
+        <v>320</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C48" s="5">
         <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C49" s="5">
         <v>12</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C50" s="5">
         <v>13</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>228</v>
+        <v>323</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C51" s="5">
         <v>14</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C52" s="5">
         <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C53" s="5">
         <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C54" s="5">
         <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>232</v>
+        <v>327</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C55" s="5">
         <v>4</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C56" s="5">
         <v>5</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C57" s="5">
         <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>235</v>
+        <v>330</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C58" s="5">
         <v>7</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C59" s="5">
         <v>8</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C60" s="5">
         <v>9</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C61" s="5">
         <v>10</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C62" s="5">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>240</v>
+        <v>335</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C63" s="5">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C64" s="5">
         <v>3</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>242</v>
+        <v>337</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C65" s="5">
         <v>4</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C66" s="5">
         <v>5</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C67" s="5">
         <v>6</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C68" s="5">
         <v>7</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>246</v>
+        <v>341</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C69" s="5">
         <v>8</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C70" s="5">
         <v>9</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>248</v>
+        <v>343</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C71" s="5">
         <v>10</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>249</v>
+        <v>344</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C72" s="5">
         <v>11</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>250</v>
+        <v>345</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C73" s="5">
         <v>12</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C74" s="5">
         <v>1</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>252</v>
+        <v>347</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C75" s="5">
         <v>2</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>253</v>
+        <v>348</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C76" s="5">
         <v>3</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>254</v>
+        <v>349</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C77" s="5">
         <v>4</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>255</v>
+        <v>350</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C78" s="5">
         <v>5</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>256</v>
+        <v>351</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C79" s="5">
         <v>6</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C80" s="5">
         <v>7</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>258</v>
+        <v>353</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C81" s="5">
         <v>8</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>259</v>
+        <v>354</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C82" s="5">
         <v>9</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>260</v>
+        <v>355</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C83" s="5">
         <v>10</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>261</v>
+        <v>356</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C84" s="5">
         <v>11</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C85" s="5">
         <v>12</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>263</v>
+        <v>358</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C86" s="5">
         <v>13</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>264</v>
+        <v>359</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C87" s="5">
         <v>1</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>265</v>
+        <v>360</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C88" s="5">
         <v>2</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>266</v>
+        <v>361</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C89" s="5">
         <v>3</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>267</v>
+        <v>362</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C90" s="5">
         <v>4</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>268</v>
+        <v>363</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C91" s="5">
         <v>5</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>269</v>
+        <v>364</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C92" s="5">
         <v>6</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>270</v>
+        <v>365</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C93" s="5">
         <v>7</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>271</v>
+        <v>366</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C94" s="5">
         <v>8</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>272</v>
+        <v>367</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C95" s="5">
         <v>1</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>273</v>
+        <v>368</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C96" s="5">
         <v>2</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>274</v>
+        <v>369</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C97" s="5">
         <v>3</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>275</v>
+        <v>370</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C98" s="5">
         <v>4</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>276</v>
+        <v>371</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C99" s="5">
         <v>5</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>277</v>
+        <v>372</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C100" s="5">
         <v>6</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>278</v>
+        <v>373</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C101" s="5">
         <v>7</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>279</v>
+        <v>374</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C102" s="5">
         <v>8</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>280</v>
+        <v>375</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C103" s="5">
         <v>9</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>281</v>
+        <v>376</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C104" s="5">
         <v>10</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>282</v>
+        <v>377</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C105" s="5">
         <v>11</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>283</v>
+        <v>378</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C106" s="5">
         <v>1</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>284</v>
+        <v>379</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C107" s="5">
         <v>2</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>285</v>
+        <v>380</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C108" s="5">
         <v>3</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>286</v>
+        <v>381</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C109" s="5">
         <v>4</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>287</v>
+        <v>382</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C110" s="5">
         <v>5</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>288</v>
+        <v>383</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C111" s="5">
         <v>6</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>289</v>
+        <v>384</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C112" s="5">
         <v>7</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>290</v>
+        <v>385</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C113" s="5">
         <v>8</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>291</v>
+        <v>386</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C114" s="5">
         <v>9</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>292</v>
+        <v>387</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C115" s="5">
         <v>10</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>293</v>
+        <v>388</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C116" s="5">
         <v>11</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>294</v>
+        <v>389</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C117" s="5">
         <v>12</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>295</v>
+        <v>390</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C118" s="5">
         <v>1</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>296</v>
+        <v>391</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C119" s="5">
         <v>2</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>297</v>
+        <v>392</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C120" s="5">
         <v>3</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>298</v>
+        <v>393</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C121" s="5">
         <v>4</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>299</v>
+        <v>394</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C122" s="5">
         <v>1</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>300</v>
+        <v>395</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C123" s="5">
         <v>2</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>301</v>
+        <v>396</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C124" s="5">
         <v>3</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>302</v>
+        <v>397</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C125" s="5">
         <v>4</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>303</v>
+        <v>398</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C126" s="5">
         <v>5</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>304</v>
+        <v>399</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C127" s="5">
         <v>6</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C128" s="5">
         <v>7</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C129" s="5">
         <v>8</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>307</v>
+        <v>402</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C130" s="5">
         <v>9</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>308</v>
+        <v>403</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C131" s="5">
         <v>10</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>309</v>
+        <v>404</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C132" s="5">
         <v>11</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>310</v>
+        <v>405</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C133" s="5">
         <v>12</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>311</v>
+        <v>406</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C134" s="5">
         <v>13</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>312</v>
+        <v>407</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C135" s="5">
         <v>14</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>313</v>
+        <v>408</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C136" s="5">
         <v>15</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>314</v>
+        <v>409</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C137" s="5">
         <v>1</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>315</v>
+        <v>410</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C138" s="5">
         <v>2</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>316</v>
+        <v>411</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C139" s="5">
         <v>3</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>317</v>
+        <v>412</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C140" s="5">
         <v>1</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>318</v>
+        <v>413</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C141" s="5">
         <v>2</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>319</v>
+        <v>414</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C142" s="5">
         <v>3</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>320</v>
+        <v>415</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C143" s="5">
         <v>4</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>321</v>
+        <v>416</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C144" s="5">
         <v>5</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C145" s="5">
         <v>6</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>323</v>
+        <v>418</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C146" s="5">
         <v>7</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>324</v>
+        <v>419</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C147" s="5">
         <v>8</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>325</v>
+        <v>420</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C148" s="5">
         <v>9</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>326</v>
+        <v>421</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C149" s="5">
         <v>10</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>327</v>
+        <v>422</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C150" s="5">
         <v>1</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>328</v>
+        <v>423</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C151" s="5">
         <v>2</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>329</v>
+        <v>424</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C152" s="5">
         <v>3</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>330</v>
+        <v>425</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C153" s="5">
         <v>4</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>331</v>
+        <v>426</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C154" s="5">
         <v>5</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>332</v>
+        <v>427</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C155" s="5">
         <v>6</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C156" s="5">
         <v>7</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>334</v>
+        <v>429</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C157" s="5">
         <v>8</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>335</v>
+        <v>430</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C158" s="5">
         <v>9</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C159" s="5">
         <v>10</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>337</v>
+        <v>432</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C160" s="5">
         <v>1</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>338</v>
+        <v>433</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C161" s="5">
         <v>2</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>339</v>
+        <v>434</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C162" s="5">
         <v>3</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>340</v>
+        <v>435</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C163" s="5">
         <v>4</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>341</v>
+        <v>436</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C164" s="5">
         <v>5</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>342</v>
+        <v>437</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C165" s="5">
         <v>6</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>343</v>
+        <v>438</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C166" s="5">
         <v>7</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>344</v>
+        <v>439</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C167" s="5">
         <v>8</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>345</v>
+        <v>440</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C168" s="5">
         <v>9</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>346</v>
+        <v>441</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C169" s="5">
         <v>10</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>347</v>
+        <v>442</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>348</v>
+        <v>443</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>349</v>
+        <v>444</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>350</v>
+        <v>445</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>351</v>
+        <v>446</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>447</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>364</v>
+      <c r="E6" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>365</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>366</v>
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>367</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>368</v>
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>370</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>527</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>