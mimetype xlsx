--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="722">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,264 +94,363 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:27</t>
+    <t>03/07/2026 18:43</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Analitzar mitjançant mètodes i tècniques geogràfiques les principals repercussions territorials relatives als reptes ecosocials més importants que afronta Espanya i contrastar-los amb els discursos oficials i no oficials que els aborden, identificant patrons i hàbits de consum insostenibles que deterioren l espai geogràfic, i defensant l ús social responsable dels recursos. 2.1.1. Descripció de la competència. L anàlisi dels problemes ecosocials als quals s enfronta la societat espanyola des de la perspectiva de la Geografia facilita la presa de consciència davant desafiaments globals com el canvi climàtic i la gestió del desajustament entre població i recursos, així com de les peculiaritats específiques a escala nacional i local. El contrast d aquests fets amb els discursos oficials o no oficials sobre aquests reptes des del rigor que aporta la disciplina de la Geografia permet aprofundir de manera crítica en les conceptualitzacions que mediatitzen les nostres percepcions individuals i socials, i facilita la identificació tant de manipulacions interessades com la detecció d informació falsa.</t>
+    <t>Analitzar mitjançant mètodes i tècniques geogràfiques les principals repercussions territorials relatives als reptes ecosocials més importants que afronta Espanya i contrastar-los amb els discursos oficials i no oficials que els aborden, identificant patrons i hàbits de consum insostenibles que deterioren l’espai geogràfic, i defensant l’ús social responsable dels recursos</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Explicar l espai geogràfic com a sistema a partir de l anàlisi de fonts d informació visuals, contrastant els paisatges naturals respecte dels humanitzats i argumentant la necessitat de la sostenibilitat com a principi rector de les interaccions entre els grups humans i el medi ambient. 2.2.1. Descripció de la competència. L espai geogràfic és un sistema complex integrat per subsistemes abiòtics, biòtics, i l acció antròpica, que poden estudiar-se a diferents escales des del local fins al global i delimitant parcelāles d estudi concretes. L anàlisi i interpretació d imatges és un instrument clau en la comprensió de l espai geogràfic, ja que permet l alumnat relacionar experiències personals i coneixements previs i teòrics amb l observat en la imatge, forjant així la que podríem denominar mirada geogràfica. Cartografia i gràfics, en gran manera fonts d informació visual, constitueixen complements adequats a l anàlisi de les imatges i a l observació directa de paisatges reals. Contrastar paisatges naturals i humanitzats, la classificació més bàsica d espais geogràfics, permet jutjar amb major criteri la influència de l acció antròpica sobre l espai geogràfic i la seua naturalesa sistèmica, a la qual sol alterar de manera irreversible. La sostenibilitat constitueix, per tant, el criteri ineludible des del qual avaluar críticament les relacions entre les accions de l ésser humà i medi ambient, reflectides en l espai geogràfic, perquè aquest hauria de ser el principi d equilibri en el qual han de basar-se aquestes relacions.</t>
+    <t>Explicar l’espai geogràfic com a sistema a partir de l’anàlisi de fonts d’informació visuals, contrastant els paisatges naturals respecte dels humanitzats i argumentant la necessitat de la sostenibilitat com a principi rector de les interaccions entre els grups humans i el medi ambient</t>
+  </si>
+  <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Descriure la diversitat natural d Espanya i confrontar-la amb el context europeu, a través de les característiques distintives de relleu, clima, hidrografia i biodiversitat. 2.3.1. Descripció de la competència. Per la situació en el sud-oest d Europa, dimensions i composició territorial, Espanya està sotmesa a la interacció de múltiples factors naturals, la principal conseqüència dels quals és una àmplia varietat de regions naturals i ecosistemes que van des del bosc oceànic al subtropical, passant pel bosc mediterrani i el desert. La descripció de les característiques geomorfològiques, climàtiques, vegetals i hídriques distintives de les diferents regions naturals impulsa el coneixement de l espai sobre el qual es desenvolupa la vida dels grups humans, mostrant condicionants, inconvenients i avantatges que ofereix el medi natural. La confrontació entre el relleu, clima, hidrografia i biodiversitat d Espanya i la resta d Europa proporciona el context necessari per a entendre Espanya com a singularitat local, al mateix temps que ens situa a escala regional en el planeta. A més, les característiques diferencials d aquests ecosistemes constitueixen el referent bàsic de la percepció social i individual del paisatge, que no és sinó la imatge del territori, i generen vincles i sentiments de pertinença a un o diversos llocs que contribueixen a construir les identitats colālectives i individuals tant a Espanya com a Europa.</t>
+    <t>Descriure la diversitat natural d’Espanya i confrontar-la amb el context europeu, a través de les característiques distintives de relleu, clima, hidrografia i biodiversitat</t>
+  </si>
+  <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Localitzar i delimitar l escala de fenòmens físics i humans de diferent tipus, utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG, així com de ciències afins, en l anàlisi de l espai geogràfic i en propostes d actuació territorial. 2.4.1. Descripció de la competència. La utilització de mètodes i tècniques propis, o de ciències afins, per a la localització i estudi de la interacció entre els grups humans i el medi ambient és el principal fonament de la ciència geogràfica.</t>
+    <t>Localitzar i delimitar l’escala de fenòmens físics i humans de diferent tipus, utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG , així com de ciències afins, en l’anàlisi de l’espai geogràfic i en propostes d’actuació territorial</t>
+  </si>
+  <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Elaborar i exposar treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioeconòmiques i culturals mundials i les seues repercussions en el territori, promovent la dignitat humana i el respecte al medi ambient com a forma de compromís d una ciutadania global. 2.5.1. Descripció de la competència. La globalització és el context en el qual es desenvolupen les actuals relacions internacionals econòmiques, polítiques, socials i culturals, al mateix temps que condiciona en gran manera les relacions internes dels diferents estats. La globalització sol conceptualitzar-se com un corrent homogeneïtzador, sobretot en els àmbits econòmic i sociocultural, que consolida un entramat d interrelacions quasi sempre asimètriques que aguditzen les ecodependències, problemes ecosocials i els desequilibris territorials a escala global. Les reaccions a aquest corrent, homogeneïtzador, d una banda, i amplificador de desigualtats, de l'altra, es produeixen a escala local i amb característiques pròpies i matisos identitaris. Analitzar l entramat d interrelacions que constitueix la globalització permet mobilitzar, d una banda, els sabers geogràfics de l alumnat en el descobriment dels factors que l originen i els processos que la desenvolupen i, d'una altra, contribueix a desenvolupar capacitats d anàlisis i síntesis per a elaborar unes conclusions sobre les seues repercussions sobre territoris i societats. L exposició del treball realitzat permet difondre l i debatre'l per a contrastar diferents arguments. Els valors ètics d una ciutadania global han de constituir el referent d aquesta tasca, especialment la dignitat de l ésser humà i el respecte al medi ambient.</t>
+    <t>Elaborar i exposar treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioeconòmiques i culturals mundials i les seues repercussions en el territori, promovent la dignitat humana i el respecte al medi ambient com a forma de compromís d’una ciutadania global</t>
+  </si>
+  <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Explicar els desequilibris territorials d Espanya i de la seua estructura demogràfica i sociolaboral, amb especial atenció als processos i decisions que els han generats, així com a les principals mesures i polítiques de cooperació i cohesió per a afrontar-los tant a escala nacional com europea. 2.6.1. Descripció de la competència.</t>
+    <t>Explicar els desequilibris territorials d’Espanya i de la seua estructura demogràfica i sociolaboral, amb especial atenció als processos i decisions que els han generats, així com a les principals mesures i polítiques de cooperació i cohesió per a afrontar-los tant a escala nacional com europea</t>
+  </si>
+  <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Participar en l elaboració de projectes en equip que analitzen i proposen solucions viables a situacions problemàtiques que afecten l espai geogràfic pròxim, detallant les mesures i accions correctores i planificant la posada en pràctica d'aquests projectes. 2.7.1. Descripció de la competència. El plantejament de solucions a situacions problemàtiques que afecten l espai geogràfic suposa l aplicació d una àmplia gamma de sabers geogràfics i d altres disciplines, així com capacitats de cerca d informació, anàlisi i elaboració de conclusions. D altra banda, la participació en projectes grupals colālaboratius implica habilitats socials com ara arribar a consensos sobre la planificació i organització de la tasca, així com la deliberació i el debat sobre anàlisi i propostes. D altra banda, el fet que l objecte del treball siga l espai geogràfic pròxim promou la implicació personal i el compromís cívic en la resolució dels reptes ecosocials. El desenvolupament de les actuacions i capacitats que componen aquesta competència específica planificar, proposar solucions, treball en equip, compromís cívic implica la reflexió sobre les pròpies possibilitats i limitacions de partida, i el que l aprenentatge pot aportar per a incrementar-les i superar-les.</t>
+    <t>Participar en l’elaboració de projectes en equip que analitzen i proposen solucions viables a situacions problemàtiques que afecten l’espai geogràfic pròxim, detallant les mesures i accions correctores i planificant la posada en pràctica d’aquests projectes</t>
+  </si>
+  <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
   </si>
   <si>
     <t>Història d'Espanya</t>
   </si>
   <si>
-    <t>Comparar els distints règims polítics de la història espanyola usant conceptes històrics, explicar els canvis i la continuïtat entre ells identificant-ne les causes i reconèixer l'empremta en el present. 2.1.1. Descripció de la competència. L'alumnat ha d'entendre que l'estat social i de dret actual és el resultat d'una evolució històrica que ha donat lloc a l'etapa democràtica més llarga de la història d'Espanya. La complexa evolució que el constitucionalisme ha sofert des de 1812 és el resultat de l'acció d'individus compromesos amb la llibertat i de l'exercici de la ciutadania activa. Així, el progrés es concebrà com el fruit d'un procés de canvis i continuïtats, de causes i efectes que han donat lloc a la societat actual. Cal que l'alumnat faça servir conceptes històrics per explicar l'evolució dels distints règims polítics que s'han donat al llarg de la història espanyola, per a valorar les seues aportacions a l'establiment de la democràcia actual.</t>
-[...17 lines deleted...]
-    <t>Incorporar la perspectiva de gènere en l'anàlisi històrica, en adoptar actituds i promoure actuacions de reivindicació de la igualtat efectiva entre dones i homes. 2.7.1. Descripció de la competència.</t>
+    <t>Comparar els distints règims polítics de la història espanyola usant conceptes històrics, explicar els canvis i la continuïtat entre ells identificant-ne les causes i reconèixer l’empremta en el present</t>
+  </si>
+  <si>
+    <t>Buscar, identificar i seleccionar la informació referent a esdeveniments i processos històrics a partir de distintes fonts documentals, portant a terme una anàlisi crítica de la informació que proporcionen</t>
+  </si>
+  <si>
+    <t>Contrastar les identitats individuals amb les col·lectives, tot reconeixent l’existència d’identitats múltiples en construcció que s’han de respectar i valorar</t>
+  </si>
+  <si>
+    <t>Explicar l’evolució de l’economia espanyola, tot reconeixent els progressos assolits i les limitacions persistents en l’evolució del nivell de vida, les condicions laborals i la cohesió social al llarg del temps així com la seua repercussió en la sostenibilitat, sempre prenent en consideració les desigualtats socials i territorials</t>
+  </si>
+  <si>
+    <t>Reconèixer l’origen de la diversitat ideològica de les distintes cultures polítiques en l’evolució històrica espanyola</t>
+  </si>
+  <si>
+    <t>Contextualitzar la posició espanyola en la història del món, tot assenyalant particularitats i semblances de la seua evolució històrica i tenint en compte els compromisos actuals amb l’europeisme, la cooperació i la seguretat conjunta</t>
+  </si>
+  <si>
+    <t>Incorporar la perspectiva de gènere en l’anàlisi històrica, en adoptar actituds i promoure actuacions de reivindicació de la igualtat efectiva entre dones i homes</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Reconèixer el valor del patrimoni cultural i històric com a conformador de la memòria colālectiva, participant en l'elaboració i difusió de propostes que afavorisquen la seua preservació i valoració. 2.8.1. Descripció de la competència. L'alumnat ha de comprendre que els canvis historiogràfics i metodològics són fruit de l'evolució del present i de la percepció de com la recerca històrica pot aportar solucions als reptes actuals. La utilitat de l'aprenentatge de la Història ha de ser interioritzada per l'alumnat, de forma que entenga que la investigació històrica el conduirà a un millor coneixement de la societat actual. Així mateix, el pensament històric i els mètodes de recerca que empra l'historiador han de servir l'alumnat per acceptar les incerteses del segle XXI, competència que contribuirà al desenvolupament de ments més complexes i a l'articulació de solucions creatives i colālectives. El llegat històric està conformat, en part, pel patrimoni, la conservació del qual és una responsabilitat que s'ha d'assumir per tots els ciutadans, de forma individual i colālectiva. Però no sols s'ha de conservar, sinó que ha de servir per a cohesionar la societat a partir dels seus distints significats. Així, la Història adquirirà significat com una ciència en construcció en funció dels interessos del present. Per això, aquesta competència es vincula amb la competència clau de consciència i expressió culturals, atés que l'alumnat adquirirà un millor coneixement i respecte del patrimoni cultural i artístic de la contemporaneïtat espanyola.</t>
+    <t>Reconèixer el valor del patrimoni cultural i històric com a conformador de la memòria col·lectiva, participant en l’elaboració i difusió de propostes que afavorisquen la seua preservació i valoració</t>
   </si>
   <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>Valorar los movimientos y acciones que han promovido las libertades en la historia de España, utilizando términos y conceptos históricos, a través del análisis comparado de los distintos regímenes políticos, para reconocer el legado democrático de la Constitución de 1978 como fundamento de nuestra convivencia y garantía de nuestros derechos.</t>
   </si>
   <si>
     <t>Reconocer y valorar la diversidad identitaria de nuestro país, por medio del contraste de la información y la revisión crítica de fuentes, y tomando conciencia del papel que juega en la actualidad, para respetar los sentimientos de pertenencia, la existencia de identidades múltiples, y las normas y los símbolos que establece nuestro marco común de convivencia.</t>
   </si>
   <si>
     <t>Analizar y valorar la idea de progreso desde la perspectiva del bienestar social y de la sostenibilidad, a través de la interpretación de los factores modernizadores de la economía española, el uso de métodos cuantitativos y el análisis crítico de las desigualdades sociales y territoriales, para considerar el emprendimiento, la innovación y el aprendizaje permanente como elementos fundamentales en un entorno económico y profesional en constante cambio.</t>
   </si>
   <si>
     <t>Tomar conciencia de la diversidad social a través del análisis multidisciplinar de los cambios y continuidades de la sociedad española a lo largo del tiempo, la evolución de la población, los niveles y modos de vida, las condiciones laborales y los movimientos y conflictos sociales, para valorar el alcance de las medidas adoptadas y los progresos y limitaciones para avanzar en la igualdad, el bienestar, la justicia y la cohesión social.</t>
   </si>
   <si>
     <t>Analizar críticamente el papel de las creencias y de las ideologías en la articulación social, en el uso del poder y en la configuración de identidades y proyectos políticos contrapuestos, a través del estudio de fuentes primarias y textos historiográficos y la fundamentación de juicios propios, para debatir sobre problemas actuales, transferir conocimiento, valorar la diversidad cultural y mostrar actitudes respetuosas ante ideas legítimas diferentes a las propias.</t>
   </si>
   <si>
     <t>Interpretar el valor geoestratégico de España y su conexión con la historia mundial, señalando las analogías y singularidades de su evolución histórica en un contexto global cambiante, por medio de la búsqueda y el tratamiento de información, para avalar los compromisos de nuestro país en materia de cooperación y seguridad, promover actitudes solidarias y asumir los valores del europeísmo.</t>
   </si>
   <si>
     <t>Incorporar la perspectiva de género en el análisis de la España actual y de su historia, a través de la contextualización histórica de fuentes literarias y artísticas y la investigación sobre el movimiento feminista, para reconocer su presencia en la historia y promover actitudes en defensa de la igualdad efectiva de mujeres y hombres.</t>
   </si>
   <si>
     <t>Valorar el patrimonio histórico y cultural como legado y expresión de la memoria colectiva, identificando los significados y usos públicos que reciben determinados acontecimientos y procesos del pasado, por medio del análisis de la historiografía y del pensamiento histórico, para el desarrollo de la iniciativa, del trabajo en equipo, de la creatividad y de la implicación en cuestiones de interés social y cultural.</t>
   </si>
   <si>
     <t>Història de l'Art</t>
   </si>
   <si>
-    <t>Elaborar una definició de l obra d art tenint en compte les aportacions realitzades per la historiografia artística. 2.1.1. Definició de la competència No hi ha Història de l Art sense obres d art. Per això, per a poder escometre l estudi de la matèria, l alumnat ha d enfrontar-se al desafiament d intentar donar resposta a la pregunta TXq és una obra d art? Respondre a aquesta qüestió no és gens fàcil, treballar aquesta competència implica l alumnat en la resolució. Posa l obra d art en el centre de la reflexió i proposa acostar-nos a les diferents concepcions que sobre aquesta han realitzat civilitzacions diferents al llarg del temps. L alumnat haurà de reunir informació sobre el fenomen artístic i sobre com n'ha evolucionat la definició.</t>
-[...17 lines deleted...]
-    <t>Utilitzar recursos variats per a extraure informació i elaborar produccions personals utilitzant eines TIC en les quals s incloga l obra d art como objecte d estudi. 2.7.1. Descripció de la competència La Història de l Art ofereix l oportunitat a l alumnat d acostar-s'hi a través de múltiples recursos. Podem accedir a continguts que guarden relació amb l art i utilitzar la historiografia, el cinema, la literatura, les imatges, el còmic, la premsa, els textos històrics i també mitjançant l observació directa d obres d art dels nostres pobles i ciutats.</t>
+    <t>Elaborar una definició de l’obra d’art tenint en compte les aportacions realitzades per la historiografia artística</t>
+  </si>
+  <si>
+    <t>Identificar les diferents funcions que l’obra d’art ha exercit al llarg del temps, descriure-les i comparar-les realitzant apreciacions personals</t>
+  </si>
+  <si>
+    <t>Identificar, caracteritzar i comparar els principals estils artístics que s’han succeït al llarg de la història, i utilitzar-los per a classificar les obres d’art més representatives a diferents escales</t>
+  </si>
+  <si>
+    <t>Explicar l’obra d’art, interpretant correctament el llenguatge artístic i les característiques estilístiques, identificant els missatges que transmet i incloent en les explicacions els conceptes fonamentals, termes i vocabulari propis de la matèria</t>
+  </si>
+  <si>
+    <t>Identificar i explicar l’obra de dones creadores dins de la història de l’art, i visibilitzar-ne les aportacions més importants</t>
+  </si>
+  <si>
+    <t>Analitzar el patrimoni artístic i ressaltar la capacitat d’aquest per a conformar identitats individuals i col·lectives, valorar la seua aportació a la cultura i reconéixer el paper d’aquest com a element dinamitzador de l’economia</t>
+  </si>
+  <si>
+    <t>Utilitzar recursos variats per a extraure informació i elaborar produccions personals utilitzant eines TIC en les quals s’incloga l’obra d’art como objecte d’estudi</t>
   </si>
   <si>
     <t>Historia de la Filosofía</t>
   </si>
   <si>
-    <t>Identificar les diferents concepcions filosòfiques que s han formulat al llarg de la història, explicar-ne les idees principals i comparar-les, mitjançant l aproximació a les fonts i el treball FUtWLF 2.1.1. Descripció de la competència 1. Les grans preguntes que han caracteritzat sempre la reflexió filosòfica han anat adoptant diverses formes i motivant reflexions de tota mena al llarg de la història. es en aquest desenvolupament històric de la filosofia, on se'n troba el valor primordial. Els matisos i perspectives que, al fil d aquestes preguntes, han anat configurant diverses explicacions del món i cosmovisions, en moltes ocasions oposades, aproximen l alumnat a la riquesa de la diversitat i l experiència humana i el preparen per a una comprensió millor de la complexitat del món.</t>
-[...14 lines deleted...]
-    <t>Identificar i analitzar els principals problemes ètics i polítics plantejats al llarg de la història del pensament occidental i posar-los en relació amb els conflictes ètics i polítics actuals i les diferents maneres d abordar-los i de reaccionar-hi 2.6.1. Descripció de la competència 6. La història de la filosofia occidental es presenta com una colālecció de les idees i teories fonamentals que han preocupat, en diferents èpoques, l ésser humà. La reflexió i els plantejaments sobre els problemes polítics i ètics són una part essencial. Comprendre el context històric, polític i social pel qual s han considerat fonamentals, capacita l alumnat a descobrir si la consideració de fonamental és o no legítima. També per a establir relacions entre la tradició filosòfica i els problemes actuals, i abordar-los des del diàleg i els principis que conformen societats més justes, inclusives i igualitàries, és a dir, des de la cultura de la pau.</t>
+    <t>Identificar les diferents concepcions filosòfiques que s’han formulat al llarg de la història, explicar-ne les idees principals i comparar-les, mitjançant l’aproximació a les fonts i el treball crític</t>
+  </si>
+  <si>
+    <t>Buscar, analitzar i interpretar informació relativa a problemes històrico-filosòfics des d’una actitud reflexiva autònoma, rigorosa i creativa</t>
+  </si>
+  <si>
+    <t>Argumentar de manera rigorosa i constructiva a l’hora d’expressar teories i idees relacionades amb problemes històrico-filosòfics</t>
+  </si>
+  <si>
+    <t>Identificar en els problemes actuals la presència dels interrogants i reflexions plantejats a través de la història de la filosofia</t>
+  </si>
+  <si>
+    <t>Analitzar críticament i qüestionar la legitimitat de les idees, valors i concepcions del món que ens arriben des de la història de la filosofia i donar visibilitat a aquelles que no s’han atés</t>
+  </si>
+  <si>
+    <t>Identificar i analitzar els principals problemes ètics i polítics plantejats al llarg de la història del pensament occidental i posar-los en relació amb els conflictes ètics i polítics actuals i les diferents maneres d’abordar-los i de reaccionar-hi</t>
   </si>
   <si>
     <t>Història de la Música i de la Dansa</t>
   </si>
   <si>
-    <t>Relacionar les manifestacions musicals i coreogràfiques de la història amb les característiques de la societat que les ha creades, analitzar-ne la vinculació amb les diferents concepcions estètiques de la música i la dansa. 2.1.1. Descripció de la competència. La música i la dansa han estat considerades, al llarg de la història, com un mitjà d'expressió i comunicació que ha transcendit l'ús conceptual del llenguatge. No obstant això, tant l'una com l'altra s'han d'abordar també com a part d'un procés social i funcional situat dins d'una cultura i època concretes. A més d'analitzar l'experiència sonora des del punt de vista tècnic o com a expressió de sentiments, és imprescindible que l'alumnat conega els costums o les circumstàncies que han motivat la seua aparició, així com la seua vinculació amb altres arts. Durant l'etapa de secundària es va incidir en la capacitat de relacionar les propostes musicals amb altres de diferents cultures i estils. En batxillerat, aquesta visió de la música com a part d'un context s'ha d'ampliar amb el coneixement, l'anàlisi, la comprensió i la valoració de les diferents manifestacions musicals i coreogràfiques que hi ha hagut al llarg de la història. social dels distints colālectius humans estudiats durant el curs i, d'altra, aprofundir en les raons per les quals diferents cultures originen músiques diferents, què és el que condiciona l'evolució de la música i quins són els processos d'aquesta evolució. Amb això es pretén aportar al nostre l'alumnat els elements fonamentals per als reptes del futur en relació amb la importància de salvaguardar el patrimoni cultural i artístic.</t>
-[...11 lines deleted...]
-    <t>Elaborar projectes, participant en el disseny, la planificació i la realització de manera activa i crítica, mitjançant la investigació històrica i la realització de produccions artístiques, valorant tant el procés com el resultat. 2.5.1. Descripció de la competència. La investigació musical i la producció i execució d'un producte artístic és un procés complex. Un dels trets més característics d'un projecte és que està compost per una sèrie de metes que s'han de complir per a arribar a uns objectius establits prèviament. Així, pel que fa a la cerca científica d'informació, desenvolupar un projecte d'aquestes característiques de manera individual o en grup promourà en l'estudiantat la capacitat crítica i reflexiva sobre la matèria d'Història de la Música i la Dansa. Quan a la participació en el procés de producció artística, des del disseny inicial fins a la presentació final del producte, permetrà a l'alumnat, a més de conéixer els diferents elements que intervenen en una producció escènica, integrar i vertebrar coneixements de diverses àrees aplicant els coneixements sobre les característiques històriques de la música i la dansa. D'altra banda, aquesta competència també aprofundeix, en primer lloc, en l'ús de les TIC relacionades amb la música i la utilització de diferents eines tecnològiques associades a la amb el món professional, ja que mostra possibles futures sortides professionals i acadèmiques. Finalment, l'alumnat podrà, de manera autònoma, preparar una actuació en públic i desxifrar el missatge musical expressant-se a través de la veu i els instruments musicals, així com aplicar tècniques d'autocontrol i gestió emocional interpretant un repertori ampli i significatiu de peces musicals de diverses èpoques.</t>
+    <t>Relacionar les manifestacions musicals i coreogràfiques de la història amb les característiques de la societat que les ha creades, analitzar-ne la vinculació amb les diferents concepcions estètiques de la música i la dansa</t>
+  </si>
+  <si>
+    <t>Analitzar les característiques més rellevants del llenguatge musical i coreogràfic, identificant els elements estructurals i tècnics per mitjà de la partitura, l’audició i el visionat de mostres musicals i coreogràfiques de diverses èpoques, estils i gèneres, amb una actitud oberta, respectuosa i intercultural</t>
+  </si>
+  <si>
+    <t>Construir arguments i opinions fonamentades sobre obres musicals i coreogràfiques de diferents èpoques, estils i gèneres, a partir dels diversos llenguatges vinculats a la música i la dansa, i mostrar hàbits de consum culturals crítics i oberts</t>
+  </si>
+  <si>
+    <t>Interpretar música i coreografies de diverses èpoques, estils i gèneres, a partir de les possibilitats expressives de la veu, els instruments musicals, el cos i els mitjans digitals, participant activament de manera individual o grupal</t>
+  </si>
+  <si>
+    <t>Elaborar projectes, participant en el disseny, la planificació i la realització de manera activa i crítica, mitjançant la investigació històrica i la realització de produccions artístiques, valorant tant el procés com el resultat</t>
   </si>
   <si>
     <t>Historia de la Música y de la Danza</t>
   </si>
   <si>
     <t>Identificar las características técnicas de la música y de la danza, apreciando su evolución a lo largo de la historia a través del análisis de las fuentes de estudio disponibles, para reconocer sus rasgos estilísticos y su función en un determinado contexto.</t>
   </si>
   <si>
     <t>Relacionar la música y la danza con otras formas de expresión artística, vinculándolas con la evolución del pensamiento humano, para comprender el carácter interdisciplinar del arte y valorar la importancia de su conservación y difusión como patrimonio cultural.</t>
   </si>
   <si>
     <t>Interpretar fragmentos musicales o adaptaciones de obras relevantes de la música y de la danza de diferentes épocas y estilos, a través de la dramatización y el empleo de la voz, el cuerpo y distintos instrumentos, para vivenciar el hecho artístico y comprenderlo desde la propia experiencia.</t>
   </si>
   <si>
     <t>Investigar sobre los principales compositores, intérpretes y obras de la historia de la música y de la danza, utilizando fuentes de información fiables, para analizar las diferentes corrientes interpretativas y reflexionar sobre la riqueza del patrimonio musical y sobre la propia identidad cultural.</t>
   </si>
   <si>
     <t>Transmitir opiniones e ideas propias, informadas y fundamentadas, sobre la evolución de la música y de la danza, usando un vocabulario específico, formulando argumentos de carácter teórico y estético y analizando críticamente el contexto de creación de las obras, para desarrollar la capacidad comunicativa sobre el hecho musical.</t>
   </si>
   <si>
     <t>Historia del Arte</t>
   </si>
   <si>
     <t>Identificar diferentes concepciones del arte a lo largo de la historia, seleccionando y analizando información de forma crítica, para valorar la diversidad de manifestaciones artísticas como producto de la creatividad humana y fomentar el respeto por las mismas.</t>
   </si>
@@ -379,153 +478,390 @@
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Identificar, descriure i analitzar mitjançant mètodes i tècniques de la Geografia les principals repercussions territorials relatives als reptes ecosocials més importants que afronta Espanya.</t>
   </si>
   <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Contrastar els discursos oficials i no oficials que aborden les principals repercussions territorials relatives a reptes ecosocials més importants que afronta Espanya amb el resultat d anàlisis geogràfiques.</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Identificar patrons i hàbits de consum insostenibles que deterioren de manera significativa l espai geogràfic espanyol, utilitzant procediments i dades geogràfiques.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Contrastar els discursos oficials i no oficials que aborden les principals repercussions territorials relatives a reptes ecosocials més importants que afronta Espanya amb el resultat d anàlisis geogràfiques.</t>
-[...4 lines deleted...]
-  <si>
     <t>Utilitzar arguments en defensa de l ús social sostenible i responsable dels recursos, basant-se en procediments i dades geogràfiques. 5.2.</t>
   </si>
   <si>
     <t>Descriure i explicar l espai geogràfic com a sistema format de subsistemes interrelacionats a partir de l anàlisi de fonts d informació visuals.</t>
   </si>
   <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
     <t>Identificar i comparar paisatges naturals i humanitzats, indicant les principals diferències existents entre els dos a partir de l anàlisi de fonts d informació visuals.</t>
   </si>
   <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
     <t>Explicar les repercussions en l espai geogràfic de l acció antròpica a partir del contrast entre paisatge humanitzat i paisatge natural.</t>
   </si>
   <si>
     <t>Argumentar la necessitat de la sostenibilitat com a principi ineludible en les interaccions entre els grups humans i el medi ambient. 5.3.</t>
   </si>
   <si>
     <t>Localitzar i identificar en mapes les principals regions naturals, geomorfològiques i bioclimàtiques d'Espanya i d'Europa.</t>
   </si>
   <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
     <t>Descriure sintèticament la diversitat de les regions naturals d Espanya a través de les característiques més destacades de relleu, clima, hidrografia i biodiversitat.</t>
   </si>
   <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
     <t>Descriure sintèticament la diversitat natural de les principals regions naturals d Europa a través de les característiques més destacades de relleu, clima, hidrografia i biodiversitat.</t>
   </si>
   <si>
     <t>Confrontar les característiques de relleu, clima, hidrografia i biodiversitat de les regions naturals d Espanya amb les del context europeu. 5.4.</t>
   </si>
   <si>
     <t>Localitzar fenòmens físics i humans de diferent tipus, utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG, i de ciències afins.</t>
   </si>
   <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
     <t>Delimitar l escala de fenòmens físics i humans de diferent tipus, utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG i de ciències afins.</t>
   </si>
   <si>
-    <t>Analitzar l espai utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG, i de ciències DILQV</t>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Analitzar l espai utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG, i de ciències afins</t>
   </si>
   <si>
     <t>Realitzar propostes d actuació territorial a partir d anàlisi de l espai realitzat mitjançant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG, i de ciències afins. 5.5.</t>
   </si>
   <si>
     <t>Elaborar treballs que analitzen les dinàmiques globalitzadores que determinen les relaciones socioecòmiques i culturals mundials i les repercussions en el territori.</t>
   </si>
   <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
     <t>Exposar treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioecòmiques i culturals mundials i les repercussions en el territori.</t>
   </si>
   <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
     <t>Argumentar en favor de la dignitat humana a partir de treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioecòmiques i culturals mundials i les repercussions en el territori.</t>
   </si>
   <si>
     <t>Argumentar en favor del respecte al medi ambient a partir de treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioecòmiques i culturals mundials i les repercussions en el territori. 5.6.</t>
   </si>
   <si>
     <t>Identificar, descriure i explicar els principals desequilibris territorials d Espanya i de la seua estructura demogràfica i sociolaboral, amb especial atenció a la determinació dels processos i decisions que els han generats.</t>
   </si>
   <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
     <t>Identificar, descriure i valorar les principals mesures i polítiques nacionals de cooperació i cohesió que afronten els desequilibris territorials d Espanya i de la seua estructura demogràfica i sociolaboral.</t>
   </si>
   <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
     <t>Identificar, descriure i valorar les principals mesures i polítiques europees de cooperació i cohesió que afronten els desequilibris territorials, amb especial atenció a la repercussió a Espanya.</t>
   </si>
   <si>
     <t>Identificar i descriure les repercussions de les principals mesures i polítiques de cooperació i cohesió tant nacionals com europees sobre els desequilibris territorials i de l estructura demogràfica i sociolaboral d Espanya. 5.7.</t>
   </si>
   <si>
     <t>Participar en l elaboració de projectes en equip que analitzen situacions problemàtiques que afecten l espai geogràfic pròxim.</t>
   </si>
   <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
     <t>Participar en l elaboració de projectes en equip que proposen solucions viables a situacions problemàtiques que afecten l espai geogràfic pròxim.</t>
   </si>
   <si>
     <t>Dissenyar i planificar el procediment de posada en pràctica de les mesures correctores i possibles solucions a situacions problemàtiques que afecten l'espai geogràfic pròxim.</t>
   </si>
   <si>
     <t>Exposar de forma argumentada les mesures correctores i les solucions proposades per a abordar situacions problemàtiques que afecten l espai geogràfic pròxim.</t>
   </si>
   <si>
-    <t>Aportar possibles motius sobre el canvi la continuïtat i la causalitat així com de la distinta rellevància atorgada a uns fets històricssobrealtresendiferentsmomentsdelpassatienelpresent</t>
-[...17 lines deleted...]
-    <t>Participarenl'elaboracióidifusiódepropostesqueafavorisquen lapreservacióivaloraciódelpatrimonihistòricconsideratunbécomú quecalprotegir</t>
+    <t>Construir una síntesi cronològicament ordenada i coherent, usant els termes adients sobre fets, processos i personatges rellevants dels distints règims polítics des de la fi de la monarquia absoluta fins a l’actualitat.</t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre la distinta rellevància dels textos constitucionals dels diferents règims polítics, com a garantia dels drets i llibertats dels espanyols i les espanyoles.</t>
+  </si>
+  <si>
+    <t>Aportar possibles motius sobre el canvi, la continuïtat i la causalitat, així com de la distinta rellevància atorgada a uns fets històrics sobre altres en diferents moments del passat i en el present.</t>
+  </si>
+  <si>
+    <t>Identificar la informació sobre el passat i desenvolupar tècniques de crítica de les fonts històriques, mentre s’hi analitza l’origen, la fiabilitat i la rellevància.</t>
+  </si>
+  <si>
+    <t>Utilitzar la informació contesa en diferents fonts documentals per explicar processos històrics i per entendre la seua transcendència en el món actual.</t>
+  </si>
+  <si>
+    <t>Detectar i rebutjar prejudicis o estereotips no fonamentats en fets i sabers, sinó en opinions que no han estat contrastades ni obtingudes a partir de fonts veraces.</t>
+  </si>
+  <si>
+    <t>Analitzar l’origen de les identitats regionals i nacionals que han anat construint-se en la història contemporània espanyola, mentre es reconeix la diversitat d’identitats així com els distints sentiments de pertinença i símbols comuns.</t>
+  </si>
+  <si>
+    <t>Identificar els principals processos polítics, culturals i administratius que han contribuït a la construcció de la nació espanyola.</t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre els resultats de les principals accions portades a terme per part de col·lectius socials o de les administracions en el procés de construcció de les identitats nacionals i regionals, entenent que és un procés en contínua estructuració.</t>
+  </si>
+  <si>
+    <t>Descriure l’evolució econòmica espanyola, tenint en compte la dels països de l’entorn, valorant els seus efectes pel que fa a la desigualtat social, desequilibris territorials i degradació ambiental.</t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre el procés de modernització econòmica i social a l’Espanya contemporània, a partir de l’anàlisi de fonts històriques i dels debats historiogràfics existents sobre el desenvolupament.</t>
+  </si>
+  <si>
+    <t>Contextualitzar els conceptes de progrés i modernització en diferents moments històrics, sempre entenent que són processos de múltiples causes. Identificar les mesures adoptades per l’Estat per assolir el benestar de la població.</t>
+  </si>
+  <si>
+    <t>Explicar les causes de la conformació de les distintes cultures polítiques, tenint en compte la diversitat de condicions de vida que ha donat lloc a conflictivitats socials al llarg de la història espanyola.</t>
+  </si>
+  <si>
+    <t>Identificar i contextualitzar les principals cultures polítiques, les formes d’organització i els projectes polítics, mentre s’analitzen les motivacions que han conduït alguns subjectes a portar a terme distintes accions així com les mesures consegüents adoptades per l’Estat.</t>
+  </si>
+  <si>
+    <t>Generar opinions argumentades i contrastades sobre la funció que han desenvolupat les distintes ideologies en l’estructura social i política de l’Espanya contemporània.</t>
+  </si>
+  <si>
+    <t>Reconéixer el valor geoestratègic d’Espanya en l’evolució històrica contemporània, així com la seua influència en les relacions internacionals.</t>
+  </si>
+  <si>
+    <t>Identificar els principals compromisos de l’Estat espanyol, tant els derivats de la integració en la Unió Europea com els que pertoquen a un país compromés amb la cooperació, solidaritat i exercici de la ciutadania ètica.</t>
+  </si>
+  <si>
+    <t>Assenyalar els reptes globals, tot caracteritzant les singularitats i l’evolució del cas espanyol respecte d’altres països europeus i les seues connexions amb processos històrics rellevants, detectant els estereotips que hi són associats.</t>
+  </si>
+  <si>
+    <t>Introduir la perspectiva de gènere en l’observació i anàlisi de la realitat històrica, recuperant figures individuals i col·lectives que hagen contribuït a l’emancipació femenina i a l’equiparació de drets entre ambdós gèneres.</t>
+  </si>
+  <si>
+    <t>Identificar els mecanismes de dominació que han generat i mantingut la desigualtat entre homes i dones, els rols assignats i els espais d’activitats ocupats tradicionalment per les dones.</t>
+  </si>
+  <si>
+    <t>Analitzar fonts literàries i artístiques que contribueixen a entendre el rol de les dones en la història espanyola.</t>
+  </si>
+  <si>
+    <t>Identificar les característiques més destacades dels elements patrimonials existents en la història contemporània espanyola.</t>
+  </si>
+  <si>
+    <t>Realitzar treballs d’investigació històrics i historiogràfics que generen productes relacionats amb la memòria col·lectiva sobre esdeveniments, personatges o elements patrimonials d’interès.</t>
+  </si>
+  <si>
+    <t>Participar en l’elaboració i difusió de propostes que afavorisquen la preservació i valoració del patrimoni històric, considerat un bé comú que cal protegir.</t>
   </si>
   <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, desde la quiebra de la Monarquía Absoluta y los inicios de la España liberal a la actualidad, utilizando adecuadamente términos y conceptos históricos valorando el grado y alcance de los derechos y libertades que reconocen y la aplicación efectiva de los mismos.</t>
   </si>
   <si>
     <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades de los españoles, a través de la elaboración de juicios propios acerca de los principales debates que afectan al sistema constitucional, mediante el dominio de procesos de búsqueda y tratamiento de la información.</t>
   </si>
   <si>
     <t>Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado a lo largo de la historia de España, reconociendo la pluralidad identitaria de nuestro país y respetando los distintos sentimientos de pertenencia.</t>
   </si>
   <si>
     <t>Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la formación del estado y en la construcción de la nación española, analizando críticamente los logros y resultados de las acciones llevadas a cabo y las reacciones generadas, conociendo y respetando tanto las identidades múltiples como los símbolos y normas comunes que conforman el marco actual de convivencia.</t>
   </si>
   <si>
     <t>Analizar la evolución económica de España, sus ritmos y ciclos de crecimiento, valiéndose del manejo de datos, representaciones gráficas y recursos digitales, interpretando su particular proceso de modernización en el contexto de los países del entorno y los debates historiográficos sobre su desarrollo industrial, considerando el emprendimiento, la innovación y el aprendizaje permanente como formas de afrontar los retos de un entorno económico y profesional en constante cambio.</t>
   </si>
   <si>
     <t>Entender los distintos significados de la idea del progreso en sus contextos históricos, desarrollando el estudio multicausal de los modelos de desarrollo económico aplicados a la España contemporánea y analizando críticamente la idea de modernización, valorando sus efectos en relación a la desigualdad social, los desequilibrios territoriales, la degradación ambiental y las relaciones de dependencia, así como reflejando actitudes en favor de los Objetivos de Desarrollo Sostenible y los comportamientos ecosociales.</t>
   </si>
   <si>
     <t>Describir las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España desde el paso del Antiguo Régimen a la nueva sociedad burguesa, analizando el surgimiento y evolución del concepto de ciudadanía y de las nuevas formas de sociabilidad, utilizando adecuadamente términos históricos y conceptos historiográficos, e identificando las desigualdades y la concentración del poder en determinados grupos sociales.</t>
   </si>
   <si>
     <t>Analizar de manera multidisciplinar la diversidad y la desigualdad social existente en la historia contemporánea de España, la evolución de la población y los cambios en las condiciones y modos de vida, interpretando las causas y motivos de la conflictividad social y su articulación en distintos movimientos sociales, considerando la acción motivada de los sujetos y las medidas de distinto tipo adoptadas por el estado.</t>
   </si>
@@ -571,186 +907,195 @@
   <si>
     <t>Valorar i respectar la diversitat de manifestacions artístiques tant del passat com del present. 5.2.</t>
   </si>
   <si>
     <t>Identificar en l obra d art un mitjà de comunicació i de gaudi estètic inherent a la condició humana.</t>
   </si>
   <si>
     <t>Analitzar una obra d art significativa identificant i explicant la funció per a la qual va ser creada.</t>
   </si>
   <si>
     <t>Relacionar la funció de les obres d art tant amb les circumstàncies dominants de l època en les quals van ser creades com amb la mà creadora que els va donar la forma.</t>
   </si>
   <si>
     <t>Assenyalar els diferents papers que en l actualitat pot tindre l obra d art, ressaltar la diversitat de funcions que exerceix i detectar les polèmiques en les quals pot veure s immersa. 5.3.</t>
   </si>
   <si>
     <t>Identificar i descriure els estils més importants de la Història de l Art.</t>
   </si>
   <si>
     <t>Situar obres d art tant locals com globals en els estils artístics que les van crear i assenyalar-ne els trets estilístics més importants.</t>
   </si>
   <si>
     <t>Detectar algunes personalitats creadores que van ser capaces d eixir-se'n de l esquema estilístic dominant de l'època i valorar l avanç que va suposar l'obra d'aquestes personalitats.</t>
   </si>
   <si>
-    <t>Manifestar interés i respecte per la diversitat artística de les societats KXPDQHV 5.4.</t>
+    <t>Manifestar interés i respecte per la diversitat artística de les societats humanes 5.4.</t>
   </si>
   <si>
     <t>Localitzar els elements formals, tècnics, simbòlics i estilístics que formen part del llenguatge artístic implícit en una obra d art.</t>
   </si>
   <si>
     <t>Aplicar un mètode de comentari artístic que permeta interpretar l obra d art i identificar tant els elements intrínsecs materials, formes i símbols com els extrínsecs mà creadora, clientela i condicions economicosocials.</t>
   </si>
   <si>
     <t>Elaborar explicacions d obres d art basades en el mètode de comentari artístic establit, utilitzant la terminologia i el vocabulari específic de la matèria i diversos formats tant orals com escrits.</t>
   </si>
   <si>
     <t>Expressar sentiments propis davant les creacions artístiques, respectant la diversitat de percepcions davant l obra d art i superant estereotips i prejudicis. 5.5.</t>
   </si>
   <si>
     <t>Identificar les obres de dones artistes al llarg de la història de l art.</t>
   </si>
   <si>
     <t>Realitzar biografies de dones artistes per a ser exposades a través d escrits o produccions digitals que incloguen les aportacions i obres més importants.</t>
   </si>
   <si>
     <t>Analitzar críticament la imatge que s ha donat de la dona en la història de l art mitjançant l anàlisi comparativa d obres de diferents èpoques en les quals estiga representada la figura femenina.</t>
   </si>
   <si>
     <t>Mostrar una actitud compatible amb la defensa de la igualtat entre homes i dones a l hora de treballar amb obres d art. 5.6.</t>
   </si>
   <si>
-    <t>Identificar i analitzar la presència de l art en la vida quotidiana, assenyalar els vincles amb la realitat social i valorar-ne la utilització com a objecte de FRQVXP</t>
+    <t>Identificar i analitzar la presència de l art en la vida quotidiana, assenyalar els vincles amb la realitat social i valorar-ne la utilització com a objecte de consum</t>
   </si>
   <si>
     <t>Definir les categories de protecció dels elements artístics més importants que estableix la legislació.</t>
   </si>
   <si>
     <t>Valorar el patrimoni artístic en l'àmbit local i global, identificar les característiques principals i participar de manera activa en la conservació del més pròxim. 5.7.</t>
   </si>
   <si>
     <t>Utilitzar fonts d informació cinematogràfiques, literàries, textuals historiogràfiques i històriques tant en format digital com tradicional per a planificar els treballs de recerca.</t>
   </si>
   <si>
     <t>Buscar, seleccionar i contrastar la informació necessària procedent de diferents fonts per a poder portar a terme xicotetes investigacions al voltant del fenomen artístic.</t>
   </si>
   <si>
     <t>Elaborar produccions pròpies tant en format tradicional com en format digital, que expliquen el fenomen artístic, utilitzant la informació seleccionada i mostrant un domini adequat dels conceptes artístics.</t>
   </si>
   <si>
     <t>Compartir continguts digitals utilitzant eines en línia.</t>
   </si>
   <si>
-    <t>Identificar les diverses aportacions que shan produït al llarg de la històriasobreqüestionsfilosòfiques Explicardiferentsteoriesfilosòfiquesatravésdelanàlisidelesfonts Relacionarlesdiferentsteoriesfilosòfiquesestudiadesambelpresent</t>
-[...86 lines deleted...]
-    <t>Dissenyar i desenvolupar projectes artístics relacionats amb la música i la dansa, aplicant estratègies de gestió vinculades a la planificació, la producció i la difusió d'espectacles escènics i musicals, de manera activa i colālaborativa.</t>
+    <t>Identificar les diverses aportacions que s’han produït al llarg de la història sobre qüestions filosòfiques.</t>
+  </si>
+  <si>
+    <t>Explicar diferents teories filosòfiques a través de l’anàlisi de les fonts.</t>
+  </si>
+  <si>
+    <t>Relacionar les diferents teories filosòfiques estudiades amb el present.</t>
+  </si>
+  <si>
+    <t>Utilitzar criteris de cerca i selecció d’informació fiables, i comparar diferents fonts.</t>
+  </si>
+  <si>
+    <t>Analitzar de manera crítica la informació trobada per a comprovar-ne la veracitat.</t>
+  </si>
+  <si>
+    <t>Exposar de manera rigorosa i autònoma el resultat de la cerca, les posicions històriques respecte als problemes filosòfics i les reflexions que es produeixen arran de l’elaboració de la informació.</t>
+  </si>
+  <si>
+    <t>Participar en els debats de manera assertiva, escoltant de manera activa i respectant el torn de paraula tant en l’aportació d’arguments com en exposar el seu acord o desacord.</t>
+  </si>
+  <si>
+    <t>Utilitzar els conceptes i els arguments de manera rigorosa per a exposar les idees i raonaments que s’han donat al llarg de la història per a aclarir els dubtes i malentesos que es plantegen.</t>
+  </si>
+  <si>
+    <t>Identificar i analitzar críticament els usos dogmàtics i esbiaixats dels arguments de la història de la filosofia.</t>
+  </si>
+  <si>
+    <t>Utilitzar un llenguatge oral i escrit inclusiu i igualitari en qualsevol situació d’aprenentatge.</t>
+  </si>
+  <si>
+    <t>Identificar i explicar els interrogants i reflexions que guarden relació amb els problemes actuals.</t>
+  </si>
+  <si>
+    <t>Comparar les respostes donades al llarg de la història amb les respostes actuals als mateixos problemes.</t>
+  </si>
+  <si>
+    <t>Analitzar críticament la relació entre idees, valors i concepcions del món de la història de la filosofia.</t>
+  </si>
+  <si>
+    <t>Identificar, visibilitzar i explicar idees, valors i concepcions de la història de la filosofia que han sigut silenciades, relegades o ocultades.</t>
+  </si>
+  <si>
+    <t>Comparar i explicar les diferències entre les idees i valors que han sigut silenciats en la història de la filosofia i aquells considerats com canònics.</t>
+  </si>
+  <si>
+    <t>Identificar en els textos de la història de la filosofia els problemes ètics i polítics de l’època.</t>
+  </si>
+  <si>
+    <t>Analitzar i explicar els problemes plantejats en els textos des d’una perspectiva històricament contextualitzada.</t>
+  </si>
+  <si>
+    <t>Relacionar els arguments i reflexions sobre els problemes ètics i polítics del passat amb la resolució racional dels problemes actuals.</t>
+  </si>
+  <si>
+    <t>Reconéixer el patrimoni musical i escènic de la Comunitat Valenciana i de la resta del món, i justificar-ne la pertinença a un període històric amb respecte i sentit crític</t>
+  </si>
+  <si>
+    <t>Relacionar les manifestacions musicals i coreogràfiques amb aspectes socioculturals, tenint-ne en compte l’ús i funcionalitat</t>
+  </si>
+  <si>
+    <t>Analitzar el fet musical i coreogràfic i vincular-lo amb el pensament estètic del moment i amb les manifestacions artístiques del mateix període històric</t>
+  </si>
+  <si>
+    <t>Conéixer les característiques principals de propostes musicals de diferents gèneres, èpoques i estils, partint dels seus elements estructurals i tècnics</t>
+  </si>
+  <si>
+    <t>Descriure les característiques i els elements estructurals i tècnics de les diferents produccions artístiques utilitzant un lèxic musical adequat de manera oral i escrita</t>
+  </si>
+  <si>
+    <t>Analitzar exemples de músiques i coreografies de qualsevol època, gènere o estil, a partir de partitures, audicions i el visionat, amb un discurs informat i respectuós amb la diversitat, ajudant-se de mitjans digitals</t>
+  </si>
+  <si>
+    <t>Identificar diferents tipus de manifestacions artístiques per mitjà del coneixement dels diversos elements i llenguatges vinculats amb la música i la dansa, i valorar-ne la relació amb el context en el qual s’han produït</t>
+  </si>
+  <si>
+    <t>Manifestar opinions personals fonamentades en relació amb diferents propostes musicals i coreogràfiques, i mostrar una actitud respectuosa i empàtica</t>
+  </si>
+  <si>
+    <t>Elaborar arguments crítics sobre diverses obres o fragments musicals i coreogràfics seleccionats utilitzant una terminologia específica de manera oral i escrita</t>
+  </si>
+  <si>
+    <t>Manifestar idees, sentiments i emocions per mitjà de la interpretació musical i el moviment corporal, afavorint processos comunicatius des de l’empatia i el respecte</t>
+  </si>
+  <si>
+    <t>Interpretar música i danses de diferents èpoques, estils i gèneres, de manera individual i col·lectiva, utilitzant la veu, els instruments, el cos i mitjans digitals</t>
+  </si>
+  <si>
+    <t>Utilitzar tècniques interpretatives, individualment i en grup, amb consciència global, valorant la interpretació i la creació musical</t>
+  </si>
+  <si>
+    <t>Elaborar projectes d’investigació científica de manera individual i grupal, aplicant estratègies de recerca i selecció de fonts històriques</t>
+  </si>
+  <si>
+    <t>Identificar i explicar les oportunitats de desenvolupament personal, professional, social i econòmic que ofereix la participació en diferents projectes artístics</t>
+  </si>
+  <si>
+    <t>Dissenyar i desenvolupar projectes artístics relacionats amb la música i la dansa, aplicant estratègies de gestió vinculades a la planificació, la producció i la difusió d’espectacles escènics i musicals, de manera activa i col·laborativa</t>
   </si>
   <si>
     <t>Reconocer los rasgos estilísticos de la música y de la danza en las diferentes épocas históricas, a través de la escucha activa y del visionado de manifestaciones artísticas, así como del análisis de partituras y textos representativos.</t>
   </si>
   <si>
     <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las características de estas manifestaciones artísticas y los hechos histórico-estéticos que determinan el periodo.</t>
   </si>
   <si>
     <t>Explicar la relación entre la música, la danza y otras manifestaciones artísticas, identificando los condicionantes históricos y los fundamentos estéticos que comparten y analizando su carácter interdisciplinar.</t>
   </si>
   <si>
     <t>Analizar la importancia del patrimonio musical, escénico y artístico como expresión de una época, valorando la responsabilidad sobre su conservación y difusión.</t>
   </si>
   <si>
     <t>Experimentar con las características de la música y de la danza de un periodo histórico determinado, interpretando o dramatizando fragmentos o adaptaciones de obras relevantes con instrumentos musicales, la voz o el propio cuerpo.</t>
   </si>
   <si>
     <t>Valorar la riqueza del patrimonio musical y dancístico a través del reconocimiento de las características de un determinado periodo en la adaptación de las interpretaciones y el contraste con las muestras originales.</t>
   </si>
   <si>
     <t>Participar activamente en las interpretaciones asumiendo las diferentes funciones que se asignen y mostrando interés por aproximarse al conocimiento y disfrute del repertorio propuesto.</t>
   </si>
   <si>
     <t>Analizar las diferentes corrientes interpretativas, comparando distintas versiones musicales de una misma obra e identificando su vinculación con la estética del periodo.</t>
   </si>
@@ -1018,51 +1363,51 @@
   <si>
     <t>La antropología en la filosofía clásica: Sócrates y el conocimiento de sí; la psique en Platón y Aristóteles</t>
   </si>
   <si>
     <t>La discusión ética: el intelectualismo socrático-platónico; la teoría de las virtudes en Platón y Aristóteles; el concepto de eudaimonía. La interrelación de la ética y la política en la filosofía clásica</t>
   </si>
   <si>
     <t>El debate político. Las propuestas platónica y aristotélica en torno al mejor orden social</t>
   </si>
   <si>
     <t>La crisis de la polis. De las polis al imperio. Filosofía, ciencia y cultura en el helenismo. Cinismo, estoicismo, epicureísmo y escepticismo. El giro religioso de la filosofía: el neoplatonismo. La figura de Hipatia de Alejandría</t>
   </si>
   <si>
     <t>Etapas, métodos y cuestiones fundamentales en la filosofía medieval. La asimilación de la filosofía griega por la teología medieval. El problema de la relación entre fe y razón</t>
   </si>
   <si>
     <t>Agustín de Hipona, Tomas de Aquino y Guillermo de Ockham. La personalidad polifacética de Hildegard von Bingen. La filosofía árabe y judía: Averroes y Maimonides</t>
   </si>
   <si>
     <t>El nacimiento de la modernidad europea. El Renacimiento y la defensa de la dignidad humana. La escuela de Salamanca. Francisco de Vitoria. El protestantismo. La revolución científica</t>
   </si>
   <si>
     <t>Racionalismo y empirismo: René Descartes y David Hume</t>
   </si>
   <si>
-    <t>El debate metafísico moderno. La teoría cartesiana de las sustancias. El materialismo desde Thomas Hobbes a la Ilustración. Newton y el problema de la naturaleza. BO CM</t>
+    <t>El debate metafísico moderno. La teoría cartesiana de las sustancias. El materialismo desde Thomas Hobbes a la Ilustración. Newton y el problema de la naturaleza.</t>
   </si>
   <si>
     <t>La cuestión del origen y fundamento de la sociedad y el poder. Del pensamiento político medieval a la teoría del contrato social según Thomas Hobbes, John Locke y Jean-Jacques Rousseau</t>
   </si>
   <si>
     <t>El proyecto ilustrado: la libertad como meta de la razón. Potencia y límites de la razón. Los Derechos del Hombre. Mary Wollstonecraft y Olympe de Gouges</t>
   </si>
   <si>
     <t>La filosofía crítica de Immanuel Kant y el problema de la metafísica como saber</t>
   </si>
   <si>
     <t>Éticas de la felicidad y éticas del deber. La ética kantiana frente al utilitarismo</t>
   </si>
   <si>
     <t>La dialéctica hegeliana. La crítica del capitalismo: el pensamiento revolucionario de Karl Marx y la dialéctica de la Ilustración en la Escuela de Fráncfort. El análisis del totalitarismo de Hannah Arendt</t>
   </si>
   <si>
     <t>La deconstrucción de la tradición occidental en Friedrich Nietzsche y la herencia posmoderna</t>
   </si>
   <si>
     <t>Los problemas filosóficos a la luz del análisis del lenguaje: Ludwig Wittgenstein y la filosofía analítica</t>
   </si>
   <si>
     <t>El existencialismo: Martin Heidegger, Jean Paul Sartre y Simone de Beauvoir. La razón vital y la razón poética: José Ortega y Gasset, María Zambrano y la Escuela de Madrid</t>
   </si>
@@ -1081,135 +1426,565 @@
   <si>
     <t>Características y evolución estética y estilística de la música y de la danza a lo largo de la historia.</t>
   </si>
   <si>
     <t>Principales corrientes, escuelas, autores y autoras, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días.</t>
   </si>
   <si>
     <t>El papel del intérprete a lo largo de la historia.</t>
   </si>
   <si>
     <t>La música y la danza y su relación con las demás artes.</t>
   </si>
   <si>
     <t>Interés por conocer, respetar y difundir el patrimonio musical y dancístico</t>
   </si>
   <si>
     <t>Uso de las tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales. Derechos de autor y propiedad intelectual</t>
   </si>
   <si>
     <t>Práctica de danzas sencillas de diferentes periodos históricos.</t>
   </si>
   <si>
     <t>Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar, descriure i analitzar mitjançant mètodes i tècniques de la Geografia les principals repercussions territorials relatives als reptes ecosocials més importants que afron</t>
   </si>
   <si>
     <t>Contrastar els discursos oficials i no oficials que aborden les principals repercussions territorials relatives a reptes ecosocials més importants que afronta Espanya amb el result</t>
   </si>
   <si>
     <t>Descriure sintèticament la diversitat natural de les principals regions naturals d Europa a través de les característiques més destacades de relleu, clima, hidrografia i biodiversi</t>
   </si>
@@ -1219,63 +1994,93 @@
   <si>
     <t xml:space="preserve">Delimitar l escala de fenòmens físics i humans de diferent tipus, utilitzant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geogràfica TIG i de </t>
   </si>
   <si>
     <t>Realitzar propostes d actuació territorial a partir d anàlisi de l espai realitzat mitjançant mètodes i tècniques de la Geografia, especialment les tecnologies de la informació geo</t>
   </si>
   <si>
     <t>Argumentar en favor de la dignitat humana a partir de treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioecòmiques i culturals mundials i les r</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar en favor del respecte al medi ambient a partir de treballs que analitzen les dinàmiques globalitzadores que determinen les relacions socioecòmiques i culturals mundials </t>
   </si>
   <si>
     <t>Identificar, descriure i explicar els principals desequilibris territorials d Espanya i de la seua estructura demogràfica i sociolaboral, amb especial atenció a la determinació del</t>
   </si>
   <si>
     <t>Identificar, descriure i valorar les principals mesures i polítiques nacionals de cooperació i cohesió que afronten els desequilibris territorials d Espanya i de la seua estructura</t>
   </si>
   <si>
     <t>Identificar, descriure i valorar les principals mesures i polítiques europees de cooperació i cohesió que afronten els desequilibris territorials, amb especial atenció a la repercu</t>
   </si>
   <si>
     <t>Identificar i descriure les repercussions de les principals mesures i polítiques de cooperació i cohesió tant nacionals com europees sobre els desequilibris territorials i de l est</t>
   </si>
   <si>
-    <t>Aportar possibles motius sobre el canvi la continuïtat i la causalitat així com de la distinta rellevància atorgada a uns fets històricssobrealtresendiferentsmomentsdelpassatienelp</t>
-[...11 lines deleted...]
-    <t>Introduirlaperspectivadegènereenl'observacióianàlisidela realitat històrica recuperant figures individuals i colālectives que hagencontribuïtal'emancipaciófemeninaial'equiparacióde</t>
+    <t xml:space="preserve">Construir una síntesi cronològicament ordenada i coherent, usant els termes adients sobre fets, processos i personatges rellevants dels distints règims polítics des de la fi de la </t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre la distinta rellevància dels textos constitucionals dels diferents règims polítics, com a garantia dels drets i llibertats dels espanyols i les espany</t>
+  </si>
+  <si>
+    <t>Aportar possibles motius sobre el canvi, la continuïtat i la causalitat, així com de la distinta rellevància atorgada a uns fets històrics sobre altres en diferents moments del pas</t>
+  </si>
+  <si>
+    <t>Analitzar l’origen de les identitats regionals i nacionals que han anat construint-se en la història contemporània espanyola, mentre es reconeix la diversitat d’identitats així com</t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre els resultats de les principals accions portades a terme per part de col·lectius socials o de les administracions en el procés de construcció de les i</t>
+  </si>
+  <si>
+    <t>Descriure l’evolució econòmica espanyola, tenint en compte la dels països de l’entorn, valorant els seus efectes pel que fa a la desigualtat social, desequilibris territorials i de</t>
+  </si>
+  <si>
+    <t>Elaborar judicis propis sobre el procés de modernització econòmica i social a l’Espanya contemporània, a partir de l’anàlisi de fonts històriques i dels debats historiogràfics exis</t>
+  </si>
+  <si>
+    <t>Contextualitzar els conceptes de progrés i modernització en diferents moments històrics, sempre entenent que són processos de múltiples causes. Identificar les mesures adoptades pe</t>
+  </si>
+  <si>
+    <t>Explicar les causes de la conformació de les distintes cultures polítiques, tenint en compte la diversitat de condicions de vida que ha donat lloc a conflictivitats socials al llar</t>
+  </si>
+  <si>
+    <t>Identificar i contextualitzar les principals cultures polítiques, les formes d’organització i els projectes polítics, mentre s’analitzen les motivacions que han conduït alguns subj</t>
+  </si>
+  <si>
+    <t>Identificar els principals compromisos de l’Estat espanyol, tant els derivats de la integració en la Unió Europea com els que pertoquen a un país compromés amb la cooperació, solid</t>
+  </si>
+  <si>
+    <t>Assenyalar els reptes globals, tot caracteritzant les singularitats i l’evolució del cas espanyol respecte d’altres països europeus i les seues connexions amb processos històrics r</t>
+  </si>
+  <si>
+    <t>Introduir la perspectiva de gènere en l’observació i anàlisi de la realitat històrica, recuperant figures individuals i col·lectives que hagen contribuït a l’emancipació femenina i</t>
+  </si>
+  <si>
+    <t>Identificar els mecanismes de dominació que han generat i mantingut la desigualtat entre homes i dones, els rols assignats i els espais d’activitats ocupats tradicionalment per les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realitzar treballs d’investigació històrics i historiogràfics que generen productes relacionats amb la memòria col·lectiva sobre esdeveniments, personatges o elements patrimonials </t>
   </si>
   <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, desd</t>
   </si>
   <si>
     <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades d</t>
   </si>
   <si>
     <t xml:space="preserve">Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado a lo largo </t>
   </si>
   <si>
     <t>Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la formación del estado y en la construcción de la nación española, analizando cr</t>
   </si>
   <si>
     <t>Analizar la evolución económica de España, sus ritmos y ciclos de crecimiento, valiéndose del manejo de datos, representaciones gráficas y recursos digitales, interpretando su part</t>
   </si>
   <si>
     <t xml:space="preserve">Entender los distintos significados de la idea del progreso en sus contextos históricos, desarrollando el estudio multicausal de los modelos de desarrollo económico aplicados a la </t>
   </si>
   <si>
     <t>Describir las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España desde el paso del Antiguo Régimen a l</t>
   </si>
   <si>
     <t>Analizar de manera multidisciplinar la diversidad y la desigualdad social existente en la historia contemporánea de España, la evolución de la población y los cambios en las condic</t>
   </si>
@@ -1309,96 +2114,63 @@
   <si>
     <t>Elaborar una definició de l obra d art que incloga la informació extreta de fonts historiogràfiques, la reflexió realitzada sobre aquesta i les conclusions a les quals s haja arrib</t>
   </si>
   <si>
     <t>Assenyalar els diferents papers que en l actualitat pot tindre l obra d art, ressaltar la diversitat de funcions que exerceix i detectar les polèmiques en les quals pot veure s imm</t>
   </si>
   <si>
     <t>Detectar algunes personalitats creadores que van ser capaces d eixir-se'n de l esquema estilístic dominant de l'època i valorar l avanç que va suposar l'obra d'aquestes personalita</t>
   </si>
   <si>
     <t xml:space="preserve">Aplicar un mètode de comentari artístic que permeta interpretar l obra d art i identificar tant els elements intrínsecs materials, formes i símbols com els extrínsecs mà creadora, </t>
   </si>
   <si>
     <t xml:space="preserve">Elaborar explicacions d obres d art basades en el mètode de comentari artístic establit, utilitzant la terminologia i el vocabulari específic de la matèria i diversos formats tant </t>
   </si>
   <si>
     <t xml:space="preserve">Analitzar críticament la imatge que s ha donat de la dona en la història de l art mitjançant l anàlisi comparativa d obres de diferents èpoques en les quals estiga representada la </t>
   </si>
   <si>
     <t>Utilitzar fonts d informació cinematogràfiques, literàries, textuals historiogràfiques i històriques tant en format digital com tradicional per a planificar els treballs de recerca</t>
   </si>
   <si>
     <t>Elaborar produccions pròpies tant en format tradicional com en format digital, que expliquen el fenomen artístic, utilitzant la informació seleccionada i mostrant un domini adequat</t>
   </si>
   <si>
-    <t>Identificar les diverses aportacions que shan produït al llarg de la històriasobreqüestionsfilosòfiques Explicardiferentsteoriesfilosòfiquesatravésdelanàlisidelesfonts Relacionarle</t>
-[...35 lines deleted...]
-    <t>La competència plurilingüe CP s'afavoreix pel que fa a lectura de textos i l'anàlisi d'obresvocalsdediversosestilsiperíodesendiversosidiomesiperlanecessitatd'entendreel missatgeil'</t>
+    <t xml:space="preserve">Exposar de manera rigorosa i autònoma el resultat de la cerca, les posicions històriques respecte als problemes filosòfics i les reflexions que es produeixen arran de l’elaboració </t>
+  </si>
+  <si>
+    <t>Utilitzar els conceptes i els arguments de manera rigorosa per a exposar les idees i raonaments que s’han donat al llarg de la història per a aclarir els dubtes i malentesos que es</t>
   </si>
   <si>
     <t>Analitzar exemples de músiques i coreografies de qualsevol època, gènere o estil, a partir de partitures, audicions i el visionat, amb un discurs informat i respectuós amb la diver</t>
   </si>
   <si>
     <t>Identificar diferents tipus de manifestacions artístiques per mitjà del coneixement dels diversos elements i llenguatges vinculats amb la música i la dansa, i valorar-ne la relació</t>
   </si>
   <si>
-    <t>Dissenyar i desenvolupar projectes artístics relacionats amb la música i la dansa, aplicant estratègies de gestió vinculades a la planificació, la producció i la difusió d'espectac</t>
+    <t>Dissenyar i desenvolupar projectes artístics relacionats amb la música i la dansa, aplicant estratègies de gestió vinculades a la planificació, la producció i la difusió d’espectac</t>
   </si>
   <si>
     <t>Reconocer los rasgos estilísticos de la música y de la danza en las diferentes épocas históricas, a través de la escucha activa y del visionado de manifestaciones artísticas, así c</t>
   </si>
   <si>
     <t>Determinar la función de la música y de la danza en los diferentes contextos, estableciendo vínculos entre las características de estas manifestaciones artísticas y los hechos hist</t>
   </si>
   <si>
     <t>Explicar la relación entre la música, la danza y otras manifestaciones artísticas, identificando los condicionantes históricos y los fundamentos estéticos que comparten y analizand</t>
   </si>
   <si>
     <t xml:space="preserve">Experimentar con las características de la música y de la danza de un periodo histórico determinado, interpretando o dramatizando fragmentos o adaptaciones de obras relevantes con </t>
   </si>
   <si>
     <t>Valorar la riqueza del patrimonio musical y dancístico a través del reconocimiento de las características de un determinado periodo en la adaptación de las interpretaciones y el co</t>
   </si>
   <si>
     <t>Participar activamente en las interpretaciones asumiendo las diferentes funciones que se asignen y mostrando interés por aproximarse al conocimiento y disfrute del repertorio propu</t>
   </si>
   <si>
     <t xml:space="preserve">Utilizar fuentes de información fiables en investigaciones sobre los principales compositores, intérpretes y obras de la historia de la música y de la danza, aplicando estrategias </t>
   </si>
   <si>
     <t>Explicar los distintos conceptos teórico-estéticos aplicados a la música y la danza, usando de forma fiable y responsable las tecnologías digitales y respetando los derechos de aut</t>
   </si>
@@ -2078,51 +2850,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>134</v>
+        <v>154</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2156,2398 +2928,3278 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>371</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>571</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>372</v>
+        <v>572</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>373</v>
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>375</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F137"/>
+  <dimension ref="A1:F157"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E137"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>376</v>
+        <v>604</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>377</v>
+        <v>605</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>378</v>
+        <v>606</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>379</v>
+        <v>607</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>380</v>
+        <v>608</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>609</v>
+      </c>
+      <c r="D3" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E3" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>610</v>
+      </c>
+      <c r="D4" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E4" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>158</v>
+      </c>
+      <c r="D5" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E5" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>160</v>
+      </c>
+      <c r="D6" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E6" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>161</v>
+      </c>
+      <c r="D7" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E7" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>167</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E8" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>172</v>
+      </c>
+      <c r="D9" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E9" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>2.4</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>173</v>
+      </c>
+      <c r="D10" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E10" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>174</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E11" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>180</v>
+      </c>
+      <c r="D12" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E12" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.3</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>611</v>
+      </c>
+      <c r="D13" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E13" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>3.4</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>186</v>
+      </c>
+      <c r="D14" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E14" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>612</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E15" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>613</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E16" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>4.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>198</v>
+      </c>
+      <c r="D17" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E17" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>4.4</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>614</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E18" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>200</v>
+      </c>
+      <c r="D19" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E19" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>5.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>206</v>
+      </c>
+      <c r="D20" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E20" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>5.3</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>615</v>
+      </c>
+      <c r="D21" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E21" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>5.4</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>616</v>
+      </c>
+      <c r="D22" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E22" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>617</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E23" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>6.2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>618</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E24" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>6.3</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>619</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E25" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>6.4</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>620</v>
+      </c>
+      <c r="D26" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E26" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.1</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>227</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E27" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>7.2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>233</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E28" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>7.3</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>234</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E29" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>7.4</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>235</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E30" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>621</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E31" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
-        <v>2.2</v>
+        <v>1.2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>622</v>
+      </c>
+      <c r="D32" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E32" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
-        <v>3.2</v>
+        <v>1.3</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>623</v>
+      </c>
+      <c r="D33" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E33" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>4.2</v>
+        <v>2.1</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>239</v>
+      </c>
+      <c r="D34" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E34" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
-        <v>5.2</v>
+        <v>2.2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>240</v>
+      </c>
+      <c r="D35" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E35" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
-        <v>7.2</v>
+        <v>2.3</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D36" s="7"/>
+        <v>241</v>
+      </c>
+      <c r="D36" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E36" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
-        <v>8.2</v>
+        <v>3.1</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="D37" s="7"/>
+        <v>624</v>
+      </c>
+      <c r="D37" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E37" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>1.1</v>
+        <v>3.2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D38" s="7"/>
+        <v>243</v>
+      </c>
+      <c r="D38" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E38" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
-        <v>1.2</v>
+        <v>3.3</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D39" s="7"/>
+        <v>625</v>
+      </c>
+      <c r="D39" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E39" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
-        <v>2.1</v>
+        <v>4.1</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D40" s="7"/>
+        <v>626</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E40" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>2.2</v>
+        <v>4.2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+        <v>627</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E41" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>3.1</v>
+        <v>4.3</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D42" s="7"/>
+        <v>628</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E42" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
-        <v>3.2</v>
+        <v>5.1</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D43" s="7"/>
+        <v>629</v>
+      </c>
+      <c r="D43" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E43" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>630</v>
+      </c>
+      <c r="D44" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E44" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="D45" s="7"/>
+        <v>250</v>
+      </c>
+      <c r="D45" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E45" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
-        <v>4.3</v>
+        <v>6.1</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="D46" s="7"/>
+        <v>251</v>
+      </c>
+      <c r="D46" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E46" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D47" s="7"/>
+        <v>631</v>
+      </c>
+      <c r="D47" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E47" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
-        <v>5.2</v>
+        <v>6.3</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D48" s="7"/>
+        <v>632</v>
+      </c>
+      <c r="D48" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E48" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>5.3</v>
+        <v>7.1</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D49" s="7"/>
+        <v>633</v>
+      </c>
+      <c r="D49" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E49" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
-        <v>6.1</v>
+        <v>7.2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D50" s="7"/>
+        <v>634</v>
+      </c>
+      <c r="D50" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E50" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
-        <v>6.2</v>
+        <v>7.3</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D51" s="7"/>
+        <v>256</v>
+      </c>
+      <c r="D51" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E51" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>7.1</v>
+        <v>8.1</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>412</v>
+        <v>257</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>7.2</v>
+        <v>8.2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>413</v>
+        <v>635</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>8.1</v>
+        <v>8.3</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>414</v>
+        <v>259</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>1.1</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D55" s="7"/>
+        <v>636</v>
+      </c>
+      <c r="D55" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E55" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>1.2</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D56" s="7"/>
+        <v>637</v>
+      </c>
+      <c r="D56" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E56" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D57" s="7"/>
+        <v>638</v>
+      </c>
+      <c r="D57" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E57" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D58" s="7"/>
+        <v>639</v>
+      </c>
+      <c r="D58" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E58" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>1.5</v>
+        <v>3.1</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="D59" s="7"/>
+        <v>640</v>
+      </c>
+      <c r="D59" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E59" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>2.1</v>
+        <v>3.2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D60" s="7"/>
+        <v>641</v>
+      </c>
+      <c r="D60" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E60" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>2.2</v>
+        <v>4.1</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D61" s="7"/>
+        <v>642</v>
+      </c>
+      <c r="D61" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E61" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>2.3</v>
+        <v>4.2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="D62" s="7"/>
+        <v>643</v>
+      </c>
+      <c r="D62" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E62" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
-        <v>2.4</v>
+        <v>4.3</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D63" s="7"/>
+        <v>644</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E63" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
-        <v>3.1</v>
+        <v>5.1</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="D64" s="7"/>
+        <v>645</v>
+      </c>
+      <c r="D64" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E64" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>3.2</v>
+        <v>5.2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="D65" s="7"/>
+        <v>646</v>
+      </c>
+      <c r="D65" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E65" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
-        <v>3.3</v>
+        <v>5.3</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D66" s="7"/>
+        <v>647</v>
+      </c>
+      <c r="D66" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E66" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
-        <v>3.4</v>
+        <v>6.1</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="D67" s="7"/>
+        <v>648</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E67" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>4.1</v>
+        <v>6.2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D68" s="7"/>
+        <v>649</v>
+      </c>
+      <c r="D68" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E68" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>4.2</v>
+        <v>7.1</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D69" s="7"/>
+        <v>650</v>
+      </c>
+      <c r="D69" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E69" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>4.3</v>
+        <v>7.2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D70" s="7"/>
+        <v>651</v>
+      </c>
+      <c r="D70" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E70" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>4.4</v>
+        <v>8.1</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>181</v>
+        <v>652</v>
       </c>
       <c r="D71" s="7"/>
       <c r="E71" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
-        <v>5.1</v>
+        <v>1.1</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D72" s="7"/>
+        <v>277</v>
+      </c>
+      <c r="D72" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E72" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
-        <v>5.2</v>
+        <v>1.2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D73" s="7"/>
+        <v>278</v>
+      </c>
+      <c r="D73" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E73" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
-        <v>5.3</v>
+        <v>1.3</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D74" s="7"/>
+        <v>279</v>
+      </c>
+      <c r="D74" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E74" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>5.4</v>
+        <v>1.4</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D75" s="7"/>
+        <v>653</v>
+      </c>
+      <c r="D75" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E75" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
-        <v>6.1</v>
+        <v>1.5</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D76" s="7"/>
+        <v>281</v>
+      </c>
+      <c r="D76" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E76" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
-        <v>6.2</v>
+        <v>2.1</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="D77" s="7"/>
+        <v>282</v>
+      </c>
+      <c r="D77" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E77" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>6.3</v>
+        <v>2.2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D78" s="7"/>
+        <v>283</v>
+      </c>
+      <c r="D78" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E78" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>7.1</v>
+        <v>2.3</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="D79" s="7"/>
+        <v>284</v>
+      </c>
+      <c r="D79" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E79" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>7.2</v>
+        <v>2.4</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="D80" s="7"/>
+        <v>654</v>
+      </c>
+      <c r="D80" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E80" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>7.3</v>
+        <v>3.1</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D81" s="7"/>
+        <v>286</v>
+      </c>
+      <c r="D81" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E81" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>7.4</v>
+        <v>3.2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="D82" s="7"/>
+        <v>287</v>
+      </c>
+      <c r="D82" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E82" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>1.2</v>
+        <v>3.3</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="D83" s="7"/>
+        <v>655</v>
+      </c>
+      <c r="D83" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E83" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
-        <v>2.2</v>
+        <v>3.4</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="D84" s="7"/>
+        <v>289</v>
+      </c>
+      <c r="D84" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E84" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
-        <v>3.2</v>
+        <v>4.1</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="D85" s="7"/>
+        <v>290</v>
+      </c>
+      <c r="D85" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E85" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>3.3</v>
+        <v>4.2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D86" s="7"/>
+        <v>656</v>
+      </c>
+      <c r="D86" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E86" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D87" s="7"/>
+        <v>657</v>
+      </c>
+      <c r="D87" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E87" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>5.2</v>
+        <v>4.4</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="D88" s="7"/>
+        <v>293</v>
+      </c>
+      <c r="D88" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E88" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>6.2</v>
+        <v>5.1</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D89" s="7"/>
+        <v>294</v>
+      </c>
+      <c r="D89" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E89" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>6.3</v>
+        <v>5.2</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="D90" s="7"/>
+        <v>295</v>
+      </c>
+      <c r="D90" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E90" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>6.4</v>
+        <v>5.3</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="D91" s="7"/>
+        <v>658</v>
+      </c>
+      <c r="D91" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E91" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>6.5</v>
+        <v>5.4</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D92" s="7"/>
+        <v>297</v>
+      </c>
+      <c r="D92" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E92" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>6.6</v>
+        <v>6.1</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="D93" s="7"/>
+        <v>298</v>
+      </c>
+      <c r="D93" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E93" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>6.7</v>
+        <v>6.2</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="D94" s="7"/>
+        <v>299</v>
+      </c>
+      <c r="D94" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E94" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>6.8</v>
+        <v>6.3</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="D95" s="7"/>
+        <v>300</v>
+      </c>
+      <c r="D95" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E95" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F95" s="5"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>6.9</v>
+        <v>7.1</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="D96" s="7"/>
+        <v>659</v>
+      </c>
+      <c r="D96" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E96" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>6.11</v>
+        <v>7.2</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D97" s="7"/>
+        <v>302</v>
+      </c>
+      <c r="D97" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E97" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>1.1</v>
+        <v>7.3</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D98" s="7"/>
+        <v>660</v>
+      </c>
+      <c r="D98" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E98" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>1.2</v>
+        <v>7.4</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D99" s="7"/>
+        <v>304</v>
+      </c>
+      <c r="D99" s="7">
+        <v>1.79</v>
+      </c>
       <c r="E99" s="7">
-        <v>0.75</v>
+        <v>1.79</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="D100" s="7"/>
+        <v>305</v>
+      </c>
+      <c r="D100" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E100" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F100" s="5"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D101" s="7"/>
+        <v>306</v>
+      </c>
+      <c r="D101" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E101" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F101" s="5"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>2.2</v>
+        <v>1.3</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="D102" s="7"/>
+        <v>307</v>
+      </c>
+      <c r="D102" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E102" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F102" s="5"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="D103" s="7"/>
+        <v>308</v>
+      </c>
+      <c r="D103" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E103" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F103" s="5"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>3.1</v>
+        <v>2.2</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="D104" s="7"/>
+        <v>309</v>
+      </c>
+      <c r="D104" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E104" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F104" s="5"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>3.2</v>
+        <v>2.3</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="D105" s="7"/>
+        <v>661</v>
+      </c>
+      <c r="D105" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E105" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F105" s="5"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="D106" s="7"/>
+        <v>311</v>
+      </c>
+      <c r="D106" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E106" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F106" s="5"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>4.1</v>
+        <v>3.2</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="D107" s="7"/>
+        <v>662</v>
+      </c>
+      <c r="D107" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E107" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F107" s="5"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>4.2</v>
+        <v>3.3</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="D108" s="7"/>
+        <v>313</v>
+      </c>
+      <c r="D108" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E108" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F108" s="5"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="D109" s="7"/>
+        <v>314</v>
+      </c>
+      <c r="D109" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E109" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F109" s="5"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>5.1</v>
+        <v>4.1</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="D110" s="7"/>
+        <v>315</v>
+      </c>
+      <c r="D110" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E110" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F110" s="5"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>5.2</v>
+        <v>4.2</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D111" s="7"/>
+        <v>316</v>
+      </c>
+      <c r="D111" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E111" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F111" s="5"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>5.3</v>
+        <v>5.1</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="D112" s="7"/>
+        <v>317</v>
+      </c>
+      <c r="D112" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E112" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F112" s="5"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>1.1</v>
+        <v>5.2</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="D113" s="7"/>
+        <v>318</v>
+      </c>
+      <c r="D113" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E113" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F113" s="5"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>1.2</v>
+        <v>5.3</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="D114" s="7"/>
+        <v>319</v>
+      </c>
+      <c r="D114" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E114" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F114" s="5"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>2.1</v>
+        <v>6.1</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="D115" s="7"/>
+        <v>320</v>
+      </c>
+      <c r="D115" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E115" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F115" s="5"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>2.2</v>
+        <v>6.2</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="D116" s="7"/>
+        <v>321</v>
+      </c>
+      <c r="D116" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E116" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F116" s="5"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>3.1</v>
+        <v>6.3</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="D117" s="7"/>
+        <v>322</v>
+      </c>
+      <c r="D117" s="7">
+        <v>1.18</v>
+      </c>
       <c r="E117" s="7">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="F117" s="5"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>3.2</v>
+        <v>1.1</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="D118" s="7"/>
+        <v>323</v>
+      </c>
+      <c r="D118" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E118" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F118" s="5"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>3.3</v>
+        <v>1.2</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="D119" s="7"/>
+        <v>324</v>
+      </c>
+      <c r="D119" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E119" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F119" s="5"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>4.1</v>
+        <v>1.3</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="D120" s="7"/>
+        <v>325</v>
+      </c>
+      <c r="D120" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E120" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F120" s="5"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>4.2</v>
+        <v>2.1</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="D121" s="7"/>
+        <v>326</v>
+      </c>
+      <c r="D121" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E121" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F121" s="5"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>4.3</v>
+        <v>2.2</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D122" s="7"/>
+        <v>327</v>
+      </c>
+      <c r="D122" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E122" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>5.1</v>
+        <v>2.3</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="D123" s="7"/>
+        <v>663</v>
+      </c>
+      <c r="D123" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E123" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F123" s="5"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>5.2</v>
+        <v>3.1</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="D124" s="7"/>
+        <v>664</v>
+      </c>
+      <c r="D124" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E124" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F124" s="5"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>1.1</v>
+        <v>3.2</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="D125" s="7"/>
+        <v>330</v>
+      </c>
+      <c r="D125" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E125" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F125" s="5"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="D126" s="7"/>
+        <v>331</v>
+      </c>
+      <c r="D126" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E126" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F126" s="5"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>3.1</v>
+        <v>4.1</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="D127" s="7"/>
+        <v>332</v>
+      </c>
+      <c r="D127" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E127" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F127" s="5"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="D128" s="7"/>
+        <v>333</v>
+      </c>
+      <c r="D128" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E128" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F128" s="5"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="D129" s="7"/>
+        <v>334</v>
+      </c>
+      <c r="D129" s="7">
+        <v>1.04</v>
+      </c>
       <c r="E129" s="7">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="F129" s="5"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>5.1</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="D130" s="7"/>
+        <v>335</v>
+      </c>
+      <c r="D130" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E130" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F130" s="5"/>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>5.2</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="D131" s="7"/>
+        <v>336</v>
+      </c>
+      <c r="D131" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E131" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F131" s="5"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>6.1</v>
+        <v>5.3</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="D132" s="7"/>
+        <v>665</v>
+      </c>
+      <c r="D132" s="7">
+        <v>0.83</v>
+      </c>
       <c r="E132" s="7">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="F132" s="5"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>6.2</v>
+        <v>1.1</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="D133" s="7"/>
+        <v>666</v>
+      </c>
+      <c r="D133" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E133" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F133" s="5"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>7.1</v>
+        <v>1.2</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D134" s="7"/>
+        <v>667</v>
+      </c>
+      <c r="D134" s="7">
+        <v>1.09</v>
+      </c>
       <c r="E134" s="7">
-        <v>0.75</v>
+        <v>1.09</v>
       </c>
       <c r="F134" s="5"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>8.1</v>
+        <v>2.1</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="D135" s="7"/>
+        <v>668</v>
+      </c>
+      <c r="D135" s="7">
+        <v>0.91</v>
+      </c>
       <c r="E135" s="7">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="F135" s="5"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D136" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="E136" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="F136" s="5"/>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="D137" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E137" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F137" s="5"/>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="D138" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E138" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F138" s="5"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="D139" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E139" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F139" s="5"/>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D140" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E140" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="F140" s="5"/>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="D141" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E141" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="F141" s="5"/>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="D142" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E142" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="F142" s="5"/>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="D143" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E143" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F143" s="5"/>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="D144" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E144" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F144" s="5"/>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="D145" s="7">
+        <v>1.09</v>
+      </c>
+      <c r="E145" s="7">
+        <v>1.09</v>
+      </c>
+      <c r="F145" s="5"/>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="D146" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="E146" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="F146" s="5"/>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="D147" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E147" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F147" s="5"/>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="D148" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E148" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="F148" s="5"/>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="D149" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E149" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="F149" s="5"/>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D150" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E150" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F150" s="5"/>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="D151" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="E151" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="F151" s="5"/>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="D152" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="E152" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="F152" s="5"/>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="D153" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="E153" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="F153" s="5"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="D154" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="E154" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="F154" s="5"/>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="D155" s="7"/>
+      <c r="E155" s="7">
+        <v>0.65</v>
+      </c>
+      <c r="F155" s="5"/>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" s="5">
         <v>8.2</v>
       </c>
-      <c r="B136" s="5" t="s">
-[...23 lines deleted...]
-        <v>461</v>
+      <c r="B156" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="D156" s="7"/>
+      <c r="E156" s="7">
+        <v>0.65</v>
+      </c>
+      <c r="F156" s="5"/>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B157" s="5"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7">
+        <f>SUM(E3:E156)</f>
+        <v>158.9100000000002</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>688</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EH31"/>
+  <dimension ref="A1:FB31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:EH31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:FB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138">
+    <row r="1" spans="1:158">
       <c r="A1" s="6" t="s">
-        <v>462</v>
+        <v>689</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>463</v>
+        <v>690</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>2.1</v>
       </c>
       <c r="H1" s="6">
         <v>2.2</v>
       </c>
       <c r="I1" s="6">
         <v>2.3</v>
       </c>
       <c r="J1" s="6">
         <v>2.4</v>
       </c>
@@ -4590,377 +6242,437 @@
       <c r="W1" s="6">
         <v>6.1</v>
       </c>
       <c r="X1" s="6">
         <v>6.2</v>
       </c>
       <c r="Y1" s="6">
         <v>6.3</v>
       </c>
       <c r="Z1" s="6">
         <v>6.4</v>
       </c>
       <c r="AA1" s="6">
         <v>7.1</v>
       </c>
       <c r="AB1" s="6">
         <v>7.2</v>
       </c>
       <c r="AC1" s="6">
         <v>7.3</v>
       </c>
       <c r="AD1" s="6">
         <v>7.4</v>
       </c>
       <c r="AE1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="AF1" s="6">
         <v>1.2</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AG1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="AI1" s="6">
         <v>2.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AJ1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="AK1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AL1" s="6">
         <v>3.2</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AM1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="AN1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="AO1" s="6">
         <v>4.2</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AP1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="AQ1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="AR1" s="6">
         <v>5.2</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AS1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AT1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="AU1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="AV1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="AW1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AX1" s="6">
         <v>7.2</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AY1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AZ1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="BA1" s="6">
         <v>8.2</v>
       </c>
-      <c r="AL1" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="BB1" s="6">
-        <v>8.1</v>
+        <v>8.3</v>
       </c>
       <c r="BC1" s="6">
         <v>1.1</v>
       </c>
       <c r="BD1" s="6">
         <v>1.2</v>
       </c>
       <c r="BE1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="BF1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="BG1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="BH1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="BI1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="BJ1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="BK1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="BL1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="BM1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="BN1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="BO1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="BP1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="BQ1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="BR1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="BS1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="BT1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="BU1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="BV1" s="6">
         <v>1.3</v>
       </c>
-      <c r="BF1" s="6">
+      <c r="BW1" s="6">
         <v>1.4</v>
       </c>
-      <c r="BG1" s="6">
+      <c r="BX1" s="6">
         <v>1.5</v>
       </c>
-      <c r="BH1" s="6">
+      <c r="BY1" s="6">
         <v>2.1</v>
       </c>
-      <c r="BI1" s="6">
+      <c r="BZ1" s="6">
         <v>2.2</v>
       </c>
-      <c r="BJ1" s="6">
+      <c r="CA1" s="6">
         <v>2.3</v>
       </c>
-      <c r="BK1" s="6">
+      <c r="CB1" s="6">
         <v>2.4</v>
       </c>
-      <c r="BL1" s="6">
+      <c r="CC1" s="6">
         <v>3.1</v>
       </c>
-      <c r="BM1" s="6">
+      <c r="CD1" s="6">
         <v>3.2</v>
       </c>
-      <c r="BN1" s="6">
+      <c r="CE1" s="6">
         <v>3.3</v>
       </c>
-      <c r="BO1" s="6">
+      <c r="CF1" s="6">
         <v>3.4</v>
       </c>
-      <c r="BP1" s="6">
+      <c r="CG1" s="6">
         <v>4.1</v>
       </c>
-      <c r="BQ1" s="6">
+      <c r="CH1" s="6">
         <v>4.2</v>
       </c>
-      <c r="BR1" s="6">
+      <c r="CI1" s="6">
         <v>4.3</v>
       </c>
-      <c r="BS1" s="6">
+      <c r="CJ1" s="6">
         <v>4.4</v>
       </c>
-      <c r="BT1" s="6">
+      <c r="CK1" s="6">
         <v>5.1</v>
       </c>
-      <c r="BU1" s="6">
+      <c r="CL1" s="6">
         <v>5.2</v>
       </c>
-      <c r="BV1" s="6">
+      <c r="CM1" s="6">
         <v>5.3</v>
       </c>
-      <c r="BW1" s="6">
+      <c r="CN1" s="6">
         <v>5.4</v>
       </c>
-      <c r="BX1" s="6">
+      <c r="CO1" s="6">
         <v>6.1</v>
       </c>
-      <c r="BY1" s="6">
+      <c r="CP1" s="6">
         <v>6.2</v>
       </c>
-      <c r="BZ1" s="6">
+      <c r="CQ1" s="6">
         <v>6.3</v>
       </c>
-      <c r="CA1" s="6">
+      <c r="CR1" s="6">
         <v>7.1</v>
       </c>
-      <c r="CB1" s="6">
+      <c r="CS1" s="6">
         <v>7.2</v>
       </c>
-      <c r="CC1" s="6">
+      <c r="CT1" s="6">
         <v>7.3</v>
       </c>
-      <c r="CD1" s="6">
+      <c r="CU1" s="6">
         <v>7.4</v>
       </c>
-      <c r="CE1" s="6">
+      <c r="CV1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="CW1" s="6">
         <v>1.2</v>
       </c>
-      <c r="CF1" s="6">
+      <c r="CX1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="CY1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="CZ1" s="6">
         <v>2.2</v>
       </c>
-      <c r="CG1" s="6">
+      <c r="DA1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="DB1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="DC1" s="6">
         <v>3.2</v>
       </c>
-      <c r="CH1" s="6">
+      <c r="DD1" s="6">
         <v>3.3</v>
       </c>
-      <c r="CI1" s="6">
+      <c r="DE1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="DF1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="DG1" s="6">
         <v>4.2</v>
       </c>
-      <c r="CJ1" s="6">
+      <c r="DH1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="DI1" s="6">
         <v>5.2</v>
       </c>
-      <c r="CK1" s="6">
+      <c r="DJ1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="DK1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="DL1" s="6">
         <v>6.2</v>
       </c>
-      <c r="CL1" s="6">
+      <c r="DM1" s="6">
         <v>6.3</v>
       </c>
-      <c r="CM1" s="6">
-[...20 lines deleted...]
-      <c r="CT1" s="6">
+      <c r="DN1" s="6">
         <v>1.1</v>
       </c>
-      <c r="CU1" s="6">
+      <c r="DO1" s="6">
         <v>1.2</v>
       </c>
-      <c r="CV1" s="6">
+      <c r="DP1" s="6">
         <v>1.3</v>
       </c>
-      <c r="CW1" s="6">
+      <c r="DQ1" s="6">
         <v>2.1</v>
       </c>
-      <c r="CX1" s="6">
+      <c r="DR1" s="6">
         <v>2.2</v>
       </c>
-      <c r="CY1" s="6">
+      <c r="DS1" s="6">
         <v>2.3</v>
       </c>
-      <c r="CZ1" s="6">
+      <c r="DT1" s="6">
         <v>3.1</v>
       </c>
-      <c r="DA1" s="6">
+      <c r="DU1" s="6">
         <v>3.2</v>
       </c>
-      <c r="DB1" s="6">
+      <c r="DV1" s="6">
         <v>3.3</v>
       </c>
-      <c r="DC1" s="6">
+      <c r="DW1" s="6">
         <v>4.1</v>
       </c>
-      <c r="DD1" s="6">
+      <c r="DX1" s="6">
         <v>4.2</v>
       </c>
-      <c r="DE1" s="6">
+      <c r="DY1" s="6">
         <v>4.3</v>
-      </c>
-[...58 lines deleted...]
-        <v>4.2</v>
       </c>
       <c r="DZ1" s="6">
         <v>5.1</v>
       </c>
       <c r="EA1" s="6">
         <v>5.2</v>
       </c>
       <c r="EB1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="EC1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="ED1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="EE1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="EF1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="EG1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="EH1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="EI1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="EJ1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="EK1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="EL1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="EM1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="EN1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="EO1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="EP1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="EQ1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="ER1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="ES1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="ET1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="EU1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="EV1" s="6">
         <v>6.1</v>
       </c>
-      <c r="EC1" s="6">
+      <c r="EW1" s="6">
         <v>6.2</v>
       </c>
-      <c r="ED1" s="6">
+      <c r="EX1" s="6">
         <v>7.1</v>
       </c>
-      <c r="EE1" s="6">
+      <c r="EY1" s="6">
         <v>8.1</v>
       </c>
-      <c r="EF1" s="6">
+      <c r="EZ1" s="6">
         <v>8.2</v>
       </c>
-      <c r="EG1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:138">
+      <c r="FA1" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="FB1" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="2" spans="1:158">
       <c r="A2" s="5" t="s">
-        <v>465</v>
+        <v>692</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -5053,59 +6765,79 @@
       <c r="DH2" s="5"/>
       <c r="DI2" s="5"/>
       <c r="DJ2" s="5"/>
       <c r="DK2" s="5"/>
       <c r="DL2" s="5"/>
       <c r="DM2" s="5"/>
       <c r="DN2" s="5"/>
       <c r="DO2" s="5"/>
       <c r="DP2" s="5"/>
       <c r="DQ2" s="5"/>
       <c r="DR2" s="5"/>
       <c r="DS2" s="5"/>
       <c r="DT2" s="5"/>
       <c r="DU2" s="5"/>
       <c r="DV2" s="5"/>
       <c r="DW2" s="5"/>
       <c r="DX2" s="5"/>
       <c r="DY2" s="5"/>
       <c r="DZ2" s="5"/>
       <c r="EA2" s="5"/>
       <c r="EB2" s="5"/>
       <c r="EC2" s="5"/>
       <c r="ED2" s="5"/>
       <c r="EE2" s="5"/>
       <c r="EF2" s="5"/>
-      <c r="EG2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:EF2),"")</f>
+      <c r="EG2" s="5"/>
+      <c r="EH2" s="5"/>
+      <c r="EI2" s="5"/>
+      <c r="EJ2" s="5"/>
+      <c r="EK2" s="5"/>
+      <c r="EL2" s="5"/>
+      <c r="EM2" s="5"/>
+      <c r="EN2" s="5"/>
+      <c r="EO2" s="5"/>
+      <c r="EP2" s="5"/>
+      <c r="EQ2" s="5"/>
+      <c r="ER2" s="5"/>
+      <c r="ES2" s="5"/>
+      <c r="ET2" s="5"/>
+      <c r="EU2" s="5"/>
+      <c r="EV2" s="5"/>
+      <c r="EW2" s="5"/>
+      <c r="EX2" s="5"/>
+      <c r="EY2" s="5"/>
+      <c r="EZ2" s="5"/>
+      <c r="FA2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:EZ2),"")</f>
         <v/>
       </c>
-      <c r="EH2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:138">
+      <c r="FB2" s="5"/>
+    </row>
+    <row r="3" spans="1:158">
       <c r="A3" s="5" t="s">
-        <v>466</v>
+        <v>693</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -5198,59 +6930,79 @@
       <c r="DH3" s="5"/>
       <c r="DI3" s="5"/>
       <c r="DJ3" s="5"/>
       <c r="DK3" s="5"/>
       <c r="DL3" s="5"/>
       <c r="DM3" s="5"/>
       <c r="DN3" s="5"/>
       <c r="DO3" s="5"/>
       <c r="DP3" s="5"/>
       <c r="DQ3" s="5"/>
       <c r="DR3" s="5"/>
       <c r="DS3" s="5"/>
       <c r="DT3" s="5"/>
       <c r="DU3" s="5"/>
       <c r="DV3" s="5"/>
       <c r="DW3" s="5"/>
       <c r="DX3" s="5"/>
       <c r="DY3" s="5"/>
       <c r="DZ3" s="5"/>
       <c r="EA3" s="5"/>
       <c r="EB3" s="5"/>
       <c r="EC3" s="5"/>
       <c r="ED3" s="5"/>
       <c r="EE3" s="5"/>
       <c r="EF3" s="5"/>
-      <c r="EG3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:EF3),"")</f>
+      <c r="EG3" s="5"/>
+      <c r="EH3" s="5"/>
+      <c r="EI3" s="5"/>
+      <c r="EJ3" s="5"/>
+      <c r="EK3" s="5"/>
+      <c r="EL3" s="5"/>
+      <c r="EM3" s="5"/>
+      <c r="EN3" s="5"/>
+      <c r="EO3" s="5"/>
+      <c r="EP3" s="5"/>
+      <c r="EQ3" s="5"/>
+      <c r="ER3" s="5"/>
+      <c r="ES3" s="5"/>
+      <c r="ET3" s="5"/>
+      <c r="EU3" s="5"/>
+      <c r="EV3" s="5"/>
+      <c r="EW3" s="5"/>
+      <c r="EX3" s="5"/>
+      <c r="EY3" s="5"/>
+      <c r="EZ3" s="5"/>
+      <c r="FA3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:EZ3),"")</f>
         <v/>
       </c>
-      <c r="EH3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:138">
+      <c r="FB3" s="5"/>
+    </row>
+    <row r="4" spans="1:158">
       <c r="A4" s="5" t="s">
-        <v>467</v>
+        <v>694</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -5343,59 +7095,79 @@
       <c r="DH4" s="5"/>
       <c r="DI4" s="5"/>
       <c r="DJ4" s="5"/>
       <c r="DK4" s="5"/>
       <c r="DL4" s="5"/>
       <c r="DM4" s="5"/>
       <c r="DN4" s="5"/>
       <c r="DO4" s="5"/>
       <c r="DP4" s="5"/>
       <c r="DQ4" s="5"/>
       <c r="DR4" s="5"/>
       <c r="DS4" s="5"/>
       <c r="DT4" s="5"/>
       <c r="DU4" s="5"/>
       <c r="DV4" s="5"/>
       <c r="DW4" s="5"/>
       <c r="DX4" s="5"/>
       <c r="DY4" s="5"/>
       <c r="DZ4" s="5"/>
       <c r="EA4" s="5"/>
       <c r="EB4" s="5"/>
       <c r="EC4" s="5"/>
       <c r="ED4" s="5"/>
       <c r="EE4" s="5"/>
       <c r="EF4" s="5"/>
-      <c r="EG4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:EF4),"")</f>
+      <c r="EG4" s="5"/>
+      <c r="EH4" s="5"/>
+      <c r="EI4" s="5"/>
+      <c r="EJ4" s="5"/>
+      <c r="EK4" s="5"/>
+      <c r="EL4" s="5"/>
+      <c r="EM4" s="5"/>
+      <c r="EN4" s="5"/>
+      <c r="EO4" s="5"/>
+      <c r="EP4" s="5"/>
+      <c r="EQ4" s="5"/>
+      <c r="ER4" s="5"/>
+      <c r="ES4" s="5"/>
+      <c r="ET4" s="5"/>
+      <c r="EU4" s="5"/>
+      <c r="EV4" s="5"/>
+      <c r="EW4" s="5"/>
+      <c r="EX4" s="5"/>
+      <c r="EY4" s="5"/>
+      <c r="EZ4" s="5"/>
+      <c r="FA4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:EZ4),"")</f>
         <v/>
       </c>
-      <c r="EH4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:138">
+      <c r="FB4" s="5"/>
+    </row>
+    <row r="5" spans="1:158">
       <c r="A5" s="5" t="s">
-        <v>468</v>
+        <v>695</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -5488,59 +7260,79 @@
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
       <c r="DS5" s="5"/>
       <c r="DT5" s="5"/>
       <c r="DU5" s="5"/>
       <c r="DV5" s="5"/>
       <c r="DW5" s="5"/>
       <c r="DX5" s="5"/>
       <c r="DY5" s="5"/>
       <c r="DZ5" s="5"/>
       <c r="EA5" s="5"/>
       <c r="EB5" s="5"/>
       <c r="EC5" s="5"/>
       <c r="ED5" s="5"/>
       <c r="EE5" s="5"/>
       <c r="EF5" s="5"/>
-      <c r="EG5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:EF5),"")</f>
+      <c r="EG5" s="5"/>
+      <c r="EH5" s="5"/>
+      <c r="EI5" s="5"/>
+      <c r="EJ5" s="5"/>
+      <c r="EK5" s="5"/>
+      <c r="EL5" s="5"/>
+      <c r="EM5" s="5"/>
+      <c r="EN5" s="5"/>
+      <c r="EO5" s="5"/>
+      <c r="EP5" s="5"/>
+      <c r="EQ5" s="5"/>
+      <c r="ER5" s="5"/>
+      <c r="ES5" s="5"/>
+      <c r="ET5" s="5"/>
+      <c r="EU5" s="5"/>
+      <c r="EV5" s="5"/>
+      <c r="EW5" s="5"/>
+      <c r="EX5" s="5"/>
+      <c r="EY5" s="5"/>
+      <c r="EZ5" s="5"/>
+      <c r="FA5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:EZ5),"")</f>
         <v/>
       </c>
-      <c r="EH5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:138">
+      <c r="FB5" s="5"/>
+    </row>
+    <row r="6" spans="1:158">
       <c r="A6" s="5" t="s">
-        <v>469</v>
+        <v>696</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -5633,59 +7425,79 @@
       <c r="DH6" s="5"/>
       <c r="DI6" s="5"/>
       <c r="DJ6" s="5"/>
       <c r="DK6" s="5"/>
       <c r="DL6" s="5"/>
       <c r="DM6" s="5"/>
       <c r="DN6" s="5"/>
       <c r="DO6" s="5"/>
       <c r="DP6" s="5"/>
       <c r="DQ6" s="5"/>
       <c r="DR6" s="5"/>
       <c r="DS6" s="5"/>
       <c r="DT6" s="5"/>
       <c r="DU6" s="5"/>
       <c r="DV6" s="5"/>
       <c r="DW6" s="5"/>
       <c r="DX6" s="5"/>
       <c r="DY6" s="5"/>
       <c r="DZ6" s="5"/>
       <c r="EA6" s="5"/>
       <c r="EB6" s="5"/>
       <c r="EC6" s="5"/>
       <c r="ED6" s="5"/>
       <c r="EE6" s="5"/>
       <c r="EF6" s="5"/>
-      <c r="EG6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:EF6),"")</f>
+      <c r="EG6" s="5"/>
+      <c r="EH6" s="5"/>
+      <c r="EI6" s="5"/>
+      <c r="EJ6" s="5"/>
+      <c r="EK6" s="5"/>
+      <c r="EL6" s="5"/>
+      <c r="EM6" s="5"/>
+      <c r="EN6" s="5"/>
+      <c r="EO6" s="5"/>
+      <c r="EP6" s="5"/>
+      <c r="EQ6" s="5"/>
+      <c r="ER6" s="5"/>
+      <c r="ES6" s="5"/>
+      <c r="ET6" s="5"/>
+      <c r="EU6" s="5"/>
+      <c r="EV6" s="5"/>
+      <c r="EW6" s="5"/>
+      <c r="EX6" s="5"/>
+      <c r="EY6" s="5"/>
+      <c r="EZ6" s="5"/>
+      <c r="FA6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:EZ6),"")</f>
         <v/>
       </c>
-      <c r="EH6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:138">
+      <c r="FB6" s="5"/>
+    </row>
+    <row r="7" spans="1:158">
       <c r="A7" s="5" t="s">
-        <v>470</v>
+        <v>697</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -5778,59 +7590,79 @@
       <c r="DH7" s="5"/>
       <c r="DI7" s="5"/>
       <c r="DJ7" s="5"/>
       <c r="DK7" s="5"/>
       <c r="DL7" s="5"/>
       <c r="DM7" s="5"/>
       <c r="DN7" s="5"/>
       <c r="DO7" s="5"/>
       <c r="DP7" s="5"/>
       <c r="DQ7" s="5"/>
       <c r="DR7" s="5"/>
       <c r="DS7" s="5"/>
       <c r="DT7" s="5"/>
       <c r="DU7" s="5"/>
       <c r="DV7" s="5"/>
       <c r="DW7" s="5"/>
       <c r="DX7" s="5"/>
       <c r="DY7" s="5"/>
       <c r="DZ7" s="5"/>
       <c r="EA7" s="5"/>
       <c r="EB7" s="5"/>
       <c r="EC7" s="5"/>
       <c r="ED7" s="5"/>
       <c r="EE7" s="5"/>
       <c r="EF7" s="5"/>
-      <c r="EG7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:EF7),"")</f>
+      <c r="EG7" s="5"/>
+      <c r="EH7" s="5"/>
+      <c r="EI7" s="5"/>
+      <c r="EJ7" s="5"/>
+      <c r="EK7" s="5"/>
+      <c r="EL7" s="5"/>
+      <c r="EM7" s="5"/>
+      <c r="EN7" s="5"/>
+      <c r="EO7" s="5"/>
+      <c r="EP7" s="5"/>
+      <c r="EQ7" s="5"/>
+      <c r="ER7" s="5"/>
+      <c r="ES7" s="5"/>
+      <c r="ET7" s="5"/>
+      <c r="EU7" s="5"/>
+      <c r="EV7" s="5"/>
+      <c r="EW7" s="5"/>
+      <c r="EX7" s="5"/>
+      <c r="EY7" s="5"/>
+      <c r="EZ7" s="5"/>
+      <c r="FA7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:EZ7),"")</f>
         <v/>
       </c>
-      <c r="EH7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:138">
+      <c r="FB7" s="5"/>
+    </row>
+    <row r="8" spans="1:158">
       <c r="A8" s="5" t="s">
-        <v>471</v>
+        <v>698</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -5923,59 +7755,79 @@
       <c r="DH8" s="5"/>
       <c r="DI8" s="5"/>
       <c r="DJ8" s="5"/>
       <c r="DK8" s="5"/>
       <c r="DL8" s="5"/>
       <c r="DM8" s="5"/>
       <c r="DN8" s="5"/>
       <c r="DO8" s="5"/>
       <c r="DP8" s="5"/>
       <c r="DQ8" s="5"/>
       <c r="DR8" s="5"/>
       <c r="DS8" s="5"/>
       <c r="DT8" s="5"/>
       <c r="DU8" s="5"/>
       <c r="DV8" s="5"/>
       <c r="DW8" s="5"/>
       <c r="DX8" s="5"/>
       <c r="DY8" s="5"/>
       <c r="DZ8" s="5"/>
       <c r="EA8" s="5"/>
       <c r="EB8" s="5"/>
       <c r="EC8" s="5"/>
       <c r="ED8" s="5"/>
       <c r="EE8" s="5"/>
       <c r="EF8" s="5"/>
-      <c r="EG8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:EF8),"")</f>
+      <c r="EG8" s="5"/>
+      <c r="EH8" s="5"/>
+      <c r="EI8" s="5"/>
+      <c r="EJ8" s="5"/>
+      <c r="EK8" s="5"/>
+      <c r="EL8" s="5"/>
+      <c r="EM8" s="5"/>
+      <c r="EN8" s="5"/>
+      <c r="EO8" s="5"/>
+      <c r="EP8" s="5"/>
+      <c r="EQ8" s="5"/>
+      <c r="ER8" s="5"/>
+      <c r="ES8" s="5"/>
+      <c r="ET8" s="5"/>
+      <c r="EU8" s="5"/>
+      <c r="EV8" s="5"/>
+      <c r="EW8" s="5"/>
+      <c r="EX8" s="5"/>
+      <c r="EY8" s="5"/>
+      <c r="EZ8" s="5"/>
+      <c r="FA8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:EZ8),"")</f>
         <v/>
       </c>
-      <c r="EH8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:138">
+      <c r="FB8" s="5"/>
+    </row>
+    <row r="9" spans="1:158">
       <c r="A9" s="5" t="s">
-        <v>472</v>
+        <v>699</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -6068,59 +7920,79 @@
       <c r="DH9" s="5"/>
       <c r="DI9" s="5"/>
       <c r="DJ9" s="5"/>
       <c r="DK9" s="5"/>
       <c r="DL9" s="5"/>
       <c r="DM9" s="5"/>
       <c r="DN9" s="5"/>
       <c r="DO9" s="5"/>
       <c r="DP9" s="5"/>
       <c r="DQ9" s="5"/>
       <c r="DR9" s="5"/>
       <c r="DS9" s="5"/>
       <c r="DT9" s="5"/>
       <c r="DU9" s="5"/>
       <c r="DV9" s="5"/>
       <c r="DW9" s="5"/>
       <c r="DX9" s="5"/>
       <c r="DY9" s="5"/>
       <c r="DZ9" s="5"/>
       <c r="EA9" s="5"/>
       <c r="EB9" s="5"/>
       <c r="EC9" s="5"/>
       <c r="ED9" s="5"/>
       <c r="EE9" s="5"/>
       <c r="EF9" s="5"/>
-      <c r="EG9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:EF9),"")</f>
+      <c r="EG9" s="5"/>
+      <c r="EH9" s="5"/>
+      <c r="EI9" s="5"/>
+      <c r="EJ9" s="5"/>
+      <c r="EK9" s="5"/>
+      <c r="EL9" s="5"/>
+      <c r="EM9" s="5"/>
+      <c r="EN9" s="5"/>
+      <c r="EO9" s="5"/>
+      <c r="EP9" s="5"/>
+      <c r="EQ9" s="5"/>
+      <c r="ER9" s="5"/>
+      <c r="ES9" s="5"/>
+      <c r="ET9" s="5"/>
+      <c r="EU9" s="5"/>
+      <c r="EV9" s="5"/>
+      <c r="EW9" s="5"/>
+      <c r="EX9" s="5"/>
+      <c r="EY9" s="5"/>
+      <c r="EZ9" s="5"/>
+      <c r="FA9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:EZ9),"")</f>
         <v/>
       </c>
-      <c r="EH9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:138">
+      <c r="FB9" s="5"/>
+    </row>
+    <row r="10" spans="1:158">
       <c r="A10" s="5" t="s">
-        <v>473</v>
+        <v>700</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -6213,59 +8085,79 @@
       <c r="DH10" s="5"/>
       <c r="DI10" s="5"/>
       <c r="DJ10" s="5"/>
       <c r="DK10" s="5"/>
       <c r="DL10" s="5"/>
       <c r="DM10" s="5"/>
       <c r="DN10" s="5"/>
       <c r="DO10" s="5"/>
       <c r="DP10" s="5"/>
       <c r="DQ10" s="5"/>
       <c r="DR10" s="5"/>
       <c r="DS10" s="5"/>
       <c r="DT10" s="5"/>
       <c r="DU10" s="5"/>
       <c r="DV10" s="5"/>
       <c r="DW10" s="5"/>
       <c r="DX10" s="5"/>
       <c r="DY10" s="5"/>
       <c r="DZ10" s="5"/>
       <c r="EA10" s="5"/>
       <c r="EB10" s="5"/>
       <c r="EC10" s="5"/>
       <c r="ED10" s="5"/>
       <c r="EE10" s="5"/>
       <c r="EF10" s="5"/>
-      <c r="EG10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:EF10),"")</f>
+      <c r="EG10" s="5"/>
+      <c r="EH10" s="5"/>
+      <c r="EI10" s="5"/>
+      <c r="EJ10" s="5"/>
+      <c r="EK10" s="5"/>
+      <c r="EL10" s="5"/>
+      <c r="EM10" s="5"/>
+      <c r="EN10" s="5"/>
+      <c r="EO10" s="5"/>
+      <c r="EP10" s="5"/>
+      <c r="EQ10" s="5"/>
+      <c r="ER10" s="5"/>
+      <c r="ES10" s="5"/>
+      <c r="ET10" s="5"/>
+      <c r="EU10" s="5"/>
+      <c r="EV10" s="5"/>
+      <c r="EW10" s="5"/>
+      <c r="EX10" s="5"/>
+      <c r="EY10" s="5"/>
+      <c r="EZ10" s="5"/>
+      <c r="FA10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:EZ10),"")</f>
         <v/>
       </c>
-      <c r="EH10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:138">
+      <c r="FB10" s="5"/>
+    </row>
+    <row r="11" spans="1:158">
       <c r="A11" s="5" t="s">
-        <v>474</v>
+        <v>701</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -6358,59 +8250,79 @@
       <c r="DH11" s="5"/>
       <c r="DI11" s="5"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="5"/>
       <c r="DL11" s="5"/>
       <c r="DM11" s="5"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="5"/>
       <c r="DP11" s="5"/>
       <c r="DQ11" s="5"/>
       <c r="DR11" s="5"/>
       <c r="DS11" s="5"/>
       <c r="DT11" s="5"/>
       <c r="DU11" s="5"/>
       <c r="DV11" s="5"/>
       <c r="DW11" s="5"/>
       <c r="DX11" s="5"/>
       <c r="DY11" s="5"/>
       <c r="DZ11" s="5"/>
       <c r="EA11" s="5"/>
       <c r="EB11" s="5"/>
       <c r="EC11" s="5"/>
       <c r="ED11" s="5"/>
       <c r="EE11" s="5"/>
       <c r="EF11" s="5"/>
-      <c r="EG11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:EF11),"")</f>
+      <c r="EG11" s="5"/>
+      <c r="EH11" s="5"/>
+      <c r="EI11" s="5"/>
+      <c r="EJ11" s="5"/>
+      <c r="EK11" s="5"/>
+      <c r="EL11" s="5"/>
+      <c r="EM11" s="5"/>
+      <c r="EN11" s="5"/>
+      <c r="EO11" s="5"/>
+      <c r="EP11" s="5"/>
+      <c r="EQ11" s="5"/>
+      <c r="ER11" s="5"/>
+      <c r="ES11" s="5"/>
+      <c r="ET11" s="5"/>
+      <c r="EU11" s="5"/>
+      <c r="EV11" s="5"/>
+      <c r="EW11" s="5"/>
+      <c r="EX11" s="5"/>
+      <c r="EY11" s="5"/>
+      <c r="EZ11" s="5"/>
+      <c r="FA11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:EZ11),"")</f>
         <v/>
       </c>
-      <c r="EH11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:138">
+      <c r="FB11" s="5"/>
+    </row>
+    <row r="12" spans="1:158">
       <c r="A12" s="5" t="s">
-        <v>475</v>
+        <v>702</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -6503,59 +8415,79 @@
       <c r="DH12" s="5"/>
       <c r="DI12" s="5"/>
       <c r="DJ12" s="5"/>
       <c r="DK12" s="5"/>
       <c r="DL12" s="5"/>
       <c r="DM12" s="5"/>
       <c r="DN12" s="5"/>
       <c r="DO12" s="5"/>
       <c r="DP12" s="5"/>
       <c r="DQ12" s="5"/>
       <c r="DR12" s="5"/>
       <c r="DS12" s="5"/>
       <c r="DT12" s="5"/>
       <c r="DU12" s="5"/>
       <c r="DV12" s="5"/>
       <c r="DW12" s="5"/>
       <c r="DX12" s="5"/>
       <c r="DY12" s="5"/>
       <c r="DZ12" s="5"/>
       <c r="EA12" s="5"/>
       <c r="EB12" s="5"/>
       <c r="EC12" s="5"/>
       <c r="ED12" s="5"/>
       <c r="EE12" s="5"/>
       <c r="EF12" s="5"/>
-      <c r="EG12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:EF12),"")</f>
+      <c r="EG12" s="5"/>
+      <c r="EH12" s="5"/>
+      <c r="EI12" s="5"/>
+      <c r="EJ12" s="5"/>
+      <c r="EK12" s="5"/>
+      <c r="EL12" s="5"/>
+      <c r="EM12" s="5"/>
+      <c r="EN12" s="5"/>
+      <c r="EO12" s="5"/>
+      <c r="EP12" s="5"/>
+      <c r="EQ12" s="5"/>
+      <c r="ER12" s="5"/>
+      <c r="ES12" s="5"/>
+      <c r="ET12" s="5"/>
+      <c r="EU12" s="5"/>
+      <c r="EV12" s="5"/>
+      <c r="EW12" s="5"/>
+      <c r="EX12" s="5"/>
+      <c r="EY12" s="5"/>
+      <c r="EZ12" s="5"/>
+      <c r="FA12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:EZ12),"")</f>
         <v/>
       </c>
-      <c r="EH12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:138">
+      <c r="FB12" s="5"/>
+    </row>
+    <row r="13" spans="1:158">
       <c r="A13" s="5" t="s">
-        <v>476</v>
+        <v>703</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -6648,59 +8580,79 @@
       <c r="DH13" s="5"/>
       <c r="DI13" s="5"/>
       <c r="DJ13" s="5"/>
       <c r="DK13" s="5"/>
       <c r="DL13" s="5"/>
       <c r="DM13" s="5"/>
       <c r="DN13" s="5"/>
       <c r="DO13" s="5"/>
       <c r="DP13" s="5"/>
       <c r="DQ13" s="5"/>
       <c r="DR13" s="5"/>
       <c r="DS13" s="5"/>
       <c r="DT13" s="5"/>
       <c r="DU13" s="5"/>
       <c r="DV13" s="5"/>
       <c r="DW13" s="5"/>
       <c r="DX13" s="5"/>
       <c r="DY13" s="5"/>
       <c r="DZ13" s="5"/>
       <c r="EA13" s="5"/>
       <c r="EB13" s="5"/>
       <c r="EC13" s="5"/>
       <c r="ED13" s="5"/>
       <c r="EE13" s="5"/>
       <c r="EF13" s="5"/>
-      <c r="EG13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:EF13),"")</f>
+      <c r="EG13" s="5"/>
+      <c r="EH13" s="5"/>
+      <c r="EI13" s="5"/>
+      <c r="EJ13" s="5"/>
+      <c r="EK13" s="5"/>
+      <c r="EL13" s="5"/>
+      <c r="EM13" s="5"/>
+      <c r="EN13" s="5"/>
+      <c r="EO13" s="5"/>
+      <c r="EP13" s="5"/>
+      <c r="EQ13" s="5"/>
+      <c r="ER13" s="5"/>
+      <c r="ES13" s="5"/>
+      <c r="ET13" s="5"/>
+      <c r="EU13" s="5"/>
+      <c r="EV13" s="5"/>
+      <c r="EW13" s="5"/>
+      <c r="EX13" s="5"/>
+      <c r="EY13" s="5"/>
+      <c r="EZ13" s="5"/>
+      <c r="FA13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:EZ13),"")</f>
         <v/>
       </c>
-      <c r="EH13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:138">
+      <c r="FB13" s="5"/>
+    </row>
+    <row r="14" spans="1:158">
       <c r="A14" s="5" t="s">
-        <v>477</v>
+        <v>704</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -6793,59 +8745,79 @@
       <c r="DH14" s="5"/>
       <c r="DI14" s="5"/>
       <c r="DJ14" s="5"/>
       <c r="DK14" s="5"/>
       <c r="DL14" s="5"/>
       <c r="DM14" s="5"/>
       <c r="DN14" s="5"/>
       <c r="DO14" s="5"/>
       <c r="DP14" s="5"/>
       <c r="DQ14" s="5"/>
       <c r="DR14" s="5"/>
       <c r="DS14" s="5"/>
       <c r="DT14" s="5"/>
       <c r="DU14" s="5"/>
       <c r="DV14" s="5"/>
       <c r="DW14" s="5"/>
       <c r="DX14" s="5"/>
       <c r="DY14" s="5"/>
       <c r="DZ14" s="5"/>
       <c r="EA14" s="5"/>
       <c r="EB14" s="5"/>
       <c r="EC14" s="5"/>
       <c r="ED14" s="5"/>
       <c r="EE14" s="5"/>
       <c r="EF14" s="5"/>
-      <c r="EG14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:EF14),"")</f>
+      <c r="EG14" s="5"/>
+      <c r="EH14" s="5"/>
+      <c r="EI14" s="5"/>
+      <c r="EJ14" s="5"/>
+      <c r="EK14" s="5"/>
+      <c r="EL14" s="5"/>
+      <c r="EM14" s="5"/>
+      <c r="EN14" s="5"/>
+      <c r="EO14" s="5"/>
+      <c r="EP14" s="5"/>
+      <c r="EQ14" s="5"/>
+      <c r="ER14" s="5"/>
+      <c r="ES14" s="5"/>
+      <c r="ET14" s="5"/>
+      <c r="EU14" s="5"/>
+      <c r="EV14" s="5"/>
+      <c r="EW14" s="5"/>
+      <c r="EX14" s="5"/>
+      <c r="EY14" s="5"/>
+      <c r="EZ14" s="5"/>
+      <c r="FA14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:EZ14),"")</f>
         <v/>
       </c>
-      <c r="EH14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:138">
+      <c r="FB14" s="5"/>
+    </row>
+    <row r="15" spans="1:158">
       <c r="A15" s="5" t="s">
-        <v>478</v>
+        <v>705</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -6938,59 +8910,79 @@
       <c r="DH15" s="5"/>
       <c r="DI15" s="5"/>
       <c r="DJ15" s="5"/>
       <c r="DK15" s="5"/>
       <c r="DL15" s="5"/>
       <c r="DM15" s="5"/>
       <c r="DN15" s="5"/>
       <c r="DO15" s="5"/>
       <c r="DP15" s="5"/>
       <c r="DQ15" s="5"/>
       <c r="DR15" s="5"/>
       <c r="DS15" s="5"/>
       <c r="DT15" s="5"/>
       <c r="DU15" s="5"/>
       <c r="DV15" s="5"/>
       <c r="DW15" s="5"/>
       <c r="DX15" s="5"/>
       <c r="DY15" s="5"/>
       <c r="DZ15" s="5"/>
       <c r="EA15" s="5"/>
       <c r="EB15" s="5"/>
       <c r="EC15" s="5"/>
       <c r="ED15" s="5"/>
       <c r="EE15" s="5"/>
       <c r="EF15" s="5"/>
-      <c r="EG15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:EF15),"")</f>
+      <c r="EG15" s="5"/>
+      <c r="EH15" s="5"/>
+      <c r="EI15" s="5"/>
+      <c r="EJ15" s="5"/>
+      <c r="EK15" s="5"/>
+      <c r="EL15" s="5"/>
+      <c r="EM15" s="5"/>
+      <c r="EN15" s="5"/>
+      <c r="EO15" s="5"/>
+      <c r="EP15" s="5"/>
+      <c r="EQ15" s="5"/>
+      <c r="ER15" s="5"/>
+      <c r="ES15" s="5"/>
+      <c r="ET15" s="5"/>
+      <c r="EU15" s="5"/>
+      <c r="EV15" s="5"/>
+      <c r="EW15" s="5"/>
+      <c r="EX15" s="5"/>
+      <c r="EY15" s="5"/>
+      <c r="EZ15" s="5"/>
+      <c r="FA15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:EZ15),"")</f>
         <v/>
       </c>
-      <c r="EH15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:138">
+      <c r="FB15" s="5"/>
+    </row>
+    <row r="16" spans="1:158">
       <c r="A16" s="5" t="s">
-        <v>479</v>
+        <v>706</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -7083,59 +9075,79 @@
       <c r="DH16" s="5"/>
       <c r="DI16" s="5"/>
       <c r="DJ16" s="5"/>
       <c r="DK16" s="5"/>
       <c r="DL16" s="5"/>
       <c r="DM16" s="5"/>
       <c r="DN16" s="5"/>
       <c r="DO16" s="5"/>
       <c r="DP16" s="5"/>
       <c r="DQ16" s="5"/>
       <c r="DR16" s="5"/>
       <c r="DS16" s="5"/>
       <c r="DT16" s="5"/>
       <c r="DU16" s="5"/>
       <c r="DV16" s="5"/>
       <c r="DW16" s="5"/>
       <c r="DX16" s="5"/>
       <c r="DY16" s="5"/>
       <c r="DZ16" s="5"/>
       <c r="EA16" s="5"/>
       <c r="EB16" s="5"/>
       <c r="EC16" s="5"/>
       <c r="ED16" s="5"/>
       <c r="EE16" s="5"/>
       <c r="EF16" s="5"/>
-      <c r="EG16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:EF16),"")</f>
+      <c r="EG16" s="5"/>
+      <c r="EH16" s="5"/>
+      <c r="EI16" s="5"/>
+      <c r="EJ16" s="5"/>
+      <c r="EK16" s="5"/>
+      <c r="EL16" s="5"/>
+      <c r="EM16" s="5"/>
+      <c r="EN16" s="5"/>
+      <c r="EO16" s="5"/>
+      <c r="EP16" s="5"/>
+      <c r="EQ16" s="5"/>
+      <c r="ER16" s="5"/>
+      <c r="ES16" s="5"/>
+      <c r="ET16" s="5"/>
+      <c r="EU16" s="5"/>
+      <c r="EV16" s="5"/>
+      <c r="EW16" s="5"/>
+      <c r="EX16" s="5"/>
+      <c r="EY16" s="5"/>
+      <c r="EZ16" s="5"/>
+      <c r="FA16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:EZ16),"")</f>
         <v/>
       </c>
-      <c r="EH16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:138">
+      <c r="FB16" s="5"/>
+    </row>
+    <row r="17" spans="1:158">
       <c r="A17" s="5" t="s">
-        <v>480</v>
+        <v>707</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -7228,59 +9240,79 @@
       <c r="DH17" s="5"/>
       <c r="DI17" s="5"/>
       <c r="DJ17" s="5"/>
       <c r="DK17" s="5"/>
       <c r="DL17" s="5"/>
       <c r="DM17" s="5"/>
       <c r="DN17" s="5"/>
       <c r="DO17" s="5"/>
       <c r="DP17" s="5"/>
       <c r="DQ17" s="5"/>
       <c r="DR17" s="5"/>
       <c r="DS17" s="5"/>
       <c r="DT17" s="5"/>
       <c r="DU17" s="5"/>
       <c r="DV17" s="5"/>
       <c r="DW17" s="5"/>
       <c r="DX17" s="5"/>
       <c r="DY17" s="5"/>
       <c r="DZ17" s="5"/>
       <c r="EA17" s="5"/>
       <c r="EB17" s="5"/>
       <c r="EC17" s="5"/>
       <c r="ED17" s="5"/>
       <c r="EE17" s="5"/>
       <c r="EF17" s="5"/>
-      <c r="EG17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:EF17),"")</f>
+      <c r="EG17" s="5"/>
+      <c r="EH17" s="5"/>
+      <c r="EI17" s="5"/>
+      <c r="EJ17" s="5"/>
+      <c r="EK17" s="5"/>
+      <c r="EL17" s="5"/>
+      <c r="EM17" s="5"/>
+      <c r="EN17" s="5"/>
+      <c r="EO17" s="5"/>
+      <c r="EP17" s="5"/>
+      <c r="EQ17" s="5"/>
+      <c r="ER17" s="5"/>
+      <c r="ES17" s="5"/>
+      <c r="ET17" s="5"/>
+      <c r="EU17" s="5"/>
+      <c r="EV17" s="5"/>
+      <c r="EW17" s="5"/>
+      <c r="EX17" s="5"/>
+      <c r="EY17" s="5"/>
+      <c r="EZ17" s="5"/>
+      <c r="FA17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:EZ17),"")</f>
         <v/>
       </c>
-      <c r="EH17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:138">
+      <c r="FB17" s="5"/>
+    </row>
+    <row r="18" spans="1:158">
       <c r="A18" s="5" t="s">
-        <v>481</v>
+        <v>708</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -7373,59 +9405,79 @@
       <c r="DH18" s="5"/>
       <c r="DI18" s="5"/>
       <c r="DJ18" s="5"/>
       <c r="DK18" s="5"/>
       <c r="DL18" s="5"/>
       <c r="DM18" s="5"/>
       <c r="DN18" s="5"/>
       <c r="DO18" s="5"/>
       <c r="DP18" s="5"/>
       <c r="DQ18" s="5"/>
       <c r="DR18" s="5"/>
       <c r="DS18" s="5"/>
       <c r="DT18" s="5"/>
       <c r="DU18" s="5"/>
       <c r="DV18" s="5"/>
       <c r="DW18" s="5"/>
       <c r="DX18" s="5"/>
       <c r="DY18" s="5"/>
       <c r="DZ18" s="5"/>
       <c r="EA18" s="5"/>
       <c r="EB18" s="5"/>
       <c r="EC18" s="5"/>
       <c r="ED18" s="5"/>
       <c r="EE18" s="5"/>
       <c r="EF18" s="5"/>
-      <c r="EG18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:EF18),"")</f>
+      <c r="EG18" s="5"/>
+      <c r="EH18" s="5"/>
+      <c r="EI18" s="5"/>
+      <c r="EJ18" s="5"/>
+      <c r="EK18" s="5"/>
+      <c r="EL18" s="5"/>
+      <c r="EM18" s="5"/>
+      <c r="EN18" s="5"/>
+      <c r="EO18" s="5"/>
+      <c r="EP18" s="5"/>
+      <c r="EQ18" s="5"/>
+      <c r="ER18" s="5"/>
+      <c r="ES18" s="5"/>
+      <c r="ET18" s="5"/>
+      <c r="EU18" s="5"/>
+      <c r="EV18" s="5"/>
+      <c r="EW18" s="5"/>
+      <c r="EX18" s="5"/>
+      <c r="EY18" s="5"/>
+      <c r="EZ18" s="5"/>
+      <c r="FA18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:EZ18),"")</f>
         <v/>
       </c>
-      <c r="EH18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:138">
+      <c r="FB18" s="5"/>
+    </row>
+    <row r="19" spans="1:158">
       <c r="A19" s="5" t="s">
-        <v>482</v>
+        <v>709</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -7518,59 +9570,79 @@
       <c r="DH19" s="5"/>
       <c r="DI19" s="5"/>
       <c r="DJ19" s="5"/>
       <c r="DK19" s="5"/>
       <c r="DL19" s="5"/>
       <c r="DM19" s="5"/>
       <c r="DN19" s="5"/>
       <c r="DO19" s="5"/>
       <c r="DP19" s="5"/>
       <c r="DQ19" s="5"/>
       <c r="DR19" s="5"/>
       <c r="DS19" s="5"/>
       <c r="DT19" s="5"/>
       <c r="DU19" s="5"/>
       <c r="DV19" s="5"/>
       <c r="DW19" s="5"/>
       <c r="DX19" s="5"/>
       <c r="DY19" s="5"/>
       <c r="DZ19" s="5"/>
       <c r="EA19" s="5"/>
       <c r="EB19" s="5"/>
       <c r="EC19" s="5"/>
       <c r="ED19" s="5"/>
       <c r="EE19" s="5"/>
       <c r="EF19" s="5"/>
-      <c r="EG19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:EF19),"")</f>
+      <c r="EG19" s="5"/>
+      <c r="EH19" s="5"/>
+      <c r="EI19" s="5"/>
+      <c r="EJ19" s="5"/>
+      <c r="EK19" s="5"/>
+      <c r="EL19" s="5"/>
+      <c r="EM19" s="5"/>
+      <c r="EN19" s="5"/>
+      <c r="EO19" s="5"/>
+      <c r="EP19" s="5"/>
+      <c r="EQ19" s="5"/>
+      <c r="ER19" s="5"/>
+      <c r="ES19" s="5"/>
+      <c r="ET19" s="5"/>
+      <c r="EU19" s="5"/>
+      <c r="EV19" s="5"/>
+      <c r="EW19" s="5"/>
+      <c r="EX19" s="5"/>
+      <c r="EY19" s="5"/>
+      <c r="EZ19" s="5"/>
+      <c r="FA19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:EZ19),"")</f>
         <v/>
       </c>
-      <c r="EH19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:138">
+      <c r="FB19" s="5"/>
+    </row>
+    <row r="20" spans="1:158">
       <c r="A20" s="5" t="s">
-        <v>483</v>
+        <v>710</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -7663,59 +9735,79 @@
       <c r="DH20" s="5"/>
       <c r="DI20" s="5"/>
       <c r="DJ20" s="5"/>
       <c r="DK20" s="5"/>
       <c r="DL20" s="5"/>
       <c r="DM20" s="5"/>
       <c r="DN20" s="5"/>
       <c r="DO20" s="5"/>
       <c r="DP20" s="5"/>
       <c r="DQ20" s="5"/>
       <c r="DR20" s="5"/>
       <c r="DS20" s="5"/>
       <c r="DT20" s="5"/>
       <c r="DU20" s="5"/>
       <c r="DV20" s="5"/>
       <c r="DW20" s="5"/>
       <c r="DX20" s="5"/>
       <c r="DY20" s="5"/>
       <c r="DZ20" s="5"/>
       <c r="EA20" s="5"/>
       <c r="EB20" s="5"/>
       <c r="EC20" s="5"/>
       <c r="ED20" s="5"/>
       <c r="EE20" s="5"/>
       <c r="EF20" s="5"/>
-      <c r="EG20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:EF20),"")</f>
+      <c r="EG20" s="5"/>
+      <c r="EH20" s="5"/>
+      <c r="EI20" s="5"/>
+      <c r="EJ20" s="5"/>
+      <c r="EK20" s="5"/>
+      <c r="EL20" s="5"/>
+      <c r="EM20" s="5"/>
+      <c r="EN20" s="5"/>
+      <c r="EO20" s="5"/>
+      <c r="EP20" s="5"/>
+      <c r="EQ20" s="5"/>
+      <c r="ER20" s="5"/>
+      <c r="ES20" s="5"/>
+      <c r="ET20" s="5"/>
+      <c r="EU20" s="5"/>
+      <c r="EV20" s="5"/>
+      <c r="EW20" s="5"/>
+      <c r="EX20" s="5"/>
+      <c r="EY20" s="5"/>
+      <c r="EZ20" s="5"/>
+      <c r="FA20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:EZ20),"")</f>
         <v/>
       </c>
-      <c r="EH20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:138">
+      <c r="FB20" s="5"/>
+    </row>
+    <row r="21" spans="1:158">
       <c r="A21" s="5" t="s">
-        <v>484</v>
+        <v>711</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -7808,59 +9900,79 @@
       <c r="DH21" s="5"/>
       <c r="DI21" s="5"/>
       <c r="DJ21" s="5"/>
       <c r="DK21" s="5"/>
       <c r="DL21" s="5"/>
       <c r="DM21" s="5"/>
       <c r="DN21" s="5"/>
       <c r="DO21" s="5"/>
       <c r="DP21" s="5"/>
       <c r="DQ21" s="5"/>
       <c r="DR21" s="5"/>
       <c r="DS21" s="5"/>
       <c r="DT21" s="5"/>
       <c r="DU21" s="5"/>
       <c r="DV21" s="5"/>
       <c r="DW21" s="5"/>
       <c r="DX21" s="5"/>
       <c r="DY21" s="5"/>
       <c r="DZ21" s="5"/>
       <c r="EA21" s="5"/>
       <c r="EB21" s="5"/>
       <c r="EC21" s="5"/>
       <c r="ED21" s="5"/>
       <c r="EE21" s="5"/>
       <c r="EF21" s="5"/>
-      <c r="EG21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:EF21),"")</f>
+      <c r="EG21" s="5"/>
+      <c r="EH21" s="5"/>
+      <c r="EI21" s="5"/>
+      <c r="EJ21" s="5"/>
+      <c r="EK21" s="5"/>
+      <c r="EL21" s="5"/>
+      <c r="EM21" s="5"/>
+      <c r="EN21" s="5"/>
+      <c r="EO21" s="5"/>
+      <c r="EP21" s="5"/>
+      <c r="EQ21" s="5"/>
+      <c r="ER21" s="5"/>
+      <c r="ES21" s="5"/>
+      <c r="ET21" s="5"/>
+      <c r="EU21" s="5"/>
+      <c r="EV21" s="5"/>
+      <c r="EW21" s="5"/>
+      <c r="EX21" s="5"/>
+      <c r="EY21" s="5"/>
+      <c r="EZ21" s="5"/>
+      <c r="FA21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:EZ21),"")</f>
         <v/>
       </c>
-      <c r="EH21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:138">
+      <c r="FB21" s="5"/>
+    </row>
+    <row r="22" spans="1:158">
       <c r="A22" s="5" t="s">
-        <v>485</v>
+        <v>712</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -7953,59 +10065,79 @@
       <c r="DH22" s="5"/>
       <c r="DI22" s="5"/>
       <c r="DJ22" s="5"/>
       <c r="DK22" s="5"/>
       <c r="DL22" s="5"/>
       <c r="DM22" s="5"/>
       <c r="DN22" s="5"/>
       <c r="DO22" s="5"/>
       <c r="DP22" s="5"/>
       <c r="DQ22" s="5"/>
       <c r="DR22" s="5"/>
       <c r="DS22" s="5"/>
       <c r="DT22" s="5"/>
       <c r="DU22" s="5"/>
       <c r="DV22" s="5"/>
       <c r="DW22" s="5"/>
       <c r="DX22" s="5"/>
       <c r="DY22" s="5"/>
       <c r="DZ22" s="5"/>
       <c r="EA22" s="5"/>
       <c r="EB22" s="5"/>
       <c r="EC22" s="5"/>
       <c r="ED22" s="5"/>
       <c r="EE22" s="5"/>
       <c r="EF22" s="5"/>
-      <c r="EG22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:EF22),"")</f>
+      <c r="EG22" s="5"/>
+      <c r="EH22" s="5"/>
+      <c r="EI22" s="5"/>
+      <c r="EJ22" s="5"/>
+      <c r="EK22" s="5"/>
+      <c r="EL22" s="5"/>
+      <c r="EM22" s="5"/>
+      <c r="EN22" s="5"/>
+      <c r="EO22" s="5"/>
+      <c r="EP22" s="5"/>
+      <c r="EQ22" s="5"/>
+      <c r="ER22" s="5"/>
+      <c r="ES22" s="5"/>
+      <c r="ET22" s="5"/>
+      <c r="EU22" s="5"/>
+      <c r="EV22" s="5"/>
+      <c r="EW22" s="5"/>
+      <c r="EX22" s="5"/>
+      <c r="EY22" s="5"/>
+      <c r="EZ22" s="5"/>
+      <c r="FA22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:EZ22),"")</f>
         <v/>
       </c>
-      <c r="EH22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:138">
+      <c r="FB22" s="5"/>
+    </row>
+    <row r="23" spans="1:158">
       <c r="A23" s="5" t="s">
-        <v>486</v>
+        <v>713</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -8098,59 +10230,79 @@
       <c r="DH23" s="5"/>
       <c r="DI23" s="5"/>
       <c r="DJ23" s="5"/>
       <c r="DK23" s="5"/>
       <c r="DL23" s="5"/>
       <c r="DM23" s="5"/>
       <c r="DN23" s="5"/>
       <c r="DO23" s="5"/>
       <c r="DP23" s="5"/>
       <c r="DQ23" s="5"/>
       <c r="DR23" s="5"/>
       <c r="DS23" s="5"/>
       <c r="DT23" s="5"/>
       <c r="DU23" s="5"/>
       <c r="DV23" s="5"/>
       <c r="DW23" s="5"/>
       <c r="DX23" s="5"/>
       <c r="DY23" s="5"/>
       <c r="DZ23" s="5"/>
       <c r="EA23" s="5"/>
       <c r="EB23" s="5"/>
       <c r="EC23" s="5"/>
       <c r="ED23" s="5"/>
       <c r="EE23" s="5"/>
       <c r="EF23" s="5"/>
-      <c r="EG23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:EF23),"")</f>
+      <c r="EG23" s="5"/>
+      <c r="EH23" s="5"/>
+      <c r="EI23" s="5"/>
+      <c r="EJ23" s="5"/>
+      <c r="EK23" s="5"/>
+      <c r="EL23" s="5"/>
+      <c r="EM23" s="5"/>
+      <c r="EN23" s="5"/>
+      <c r="EO23" s="5"/>
+      <c r="EP23" s="5"/>
+      <c r="EQ23" s="5"/>
+      <c r="ER23" s="5"/>
+      <c r="ES23" s="5"/>
+      <c r="ET23" s="5"/>
+      <c r="EU23" s="5"/>
+      <c r="EV23" s="5"/>
+      <c r="EW23" s="5"/>
+      <c r="EX23" s="5"/>
+      <c r="EY23" s="5"/>
+      <c r="EZ23" s="5"/>
+      <c r="FA23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:EZ23),"")</f>
         <v/>
       </c>
-      <c r="EH23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:138">
+      <c r="FB23" s="5"/>
+    </row>
+    <row r="24" spans="1:158">
       <c r="A24" s="5" t="s">
-        <v>487</v>
+        <v>714</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -8243,59 +10395,79 @@
       <c r="DH24" s="5"/>
       <c r="DI24" s="5"/>
       <c r="DJ24" s="5"/>
       <c r="DK24" s="5"/>
       <c r="DL24" s="5"/>
       <c r="DM24" s="5"/>
       <c r="DN24" s="5"/>
       <c r="DO24" s="5"/>
       <c r="DP24" s="5"/>
       <c r="DQ24" s="5"/>
       <c r="DR24" s="5"/>
       <c r="DS24" s="5"/>
       <c r="DT24" s="5"/>
       <c r="DU24" s="5"/>
       <c r="DV24" s="5"/>
       <c r="DW24" s="5"/>
       <c r="DX24" s="5"/>
       <c r="DY24" s="5"/>
       <c r="DZ24" s="5"/>
       <c r="EA24" s="5"/>
       <c r="EB24" s="5"/>
       <c r="EC24" s="5"/>
       <c r="ED24" s="5"/>
       <c r="EE24" s="5"/>
       <c r="EF24" s="5"/>
-      <c r="EG24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:EF24),"")</f>
+      <c r="EG24" s="5"/>
+      <c r="EH24" s="5"/>
+      <c r="EI24" s="5"/>
+      <c r="EJ24" s="5"/>
+      <c r="EK24" s="5"/>
+      <c r="EL24" s="5"/>
+      <c r="EM24" s="5"/>
+      <c r="EN24" s="5"/>
+      <c r="EO24" s="5"/>
+      <c r="EP24" s="5"/>
+      <c r="EQ24" s="5"/>
+      <c r="ER24" s="5"/>
+      <c r="ES24" s="5"/>
+      <c r="ET24" s="5"/>
+      <c r="EU24" s="5"/>
+      <c r="EV24" s="5"/>
+      <c r="EW24" s="5"/>
+      <c r="EX24" s="5"/>
+      <c r="EY24" s="5"/>
+      <c r="EZ24" s="5"/>
+      <c r="FA24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:EZ24),"")</f>
         <v/>
       </c>
-      <c r="EH24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:138">
+      <c r="FB24" s="5"/>
+    </row>
+    <row r="25" spans="1:158">
       <c r="A25" s="5" t="s">
-        <v>488</v>
+        <v>715</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -8388,59 +10560,79 @@
       <c r="DH25" s="5"/>
       <c r="DI25" s="5"/>
       <c r="DJ25" s="5"/>
       <c r="DK25" s="5"/>
       <c r="DL25" s="5"/>
       <c r="DM25" s="5"/>
       <c r="DN25" s="5"/>
       <c r="DO25" s="5"/>
       <c r="DP25" s="5"/>
       <c r="DQ25" s="5"/>
       <c r="DR25" s="5"/>
       <c r="DS25" s="5"/>
       <c r="DT25" s="5"/>
       <c r="DU25" s="5"/>
       <c r="DV25" s="5"/>
       <c r="DW25" s="5"/>
       <c r="DX25" s="5"/>
       <c r="DY25" s="5"/>
       <c r="DZ25" s="5"/>
       <c r="EA25" s="5"/>
       <c r="EB25" s="5"/>
       <c r="EC25" s="5"/>
       <c r="ED25" s="5"/>
       <c r="EE25" s="5"/>
       <c r="EF25" s="5"/>
-      <c r="EG25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:EF25),"")</f>
+      <c r="EG25" s="5"/>
+      <c r="EH25" s="5"/>
+      <c r="EI25" s="5"/>
+      <c r="EJ25" s="5"/>
+      <c r="EK25" s="5"/>
+      <c r="EL25" s="5"/>
+      <c r="EM25" s="5"/>
+      <c r="EN25" s="5"/>
+      <c r="EO25" s="5"/>
+      <c r="EP25" s="5"/>
+      <c r="EQ25" s="5"/>
+      <c r="ER25" s="5"/>
+      <c r="ES25" s="5"/>
+      <c r="ET25" s="5"/>
+      <c r="EU25" s="5"/>
+      <c r="EV25" s="5"/>
+      <c r="EW25" s="5"/>
+      <c r="EX25" s="5"/>
+      <c r="EY25" s="5"/>
+      <c r="EZ25" s="5"/>
+      <c r="FA25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:EZ25),"")</f>
         <v/>
       </c>
-      <c r="EH25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:138">
+      <c r="FB25" s="5"/>
+    </row>
+    <row r="26" spans="1:158">
       <c r="A26" s="5" t="s">
-        <v>489</v>
+        <v>716</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -8533,59 +10725,79 @@
       <c r="DH26" s="5"/>
       <c r="DI26" s="5"/>
       <c r="DJ26" s="5"/>
       <c r="DK26" s="5"/>
       <c r="DL26" s="5"/>
       <c r="DM26" s="5"/>
       <c r="DN26" s="5"/>
       <c r="DO26" s="5"/>
       <c r="DP26" s="5"/>
       <c r="DQ26" s="5"/>
       <c r="DR26" s="5"/>
       <c r="DS26" s="5"/>
       <c r="DT26" s="5"/>
       <c r="DU26" s="5"/>
       <c r="DV26" s="5"/>
       <c r="DW26" s="5"/>
       <c r="DX26" s="5"/>
       <c r="DY26" s="5"/>
       <c r="DZ26" s="5"/>
       <c r="EA26" s="5"/>
       <c r="EB26" s="5"/>
       <c r="EC26" s="5"/>
       <c r="ED26" s="5"/>
       <c r="EE26" s="5"/>
       <c r="EF26" s="5"/>
-      <c r="EG26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:EF26),"")</f>
+      <c r="EG26" s="5"/>
+      <c r="EH26" s="5"/>
+      <c r="EI26" s="5"/>
+      <c r="EJ26" s="5"/>
+      <c r="EK26" s="5"/>
+      <c r="EL26" s="5"/>
+      <c r="EM26" s="5"/>
+      <c r="EN26" s="5"/>
+      <c r="EO26" s="5"/>
+      <c r="EP26" s="5"/>
+      <c r="EQ26" s="5"/>
+      <c r="ER26" s="5"/>
+      <c r="ES26" s="5"/>
+      <c r="ET26" s="5"/>
+      <c r="EU26" s="5"/>
+      <c r="EV26" s="5"/>
+      <c r="EW26" s="5"/>
+      <c r="EX26" s="5"/>
+      <c r="EY26" s="5"/>
+      <c r="EZ26" s="5"/>
+      <c r="FA26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:EZ26),"")</f>
         <v/>
       </c>
-      <c r="EH26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:138">
+      <c r="FB26" s="5"/>
+    </row>
+    <row r="27" spans="1:158">
       <c r="A27" s="5" t="s">
-        <v>490</v>
+        <v>717</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -8678,59 +10890,79 @@
       <c r="DH27" s="5"/>
       <c r="DI27" s="5"/>
       <c r="DJ27" s="5"/>
       <c r="DK27" s="5"/>
       <c r="DL27" s="5"/>
       <c r="DM27" s="5"/>
       <c r="DN27" s="5"/>
       <c r="DO27" s="5"/>
       <c r="DP27" s="5"/>
       <c r="DQ27" s="5"/>
       <c r="DR27" s="5"/>
       <c r="DS27" s="5"/>
       <c r="DT27" s="5"/>
       <c r="DU27" s="5"/>
       <c r="DV27" s="5"/>
       <c r="DW27" s="5"/>
       <c r="DX27" s="5"/>
       <c r="DY27" s="5"/>
       <c r="DZ27" s="5"/>
       <c r="EA27" s="5"/>
       <c r="EB27" s="5"/>
       <c r="EC27" s="5"/>
       <c r="ED27" s="5"/>
       <c r="EE27" s="5"/>
       <c r="EF27" s="5"/>
-      <c r="EG27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:EF27),"")</f>
+      <c r="EG27" s="5"/>
+      <c r="EH27" s="5"/>
+      <c r="EI27" s="5"/>
+      <c r="EJ27" s="5"/>
+      <c r="EK27" s="5"/>
+      <c r="EL27" s="5"/>
+      <c r="EM27" s="5"/>
+      <c r="EN27" s="5"/>
+      <c r="EO27" s="5"/>
+      <c r="EP27" s="5"/>
+      <c r="EQ27" s="5"/>
+      <c r="ER27" s="5"/>
+      <c r="ES27" s="5"/>
+      <c r="ET27" s="5"/>
+      <c r="EU27" s="5"/>
+      <c r="EV27" s="5"/>
+      <c r="EW27" s="5"/>
+      <c r="EX27" s="5"/>
+      <c r="EY27" s="5"/>
+      <c r="EZ27" s="5"/>
+      <c r="FA27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:EZ27),"")</f>
         <v/>
       </c>
-      <c r="EH27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:138">
+      <c r="FB27" s="5"/>
+    </row>
+    <row r="28" spans="1:158">
       <c r="A28" s="5" t="s">
-        <v>491</v>
+        <v>718</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -8823,59 +11055,79 @@
       <c r="DH28" s="5"/>
       <c r="DI28" s="5"/>
       <c r="DJ28" s="5"/>
       <c r="DK28" s="5"/>
       <c r="DL28" s="5"/>
       <c r="DM28" s="5"/>
       <c r="DN28" s="5"/>
       <c r="DO28" s="5"/>
       <c r="DP28" s="5"/>
       <c r="DQ28" s="5"/>
       <c r="DR28" s="5"/>
       <c r="DS28" s="5"/>
       <c r="DT28" s="5"/>
       <c r="DU28" s="5"/>
       <c r="DV28" s="5"/>
       <c r="DW28" s="5"/>
       <c r="DX28" s="5"/>
       <c r="DY28" s="5"/>
       <c r="DZ28" s="5"/>
       <c r="EA28" s="5"/>
       <c r="EB28" s="5"/>
       <c r="EC28" s="5"/>
       <c r="ED28" s="5"/>
       <c r="EE28" s="5"/>
       <c r="EF28" s="5"/>
-      <c r="EG28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:EF28),"")</f>
+      <c r="EG28" s="5"/>
+      <c r="EH28" s="5"/>
+      <c r="EI28" s="5"/>
+      <c r="EJ28" s="5"/>
+      <c r="EK28" s="5"/>
+      <c r="EL28" s="5"/>
+      <c r="EM28" s="5"/>
+      <c r="EN28" s="5"/>
+      <c r="EO28" s="5"/>
+      <c r="EP28" s="5"/>
+      <c r="EQ28" s="5"/>
+      <c r="ER28" s="5"/>
+      <c r="ES28" s="5"/>
+      <c r="ET28" s="5"/>
+      <c r="EU28" s="5"/>
+      <c r="EV28" s="5"/>
+      <c r="EW28" s="5"/>
+      <c r="EX28" s="5"/>
+      <c r="EY28" s="5"/>
+      <c r="EZ28" s="5"/>
+      <c r="FA28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:EZ28),"")</f>
         <v/>
       </c>
-      <c r="EH28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:138">
+      <c r="FB28" s="5"/>
+    </row>
+    <row r="29" spans="1:158">
       <c r="A29" s="5" t="s">
-        <v>492</v>
+        <v>719</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -8968,59 +11220,79 @@
       <c r="DH29" s="5"/>
       <c r="DI29" s="5"/>
       <c r="DJ29" s="5"/>
       <c r="DK29" s="5"/>
       <c r="DL29" s="5"/>
       <c r="DM29" s="5"/>
       <c r="DN29" s="5"/>
       <c r="DO29" s="5"/>
       <c r="DP29" s="5"/>
       <c r="DQ29" s="5"/>
       <c r="DR29" s="5"/>
       <c r="DS29" s="5"/>
       <c r="DT29" s="5"/>
       <c r="DU29" s="5"/>
       <c r="DV29" s="5"/>
       <c r="DW29" s="5"/>
       <c r="DX29" s="5"/>
       <c r="DY29" s="5"/>
       <c r="DZ29" s="5"/>
       <c r="EA29" s="5"/>
       <c r="EB29" s="5"/>
       <c r="EC29" s="5"/>
       <c r="ED29" s="5"/>
       <c r="EE29" s="5"/>
       <c r="EF29" s="5"/>
-      <c r="EG29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:EF29),"")</f>
+      <c r="EG29" s="5"/>
+      <c r="EH29" s="5"/>
+      <c r="EI29" s="5"/>
+      <c r="EJ29" s="5"/>
+      <c r="EK29" s="5"/>
+      <c r="EL29" s="5"/>
+      <c r="EM29" s="5"/>
+      <c r="EN29" s="5"/>
+      <c r="EO29" s="5"/>
+      <c r="EP29" s="5"/>
+      <c r="EQ29" s="5"/>
+      <c r="ER29" s="5"/>
+      <c r="ES29" s="5"/>
+      <c r="ET29" s="5"/>
+      <c r="EU29" s="5"/>
+      <c r="EV29" s="5"/>
+      <c r="EW29" s="5"/>
+      <c r="EX29" s="5"/>
+      <c r="EY29" s="5"/>
+      <c r="EZ29" s="5"/>
+      <c r="FA29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:EZ29),"")</f>
         <v/>
       </c>
-      <c r="EH29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:138">
+      <c r="FB29" s="5"/>
+    </row>
+    <row r="30" spans="1:158">
       <c r="A30" s="5" t="s">
-        <v>493</v>
+        <v>720</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -9113,59 +11385,79 @@
       <c r="DH30" s="5"/>
       <c r="DI30" s="5"/>
       <c r="DJ30" s="5"/>
       <c r="DK30" s="5"/>
       <c r="DL30" s="5"/>
       <c r="DM30" s="5"/>
       <c r="DN30" s="5"/>
       <c r="DO30" s="5"/>
       <c r="DP30" s="5"/>
       <c r="DQ30" s="5"/>
       <c r="DR30" s="5"/>
       <c r="DS30" s="5"/>
       <c r="DT30" s="5"/>
       <c r="DU30" s="5"/>
       <c r="DV30" s="5"/>
       <c r="DW30" s="5"/>
       <c r="DX30" s="5"/>
       <c r="DY30" s="5"/>
       <c r="DZ30" s="5"/>
       <c r="EA30" s="5"/>
       <c r="EB30" s="5"/>
       <c r="EC30" s="5"/>
       <c r="ED30" s="5"/>
       <c r="EE30" s="5"/>
       <c r="EF30" s="5"/>
-      <c r="EG30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:EF30),"")</f>
+      <c r="EG30" s="5"/>
+      <c r="EH30" s="5"/>
+      <c r="EI30" s="5"/>
+      <c r="EJ30" s="5"/>
+      <c r="EK30" s="5"/>
+      <c r="EL30" s="5"/>
+      <c r="EM30" s="5"/>
+      <c r="EN30" s="5"/>
+      <c r="EO30" s="5"/>
+      <c r="EP30" s="5"/>
+      <c r="EQ30" s="5"/>
+      <c r="ER30" s="5"/>
+      <c r="ES30" s="5"/>
+      <c r="ET30" s="5"/>
+      <c r="EU30" s="5"/>
+      <c r="EV30" s="5"/>
+      <c r="EW30" s="5"/>
+      <c r="EX30" s="5"/>
+      <c r="EY30" s="5"/>
+      <c r="EZ30" s="5"/>
+      <c r="FA30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:EZ30),"")</f>
         <v/>
       </c>
-      <c r="EH30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:138">
+      <c r="FB30" s="5"/>
+    </row>
+    <row r="31" spans="1:158">
       <c r="A31" s="5" t="s">
-        <v>494</v>
+        <v>721</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -9258,58 +11550,78 @@
       <c r="DH31" s="5"/>
       <c r="DI31" s="5"/>
       <c r="DJ31" s="5"/>
       <c r="DK31" s="5"/>
       <c r="DL31" s="5"/>
       <c r="DM31" s="5"/>
       <c r="DN31" s="5"/>
       <c r="DO31" s="5"/>
       <c r="DP31" s="5"/>
       <c r="DQ31" s="5"/>
       <c r="DR31" s="5"/>
       <c r="DS31" s="5"/>
       <c r="DT31" s="5"/>
       <c r="DU31" s="5"/>
       <c r="DV31" s="5"/>
       <c r="DW31" s="5"/>
       <c r="DX31" s="5"/>
       <c r="DY31" s="5"/>
       <c r="DZ31" s="5"/>
       <c r="EA31" s="5"/>
       <c r="EB31" s="5"/>
       <c r="EC31" s="5"/>
       <c r="ED31" s="5"/>
       <c r="EE31" s="5"/>
       <c r="EF31" s="5"/>
-      <c r="EG31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:EF31),"")</f>
+      <c r="EG31" s="5"/>
+      <c r="EH31" s="5"/>
+      <c r="EI31" s="5"/>
+      <c r="EJ31" s="5"/>
+      <c r="EK31" s="5"/>
+      <c r="EL31" s="5"/>
+      <c r="EM31" s="5"/>
+      <c r="EN31" s="5"/>
+      <c r="EO31" s="5"/>
+      <c r="EP31" s="5"/>
+      <c r="EQ31" s="5"/>
+      <c r="ER31" s="5"/>
+      <c r="ES31" s="5"/>
+      <c r="ET31" s="5"/>
+      <c r="EU31" s="5"/>
+      <c r="EV31" s="5"/>
+      <c r="EW31" s="5"/>
+      <c r="EX31" s="5"/>
+      <c r="EY31" s="5"/>
+      <c r="EZ31" s="5"/>
+      <c r="FA31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:EZ31),"")</f>
         <v/>
       </c>
-      <c r="EH31" s="5"/>
+      <c r="FB31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="4020">
+  <dataValidations count="4620">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -21324,50 +23636,1850 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EN31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EO31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EP31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EQ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ER31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ES31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="ET31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EX31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EY31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="EZ31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -21426,10358 +25538,13102 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="H9" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="H15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-      <c r="H17" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="H18" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="H19" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="H21" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-      <c r="H22" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-      <c r="H23" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="H25" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="H26" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="H27" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="H28" s="5"/>
+        <v>106</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G29" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="5"/>
-[...3 lines deleted...]
-      <c r="H30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H31" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="H32" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H33" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-      <c r="H34" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-      <c r="H35" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="H36" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-      <c r="H37" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="H38" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="H39" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-      <c r="H40" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-      <c r="H41" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-      <c r="H42" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-      <c r="H43" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-      <c r="H44" s="5"/>
+        <v>125</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-      <c r="H45" s="5"/>
+        <v>126</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-      <c r="H46" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-      <c r="H47" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-      <c r="H48" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-      <c r="H49" s="5"/>
+        <v>131</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-      <c r="H50" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-      <c r="H51" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-      <c r="H52" s="5"/>
+        <v>134</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-      <c r="H53" s="5"/>
+        <v>135</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-      <c r="H54" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K135"/>
+  <dimension ref="A1:K155"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K135"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>145</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K2" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>152</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K3" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>115</v>
+        <v>158</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>116</v>
+        <v>160</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K6" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>167</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K7" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>2.3</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>2.4</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>3.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K10" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>3.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>180</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K11" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>3.3</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>123</v>
+        <v>185</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>3.4</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>124</v>
+        <v>186</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>4.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>187</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K14" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>4.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K15" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>4.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>127</v>
+        <v>198</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>4.4</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>128</v>
+        <v>199</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>5.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K18" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>5.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>206</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K19" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5">
         <v>5.3</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>131</v>
+        <v>211</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5">
         <v>5.4</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>132</v>
+        <v>212</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5">
         <v>6.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>213</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="K22" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>6.2</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>219</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>221</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>224</v>
+      </c>
       <c r="K23" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5">
         <v>6.3</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>135</v>
+        <v>225</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5">
         <v>6.4</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>136</v>
+        <v>226</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5">
         <v>7.1</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>227</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>230</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>232</v>
+      </c>
       <c r="K26" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5">
         <v>7.2</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5">
         <v>7.3</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5">
         <v>7.4</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>140</v>
+        <v>235</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="G30" s="5"/>
+        <v>236</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H30" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K30" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5">
-        <v>2.2</v>
+        <v>1.2</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>237</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K31" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5">
-        <v>3.2</v>
+        <v>1.3</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5">
-        <v>4.2</v>
+        <v>2.1</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="G33" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H33" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J33" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K33" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5">
-        <v>5.2</v>
+        <v>2.2</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      <c r="G34" s="5"/>
+        <v>240</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H34" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J34" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K34" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5">
-        <v>7.2</v>
+        <v>2.3</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G36" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H36" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J36" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K36" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5">
-        <v>1.1</v>
+        <v>3.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G37" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H37" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J37" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K37" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5">
-        <v>1.2</v>
+        <v>3.3</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>149</v>
+        <v>244</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5">
-        <v>2.1</v>
+        <v>4.1</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="G39" s="5"/>
+        <v>245</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H39" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J39" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K39" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B40" s="5">
-        <v>2.2</v>
+        <v>4.2</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>246</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K40" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B41" s="5">
-        <v>3.1</v>
+        <v>4.3</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>152</v>
+        <v>247</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5">
-        <v>3.2</v>
+        <v>5.1</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="G42" s="5"/>
+        <v>248</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K42" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B43" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...4 lines deleted...]
-      <c r="G43" s="5"/>
+      <c r="G43" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K43" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B44" s="5">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>155</v>
+        <v>250</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5">
-        <v>4.3</v>
+        <v>6.1</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G45" s="5"/>
+        <v>251</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="H45" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="K45" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B46" s="5">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>221</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>224</v>
+      </c>
       <c r="K46" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B47" s="5">
-        <v>5.2</v>
+        <v>6.3</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>158</v>
+        <v>253</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B48" s="5">
-        <v>5.3</v>
+        <v>7.1</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G48" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>230</v>
+      </c>
       <c r="H48" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J48" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>232</v>
+      </c>
       <c r="K48" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B49" s="5">
-        <v>6.1</v>
+        <v>7.2</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>160</v>
+        <v>255</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B50" s="5">
-        <v>6.2</v>
+        <v>7.3</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>161</v>
+        <v>256</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B51" s="5">
-        <v>7.1</v>
+        <v>8.1</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>162</v>
+        <v>257</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B52" s="5">
-        <v>7.2</v>
+        <v>8.2</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>163</v>
+        <v>258</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B53" s="5">
-        <v>8.1</v>
+        <v>8.3</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>164</v>
+        <v>259</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B54" s="5">
         <v>1.1</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G54" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H54" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J54" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K54" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B55" s="5">
         <v>1.2</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G55" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H55" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J55" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K55" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B56" s="5">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G56" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H56" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J56" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K56" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B57" s="5">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D57" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E57" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="E57" s="5"/>
-[...1 lines deleted...]
-      <c r="G57" s="5"/>
+      <c r="F57" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H57" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J57" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K57" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B58" s="5">
-        <v>1.5</v>
+        <v>3.1</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G58" s="5"/>
+        <v>264</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H58" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J58" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K58" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B59" s="5">
-        <v>2.1</v>
+        <v>3.2</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      <c r="G59" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H59" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K59" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B60" s="5">
-        <v>2.2</v>
+        <v>4.1</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G60" s="5"/>
+        <v>266</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H60" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K60" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B61" s="5">
-        <v>2.3</v>
+        <v>4.2</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="G61" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="H61" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J61" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K61" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B62" s="5">
-        <v>2.4</v>
+        <v>4.3</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>173</v>
+        <v>268</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B63" s="5">
-        <v>3.1</v>
+        <v>5.1</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K63" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B64" s="5">
-        <v>3.2</v>
+        <v>5.2</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="G64" s="5"/>
+        <v>270</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H64" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J64" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K64" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B65" s="5">
-        <v>3.3</v>
+        <v>5.3</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>176</v>
+        <v>271</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B66" s="5">
-        <v>3.4</v>
+        <v>6.1</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="G66" s="5"/>
+        <v>272</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="H66" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J66" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="K66" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B67" s="5">
-        <v>4.1</v>
+        <v>6.2</v>
       </c>
       <c r="C67" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F67" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...4 lines deleted...]
-      <c r="G67" s="5"/>
+      <c r="G67" s="5" t="s">
+        <v>221</v>
+      </c>
       <c r="H67" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>224</v>
+      </c>
       <c r="K67" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B68" s="5">
-        <v>4.2</v>
+        <v>7.1</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      <c r="G68" s="5"/>
+        <v>274</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>230</v>
+      </c>
       <c r="H68" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J68" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>232</v>
+      </c>
       <c r="K68" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B69" s="5">
-        <v>4.3</v>
+        <v>7.2</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B70" s="5">
-        <v>4.4</v>
+        <v>8.1</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B71" s="5">
-        <v>5.1</v>
+        <v>1.1</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      <c r="G71" s="5"/>
+        <v>277</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H71" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J71" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K71" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B72" s="5">
-        <v>5.2</v>
+        <v>1.2</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      <c r="G72" s="5"/>
+        <v>278</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H72" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J72" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K72" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B73" s="5">
-        <v>5.3</v>
+        <v>1.3</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>184</v>
+        <v>279</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B74" s="5">
-        <v>5.4</v>
+        <v>1.4</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B75" s="5">
-        <v>6.1</v>
+        <v>1.5</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B76" s="5">
-        <v>6.2</v>
+        <v>2.1</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      <c r="G76" s="5"/>
+        <v>282</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H76" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J76" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K76" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B77" s="5">
-        <v>6.3</v>
+        <v>2.2</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      <c r="G77" s="5"/>
+        <v>283</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H77" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J77" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K77" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B78" s="5">
-        <v>7.1</v>
+        <v>2.3</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B79" s="5">
-        <v>7.2</v>
+        <v>2.4</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B80" s="5">
-        <v>7.3</v>
+        <v>3.1</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="G80" s="5"/>
+        <v>286</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H80" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J80" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K80" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B81" s="5">
-        <v>7.4</v>
+        <v>3.2</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      <c r="G81" s="5"/>
+        <v>287</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H81" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J81" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K81" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B82" s="5">
-        <v>1.2</v>
+        <v>3.3</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>193</v>
+        <v>288</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B83" s="5">
-        <v>2.2</v>
+        <v>3.4</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B84" s="5">
-        <v>3.2</v>
+        <v>4.1</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G84" s="5"/>
+        <v>290</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H84" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J84" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K84" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B85" s="5">
-        <v>3.3</v>
+        <v>4.2</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D85" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I85" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E85" s="5"/>
-[...6 lines deleted...]
-      <c r="J85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K85" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B86" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5"/>
       <c r="K86" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B87" s="5">
-        <v>5.2</v>
+        <v>4.4</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B88" s="5">
-        <v>6.2</v>
+        <v>5.1</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="G88" s="5"/>
+        <v>294</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H88" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J88" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K88" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B89" s="5">
-        <v>6.3</v>
+        <v>5.2</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="G89" s="5"/>
+        <v>295</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H89" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J89" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K89" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B90" s="5">
-        <v>6.4</v>
+        <v>5.3</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5"/>
       <c r="K90" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B91" s="5">
-        <v>6.5</v>
+        <v>5.4</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B92" s="5">
-        <v>6.6</v>
+        <v>6.1</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      <c r="G92" s="5"/>
+        <v>298</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="H92" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J92" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="K92" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B93" s="5">
-        <v>6.7</v>
+        <v>6.2</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      <c r="G93" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>221</v>
+      </c>
       <c r="H93" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J93" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>224</v>
+      </c>
       <c r="K93" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B94" s="5">
-        <v>6.8</v>
+        <v>6.3</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B95" s="5">
-        <v>6.9</v>
+        <v>7.1</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      <c r="G95" s="5"/>
+        <v>301</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>230</v>
+      </c>
       <c r="H95" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J95" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>232</v>
+      </c>
       <c r="K95" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B96" s="5">
-        <v>6.11</v>
+        <v>7.2</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>207</v>
+        <v>302</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="B97" s="5">
-        <v>1.1</v>
+        <v>7.3</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="B98" s="5">
-        <v>1.2</v>
+        <v>7.4</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B99" s="5">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="G99" s="5"/>
+        <v>305</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H99" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J99" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K99" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B100" s="5">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      <c r="G100" s="5"/>
+        <v>306</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H100" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J100" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K100" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B101" s="5">
-        <v>2.2</v>
+        <v>1.3</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B102" s="5">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      <c r="G102" s="5"/>
+        <v>308</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H102" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J102" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K102" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B103" s="5">
-        <v>3.1</v>
+        <v>2.2</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="G103" s="5"/>
+        <v>309</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H103" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J103" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K103" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B104" s="5">
-        <v>3.2</v>
+        <v>2.3</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B105" s="5">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      <c r="G105" s="5"/>
+        <v>311</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H105" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J105" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K105" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B106" s="5">
-        <v>4.1</v>
+        <v>3.2</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="G106" s="5"/>
+        <v>312</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H106" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J106" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K106" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B107" s="5">
-        <v>4.2</v>
+        <v>3.3</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B108" s="5">
-        <v>4.3</v>
+        <v>3.4</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>219</v>
+        <v>314</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B109" s="5">
-        <v>5.1</v>
+        <v>4.1</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="G109" s="5"/>
+        <v>315</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H109" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J109" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K109" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B110" s="5">
-        <v>5.2</v>
+        <v>4.2</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      <c r="G110" s="5"/>
+        <v>316</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="H110" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J110" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K110" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="5" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B111" s="5">
-        <v>5.3</v>
+        <v>5.1</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      <c r="G111" s="5"/>
+        <v>317</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H111" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J111" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K111" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="5" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B112" s="5">
-        <v>1.1</v>
+        <v>5.2</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="G112" s="5"/>
+        <v>318</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H112" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J112" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K112" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="5" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B113" s="5">
-        <v>1.2</v>
+        <v>5.3</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>224</v>
+        <v>319</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="5" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B114" s="5">
-        <v>2.1</v>
+        <v>6.1</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="G114" s="5"/>
+        <v>320</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="H114" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J114" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="K114" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="5" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B115" s="5">
-        <v>2.2</v>
+        <v>6.2</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="G115" s="5"/>
+        <v>321</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>221</v>
+      </c>
       <c r="H115" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J115" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>224</v>
+      </c>
       <c r="K115" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="5" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B116" s="5">
-        <v>3.1</v>
+        <v>6.3</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B117" s="5">
-        <v>3.2</v>
+        <v>1.1</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="G117" s="5"/>
+        <v>323</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H117" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J117" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K117" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B118" s="5">
-        <v>3.3</v>
+        <v>1.2</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      <c r="G118" s="5"/>
+        <v>324</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H118" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J118" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K118" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B119" s="5">
-        <v>4.1</v>
+        <v>1.3</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I119" s="5"/>
       <c r="J119" s="5"/>
       <c r="K119" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B120" s="5">
-        <v>4.2</v>
+        <v>2.1</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      <c r="G120" s="5"/>
+        <v>326</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H120" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J120" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K120" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B121" s="5">
-        <v>4.3</v>
+        <v>2.2</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      <c r="G121" s="5"/>
+        <v>327</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H121" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J121" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K121" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B122" s="5">
-        <v>5.1</v>
+        <v>2.3</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5"/>
       <c r="K122" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="5" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B123" s="5">
-        <v>5.2</v>
+        <v>3.1</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      <c r="G123" s="5"/>
+        <v>329</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H123" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J123" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K123" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B124" s="5">
-        <v>1.1</v>
+        <v>3.2</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="G124" s="5"/>
+        <v>330</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H124" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J124" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K124" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B125" s="5">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5"/>
       <c r="K125" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B126" s="5">
-        <v>3.1</v>
+        <v>4.1</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="G126" s="5"/>
+        <v>332</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H126" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J126" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K126" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B127" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      <c r="G127" s="5"/>
+        <v>333</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="H127" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J127" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K127" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B128" s="5">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5"/>
       <c r="K128" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B129" s="5">
         <v>5.1</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      <c r="G129" s="5"/>
+        <v>335</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="H129" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J129" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="K129" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B130" s="5">
         <v>5.2</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="G130" s="5"/>
+        <v>336</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H130" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J130" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K130" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="B131" s="5">
-        <v>6.1</v>
+        <v>5.3</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>242</v>
+        <v>337</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5"/>
       <c r="K131" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="5" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="B132" s="5">
-        <v>6.2</v>
+        <v>1.1</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      <c r="G132" s="5"/>
+        <v>338</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H132" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J132" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K132" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="5" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="B133" s="5">
-        <v>7.1</v>
+        <v>1.2</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      <c r="G133" s="5"/>
+        <v>339</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H133" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J133" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K133" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="5" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="B134" s="5">
-        <v>8.1</v>
+        <v>2.1</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      <c r="G134" s="5"/>
+        <v>340</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H134" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J134" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K134" s="7">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="5" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="B135" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K135" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B136" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="K136" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B137" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="K137" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B138" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B139" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="K139" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B140" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="K140" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B141" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B142" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K142" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B143" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="K143" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B144" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="K144" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B145" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="K145" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B146" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="K146" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B147" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="K147" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B148" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="K148" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B149" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K149" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B150" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="K150" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B151" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="K151" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B152" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="K152" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B153" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="K153" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B154" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="5"/>
+      <c r="G154" s="5"/>
+      <c r="H154" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="I154" s="5"/>
+      <c r="J154" s="5"/>
+      <c r="K154" s="7">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B155" s="5">
         <v>8.2</v>
       </c>
-      <c r="C135" s="5" t="s">
-[...14 lines deleted...]
-        <v>0.75</v>
+      <c r="C155" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="5"/>
+      <c r="G155" s="5"/>
+      <c r="H155" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="I155" s="5"/>
+      <c r="J155" s="5"/>
+      <c r="K155" s="7">
+        <v>0.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I305"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I305"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>247</v>
+        <v>362</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>248</v>
+        <v>363</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>249</v>
+        <v>364</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>250</v>
+        <v>365</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>251</v>
+        <v>366</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>252</v>
+        <v>367</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>255</v>
+        <v>370</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>256</v>
+        <v>371</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>257</v>
+        <v>372</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>258</v>
+        <v>373</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C6" s="5">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>259</v>
+        <v>374</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>260</v>
+        <v>375</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>261</v>
+        <v>376</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C9" s="5">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>262</v>
+        <v>377</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>263</v>
+        <v>378</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>264</v>
+        <v>379</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>265</v>
+        <v>380</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>266</v>
+        <v>381</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>267</v>
+        <v>382</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>268</v>
+        <v>383</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>269</v>
+        <v>384</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>269</v>
+        <v>384</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>270</v>
+        <v>385</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>271</v>
+        <v>386</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C20" s="5">
         <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>272</v>
+        <v>387</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C21" s="5">
         <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>273</v>
+        <v>388</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C22" s="5">
         <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>274</v>
+        <v>389</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C23" s="5">
         <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C24" s="5">
         <v>9</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>276</v>
+        <v>391</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C25" s="5">
         <v>10</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>277</v>
+        <v>392</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C26" s="5">
         <v>11</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C27" s="5">
         <v>12</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>279</v>
+        <v>394</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C28" s="5">
         <v>13</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>280</v>
+        <v>395</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C29" s="5">
         <v>14</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C30" s="5">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>282</v>
+        <v>397</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C31" s="5">
         <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>282</v>
+        <v>397</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C32" s="5">
         <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>283</v>
+        <v>398</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C33" s="5">
         <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C34" s="5">
         <v>3</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C35" s="5">
         <v>4</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C36" s="5">
         <v>5</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>285</v>
+        <v>400</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C37" s="5">
         <v>6</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C38" s="5">
         <v>7</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C39" s="5">
         <v>8</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>287</v>
+        <v>402</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>288</v>
+        <v>403</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>289</v>
+        <v>404</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>290</v>
+        <v>405</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C45" s="5">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C46" s="5">
         <v>7</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C47" s="5">
         <v>8</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C48" s="5">
         <v>9</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C49" s="5">
         <v>10</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C50" s="5">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C51" s="5">
         <v>12</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C52" s="5">
         <v>13</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C53" s="5">
         <v>14</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C54" s="5">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C55" s="5">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C56" s="5">
         <v>17</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C57" s="5">
         <v>18</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C58" s="5">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>269</v>
+        <v>384</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C59" s="5">
         <v>2</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>269</v>
+        <v>384</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C60" s="5">
         <v>3</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>270</v>
+        <v>385</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C61" s="5">
         <v>4</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>271</v>
+        <v>386</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C62" s="5">
         <v>5</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>272</v>
+        <v>387</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C63" s="5">
         <v>6</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>273</v>
+        <v>388</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C64" s="5">
         <v>7</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>274</v>
+        <v>389</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C65" s="5">
         <v>8</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C66" s="5">
         <v>9</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>276</v>
+        <v>391</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C67" s="5">
         <v>10</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>277</v>
+        <v>392</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C68" s="5">
         <v>11</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>278</v>
+        <v>393</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C69" s="5">
         <v>12</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>279</v>
+        <v>394</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C70" s="5">
         <v>13</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>280</v>
+        <v>395</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C71" s="5">
         <v>14</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>281</v>
+        <v>396</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C72" s="5">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>282</v>
+        <v>397</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C73" s="5">
         <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>282</v>
+        <v>397</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C74" s="5">
         <v>1</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>283</v>
+        <v>398</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C75" s="5">
         <v>2</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C76" s="5">
         <v>3</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C77" s="5">
         <v>4</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>284</v>
+        <v>399</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C78" s="5">
         <v>5</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>285</v>
+        <v>400</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C79" s="5">
         <v>6</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C80" s="5">
         <v>7</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C81" s="5">
         <v>8</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C82" s="5">
         <v>1</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>287</v>
+        <v>402</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C83" s="5">
         <v>2</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>288</v>
+        <v>403</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C84" s="5">
         <v>3</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>289</v>
+        <v>404</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C85" s="5">
         <v>4</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>290</v>
+        <v>405</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C86" s="5">
         <v>5</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C87" s="5">
         <v>6</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C88" s="5">
         <v>7</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C89" s="5">
         <v>8</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C90" s="5">
         <v>9</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C91" s="5">
         <v>10</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C92" s="5">
         <v>11</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C93" s="5">
         <v>12</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C94" s="5">
         <v>13</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>292</v>
+        <v>407</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C95" s="5">
         <v>14</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C96" s="5">
         <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C97" s="5">
         <v>16</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>293</v>
+        <v>408</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C98" s="5">
         <v>17</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C99" s="5">
         <v>18</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>294</v>
+        <v>409</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C100" s="5">
         <v>1</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>295</v>
+        <v>410</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C101" s="5">
         <v>2</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>296</v>
+        <v>411</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C102" s="5">
         <v>3</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C103" s="5">
         <v>4</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C104" s="5">
         <v>5</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>296</v>
+        <v>411</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C105" s="5">
         <v>6</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C106" s="5">
         <v>7</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C107" s="5">
         <v>8</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C108" s="5">
         <v>9</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C109" s="5">
         <v>10</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C110" s="5">
         <v>11</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C111" s="5">
         <v>1</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>299</v>
+        <v>414</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C112" s="5">
         <v>2</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>300</v>
+        <v>415</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C113" s="5">
         <v>3</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C114" s="5">
         <v>4</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C115" s="5">
         <v>5</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C116" s="5">
         <v>6</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C117" s="5">
         <v>7</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C118" s="5">
         <v>8</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>300</v>
+        <v>415</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C119" s="5">
         <v>9</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C120" s="5">
         <v>10</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C121" s="5">
         <v>11</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C122" s="5">
         <v>12</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C123" s="5">
         <v>13</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C124" s="5">
         <v>14</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C125" s="5">
         <v>15</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C126" s="5">
         <v>16</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C127" s="5">
         <v>17</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C128" s="5">
         <v>18</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C129" s="5">
         <v>19</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C130" s="5">
         <v>20</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C131" s="5">
         <v>21</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C132" s="5">
         <v>22</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C133" s="5">
         <v>23</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C134" s="5">
         <v>24</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C135" s="5">
         <v>25</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C136" s="5">
         <v>26</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C137" s="5">
         <v>27</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C138" s="5">
         <v>28</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C139" s="5">
         <v>29</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C140" s="5">
         <v>1</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>306</v>
+        <v>421</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C141" s="5">
         <v>2</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>307</v>
+        <v>422</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C142" s="5">
         <v>3</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C143" s="5">
         <v>4</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>307</v>
+        <v>422</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C144" s="5">
         <v>5</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C145" s="5">
         <v>6</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C146" s="5">
         <v>7</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C147" s="5">
         <v>1</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>309</v>
+        <v>424</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C148" s="5">
         <v>2</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>310</v>
+        <v>425</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C149" s="5">
         <v>3</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C150" s="5">
         <v>4</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C151" s="5">
         <v>5</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C152" s="5">
         <v>6</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>310</v>
+        <v>425</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C153" s="5">
         <v>7</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C154" s="5">
         <v>8</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C155" s="5">
         <v>9</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C156" s="5">
         <v>10</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C157" s="5">
         <v>11</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C158" s="5">
         <v>12</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C159" s="5">
         <v>13</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C160" s="5">
         <v>14</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C161" s="5">
         <v>15</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C162" s="5">
         <v>16</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C163" s="5">
         <v>1</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>314</v>
+        <v>429</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C164" s="5">
         <v>2</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>315</v>
+        <v>430</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C165" s="5">
         <v>3</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>316</v>
+        <v>431</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C166" s="5">
         <v>4</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>317</v>
+        <v>432</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C167" s="5">
         <v>5</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>318</v>
+        <v>433</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C168" s="5">
         <v>6</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>319</v>
+        <v>434</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C169" s="5">
         <v>7</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>320</v>
+        <v>435</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C170" s="5">
         <v>8</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>321</v>
+        <v>436</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C171" s="5">
         <v>1</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>322</v>
+        <v>437</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C172" s="5">
         <v>2</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>323</v>
+        <v>438</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C173" s="5">
         <v>3</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>324</v>
+        <v>439</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C174" s="5">
         <v>4</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>325</v>
+        <v>440</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C175" s="5">
         <v>5</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>326</v>
+        <v>441</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C176" s="5">
         <v>6</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>327</v>
+        <v>442</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C177" s="5">
         <v>1</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>328</v>
+        <v>443</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C178" s="5">
         <v>2</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>329</v>
+        <v>444</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C179" s="5">
         <v>3</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>330</v>
+        <v>445</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C180" s="5">
         <v>4</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>331</v>
+        <v>446</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C181" s="5">
         <v>5</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>332</v>
+        <v>447</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C182" s="5">
         <v>6</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>333</v>
+        <v>448</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C183" s="5">
         <v>7</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>334</v>
+        <v>449</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C184" s="5">
         <v>8</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>335</v>
+        <v>450</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C185" s="5">
         <v>1</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>336</v>
+        <v>451</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C186" s="5">
         <v>2</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>337</v>
+        <v>452</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C187" s="5">
         <v>3</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C188" s="5">
         <v>4</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>337</v>
+        <v>452</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C189" s="5">
         <v>5</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C190" s="5">
         <v>6</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C191" s="5">
         <v>7</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C192" s="5">
         <v>1</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>339</v>
+        <v>454</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C193" s="5">
         <v>2</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>340</v>
+        <v>455</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C194" s="5">
         <v>3</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C195" s="5">
         <v>4</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C196" s="5">
         <v>5</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C197" s="5">
         <v>6</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>340</v>
+        <v>455</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C198" s="5">
         <v>7</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C199" s="5">
         <v>8</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C200" s="5">
         <v>9</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C201" s="5">
         <v>10</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C202" s="5">
         <v>11</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C203" s="5">
         <v>12</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C204" s="5">
         <v>13</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C205" s="5">
         <v>14</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C206" s="5">
         <v>15</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C207" s="5">
         <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C208" s="5">
         <v>1</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>344</v>
+        <v>459</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C209" s="5">
         <v>2</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>344</v>
+        <v>459</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C210" s="5">
         <v>1</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>345</v>
+        <v>460</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C211" s="5">
         <v>2</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C212" s="5">
         <v>3</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C213" s="5">
         <v>4</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C214" s="5">
         <v>1</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>336</v>
+        <v>451</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C215" s="5">
         <v>2</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>337</v>
+        <v>452</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C216" s="5">
         <v>3</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C217" s="5">
         <v>4</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>337</v>
+        <v>452</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C218" s="5">
         <v>5</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C219" s="5">
         <v>6</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C220" s="5">
         <v>7</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>338</v>
+        <v>453</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C221" s="5">
         <v>1</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>339</v>
+        <v>454</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C222" s="5">
         <v>2</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>340</v>
+        <v>455</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C223" s="5">
         <v>3</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C224" s="5">
         <v>4</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C225" s="5">
         <v>5</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C226" s="5">
         <v>6</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>340</v>
+        <v>455</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C227" s="5">
         <v>7</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C228" s="5">
         <v>8</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C229" s="5">
         <v>9</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C230" s="5">
         <v>10</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>341</v>
+        <v>456</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C231" s="5">
         <v>11</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C232" s="5">
         <v>12</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C233" s="5">
         <v>13</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>342</v>
+        <v>457</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C234" s="5">
         <v>14</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C235" s="5">
         <v>15</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C236" s="5">
         <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>343</v>
+        <v>458</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C237" s="5">
         <v>1</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>344</v>
+        <v>459</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C238" s="5">
         <v>2</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>344</v>
+        <v>459</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C239" s="5">
         <v>1</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>345</v>
+        <v>460</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C240" s="5">
         <v>2</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C241" s="5">
         <v>3</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C242" s="5">
         <v>4</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>346</v>
+        <v>461</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C243" s="5">
         <v>1</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>295</v>
+        <v>410</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C244" s="5">
         <v>2</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>296</v>
+        <v>411</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C245" s="5">
         <v>3</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C246" s="5">
         <v>4</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C247" s="5">
         <v>5</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>296</v>
+        <v>411</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C248" s="5">
         <v>6</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C249" s="5">
         <v>7</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C250" s="5">
         <v>8</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>297</v>
+        <v>412</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C251" s="5">
         <v>9</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C252" s="5">
         <v>10</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C253" s="5">
         <v>11</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C254" s="5">
         <v>1</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>299</v>
+        <v>414</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C255" s="5">
         <v>2</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>300</v>
+        <v>415</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C256" s="5">
         <v>3</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C257" s="5">
         <v>4</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C258" s="5">
         <v>5</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C259" s="5">
         <v>6</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C260" s="5">
         <v>7</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C261" s="5">
         <v>8</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>300</v>
+        <v>415</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C262" s="5">
         <v>9</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C263" s="5">
         <v>10</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C264" s="5">
         <v>11</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C265" s="5">
         <v>12</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C266" s="5">
         <v>13</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C267" s="5">
         <v>14</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>301</v>
+        <v>416</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C268" s="5">
         <v>15</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C269" s="5">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C270" s="5">
         <v>17</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C271" s="5">
         <v>18</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C272" s="5">
         <v>19</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>302</v>
+        <v>417</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C273" s="5">
         <v>20</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C274" s="5">
         <v>21</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C275" s="5">
         <v>22</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C276" s="5">
         <v>23</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>303</v>
+        <v>418</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C277" s="5">
         <v>24</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C278" s="5">
         <v>25</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C279" s="5">
         <v>26</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>304</v>
+        <v>419</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5"/>
       <c r="H279" s="5"/>
       <c r="I279" s="5"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C280" s="5">
         <v>27</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C281" s="5">
         <v>28</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C282" s="5">
         <v>29</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>305</v>
+        <v>420</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C283" s="5">
         <v>1</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>306</v>
+        <v>421</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C284" s="5">
         <v>2</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>307</v>
+        <v>422</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C285" s="5">
         <v>3</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C286" s="5">
         <v>4</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>307</v>
+        <v>422</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C287" s="5">
         <v>5</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C288" s="5">
         <v>6</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C289" s="5">
         <v>7</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>308</v>
+        <v>423</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C290" s="5">
         <v>1</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>309</v>
+        <v>424</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5"/>
       <c r="H290" s="5"/>
       <c r="I290" s="5"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C291" s="5">
         <v>2</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>310</v>
+        <v>425</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5"/>
       <c r="H291" s="5"/>
       <c r="I291" s="5"/>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C292" s="5">
         <v>3</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5"/>
       <c r="H292" s="5"/>
       <c r="I292" s="5"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C293" s="5">
         <v>4</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5"/>
       <c r="H293" s="5"/>
       <c r="I293" s="5"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C294" s="5">
         <v>5</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5"/>
       <c r="H294" s="5"/>
       <c r="I294" s="5"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C295" s="5">
         <v>6</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>310</v>
+        <v>425</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5"/>
       <c r="H295" s="5"/>
       <c r="I295" s="5"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C296" s="5">
         <v>7</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5"/>
       <c r="H296" s="5"/>
       <c r="I296" s="5"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C297" s="5">
         <v>8</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5"/>
       <c r="H297" s="5"/>
       <c r="I297" s="5"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C298" s="5">
         <v>9</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5"/>
       <c r="H298" s="5"/>
       <c r="I298" s="5"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C299" s="5">
         <v>10</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>311</v>
+        <v>426</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5"/>
       <c r="H299" s="5"/>
       <c r="I299" s="5"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C300" s="5">
         <v>11</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5"/>
       <c r="H300" s="5"/>
       <c r="I300" s="5"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C301" s="5">
         <v>12</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5"/>
       <c r="H301" s="5"/>
       <c r="I301" s="5"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C302" s="5">
         <v>13</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>312</v>
+        <v>427</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5"/>
       <c r="H302" s="5"/>
       <c r="I302" s="5"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C303" s="5">
         <v>14</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5"/>
       <c r="H303" s="5"/>
       <c r="I303" s="5"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C304" s="5">
         <v>15</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5"/>
       <c r="H304" s="5"/>
       <c r="I304" s="5"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="C305" s="5">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5"/>
       <c r="H305" s="5"/>
       <c r="I305" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>347</v>
+        <v>462</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>348</v>
+        <v>463</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>349</v>
+        <v>464</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>350</v>
+        <v>465</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>466</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>363</v>
+      <c r="E6" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>506</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>364</v>
+        <v>507</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>365</v>
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>366</v>
+        <v>509</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>367</v>
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>369</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>546</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>