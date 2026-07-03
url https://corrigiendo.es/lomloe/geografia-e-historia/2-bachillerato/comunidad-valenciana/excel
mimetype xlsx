--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:43</t>
+    <t>03/07/2026 19:40</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>