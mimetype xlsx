--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="670">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,146 +94,245 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:46</t>
+    <t>01/09/2026 13:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Cambiar los patrones de consumo insostenible y adoptar hábitos de vida saludables, reconociendo los retos ecosociales actuales y futuros de España, desarrollando un pensamiento crítico y debatiendo desde la perspectiva geográfica sobre los mensajes recibidos a través de canales oficiales y extraoficiales, formales e informales. El reconocimiento por parte del alumnado de los problemas ecosociales a los que se enfrenta la sociedad española tales como son el alto grado de consumismo, la sobreexplotación, la generación de residuos, la emergencia climática, el reto demográfico y la contaminación medioambiental, supone saber identificarlos y tomar conciencia de la responsabilidad individual y colectiva. Son situaciones de ecodependencia que afectan al medio natural y a los grupos humanos y que, en ocasiones, siguen procesos a escala global. Una ciudadanía informada debe mantener debates que sometan a un juicio crítico los mensajes que se reciban desde medios oficiales o informales, previniendo la difusión de informaciones falsas o detectando la manipulación interesada. Los argumentos que se esgrimen en cualquier debate público o privado deberían construirse desde la fundamentación científica que aporta el pensamiento geográfico, poniendo en alza la relación de la sociedad con su entorno y rechazando cualquier opinión no avalada por datos fiables, accesibles y contrastados. De esta manera el alumnado afianzará las competencias necesarias para afrontar retos del siglo XXI, como es la confianza en el conocimiento como motor de desarrollo.</t>
   </si>
   <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Interpretar fuentes de información visuales apreciando la riqueza de los paisajes naturales y humanizados, comprendiendo la complejidad del espacio geográfico, y valorando la sostenibilidad como principio de las relaciones entre ecosistemas naturales y acción humana. La comprensión del espacio geográfico implica asumir su complejidad como sistema en el que se combinan la acción humana, los elementos abióticos y los bióticos. La teoría general de sistemas aporta los conceptos necesarios para entender el funcionamiento de esos componentes y sus relaciones. Todo sistema está integrado por subsistemas que, una vez aislados, facilitan un análisis pormenorizado de sus características, lo que lleva a resolver el problema de la escala de análisis. Desde lo local a lo global, la escala permite delimitar el campo o parcela de estudio.</t>
   </si>
   <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Analizar la diversidad natural de España y su singularidad dentro de Europa comparando las características comunes y específicas del relieve, el clima, la hidrografía y la biodiversidad, y reflexionando sobre la percepción personal del espacio. El análisis de la diversidad natural de España adquiere sentido al examinar la gran variedad de ecosistemas terrestres y acuáticos existentes y que tienen su reflejo en la red de espacios naturales protegidos. Su singularidad a escala europea le confiere un lugar destacado dentro de la Red Natura 2000. Tal biodiversidad se explica por la interacción particular en cada área de los factores físicos que afectan a la Península Ibérica, a los archipiélagos de Baleares y de Canarias y al resto de territorios. En especial adquiere valor el ejemplo que en la Comunidad Autónoma de Extremadura representa la dehesa, espacio que conjuga de manera sostenible el aprovechamiento agrario y el respeto por el medio natural, siendo uno de los ecosistemas con mayor biodiversidad de toda Europa. Desde el rigor que impone el método comparativo, basado en la búsqueda de analogías y diferencias, todo análisis geográfico debe partir de datos y cálculos fiables que puedan ser contrastados a la hora de describir las características y la distribución de unidades geomorfológicas, climáticas, vegetales e hídricas. Tradicionalmente el medio natural ha servido para construir la percepción que cada persona tiene del territorio y de su existencia, condicionando vínculos y sentimientos de pertenencia a uno o varios lugares.</t>
   </si>
   <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>A plicar las tecnologías de la información geográfica (TIG), métodos y técnicas propios o de ciencias afines localizando fenómenos naturales y humanos, y argumentando con rigor sus límites o categorías para resolver eficientemente el problema de la escala en cualquier análisis o propuesta de actuación.</t>
   </si>
   <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Asumir la globalización como contexto que enmarca la evolución de los sistemas económicos y los comportamientos sociales recientes investigando sus relaciones de causa y efecto, creando productos propios que demuestren la interdependencia a todas las escalas y respetando la dignidad humana y al medioambiente como base de una ciudadanía global. Al referirse a las interrelaciones entre las economías y sociedades de gran parte del mundo, la globalización se considera un fenómeno geográfico y económico que tiene aspectos positivos y negativos en los ámbitos geográficos, políticos, demográficos, culturales, tecnológicos y económicos. Los aspectos más positivos de la globalización se dan en las sociedades más desarrolladas, que mejoran la vida de sus ciudadanos. La globalización es la responsable de la libre circulación de mercancías, capitales y trabajadores, aunque su aspecto más visible es el de las tecnologías de la comunicación que permiten contactar en tiempo real con cualquier parte del planeta, desarrollando una nueva red de relaciones sociales y económicas y permitiendo un intercambio cultural hasta ahora desconocido, cuya consecuencia directa es la multiculturalidad, una realidad en las sociedades más modernas que enriquece y que, al mismo tiempo, plantea retos. La globalización también contribuye a que se extienda territorialmente y se respete la Declaración Universal de los Derechos Humanos de la Organización de las Naciones Unidas (ONU), por un lado, como difusora y, por otro, como instrumento de control al posibilitar la denuncia de sus violaciones, lo que favorece, a través de la cooperación internacional, la resolución de problemas globales como el cambio climático, el terrorismo o la lucha contra la pobreza. Pero la globalización también tiene una cara negativa. Las fuertes interrelaciones existentes en todos los ámbitos favorecen, en ocasiones, el intervencionismo extranjero y la pérdida de identidad nacional ante la uniformidad cultural, la pérdida de empleos y el abaratamiento de la mano de obra a consecuencia de la deslocalización, la concentración de capitales en grandes multinacionales, la dependencia económica por la que cualquier crisis económica en un país se traslada rápidamente a otros, y las migraciones, el flujo de trabajadores y su concentración en las grandes ciudades de los países ricos que dan lugar, en ocasiones, a fenómenos de marginación, desigualdad y exclusión social. A partir de esta competencia se promoverá la aplicación de métodos científicos de investigación con los que el alumnado busque, analice y compare información sobre la globalización, estableciendo relaciones de causa y efecto, así como extrayendo y exponiendo sus conclusiones sobre las interrelaciones y las interdependencias ocasionadas por este fenómeno. La investigación de los factores causantes de estas transformaciones y de sus consecuencias sobre el territorio y la sociedad abre un rico campo de indagación de estas ecodependencias. Al analizar los efectos positivos y negativos de la globalización, el respeto a la dignidad humana debe primar como valor ético de una ciudadanía global y comprometida también con el medioambiente que posibilite la adopción de una actitud de respeto y la propuesta de soluciones ante la multiculturalidad, la desigualdad y el medioambiente, favoreciendo de este modo el logro de los retos del siglo XXI, relacionados con el respeto al medioambiente, el consumo responsable y la valoración de la diversidad personal y cultural. Al asumir que el fenómeno de la globalización es determinante en las complejas relaciones existentes entre países y sus sistemas económicos, se puede poner en su contexto la evolución reciente de las actividades económicas en España y en la Unión Europea en todos sus sectores. Igualmente, se han producido transformaciones socioculturales de gran impacto sobre la distribución espacial de la población y los comportamientos demográficos. Las consecuencias de la globalización son observables en contextos reales, académicos o sociales. Las relaciones de interdependencia e interconexión pueden demostrarse de forma inductiva, especialmente mediante el estudio de casos o situaciones problemáticas cercanas y relevantes para el alumnado.</t>
   </si>
   <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Analizar de forma crítica los desequilibrios territoriales de España y de su estructura sociolaboral y demográfica reconociendo los procesos y las decisiones que han contribuido a las desigualdades presentes, reforzando la conciencia de solidaridad y el compromiso con los mecanismos de cooperación y cohesión españoles y europeos. Desde hace décadas, uno de los objetos de estudio de la geografía ha sido el análisis de los desequilibrios territoriales para entender las desigualdades, su origen y consecuencias.</t>
   </si>
   <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
+  </si>
+  <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Aportar soluciones innovadoras a contextos en transformación del pasado, del presente o del futuro, movilizando conocimientos previos, nuevos y de otros campos del saber, y reorientando eficazmente decisiones y estrategias de trabajo individual y en equipo La ciencia geográfica permite identificar, evaluar y establecer las diferencias y similitudes existentes entre los espacios geográficos, proporcionando a las personas las herramientas y el conocimiento necesarios para comprender las interrelaciones entre hombre y medio, y favoreciendo así un mejor entendimiento del territorio que se ocupa, lo que deriva en una adecuada integración del individuo en su entorno.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>Valorar los movimientos y acciones que han promovido y hecho avanzar las libertades en la historia de España, utilizando adecuadamente términos y conceptos históricos, comparando los distintos regímenes políticos y reconociendo el legado democrático de la Constitución de 1978 como fundamento de nuestra convivencia y garantía de nuestros derechos. La Constitución de 1978 inició la etapa de convivencia pacífica y democrática más larga y duradera de la historia de España. El alumnado debe concebir el Estado social y de derecho actual no solo como resultado del entendimiento y de la acción de las mujeres y hombres comprometidos con la libertad, sino también como el fruto del ejercicio diario de una ciudadanía activa identificada con sus principios e inspirada en sus valores. Por otro lado, también se entenderá el devenir histórico como una causa más del establecimiento de la democracia, en tanto en cuanto la Transición no deja de ser el último intento, en este caso exitoso, de solucionar de forma pacífica los conflictos históricos que arrastraba España desde finales del Antiguo Régimen, y que se agudizaron a lo largo del siglo XIX. Por lo tanto, se interpretará la memoria democrática, no solo como efecto directo de esta experiencia histórica de la Transición, sino como resultado del complejo camino que el constitucionalismo ha recorrido desde 1812. Todo esto implica considerar la historia como un proceso no lineal, de avances y retrocesos, con sucesivos intentos para instaurar un régimen liberal primero (Cortes de Cádiz, Trienio Liberal, Reinado de Isabel II) y para establecer la democracia después (Sexenio Democrático, II República y Transición). Tan importante como esto resultará conocer los momentos históricos en los que se produjo una reacción frente a los cambios (reinado de Fernando VII, Franquismo, etc).</t>
   </si>
   <si>
     <t>Reconocer y valorar la diversidad identitaria de nuestro país, por medio del contraste de la información y la revisión crítica de fuentes, tomando conciencia del papel que juega en la actualidad y respetando tanto los sentimientos de pertenencia como la existencia de identidades múltiples, al igual que las normas y símbolos que establece nuestro marco común de convivencia. La definición constitucional de la nación española y el reconocimiento de otras identidades exigen el estudio de los procesos de nacionalización a raíz de la incorporación del concepto de soberanía nacional y del uso de la historia para justificarlos.</t>
   </si>
   <si>
     <t>Analizar y valorar la idea de progreso sobre la base del bienestar social y de la sostenibilidad, a través de la interpretación de los factores modernizadores de la historia económica de España, el uso de métodos cuantitativos y el análisis crítico de las desigualdades sociales y territoriales, considerando el emprendimiento, la innovación y el aprendizaje permanente como elementos fundamentales en un entorno económico y profesional en constante cambio. Todo el conjunto de acciones que desarrollarán esta competencia pasarán por aceptar que el progreso y desarrollo humano están basados en los principios de la justicia social y el desarrollo sostenible. Esta perspectiva implica una mirada crítica hacia la idea del progreso a lo largo del tiempo, a sus planteamientos filosóficos y económicos y a sus derivaciones políticas. El argumento histórico sobre el que se sostiene esta competencia es que el desarrollo económico preindustrial y del capitalismo inicial no buscaba ni la redistribución ni el bienestar social, sino el beneficio de unas élites económicas, con unas consecuencias que ha generado un crecimiento económico que, históricamente, no ha tenido en cuenta entre sus prioridades ni la distribución de la riqueza ni sus efectos ambientales. El alumnado comprenderá, tras desarrollar esta competencia, que los desequilibrios del modelo antiguo son tan profundos que están condicionando la realidad actual y futura. El estudio de la modernización económica exige poner en contacto el largo tiempo de las estructuras que, en el caso de España, ha mantenido determinados condicionantes desde la época medieval, como es el caso de la propiedad de la tierra, con el medio y corto plazo, conectándolo con coyunturas concretas como los elevados costes por la implicación en los conflictos bélicos de la época moderna, el comercio colonial o las políticas comerciales. Y debe prestar especial atención al estudio comparativo de la evolución del capitalismo y la industrialización en España con otros países europeos que nos sirven de referencia, a través del análisis de los respectivos ritmos de crecimiento. Dentro del bloque de «Sociedades en el tiempo», los saberes que desarrollan esta competencia son los que exponen la transición al capitalismo, la industrialización y los factores de desarrollo, pero también los que inciden en la creación en una economía nacional y en la evolución histórica de las condiciones laborales y de vida. Dentro del bloque de «Retos del mundo actual», los saberes movilizados están alrededor del crecimiento económico y la sostenibilidad y, por otro lado, los condicionantes económicos del proceso de integración europea. Por fin, el bloque del «Compromiso cívico» incide en el comportamiento ecosocial y la ecología económica y los principios de solidaridad. El análisis económico se basa en planteamientos históricos, pero, fundamentalmente, en datos y cifras macroeconómicas que avalan y justifican posturas. Manejar las principales magnitudes macroeconómicas y microeconómicas supone el ejercicio de habilidades econométricas, el uso de bases estadísticas, la lectura de gráficos, el manejo de datos y recursos digitales, y el empleo de aplicaciones informáticas. También la capacidad interpretativa y de relación, que permite asociar los factores económicos con la desigualdad social y territorial, así como percibir la velocidad de los cambios del mundo actual, que demanda una nueva ciudadanía innovadora, emprendedora, resiliente ante la incertidumbre y comprometida por la mejora de la humanidad y del planeta. Al terminar segundo de Bachillerato, el alumnado comprenderá el origen de los principales desequilibrios de la economía española y su origen histórico, así como las políticas desarrolladas en el periodo contemporáneo para paliar y encauzar dichos desequilibrios dentro de la ortodoxia capitalista. Asimismo, será capaz de apreciar las diferencias entre los modelos económicos existentes en Europa, valorando la pertenencia a un ámbito de desarrollo económico mediterráneo, con sus limitaciones y capacidades. Igualmente, el alumnado identificará y valorará críticamente las consecuencias sociales de los procesos de expansión económica pero también de los periodos de crisis del capitalismo en España. Finalmente, el alumnado conocerá e identificará las diferencias entre los modelos de desarrollo económico previos al modelo actual del estado del bienestar y del capitalismo globalizado, promoviendo actuaciones personales o comunitarias que sostengan que el crecimiento debe encauzarse hacia los principios de la justicia social y el desarrollo sostenible.</t>
   </si>
   <si>
     <t>T omar conciencia de la diversidad social a través del análisis multidisciplinar de los cambios y continuidades de la sociedad española a lo largo del tiempo, la evolución de la población, los niveles y modos de vida, las condiciones laborales y los movimientos y conflictos sociales, valorando el alcance de las medidas adoptadas y los progresos y limitaciones para avanzar en la igualdad, el bienestar, la justicia y la cohesión social.</t>
   </si>
   <si>
     <t>Analizar críticamente el papel de las creencias y de las ideologías en la articulación social, en el uso del poder y en la configuración de identidades y proyectos políticos contrapuestos, a través del estudio de fuentes primarias y textos historiográficos y de la fundamentación de juicios propios, debatiendo sobre problemas actuales, transfiriendo conocimiento, valorando la diversidad cultural y mostrando actitudes respetuosas ante ideas legítimas diferentes a las propias. Las creencias y las ideologías han constituido uno de los principales ejes vertebradores de la sociedad, y a partir de ellas se han generado los más importantes espacios de sociabilidad, de creación de vínculos e identidades colectivas. El alumnado debe identificar los cambios en las creencias y prácticas religiosas, las formas de pensamiento y las concepciones políticas que han ido emergiendo y transformándose desde la etapa del absolutismo y el Estado liberal, pasando por las experiencias democráticas y dictatoriales del siglo XX hasta la actual sociedad democrática. Cada periodo muestra unas ideologías proclives y defensoras del poder instituido y otras críticas y superadoras de ese modelo político. El alumnado debe conocer ambas tendencias, ver el carácter conservador de algunas, el progresista y revolucionario de algunas o el contrarrevolucionario de otras. Caracterizar, comprender, analizar y criticar deben ser los elementos clave de este análisis ideológico, no olvidando nunca el contexto en el que surgen y siempre en comparación con nuestra realidad política y nuestros valores comunes actuales. Todo este proceso debe dotar a los alumnos de estrategias y destrezas para poder ser riguroso en la elección, por parte del alumnado, de un modelo y de una visión política personal como ciudadanos que son.</t>
   </si>
   <si>
     <t>Interpretar el valor geoestratégico de España y su conexión con la historia mundial, señalando las analogías y singularidades de su evolución histórica en un contexto global cambiante por medio de la búsqueda y el tratamiento de la información, para avalar los compromisos de nuestro país en materias de cooperación y seguridad, promover actitudes solidarias y asumir los valores del europeísmo.</t>
   </si>
   <si>
     <t>Incorporar la perspectiva de género en el análisis de la España actual y de su historia, a través de la contextualización histórica de fuentes literarias y artísticas y la investigación sobre el movimiento feminista, recuperando su presencia en la historia y adoptando actitudes en defensa de la igualdad efectiva de mujeres y hombres. La perspectiva de género responde a una exigencia ética en las sociedades contemporáneas para comprender cuál es la situación real de la igualdad entre mujeres y hombres en la España actual, valorar los avances conseguidos y plantear los retos del futuro. Incorporar esta visión a los estudios históricos permite al alumnado situar en un lugar central nuevos conceptos en el estudio de las relaciones sociales, analizando los mecanismos de dominación, control, subordinación y sumisión que se han mantenido a lo largo de la historia. Identificar la ausencia de la mujer, tanto a título individual como colectivo, en la narrativa histórica exige explorar nuevas fuentes, especialmente literarias y artísticas y también las orales.</t>
   </si>
   <si>
     <t>CE.8</t>
@@ -331,92 +430,278 @@
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Cuestionar modos de vida insostenibles mediante el análisis geográfico de todo tipo de fuentes de información que trate de los retos ecosociales presentes y futuros desde argumentos fundados en la relevancia y la necesidad de las acciones para afrontarlos.</t>
   </si>
   <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y manejando datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Valorar todo impacto de la acción antrópica desde el principio de sostenibilidad reconociendo la complejidad sistémica del medio natural y de las propias actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Extraer información de paisajes naturales y humanizados analizando fuentes visuales, distinguiendo elementos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre la percepción del espacio geográfico, localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con características comunes y específicas destacando su aportación a la sostenibilidad del medio.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Identificar la diversidad y singularidad de paisajes naturales comparando su distribución, características y contrastes a escala autonómica, de España y de Europa, así como formas humanas de relación con esos entornos.</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Emplear la escala apropiada para localizar o representar con apoyo de las TIG cualquier fenómeno físico o humano justificando los métodos y datos elegidos y la delimitación de regiones o categorías de análisis, así como de áreas de transición.</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, proponiendo hipótesis o conclusiones, y aplicando las TIG.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizar críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida tanto en España como en otros países, investigando el sistema de relaciones económicas globalizadas y los sectores económicos, y planteando soluciones razonables</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Expresar la necesidad de preservar el medioambiente indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Justificar la necesidad de los mecanismos de compensación de las desigualdades individuales y territoriales identificando los procesos pasados y recientes, así como sus causas y consecuencias sociolaborales y demográficas.</t>
+  </si>
+  <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre el origen de los desequilibrios socioeconómicos de España y Europa analizando los factores de localización de las actividades económicas y de la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
+    <t>Reelaborar saberes sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos aplicando el pensamiento geográfico, movilizando y revisando críticamente conocimientos previos y nuevos,</t>
+  </si>
+  <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
+    <t>Diagnosticar y analizar los problemas y oportunidades derivadas de las transformaciones en el medio geográfico, razonando previsiones y las posibles soluciones.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y manejando datos rigurosos.</t>
-[...37 lines deleted...]
-  <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad identificando y comparando los distintos regímenes políticos desde la quiebra de la Monarquía Absoluta y los inicios de la España liberal a la actualidad, así como sus respectivos textos constitucionales, utilizando adecuadamente términos y conceptos históricos, valorando tanto el grado y alcance de los derechos y libertades que reconocen como la aplicación efectiva de los mismos.</t>
   </si>
   <si>
     <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y la Constitución de 1978 como fundamento y garantía de los derechos y libertades de los españoles.</t>
   </si>
   <si>
     <t>Elaborar juicios propios acerca de los principales debates que afectan al sistema constitucional, mediante el dominio de procesos de búsqueda y tratamiento de la información.</t>
   </si>
   <si>
     <t>Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado en la historia de España y reconociendo la pluralidad identitaria de nuestro país así como los distintos sentimientos de pertenencia.</t>
   </si>
   <si>
     <t>Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar a lo largo de la historia en la formación del Estado y en la construcción de la nación española, analizando críticamente los logros y resultados de las acciones llevadas a cabo y de las reacciones generadas, conociendo y respetando las identidades múltiples y los símbolos y normas comunes que forman el marco actual de convivencia.</t>
   </si>
   <si>
     <t>Analizar la evolución económica de España con sus ritmos y ciclos de crecimiento, mediante el manejo de datos, representaciones gráficas y recursos digitales, interpretando su particular proceso de modernización en el contexto de los países de su entorno y los debates historiográficos sobre el desarrollo industrial así como considerando el emprendimiento, la innovación y el aprendizaje permanente como forma de afrontar los retos de un entorno económico y profesional en constante cambio.</t>
   </si>
   <si>
     <t>Entender los distintos significados de la idea del progreso en sus contextos históricos, mediante el estudio multicausal de los modelos de desarrollo económico aplicados en la España contemporánea.</t>
   </si>
   <si>
     <t>Analizar críticamente la idea de modernización, valorando sus efectos en relación a la desigualdad social, los desequilibrios territoriales, la degradación ambiental y las relaciones de dependencia, al tiempo que reflejando actitudes en favor de los Objetivos de Desarrollo Sostenible (ODS) y los comportamientos ecosociales.</t>
   </si>
   <si>
     <t>Describir las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España del paso del Antiguo Régimen a la nueva sociedad burguesa, analizando el surgimiento y evolución del concepto de ciudadanía y sus nuevas formas de sociabilidad, utilizando adecuadamente términos históricos y de conceptos historiográficos e identificando las desigualdades y la concentración del poder en determinados grupos sociales.</t>
@@ -877,63 +1162,63 @@
   <si>
     <t>Aspectos socioculturales de la recepción artística. Evolución de los formatos y desarrollo del público.</t>
   </si>
   <si>
     <t>Estrategias de escucha, visionado y análisis de textos y partituras.</t>
   </si>
   <si>
     <t>Factores culturales, sociales, económicos y políticos que inciden en la creación musical. Función social de la música y de la danza.</t>
   </si>
   <si>
     <t>Características y evolución estética y estilística de la música y de la danza a lo largo de la historia.</t>
   </si>
   <si>
     <t>Principales corrientes, escuelas, autores y autoras, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días.</t>
   </si>
   <si>
     <t>El papel del intérprete a lo largo de la historia.</t>
   </si>
   <si>
     <t>La música y la danza y su relación con las demás artes.</t>
   </si>
   <si>
     <t>Interés por conocer, respetar y difundir el patrimonio musical y dancístico.</t>
   </si>
   <si>
-    <t>tamiento y difusión de la información.</t>
+    <t>La investigación musical: procesos de búsqueda, selección, tratamiento y difusión de la información.</t>
   </si>
   <si>
     <t>Fuentes de investigación musical: fiabilidad y validez.</t>
   </si>
   <si>
     <t>Uso de las tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales.</t>
   </si>
   <si>
     <t>Derechos de autor y propiedad intelectual.</t>
   </si>
   <si>
-    <t>mentos musicales representativos del repertorio musical.</t>
+    <t>Técnicas sencillas de interpretación de obras adaptadas o fragmentos musicales representativos del repertorio musical.</t>
   </si>
   <si>
     <t>Práctica de danzas sencillas de diferentes periodos históricos.</t>
   </si>
   <si>
     <t>Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización.</t>
   </si>
   <si>
     <t>El debate en torno a la definición de arte. El concepto del arte a lo largo de la historia.</t>
   </si>
   <si>
     <t>El lenguaje artístico: el arte como forma de comunicación. La variedad de códigos y lenguajes. Símbolos e iconografía en el arte. La subjetividad creadora. El problema de la interpretación. El juicio estético.</t>
   </si>
   <si>
     <t>Influencias, préstamos, continuidades y rupturas en la historia del arte.</t>
   </si>
   <si>
     <t>Terminología y vocabulario específico del arte en la arquitectura y las artes plásticas.</t>
   </si>
   <si>
     <t>Herramientas para el análisis de la obra de arte: elementos técnicos, formales, y estilísticos. Estudio iconográfico y significado, identificación, contextualización y relevancia de la obra. El análisis comparativo.</t>
   </si>
   <si>
     <t>El arte como instrumento mágico-ritual. El arte rupestre y mobiliar en Europa. El arte étnico.</t>
   </si>
@@ -1018,135 +1303,565 @@
   <si>
     <t>Arquitectura y espacio: la creación de espacios arquitectónicos.</t>
   </si>
   <si>
     <t>Pintura y perspectiva: la conquista de la tercera dimensión. El cubismo y la perspectiva múltiple.</t>
   </si>
   <si>
     <t>Arte y realidad: imitación e interpretación. La revolución de la fotografía y el cine.</t>
   </si>
   <si>
     <t>Arte e intervención en el territorio: el urbanismo como arte.</t>
   </si>
   <si>
     <t>Arte y medioambiente. Arquitectura, urbanismo y diseño sostenible. La contribución del arte a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>Arte y medioambiente. La naturaleza y la representación de las emociones.</t>
   </si>
   <si>
     <t>El patrimonio artístico: preservación, conservación y usos sostenibles. Museografía y museología.</t>
   </si>
   <si>
     <t>El patrimonio histórico extremeño. Valoración y estrategias de conservación y promoción.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Cuestionar modos de vida insostenibles mediante el análisis geográfico de todo tipo de fuentes de información que trate de los retos ecosociales presentes y futuros desde argumento</t>
   </si>
   <si>
     <t>Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas utilizando estrategias orales con apoyo digital de gráficos, imágenes</t>
   </si>
   <si>
     <t>Reflexionar sobre la percepción del espacio geográfico, localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con características comunes y específicas desta</t>
   </si>
@@ -2057,1710 +2772,2148 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>350</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>351</v>
+        <v>531</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>352</v>
+        <v>532</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>354</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>562</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F94"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>355</v>
+        <v>563</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>356</v>
+        <v>564</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>357</v>
+        <v>565</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>358</v>
+        <v>566</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>359</v>
+        <v>567</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>568</v>
+      </c>
+      <c r="D3" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E3" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>569</v>
+      </c>
+      <c r="D4" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E4" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>142</v>
+      </c>
+      <c r="D5" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E5" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>148</v>
+      </c>
+      <c r="D6" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E6" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>570</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E7" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>571</v>
+      </c>
+      <c r="D8" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E8" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>572</v>
+      </c>
+      <c r="D9" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E9" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>169</v>
+      </c>
+      <c r="D10" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E10" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>573</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E11" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>574</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E12" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>575</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E13" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>576</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E14" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>577</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E15" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>204</v>
+      </c>
+      <c r="D16" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E16" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>1.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>578</v>
+      </c>
+      <c r="D17" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E17" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>579</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E18" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>208</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E19" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>2.1</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>580</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E20" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2.2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>581</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E21" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>3.1</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>582</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E22" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>3.2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>583</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E23" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>3.3</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>584</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E24" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>4.1</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>585</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E25" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>4.2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>586</v>
+      </c>
+      <c r="D26" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E26" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>4.3</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>587</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E27" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>4.4</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>588</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E28" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5.1</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>589</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E29" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>5.2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>590</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E30" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>5.3</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>591</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E31" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6.1</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>592</v>
+      </c>
+      <c r="D32" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E32" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>6.2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>593</v>
+      </c>
+      <c r="D33" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E33" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>6.3</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>594</v>
+      </c>
+      <c r="D34" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E34" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>7.1</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>595</v>
+      </c>
+      <c r="D35" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E35" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>7.2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D36" s="7"/>
+        <v>596</v>
+      </c>
+      <c r="D36" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E36" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>8.1</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>389</v>
+        <v>597</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.1</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>8.2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>390</v>
+        <v>598</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.1</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>1.1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D39" s="7"/>
+        <v>599</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E39" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>1.2</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D40" s="7"/>
+        <v>600</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E40" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>2.1</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+        <v>601</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E41" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>2.2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D42" s="7"/>
+        <v>602</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E42" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>3.1</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="D43" s="7"/>
+        <v>603</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E43" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>3.2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>604</v>
+      </c>
+      <c r="D44" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E44" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>4.1</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D45" s="7"/>
+        <v>605</v>
+      </c>
+      <c r="D45" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E45" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>4.2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D46" s="7"/>
+        <v>606</v>
+      </c>
+      <c r="D46" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E46" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>5.1</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D47" s="7"/>
+        <v>607</v>
+      </c>
+      <c r="D47" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E47" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>5.2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D48" s="7"/>
+        <v>608</v>
+      </c>
+      <c r="D48" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E48" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>6.1</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D49" s="7"/>
+        <v>609</v>
+      </c>
+      <c r="D49" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E49" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>6.2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D50" s="7"/>
+        <v>610</v>
+      </c>
+      <c r="D50" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E50" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>7.1</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D51" s="7"/>
+        <v>611</v>
+      </c>
+      <c r="D51" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E51" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>7.2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="D52" s="7"/>
+        <v>612</v>
+      </c>
+      <c r="D52" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E52" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>1.1</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="D53" s="7"/>
+        <v>613</v>
+      </c>
+      <c r="D53" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E53" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>1.2</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="D54" s="7"/>
+        <v>614</v>
+      </c>
+      <c r="D54" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E54" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>2.1</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D55" s="7"/>
+        <v>615</v>
+      </c>
+      <c r="D55" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E55" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>2.2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D56" s="7"/>
+        <v>245</v>
+      </c>
+      <c r="D56" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E56" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>3.1</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D57" s="7"/>
+        <v>616</v>
+      </c>
+      <c r="D57" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E57" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>3.2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D58" s="7"/>
+        <v>617</v>
+      </c>
+      <c r="D58" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E58" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>3.3</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D59" s="7"/>
+        <v>618</v>
+      </c>
+      <c r="D59" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E59" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>4.1</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D60" s="7"/>
+        <v>249</v>
+      </c>
+      <c r="D60" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E60" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>4.2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D61" s="7"/>
+        <v>619</v>
+      </c>
+      <c r="D61" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E61" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>4.3</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D62" s="7"/>
+        <v>251</v>
+      </c>
+      <c r="D62" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E62" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>5.1</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D63" s="7"/>
+        <v>620</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E63" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>5.2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D64" s="7"/>
+        <v>621</v>
+      </c>
+      <c r="D64" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E64" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>1.1</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="D65" s="7"/>
+        <v>613</v>
+      </c>
+      <c r="D65" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E65" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>1.2</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="D66" s="7"/>
+        <v>614</v>
+      </c>
+      <c r="D66" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E66" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>2.1</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D67" s="7"/>
+        <v>615</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E67" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>2.2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D68" s="7"/>
+        <v>245</v>
+      </c>
+      <c r="D68" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E68" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>3.1</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D69" s="7"/>
+        <v>616</v>
+      </c>
+      <c r="D69" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E69" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>3.2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D70" s="7"/>
+        <v>617</v>
+      </c>
+      <c r="D70" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E70" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>3.3</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D71" s="7"/>
+        <v>618</v>
+      </c>
+      <c r="D71" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E71" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>4.1</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D72" s="7"/>
+        <v>249</v>
+      </c>
+      <c r="D72" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E72" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>4.2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D73" s="7"/>
+        <v>622</v>
+      </c>
+      <c r="D73" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E73" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>4.3</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D74" s="7"/>
+        <v>251</v>
+      </c>
+      <c r="D74" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E74" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>4.4</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D75" s="7"/>
+        <v>255</v>
+      </c>
+      <c r="D75" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E75" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>5.1</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D76" s="7"/>
+        <v>620</v>
+      </c>
+      <c r="D76" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E76" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>5.2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D77" s="7"/>
+        <v>621</v>
+      </c>
+      <c r="D77" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E77" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>1.1</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D78" s="7"/>
+        <v>258</v>
+      </c>
+      <c r="D78" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E78" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>1.2</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D79" s="7"/>
+        <v>259</v>
+      </c>
+      <c r="D79" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E79" s="7">
-        <v>1.1</v>
+        <v>1.92</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>2.1</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D80" s="7"/>
+        <v>623</v>
+      </c>
+      <c r="D80" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E80" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>2.2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D81" s="7"/>
+        <v>261</v>
+      </c>
+      <c r="D81" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E81" s="7">
-        <v>1.1</v>
+        <v>1.67</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>3.1</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D82" s="7"/>
+        <v>624</v>
+      </c>
+      <c r="D82" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E82" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>3.2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D83" s="7"/>
+        <v>625</v>
+      </c>
+      <c r="D83" s="7">
+        <v>1.33</v>
+      </c>
       <c r="E83" s="7">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>4.1</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D84" s="7"/>
+        <v>626</v>
+      </c>
+      <c r="D84" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E84" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>4.2</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D85" s="7"/>
+        <v>627</v>
+      </c>
+      <c r="D85" s="7">
+        <v>1.47</v>
+      </c>
       <c r="E85" s="7">
-        <v>1.1</v>
+        <v>1.47</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>5.1</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D86" s="7"/>
+        <v>628</v>
+      </c>
+      <c r="D86" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E86" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>5.2</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="D87" s="7"/>
+        <v>629</v>
+      </c>
+      <c r="D87" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E87" s="7">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>6.1</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D88" s="7"/>
+        <v>630</v>
+      </c>
+      <c r="D88" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E88" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>6.2</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="D89" s="7"/>
+        <v>631</v>
+      </c>
+      <c r="D89" s="7">
+        <v>2.22</v>
+      </c>
       <c r="E89" s="7">
-        <v>1.1</v>
+        <v>2.22</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>7.1</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="D90" s="7"/>
+        <v>632</v>
+      </c>
+      <c r="D90" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E90" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>7.2</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D91" s="7"/>
+        <v>271</v>
+      </c>
+      <c r="D91" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E91" s="7">
-        <v>1.1</v>
+        <v>3.13</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>8.1</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>425</v>
+        <v>633</v>
       </c>
       <c r="D92" s="7"/>
       <c r="E92" s="7">
         <v>1.1</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>8.2</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>426</v>
+        <v>634</v>
       </c>
       <c r="D93" s="7"/>
       <c r="E93" s="7">
         <v>1.1</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5" t="s">
-        <v>427</v>
+        <v>635</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7">
         <f>SUM(E3:E93)</f>
-        <v>100.099999999999866</v>
+        <v>159.37999999999991</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>428</v>
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CQ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:CQ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:95">
       <c r="A1" s="6" t="s">
-        <v>429</v>
+        <v>637</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>430</v>
+        <v>638</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3992,59 +5145,59 @@
       <c r="CH1" s="6">
         <v>5.1</v>
       </c>
       <c r="CI1" s="6">
         <v>5.2</v>
       </c>
       <c r="CJ1" s="6">
         <v>6.1</v>
       </c>
       <c r="CK1" s="6">
         <v>6.2</v>
       </c>
       <c r="CL1" s="6">
         <v>7.1</v>
       </c>
       <c r="CM1" s="6">
         <v>7.2</v>
       </c>
       <c r="CN1" s="6">
         <v>8.1</v>
       </c>
       <c r="CO1" s="6">
         <v>8.2</v>
       </c>
       <c r="CP1" s="6" t="s">
-        <v>431</v>
+        <v>639</v>
       </c>
       <c r="CQ1" s="6" t="s">
-        <v>359</v>
+        <v>567</v>
       </c>
     </row>
     <row r="2" spans="1:95">
       <c r="A2" s="5" t="s">
-        <v>432</v>
+        <v>640</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4102,51 +5255,51 @@
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:CO2),"")</f>
         <v/>
       </c>
       <c r="CQ2" s="5"/>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" s="5" t="s">
-        <v>433</v>
+        <v>641</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4204,51 +5357,51 @@
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="5"/>
       <c r="CC3" s="5"/>
       <c r="CD3" s="5"/>
       <c r="CE3" s="5"/>
       <c r="CF3" s="5"/>
       <c r="CG3" s="5"/>
       <c r="CH3" s="5"/>
       <c r="CI3" s="5"/>
       <c r="CJ3" s="5"/>
       <c r="CK3" s="5"/>
       <c r="CL3" s="5"/>
       <c r="CM3" s="5"/>
       <c r="CN3" s="5"/>
       <c r="CO3" s="5"/>
       <c r="CP3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:CO3),"")</f>
         <v/>
       </c>
       <c r="CQ3" s="5"/>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" s="5" t="s">
-        <v>434</v>
+        <v>642</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4306,51 +5459,51 @@
       <c r="BY4" s="5"/>
       <c r="BZ4" s="5"/>
       <c r="CA4" s="5"/>
       <c r="CB4" s="5"/>
       <c r="CC4" s="5"/>
       <c r="CD4" s="5"/>
       <c r="CE4" s="5"/>
       <c r="CF4" s="5"/>
       <c r="CG4" s="5"/>
       <c r="CH4" s="5"/>
       <c r="CI4" s="5"/>
       <c r="CJ4" s="5"/>
       <c r="CK4" s="5"/>
       <c r="CL4" s="5"/>
       <c r="CM4" s="5"/>
       <c r="CN4" s="5"/>
       <c r="CO4" s="5"/>
       <c r="CP4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:CO4),"")</f>
         <v/>
       </c>
       <c r="CQ4" s="5"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" s="5" t="s">
-        <v>435</v>
+        <v>643</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4408,51 +5561,51 @@
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
       <c r="CM5" s="5"/>
       <c r="CN5" s="5"/>
       <c r="CO5" s="5"/>
       <c r="CP5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:CO5),"")</f>
         <v/>
       </c>
       <c r="CQ5" s="5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" s="5" t="s">
-        <v>436</v>
+        <v>644</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4510,51 +5663,51 @@
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
       <c r="CM6" s="5"/>
       <c r="CN6" s="5"/>
       <c r="CO6" s="5"/>
       <c r="CP6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:CO6),"")</f>
         <v/>
       </c>
       <c r="CQ6" s="5"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" s="5" t="s">
-        <v>437</v>
+        <v>645</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4612,51 +5765,51 @@
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
       <c r="CL7" s="5"/>
       <c r="CM7" s="5"/>
       <c r="CN7" s="5"/>
       <c r="CO7" s="5"/>
       <c r="CP7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:CO7),"")</f>
         <v/>
       </c>
       <c r="CQ7" s="5"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" s="5" t="s">
-        <v>438</v>
+        <v>646</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4714,51 +5867,51 @@
       <c r="BY8" s="5"/>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
       <c r="CH8" s="5"/>
       <c r="CI8" s="5"/>
       <c r="CJ8" s="5"/>
       <c r="CK8" s="5"/>
       <c r="CL8" s="5"/>
       <c r="CM8" s="5"/>
       <c r="CN8" s="5"/>
       <c r="CO8" s="5"/>
       <c r="CP8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:CO8),"")</f>
         <v/>
       </c>
       <c r="CQ8" s="5"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" s="5" t="s">
-        <v>439</v>
+        <v>647</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -4816,51 +5969,51 @@
       <c r="BY9" s="5"/>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
       <c r="CH9" s="5"/>
       <c r="CI9" s="5"/>
       <c r="CJ9" s="5"/>
       <c r="CK9" s="5"/>
       <c r="CL9" s="5"/>
       <c r="CM9" s="5"/>
       <c r="CN9" s="5"/>
       <c r="CO9" s="5"/>
       <c r="CP9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:CO9),"")</f>
         <v/>
       </c>
       <c r="CQ9" s="5"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" s="5" t="s">
-        <v>440</v>
+        <v>648</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -4918,51 +6071,51 @@
       <c r="BY10" s="5"/>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
       <c r="CH10" s="5"/>
       <c r="CI10" s="5"/>
       <c r="CJ10" s="5"/>
       <c r="CK10" s="5"/>
       <c r="CL10" s="5"/>
       <c r="CM10" s="5"/>
       <c r="CN10" s="5"/>
       <c r="CO10" s="5"/>
       <c r="CP10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:CO10),"")</f>
         <v/>
       </c>
       <c r="CQ10" s="5"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" s="5" t="s">
-        <v>441</v>
+        <v>649</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5020,51 +6173,51 @@
       <c r="BY11" s="5"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
       <c r="CH11" s="5"/>
       <c r="CI11" s="5"/>
       <c r="CJ11" s="5"/>
       <c r="CK11" s="5"/>
       <c r="CL11" s="5"/>
       <c r="CM11" s="5"/>
       <c r="CN11" s="5"/>
       <c r="CO11" s="5"/>
       <c r="CP11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:CO11),"")</f>
         <v/>
       </c>
       <c r="CQ11" s="5"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" s="5" t="s">
-        <v>442</v>
+        <v>650</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5122,51 +6275,51 @@
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
       <c r="CH12" s="5"/>
       <c r="CI12" s="5"/>
       <c r="CJ12" s="5"/>
       <c r="CK12" s="5"/>
       <c r="CL12" s="5"/>
       <c r="CM12" s="5"/>
       <c r="CN12" s="5"/>
       <c r="CO12" s="5"/>
       <c r="CP12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:CO12),"")</f>
         <v/>
       </c>
       <c r="CQ12" s="5"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" s="5" t="s">
-        <v>443</v>
+        <v>651</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5224,51 +6377,51 @@
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
       <c r="CH13" s="5"/>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="5"/>
       <c r="CM13" s="5"/>
       <c r="CN13" s="5"/>
       <c r="CO13" s="5"/>
       <c r="CP13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:CO13),"")</f>
         <v/>
       </c>
       <c r="CQ13" s="5"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" s="5" t="s">
-        <v>444</v>
+        <v>652</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5326,51 +6479,51 @@
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
       <c r="CJ14" s="5"/>
       <c r="CK14" s="5"/>
       <c r="CL14" s="5"/>
       <c r="CM14" s="5"/>
       <c r="CN14" s="5"/>
       <c r="CO14" s="5"/>
       <c r="CP14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:CO14),"")</f>
         <v/>
       </c>
       <c r="CQ14" s="5"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" s="5" t="s">
-        <v>445</v>
+        <v>653</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5428,51 +6581,51 @@
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
       <c r="CJ15" s="5"/>
       <c r="CK15" s="5"/>
       <c r="CL15" s="5"/>
       <c r="CM15" s="5"/>
       <c r="CN15" s="5"/>
       <c r="CO15" s="5"/>
       <c r="CP15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:CO15),"")</f>
         <v/>
       </c>
       <c r="CQ15" s="5"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" s="5" t="s">
-        <v>446</v>
+        <v>654</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5530,51 +6683,51 @@
       <c r="BY16" s="5"/>
       <c r="BZ16" s="5"/>
       <c r="CA16" s="5"/>
       <c r="CB16" s="5"/>
       <c r="CC16" s="5"/>
       <c r="CD16" s="5"/>
       <c r="CE16" s="5"/>
       <c r="CF16" s="5"/>
       <c r="CG16" s="5"/>
       <c r="CH16" s="5"/>
       <c r="CI16" s="5"/>
       <c r="CJ16" s="5"/>
       <c r="CK16" s="5"/>
       <c r="CL16" s="5"/>
       <c r="CM16" s="5"/>
       <c r="CN16" s="5"/>
       <c r="CO16" s="5"/>
       <c r="CP16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:CO16),"")</f>
         <v/>
       </c>
       <c r="CQ16" s="5"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" s="5" t="s">
-        <v>447</v>
+        <v>655</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5632,51 +6785,51 @@
       <c r="BY17" s="5"/>
       <c r="BZ17" s="5"/>
       <c r="CA17" s="5"/>
       <c r="CB17" s="5"/>
       <c r="CC17" s="5"/>
       <c r="CD17" s="5"/>
       <c r="CE17" s="5"/>
       <c r="CF17" s="5"/>
       <c r="CG17" s="5"/>
       <c r="CH17" s="5"/>
       <c r="CI17" s="5"/>
       <c r="CJ17" s="5"/>
       <c r="CK17" s="5"/>
       <c r="CL17" s="5"/>
       <c r="CM17" s="5"/>
       <c r="CN17" s="5"/>
       <c r="CO17" s="5"/>
       <c r="CP17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:CO17),"")</f>
         <v/>
       </c>
       <c r="CQ17" s="5"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" s="5" t="s">
-        <v>448</v>
+        <v>656</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5734,51 +6887,51 @@
       <c r="BY18" s="5"/>
       <c r="BZ18" s="5"/>
       <c r="CA18" s="5"/>
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5"/>
       <c r="CE18" s="5"/>
       <c r="CF18" s="5"/>
       <c r="CG18" s="5"/>
       <c r="CH18" s="5"/>
       <c r="CI18" s="5"/>
       <c r="CJ18" s="5"/>
       <c r="CK18" s="5"/>
       <c r="CL18" s="5"/>
       <c r="CM18" s="5"/>
       <c r="CN18" s="5"/>
       <c r="CO18" s="5"/>
       <c r="CP18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:CO18),"")</f>
         <v/>
       </c>
       <c r="CQ18" s="5"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" s="5" t="s">
-        <v>449</v>
+        <v>657</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5836,51 +6989,51 @@
       <c r="BY19" s="5"/>
       <c r="BZ19" s="5"/>
       <c r="CA19" s="5"/>
       <c r="CB19" s="5"/>
       <c r="CC19" s="5"/>
       <c r="CD19" s="5"/>
       <c r="CE19" s="5"/>
       <c r="CF19" s="5"/>
       <c r="CG19" s="5"/>
       <c r="CH19" s="5"/>
       <c r="CI19" s="5"/>
       <c r="CJ19" s="5"/>
       <c r="CK19" s="5"/>
       <c r="CL19" s="5"/>
       <c r="CM19" s="5"/>
       <c r="CN19" s="5"/>
       <c r="CO19" s="5"/>
       <c r="CP19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:CO19),"")</f>
         <v/>
       </c>
       <c r="CQ19" s="5"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" s="5" t="s">
-        <v>450</v>
+        <v>658</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5938,51 +7091,51 @@
       <c r="BY20" s="5"/>
       <c r="BZ20" s="5"/>
       <c r="CA20" s="5"/>
       <c r="CB20" s="5"/>
       <c r="CC20" s="5"/>
       <c r="CD20" s="5"/>
       <c r="CE20" s="5"/>
       <c r="CF20" s="5"/>
       <c r="CG20" s="5"/>
       <c r="CH20" s="5"/>
       <c r="CI20" s="5"/>
       <c r="CJ20" s="5"/>
       <c r="CK20" s="5"/>
       <c r="CL20" s="5"/>
       <c r="CM20" s="5"/>
       <c r="CN20" s="5"/>
       <c r="CO20" s="5"/>
       <c r="CP20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:CO20),"")</f>
         <v/>
       </c>
       <c r="CQ20" s="5"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" s="5" t="s">
-        <v>451</v>
+        <v>659</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -6040,51 +7193,51 @@
       <c r="BY21" s="5"/>
       <c r="BZ21" s="5"/>
       <c r="CA21" s="5"/>
       <c r="CB21" s="5"/>
       <c r="CC21" s="5"/>
       <c r="CD21" s="5"/>
       <c r="CE21" s="5"/>
       <c r="CF21" s="5"/>
       <c r="CG21" s="5"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:CO21),"")</f>
         <v/>
       </c>
       <c r="CQ21" s="5"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" s="5" t="s">
-        <v>452</v>
+        <v>660</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6142,51 +7295,51 @@
       <c r="BY22" s="5"/>
       <c r="BZ22" s="5"/>
       <c r="CA22" s="5"/>
       <c r="CB22" s="5"/>
       <c r="CC22" s="5"/>
       <c r="CD22" s="5"/>
       <c r="CE22" s="5"/>
       <c r="CF22" s="5"/>
       <c r="CG22" s="5"/>
       <c r="CH22" s="5"/>
       <c r="CI22" s="5"/>
       <c r="CJ22" s="5"/>
       <c r="CK22" s="5"/>
       <c r="CL22" s="5"/>
       <c r="CM22" s="5"/>
       <c r="CN22" s="5"/>
       <c r="CO22" s="5"/>
       <c r="CP22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:CO22),"")</f>
         <v/>
       </c>
       <c r="CQ22" s="5"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" s="5" t="s">
-        <v>453</v>
+        <v>661</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6244,51 +7397,51 @@
       <c r="BY23" s="5"/>
       <c r="BZ23" s="5"/>
       <c r="CA23" s="5"/>
       <c r="CB23" s="5"/>
       <c r="CC23" s="5"/>
       <c r="CD23" s="5"/>
       <c r="CE23" s="5"/>
       <c r="CF23" s="5"/>
       <c r="CG23" s="5"/>
       <c r="CH23" s="5"/>
       <c r="CI23" s="5"/>
       <c r="CJ23" s="5"/>
       <c r="CK23" s="5"/>
       <c r="CL23" s="5"/>
       <c r="CM23" s="5"/>
       <c r="CN23" s="5"/>
       <c r="CO23" s="5"/>
       <c r="CP23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:CO23),"")</f>
         <v/>
       </c>
       <c r="CQ23" s="5"/>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" s="5" t="s">
-        <v>454</v>
+        <v>662</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6346,51 +7499,51 @@
       <c r="BY24" s="5"/>
       <c r="BZ24" s="5"/>
       <c r="CA24" s="5"/>
       <c r="CB24" s="5"/>
       <c r="CC24" s="5"/>
       <c r="CD24" s="5"/>
       <c r="CE24" s="5"/>
       <c r="CF24" s="5"/>
       <c r="CG24" s="5"/>
       <c r="CH24" s="5"/>
       <c r="CI24" s="5"/>
       <c r="CJ24" s="5"/>
       <c r="CK24" s="5"/>
       <c r="CL24" s="5"/>
       <c r="CM24" s="5"/>
       <c r="CN24" s="5"/>
       <c r="CO24" s="5"/>
       <c r="CP24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:CO24),"")</f>
         <v/>
       </c>
       <c r="CQ24" s="5"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" s="5" t="s">
-        <v>455</v>
+        <v>663</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6448,51 +7601,51 @@
       <c r="BY25" s="5"/>
       <c r="BZ25" s="5"/>
       <c r="CA25" s="5"/>
       <c r="CB25" s="5"/>
       <c r="CC25" s="5"/>
       <c r="CD25" s="5"/>
       <c r="CE25" s="5"/>
       <c r="CF25" s="5"/>
       <c r="CG25" s="5"/>
       <c r="CH25" s="5"/>
       <c r="CI25" s="5"/>
       <c r="CJ25" s="5"/>
       <c r="CK25" s="5"/>
       <c r="CL25" s="5"/>
       <c r="CM25" s="5"/>
       <c r="CN25" s="5"/>
       <c r="CO25" s="5"/>
       <c r="CP25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:CO25),"")</f>
         <v/>
       </c>
       <c r="CQ25" s="5"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" s="5" t="s">
-        <v>456</v>
+        <v>664</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6550,51 +7703,51 @@
       <c r="BY26" s="5"/>
       <c r="BZ26" s="5"/>
       <c r="CA26" s="5"/>
       <c r="CB26" s="5"/>
       <c r="CC26" s="5"/>
       <c r="CD26" s="5"/>
       <c r="CE26" s="5"/>
       <c r="CF26" s="5"/>
       <c r="CG26" s="5"/>
       <c r="CH26" s="5"/>
       <c r="CI26" s="5"/>
       <c r="CJ26" s="5"/>
       <c r="CK26" s="5"/>
       <c r="CL26" s="5"/>
       <c r="CM26" s="5"/>
       <c r="CN26" s="5"/>
       <c r="CO26" s="5"/>
       <c r="CP26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:CO26),"")</f>
         <v/>
       </c>
       <c r="CQ26" s="5"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" s="5" t="s">
-        <v>457</v>
+        <v>665</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6652,51 +7805,51 @@
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
       <c r="CJ27" s="5"/>
       <c r="CK27" s="5"/>
       <c r="CL27" s="5"/>
       <c r="CM27" s="5"/>
       <c r="CN27" s="5"/>
       <c r="CO27" s="5"/>
       <c r="CP27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:CO27),"")</f>
         <v/>
       </c>
       <c r="CQ27" s="5"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" s="5" t="s">
-        <v>458</v>
+        <v>666</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6754,51 +7907,51 @@
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
       <c r="CJ28" s="5"/>
       <c r="CK28" s="5"/>
       <c r="CL28" s="5"/>
       <c r="CM28" s="5"/>
       <c r="CN28" s="5"/>
       <c r="CO28" s="5"/>
       <c r="CP28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:CO28),"")</f>
         <v/>
       </c>
       <c r="CQ28" s="5"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" s="5" t="s">
-        <v>459</v>
+        <v>667</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6856,51 +8009,51 @@
       <c r="BY29" s="5"/>
       <c r="BZ29" s="5"/>
       <c r="CA29" s="5"/>
       <c r="CB29" s="5"/>
       <c r="CC29" s="5"/>
       <c r="CD29" s="5"/>
       <c r="CE29" s="5"/>
       <c r="CF29" s="5"/>
       <c r="CG29" s="5"/>
       <c r="CH29" s="5"/>
       <c r="CI29" s="5"/>
       <c r="CJ29" s="5"/>
       <c r="CK29" s="5"/>
       <c r="CL29" s="5"/>
       <c r="CM29" s="5"/>
       <c r="CN29" s="5"/>
       <c r="CO29" s="5"/>
       <c r="CP29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:CO29),"")</f>
         <v/>
       </c>
       <c r="CQ29" s="5"/>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" s="5" t="s">
-        <v>460</v>
+        <v>668</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6958,51 +8111,51 @@
       <c r="BY30" s="5"/>
       <c r="BZ30" s="5"/>
       <c r="CA30" s="5"/>
       <c r="CB30" s="5"/>
       <c r="CC30" s="5"/>
       <c r="CD30" s="5"/>
       <c r="CE30" s="5"/>
       <c r="CF30" s="5"/>
       <c r="CG30" s="5"/>
       <c r="CH30" s="5"/>
       <c r="CI30" s="5"/>
       <c r="CJ30" s="5"/>
       <c r="CK30" s="5"/>
       <c r="CL30" s="5"/>
       <c r="CM30" s="5"/>
       <c r="CN30" s="5"/>
       <c r="CO30" s="5"/>
       <c r="CP30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:CO30),"")</f>
         <v/>
       </c>
       <c r="CQ30" s="5"/>
     </row>
     <row r="31" spans="1:95">
       <c r="A31" s="5" t="s">
-        <v>461</v>
+        <v>669</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -15350,6247 +16503,8141 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="H9" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="H15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-      <c r="H17" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="H18" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="H19" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="H21" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-      <c r="H22" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-      <c r="H23" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-      <c r="H24" s="5"/>
+        <v>102</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="H25" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="H26" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="H27" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="H29" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H30" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="H31" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="H32" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H33" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-      <c r="H34" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="H35" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-      <c r="H36" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-      <c r="H37" s="5"/>
+        <v>117</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="H38" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="H39" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H40" s="5"/>
+      <c r="G40" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K2" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K3" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>142</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K4" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>148</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K5" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>153</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K6" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>159</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K7" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>164</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K8" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K9" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K10" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K11" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K12" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K13" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>7.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>198</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K14" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>7.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>110</v>
+        <v>204</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5">
         <v>1.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>206</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K16" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5">
         <v>1.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K17" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5">
         <v>1.3</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5">
         <v>2.1</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>209</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K19" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5">
         <v>2.2</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G20" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H20" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J20" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K20" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5">
         <v>3.1</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>211</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K21" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5">
         <v>3.2</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>212</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K22" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5">
         <v>3.3</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>118</v>
+        <v>213</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5">
         <v>4.1</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>214</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K24" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5">
         <v>4.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>215</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K25" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5">
         <v>4.3</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>121</v>
+        <v>216</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5">
         <v>4.4</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>122</v>
+        <v>217</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5">
         <v>5.1</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K28" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5">
         <v>5.2</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G29" s="5"/>
+        <v>219</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K29" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5">
         <v>5.3</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>6.1</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K31" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5">
         <v>6.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      <c r="G32" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H32" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J32" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K32" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5">
         <v>6.3</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5">
         <v>7.1</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      <c r="G34" s="5"/>
+        <v>224</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H34" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J34" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K34" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5">
         <v>7.2</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>130</v>
+        <v>225</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5">
         <v>8.1</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>131</v>
+        <v>226</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5">
         <v>8.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B38" s="5">
         <v>1.1</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D38" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="E38" s="5"/>
-[...6 lines deleted...]
-      <c r="J38" s="5"/>
+      <c r="I38" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K38" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B39" s="5">
         <v>1.2</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G39" s="5"/>
+        <v>229</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H39" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J39" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K39" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B40" s="5">
         <v>2.1</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>230</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K40" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B41" s="5">
         <v>2.2</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G41" s="5"/>
+        <v>231</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K41" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B42" s="5">
         <v>3.1</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      <c r="G42" s="5"/>
+        <v>232</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K42" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B43" s="5">
         <v>3.2</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="G43" s="5"/>
+        <v>233</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K43" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B44" s="5">
         <v>4.1</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      <c r="G44" s="5"/>
+        <v>234</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H44" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J44" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K44" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B45" s="5">
         <v>4.2</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="G45" s="5"/>
+        <v>235</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H45" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K45" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B46" s="5">
         <v>5.1</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>236</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K46" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B47" s="5">
         <v>5.2</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G47" s="5"/>
+        <v>237</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H47" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J47" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K47" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B48" s="5">
         <v>6.1</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="G48" s="5"/>
+        <v>238</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H48" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J48" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K48" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B49" s="5">
         <v>6.2</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="G49" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H49" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J49" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K49" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B50" s="5">
         <v>7.1</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      <c r="G50" s="5"/>
+        <v>240</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H50" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J50" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K50" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B51" s="5">
         <v>7.2</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B52" s="5">
         <v>1.1</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G52" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H52" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J52" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K52" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B53" s="5">
         <v>1.2</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G53" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H53" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J53" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K53" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B54" s="5">
         <v>2.1</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="G54" s="5"/>
+        <v>244</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H54" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J54" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K54" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B55" s="5">
         <v>2.2</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D55" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G55" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="E55" s="5"/>
-[...1 lines deleted...]
-      <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J55" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K55" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B56" s="5">
         <v>3.1</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="G56" s="5"/>
+        <v>246</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H56" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J56" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K56" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B57" s="5">
         <v>3.2</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="G57" s="5"/>
+        <v>247</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H57" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J57" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K57" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B58" s="5">
         <v>3.3</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>153</v>
+        <v>248</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B59" s="5">
         <v>4.1</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G59" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H59" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K59" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B60" s="5">
         <v>4.2</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      <c r="G60" s="5"/>
+        <v>250</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H60" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K60" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B61" s="5">
         <v>4.3</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>156</v>
+        <v>251</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B62" s="5">
         <v>5.1</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G62" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H62" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J62" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K62" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B63" s="5">
         <v>5.2</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K63" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B64" s="5">
         <v>1.1</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G64" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H64" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J64" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K64" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B65" s="5">
         <v>1.2</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G65" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H65" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J65" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K65" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B66" s="5">
         <v>2.1</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="G66" s="5"/>
+        <v>244</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H66" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J66" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K66" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B67" s="5">
         <v>2.2</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D67" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="E67" s="5"/>
-[...1 lines deleted...]
-      <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K67" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B68" s="5">
         <v>3.1</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="G68" s="5"/>
+        <v>246</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H68" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J68" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K68" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B69" s="5">
         <v>3.2</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="G69" s="5"/>
+        <v>247</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H69" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J69" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K69" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B70" s="5">
         <v>3.3</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>153</v>
+        <v>248</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B71" s="5">
         <v>4.1</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G71" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H71" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J71" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K71" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B72" s="5">
         <v>4.2</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G72" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H72" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J72" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K72" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B73" s="5">
         <v>4.3</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>156</v>
+        <v>251</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B74" s="5">
         <v>4.4</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>160</v>
+        <v>255</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B75" s="5">
         <v>5.1</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="G75" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H75" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J75" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K75" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B76" s="5">
         <v>5.2</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="G76" s="5"/>
+        <v>257</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H76" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J76" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K76" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B77" s="5">
         <v>1.1</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G77" s="5"/>
+        <v>258</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H77" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J77" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="K77" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B78" s="5">
         <v>1.2</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="G78" s="5"/>
+        <v>259</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>139</v>
+      </c>
       <c r="H78" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J78" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>141</v>
+      </c>
       <c r="K78" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B79" s="5">
         <v>2.1</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G79" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="H79" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J79" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="K79" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B80" s="5">
         <v>2.2</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G80" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H80" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J80" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K80" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B81" s="5">
         <v>3.1</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G81" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H81" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J81" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K81" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B82" s="5">
         <v>3.2</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      <c r="G82" s="5"/>
+        <v>263</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H82" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J82" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K82" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B83" s="5">
         <v>4.1</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G83" s="5"/>
+        <v>264</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H83" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J83" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K83" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B84" s="5">
         <v>4.2</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D84" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E84" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="E84" s="5"/>
-[...1 lines deleted...]
-      <c r="G84" s="5"/>
+      <c r="F84" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="H84" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J84" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="K84" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B85" s="5">
         <v>5.1</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G85" s="5"/>
+        <v>266</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="H85" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J85" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="K85" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B86" s="5">
         <v>5.2</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="G86" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H86" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J86" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K86" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B87" s="5">
         <v>6.1</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="G87" s="5"/>
+        <v>268</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="H87" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J87" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="K87" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B88" s="5">
         <v>6.2</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G88" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H88" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J88" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="K88" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B89" s="5">
         <v>7.1</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="G89" s="5"/>
+        <v>270</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="H89" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J89" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="K89" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B90" s="5">
         <v>7.2</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>176</v>
+        <v>271</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5"/>
       <c r="K90" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B91" s="5">
         <v>8.1</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>177</v>
+        <v>272</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B92" s="5">
         <v>8.2</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>178</v>
+        <v>273</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="7">
         <v>1.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I157"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>182</v>
+        <v>277</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>183</v>
+        <v>278</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>184</v>
+        <v>279</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>187</v>
+        <v>282</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>188</v>
+        <v>283</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>191</v>
+        <v>286</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>192</v>
+        <v>287</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C8" s="5">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>193</v>
+        <v>288</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C9" s="5">
         <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C10" s="5">
         <v>4</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C18" s="5">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C21" s="5">
         <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>206</v>
+        <v>301</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C22" s="5">
         <v>6</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>207</v>
+        <v>302</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C23" s="5">
         <v>7</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C24" s="5">
         <v>8</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C25" s="5">
         <v>9</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>210</v>
+        <v>305</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C26" s="5">
         <v>10</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>211</v>
+        <v>306</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C27" s="5">
         <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C28" s="5">
         <v>12</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>213</v>
+        <v>308</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C29" s="5">
         <v>13</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>214</v>
+        <v>309</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C30" s="5">
         <v>14</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C31" s="5">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>216</v>
+        <v>311</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C32" s="5">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C33" s="5">
         <v>17</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C34" s="5">
         <v>18</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>219</v>
+        <v>314</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C35" s="5">
         <v>19</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C36" s="5">
         <v>20</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>221</v>
+        <v>316</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C37" s="5">
         <v>21</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>222</v>
+        <v>317</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C38" s="5">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>223</v>
+        <v>318</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C39" s="5">
         <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>224</v>
+        <v>319</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C40" s="5">
         <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>225</v>
+        <v>320</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C41" s="5">
         <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C42" s="5">
         <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C43" s="5">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>228</v>
+        <v>323</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C44" s="5">
         <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C45" s="5">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C46" s="5">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>232</v>
+        <v>327</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C48" s="5">
         <v>4</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C49" s="5">
         <v>5</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C50" s="5">
         <v>6</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>235</v>
+        <v>330</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C51" s="5">
         <v>7</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C52" s="5">
         <v>8</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C53" s="5">
         <v>9</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C54" s="5">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C55" s="5">
         <v>2</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>240</v>
+        <v>335</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C56" s="5">
         <v>3</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C57" s="5">
         <v>4</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>242</v>
+        <v>337</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C58" s="5">
         <v>5</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C59" s="5">
         <v>6</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C60" s="5">
         <v>7</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C61" s="5">
         <v>8</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>246</v>
+        <v>341</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C62" s="5">
         <v>9</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C63" s="5">
         <v>10</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>248</v>
+        <v>343</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C64" s="5">
         <v>11</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>249</v>
+        <v>344</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C65" s="5">
         <v>1</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>250</v>
+        <v>345</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C66" s="5">
         <v>2</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C67" s="5">
         <v>3</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>252</v>
+        <v>347</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C68" s="5">
         <v>4</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>253</v>
+        <v>348</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C69" s="5">
         <v>5</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>254</v>
+        <v>349</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C70" s="5">
         <v>6</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>255</v>
+        <v>350</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C71" s="5">
         <v>7</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>256</v>
+        <v>351</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C72" s="5">
         <v>8</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C73" s="5">
         <v>1</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>258</v>
+        <v>353</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C74" s="5">
         <v>2</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>259</v>
+        <v>354</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C75" s="5">
         <v>3</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>260</v>
+        <v>355</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C76" s="5">
         <v>4</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>261</v>
+        <v>356</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C77" s="5">
         <v>5</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C78" s="5">
         <v>6</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>263</v>
+        <v>358</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C79" s="5">
         <v>7</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>264</v>
+        <v>359</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C80" s="5">
         <v>8</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>265</v>
+        <v>360</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C81" s="5">
         <v>9</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>266</v>
+        <v>361</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C82" s="5">
         <v>10</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>267</v>
+        <v>362</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C83" s="5">
         <v>11</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>268</v>
+        <v>363</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C84" s="5">
         <v>1</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>269</v>
+        <v>364</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C85" s="5">
         <v>2</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>270</v>
+        <v>365</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C86" s="5">
         <v>3</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>271</v>
+        <v>366</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C87" s="5">
         <v>4</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>272</v>
+        <v>367</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C88" s="5">
         <v>1</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>273</v>
+        <v>368</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C89" s="5">
         <v>2</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>274</v>
+        <v>369</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C90" s="5">
         <v>3</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>275</v>
+        <v>370</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C91" s="5">
         <v>4</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>276</v>
+        <v>371</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C92" s="5">
         <v>5</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>277</v>
+        <v>372</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C93" s="5">
         <v>6</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>278</v>
+        <v>373</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C94" s="5">
         <v>1</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>279</v>
+        <v>374</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C95" s="5">
         <v>2</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>280</v>
+        <v>375</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C96" s="5">
         <v>3</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>281</v>
+        <v>376</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C97" s="5">
         <v>4</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>282</v>
+        <v>377</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C98" s="5">
         <v>1</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>283</v>
+        <v>378</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C99" s="5">
         <v>2</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>284</v>
+        <v>379</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C100" s="5">
         <v>3</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>285</v>
+        <v>380</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C101" s="5">
         <v>1</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>269</v>
+        <v>364</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C102" s="5">
         <v>2</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>270</v>
+        <v>365</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C103" s="5">
         <v>3</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>271</v>
+        <v>366</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C104" s="5">
         <v>4</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>272</v>
+        <v>367</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C105" s="5">
         <v>1</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>273</v>
+        <v>368</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C106" s="5">
         <v>2</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>274</v>
+        <v>369</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C107" s="5">
         <v>3</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>275</v>
+        <v>370</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C108" s="5">
         <v>4</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>276</v>
+        <v>371</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C109" s="5">
         <v>5</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>277</v>
+        <v>372</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C110" s="5">
         <v>6</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>278</v>
+        <v>373</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C111" s="5">
         <v>1</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>279</v>
+        <v>374</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C112" s="5">
         <v>2</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>280</v>
+        <v>375</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C113" s="5">
         <v>3</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>281</v>
+        <v>376</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C114" s="5">
         <v>4</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>282</v>
+        <v>377</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C115" s="5">
         <v>1</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>283</v>
+        <v>378</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C116" s="5">
         <v>2</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>284</v>
+        <v>379</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C117" s="5">
         <v>3</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>285</v>
+        <v>380</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C118" s="5">
         <v>1</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>286</v>
+        <v>381</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C119" s="5">
         <v>2</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>287</v>
+        <v>382</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C120" s="5">
         <v>3</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>288</v>
+        <v>383</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C121" s="5">
         <v>4</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>289</v>
+        <v>384</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C122" s="5">
         <v>5</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>290</v>
+        <v>385</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C123" s="5">
         <v>1</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>291</v>
+        <v>386</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C124" s="5">
         <v>2</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>292</v>
+        <v>387</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C125" s="5">
         <v>3</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>293</v>
+        <v>388</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C126" s="5">
         <v>4</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>294</v>
+        <v>389</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C127" s="5">
         <v>5</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>295</v>
+        <v>390</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C128" s="5">
         <v>6</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>296</v>
+        <v>391</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C129" s="5">
         <v>7</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>297</v>
+        <v>392</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C130" s="5">
         <v>8</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>298</v>
+        <v>393</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C131" s="5">
         <v>9</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>299</v>
+        <v>394</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C132" s="5">
         <v>10</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>300</v>
+        <v>395</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C133" s="5">
         <v>11</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>301</v>
+        <v>396</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C134" s="5">
         <v>12</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>302</v>
+        <v>397</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C135" s="5">
         <v>13</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>303</v>
+        <v>398</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C136" s="5">
         <v>14</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>304</v>
+        <v>399</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C137" s="5">
         <v>15</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C138" s="5">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C139" s="5">
         <v>17</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>307</v>
+        <v>402</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C140" s="5">
         <v>18</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>308</v>
+        <v>403</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C141" s="5">
         <v>19</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>309</v>
+        <v>404</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C142" s="5">
         <v>20</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>310</v>
+        <v>405</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C143" s="5">
         <v>21</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>311</v>
+        <v>406</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C144" s="5">
         <v>22</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>312</v>
+        <v>407</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C145" s="5">
         <v>23</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>313</v>
+        <v>408</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C146" s="5">
         <v>1</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>314</v>
+        <v>409</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C147" s="5">
         <v>2</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>315</v>
+        <v>410</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C148" s="5">
         <v>3</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>316</v>
+        <v>411</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C149" s="5">
         <v>4</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>317</v>
+        <v>412</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C150" s="5">
         <v>1</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>318</v>
+        <v>413</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C151" s="5">
         <v>2</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>319</v>
+        <v>414</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C152" s="5">
         <v>3</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>320</v>
+        <v>415</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C153" s="5">
         <v>4</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>321</v>
+        <v>416</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C154" s="5">
         <v>5</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C155" s="5">
         <v>6</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>323</v>
+        <v>418</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C156" s="5">
         <v>7</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>324</v>
+        <v>419</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="C157" s="5">
         <v>8</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>325</v>
+        <v>420</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>326</v>
+        <v>421</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>327</v>
+        <v>422</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>328</v>
+        <v>423</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>329</v>
+        <v>424</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>425</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>342</v>
+      <c r="E6" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>343</v>
+        <v>466</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>344</v>
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>345</v>
+        <v>468</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>346</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>348</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>505</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>