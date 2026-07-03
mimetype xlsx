--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -676,174 +676,171 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>líticos. Posición relativa de España en el mundo en diferentes indicadores socioeconómicos. La situación periférica de Galicia. Geoposicionamiento y dispositivos móviles.</t>
+    <t>España: localización y situación geográfica en el mundo a través de mapas de relieve, bioclimáticos y políticos. Posición relativa de España en el mundo en diferentes indicadores socioeconómicos. La situación periférica de Galicia. Geoposicionamiento y dispositivos móviles.</t>
   </si>
   <si>
     <t>España en el mundo. España ante la globalización: amenazas y oportunidades. Contexto geopolítico mundial y participación en organismos internacionales. Cooperación internacional y misiones en el exterior. Diagnóstico de los compromisos con los objetivos de desarrollo sostenible. Galicia en el contexto mundial.</t>
   </si>
   <si>
-    <t>fluencia en situaciones cotidianas. Análisis de desequilibrios territoriales y políticas de cohesión a través del uso de mapas y de indicadores socioeconómicos. La posición de Galicia en el contexto europeo.</t>
-[...5 lines deleted...]
-    <t>nación del territorio: el debate sobre las políticas de cohesión y desarrollo regional. Ordenación territorial en Galicia. Situación actual y proyecciones del Estado del bienestar. BC2. La sostenibilidad del medio físico de España</t>
+    <t>España en Europa: localización de países y aspectos naturales. La Unión Europea en la actualidad: su influencia en situaciones cotidianas. Análisis de desequilibrios territoriales y políticas de cohesión a través del uso de mapas y de indicadores socioeconómicos. La posición de Galicia en el contexto europeo.</t>
+  </si>
+  <si>
+    <t>Organización administrativa de España. El estudio de los desequilibrios territoriales nacionales y autonómicos. Utilidad del Atlas Nacional de España y de los indicadores socioeconómicos oficiales. Gestión y ordenación del territorio: el debate sobre las políticas de cohesión y desarrollo regional. Ordenación territorial en Galicia. Situación actual y proyecciones del Estado del bienestar. BC2. La sostenibilidad del medio físico de España</t>
   </si>
   <si>
     <t>Factores físicos y diversidad de paisajes y ecosistemas. Análisis de los condicionantes geomorfológicos, bioclimáticos, edáficos, hídricos y relativos a las actividades humanas, y prevención de los riesgos asociados para las personas.</t>
   </si>
   <si>
-    <t>nes móviles.</t>
-[...2 lines deleted...]
-    <t>nas y efectos sobre estas: pérdida de biodiversidad, de suelos y gestión del agua. Interpretación de imágenes, cartografía y datos. Riesgos generados por las personas.</t>
+    <t>Diversidad climática de Galicia y España. Análisis comparativos de distribución y representación de climas. Emergencia climática: cambios en los patrones termopluviométricos; causas, consecuencias y medidas de mitigación y adaptación. Estrategias de interpretación del tiempo y alertas meteorológicas; webs y aplicaciones móviles.</t>
+  </si>
+  <si>
+    <t>Biodiversidad, suelos y red hídrica. Características por regiones naturales. Impacto de las actividades humanas y efectos sobre estas: pérdida de biodiversidad, de suelos y gestión del agua. Interpretación de imágenes, cartografía y datos. Riesgos generados por las personas.</t>
   </si>
   <si>
     <t>Políticas ambientales en Galicia, en España y en la Unión Europea: uso de herramientas de diagnóstico. La Red de espacios naturales protegidos y la Red Natura 2000. El debate sobre los cambios del modelo de desarrollo: el principio de sostenibilidad. BC3. España: la ordenación del territorio en el enfoque ecosocial</t>
   </si>
   <si>
-    <t>torios; el respeto por la diversidad étnica cultural. El reto demográfico: envejecimiento y despoblación rural.</t>
+    <t>La población española: análisis de su estructura y desequilibrios. Interpretación causal de datos, gráficos y mapas: tendencias pasadas, presentes y proyecciones. Ventajas e inconvenientes de los movimientos migratorios; el respeto por la diversidad étnica cultural. El reto demográfico: envejecimiento y despoblación rural.</t>
   </si>
   <si>
     <t>Los espacios urbanos en España: las grandes concentraciones urbanas en un contexto europeo y mundial. Funciones de la ciudad y relaciones de interdependencia con el territorio. Estructura urbana a través de los planos: repercusiones sobre las formas de vida y los impactos ambientales. La especificidad de Galicia: el papel de los pueblos. Modelos de ciudades sostenibles. El uso del espacio público. La movilidad segura, saludable y sostenible. BC4. España: la ordenación del territorio en el enfoque económico OBJ2</t>
   </si>
   <si>
-    <t>tividades agropecuarias: prácticas sostenibles e insostenibles. El valor socioambiental y económico de los productos agroalimentarios y forestales de proximidad: indagación de huellas ecológicas y de la estructura sociolaboral. El ejemplo gallego. Influencia de la actual política agraria común en el desarrollo rural y en la sostenibilidad. Estudio de casos: etiquetados diferenciados, ecológico, etc.</t>
+    <t>Sector primario. Los espacios rurales. Identificación de los paisajes agrarios. Transformaciones de las actividades agropecuarias: prácticas sostenibles e insostenibles. El valor socioambiental y económico de los productos agroalimentarios y forestales de proximidad: indagación de huellas ecológicas y de la estructura sociolaboral. El ejemplo gallego. Influencia de la actual política agraria común en el desarrollo rural y en la sostenibilidad. Estudio de casos: etiquetados diferenciados, ecológico, etc.</t>
   </si>
   <si>
     <t>Los recursos marinos y la transformación del litoral: pesca, acuicultura y otros aprovechamientos. Sostenibilidad y política pesquera común. El caso gallego. Estudio de casos: marisqueo, pesca de bajura y altura, acuicultura, sobreexplotación de caladeros, etc.</t>
   </si>
   <si>
-    <t>sajes: materias primas y fuentes de energía. Evaluación de huellas ecológicas; dependencia y transición energéticas; estructura del tejido industrial, sociolaboral y de empleo indirecto. Impacto de la deslocalización sobre sectores de la industria española. Estudio de casos: construcción, automovilístico, agroalimentario, etc. y factores de localización. Espacios industriales y tendencias en Galicia. El debate sobre la influencia de las políticas de la Unión Europea y la globalización.</t>
-[...2 lines deleted...]
-    <t>dad social corporativa y de los consumidores. Estudio de casos: competitividad y desequilibrios en transporte, comercio, turismo, servicios esenciales, etc. y factores de localización. Modelos insostenibles de servicios y alternativas. Modelos de ocupación dominante en Galicia.</t>
+    <t>Sector secundario. Los espacios industriales. Transformaciones en las actividades industriales y los paisajes: materias primas y fuentes de energía. Evaluación de huellas ecológicas; dependencia y transición energéticas; estructura del tejido industrial, sociolaboral y de empleo indirecto. Impacto de la deslocalización sobre sectores de la industria española. Estudio de casos: construcción, automovilístico, agroalimentario, etc. y factores de localización. Espacios industriales y tendencias en Galicia. El debate sobre la influencia de las políticas de la Unión Europea y la globalización.</t>
+  </si>
+  <si>
+    <t>Sector terciario. Los espacios terciarizados. El modelo de economía circular y los servicios: relaciones entre producción, distribución y venta. Análisis crítico de huellas ecológicas, estructura sociolaboral, responsabilidad social corporativa y de los consumidores. Estudio de casos: competitividad y desequilibrios en transporte, comercio, turismo, servicios esenciales, etc. y factores de localización. Modelos insostenibles de servicios y alternativas. Modelos de ocupación dominante en Galicia.</t>
   </si>
   <si>
     <t>La economía digital: impacto de la «economía colaborativa» y nuevos modelos de negocio en el contexto global y de la Unión Europea.</t>
   </si>
   <si>
     <t>El trabajo del historiador, la historiografía y la metodología histórica. Conciencia histórica y conexión entre el pasado y el presente. Usos públicos de la historia: las interpretaciones historiográficas sobre determinados procesos y acontecimientos relevantes de la historia de España y el análisis de los conocimientos históricos presentes en los debates de la sociedad actual.</t>
   </si>
   <si>
     <t>El significado geoestratégico de la Península Ibérica y la importancia del legado histórico y cultural. El Mediterráneo, el Atlántico y la Europa continental en las raíces de la historia de España y de Galicia.</t>
   </si>
   <si>
-    <t>cia. El cambio dinástico, los decretos de nueva planta y la crisis del Antiguo Régimen.</t>
+    <t>El proceso de construcción nacional en España. De la centralización política y administrativa al fin del Antiguo Régimen: la unión dinástica de los Reyes Católicos y la formación del Estado moderno; las Juntas del Reino de Galicia. El papel central de la monarquía de los Austrias en la Europa moderna, eclosión y decadencia. El cambio dinástico, los decretos de nueva planta y la crisis del Antiguo Régimen.</t>
   </si>
   <si>
     <t>El significado de la monarquía hispánica y de la herencia colonial. Estereotipos y singularidades de la historia de España en el contexto internacional: las leyes de Indias y la «revolución de los precios».</t>
   </si>
   <si>
-    <t>ción de las minorías religiosas.</t>
-[...2 lines deleted...]
-    <t>toria para el estudio de los sistemas políticos.</t>
+    <t>Religión, Iglesia y Estado. El papel del catolicismo en la configuración cultural y política de España. La situación de las minorías religiosas.</t>
+  </si>
+  <si>
+    <t>Estudio comparado de los regímenes liberales y del constitucionalismo en España: de los inicios del Régimen liberal y la Constitución de 1812 hasta la Constitución democrática de 1931. Términos y conceptos de la historia para el estudio de los sistemas políticos.</t>
   </si>
   <si>
     <t>Ideologías y culturas políticas en la España contemporánea: conflictividad, sistemas políticos y usos del poder. Estudio de textos y contextos de partidos y movimientos políticos, desde el Carlismo y las distintas fuerzas monárquicas al Republicanismo y el Obrerismo revolucionario. El papel de los exilios en la España contemporánea y su contribución a la construcción de la Europa de las libertades.</t>
   </si>
   <si>
     <t>La cuestión nacional: conciencia histórica y crítica de fuentes para abordar el origen y la evolución de los nacionalismos y regionalismos en la España contemporánea.</t>
   </si>
   <si>
     <t>La Segunda República y la transformación democrática de España: las grandes reformas estructurales y su origen histórico. Realizaciones sociales, políticas y culturales; reacciones contra las reformas.</t>
   </si>
   <si>
-    <t>flicto y al marco conceptual de los sistemas totalitarios y autoritarios.</t>
-[...8 lines deleted...]
-    <t>cipación de la mujer y los movimientos feministas. Fuentes literarias y artísticas en los estudios de género.</t>
+    <t>El golpe de Estado de 1936. La Guerra Civil y el Franquismo: aproximación a la historiografía sobre el conflicto y al marco conceptual de los sistemas totalitarios y autoritarios.</t>
+  </si>
+  <si>
+    <t>Fundamentos ideológicos del régimen franquista, relaciones internacionales y etapas políticas y económicas. La represión y los movimientos de protesta contra la dictadura.</t>
+  </si>
+  <si>
+    <t>Memoria democrática: reconocimiento de las acciones y movimientos en favor de la libertad en la historia contemporánea de España, conciencia de hechos traumáticos del pasado y del deber de no repetirlos. Reconocimiento, reparación y dignificación de las víctimas de la violencia y del terrorismo en España. Las políticas de memoria en España. Los lugares de memoria.</t>
+  </si>
+  <si>
+    <t>Mecanismos de dominación, roles de género, espacios de actividad y escenarios de sociabilidad de las mujeres en la historia de España. Protagonistas femeninas individuales y colectivas. La lucha por la emancipación de la mujer y los movimientos feministas. Fuentes literarias y artísticas en los estudios de género.</t>
   </si>
   <si>
     <t>La transición al capitalismo en España. Los debates historiográficos sobre la industrialización del país y de su dependencia exterior. El modelo de desarrollo económico español, ritmos y ciclos de crecimiento. Pautas regionales. El modelo de industrialización en Galicia.</t>
   </si>
   <si>
     <t>Las grandes desamortizaciones liberales: logros y frustraciones.</t>
   </si>
   <si>
     <t>Cambios sociales y nuevas formas de sociabilidad: interpretaciones sobre la transformación de la sociedad estamental y el desarrollo del nuevo concepto de ciudadanía.</t>
   </si>
   <si>
     <t>Trabajo y condiciones de vida. La evolución de la sociedad española. Población, familias y ciclos de vida. Servidumbre señorial, proletarización industrial, el nacimiento de las clases medias y el estado del bienestar.</t>
   </si>
   <si>
     <t>Mundo rural y mundo urbano. Relaciones de interdependencia y de reciprocidad entre el campo y la ciudad desde una perspectiva histórica. El foro en Galicia. El éxodo rural.</t>
   </si>
   <si>
     <t>La lucha por la igualdad y la justicia social: conflictividad, movimientos sociales y asociacionismo obrero.</t>
   </si>
   <si>
-    <t>tadura y del establecimiento de la democracia. La normalización democrática y la amenaza del terrorismo. Conciencia democrática: conocimiento de los principios y normas constitucionales, ejercicio de los valores cívicos y participación ciudadana.</t>
+    <t>La Transición y la Constitución de 1978: identificación de los retos, logros y dificultades del fin de la dictadura y del establecimiento de la democracia. La normalización democrática y la amenaza del terrorismo. Conciencia democrática: conocimiento de los principios y normas constitucionales, ejercicio de los valores cívicos y participación ciudadana.</t>
   </si>
   <si>
     <t>Identidad y sentimientos de pertenencia: reconocimiento de las identidades múltiples y de los símbolos y normas comunes del Estado español.</t>
   </si>
   <si>
     <t>España en Europa: derivaciones económicas, sociales y políticas del proceso de integración en la Unión Europea, situación actual y expectativas de futuro. Los valores del europeísmo: principios que guían la idea de la Unión Europea y actitud participativa ante los programas y proyectos comunitarios.</t>
   </si>
   <si>
-    <t>rrollo sostenible. El comportamiento ecosocial. Solidaridad y cooperación: los grandes desafíos que afectan a España y al mundo y conductas tendentes al compromiso social, el asociacionismo y el voluntariado.</t>
-[...2 lines deleted...]
-    <t>ción de la economía española desde el desarrollismo a la actualidad. Desequilibrios sociales, territoriales y medioambientales.</t>
+    <t>España y el mundo: la contribución de España a la seguridad y cooperación mundial y su participación en los organismos internacionales. El compromiso institucional, social y ciudadano ante los objetivos de desarrollo sostenible. El comportamiento ecosocial. Solidaridad y cooperación: los grandes desafíos que afectan a España y al mundo y conductas tendentes al compromiso social, el asociacionismo y el voluntariado.</t>
+  </si>
+  <si>
+    <t>Crecimiento económico y sostenible: manejo de datos, aplicaciones y gráficos para el análisis de la evolución de la economía española desde el desarrollismo a la actualidad. Desequilibrios sociales, territoriales y medioambientales.</t>
   </si>
   <si>
     <t>La cultura de seguridad nacional e internacional, instrumentos estatales e internacionales para preservar los derechos, las libertades y el bienestar de la ciudadanía.</t>
   </si>
   <si>
-    <t>va. Archivos, museos y centros de divulgación e interpretación histórica.</t>
+    <t>Conservación y difusión del patrimonio histórico: el valor patrimonial, social y cultural de la memoria colectiva. Archivos, museos y centros de divulgación e interpretación histórica.</t>
   </si>
   <si>
     <t>Ciudadanía ética digital: respeto a la propiedad intelectual. Participación y ejercicio de la ciudadanía global a través de las tecnologías digitales. Prevención y defensa ante la desinformación y la manipulación.</t>
   </si>
   <si>
     <t>Introducción a la historia de la filosofía.</t>
   </si>
   <si>
     <t>La universalidad de los problemas a los que se enfrenta.</t>
   </si>
   <si>
     <t>La historicidad de las concepciones filosóficas propuestas.</t>
   </si>
   <si>
     <t>Los métodos de trabajo en Historia de la Filosofía.</t>
   </si>
   <si>
     <t>El surgimiento de la filosofía occidental en Grecia: el paso del mito al logos.</t>
   </si>
   <si>
     <t>El origen griego de la filosofía occidental. La filosofía en otras tradiciones culturales.</t>
   </si>
   <si>
     <t>La cosmovisión mítica.</t>
   </si>
@@ -1072,78 +1069,78 @@
   <si>
     <t>Factores culturales, sociales, económicos y políticos que inciden en la creación musical. Función social de la música y de la danza.</t>
   </si>
   <si>
     <t>Características y evolución estética y estilística de la música y de la danza a lo largo de la historia.</t>
   </si>
   <si>
     <t>Principales corrientes, escuelas, autoras y autores, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días.</t>
   </si>
   <si>
     <t>El papel del intérprete a lo largo de la historia.</t>
   </si>
   <si>
     <t>La música y la danza y su relación con las demás artes.</t>
   </si>
   <si>
     <t>Interés por conocer, respetar y difundir el patrimonio musical y dancístico.</t>
   </si>
   <si>
     <t>La investigación musical: procesos de búsqueda, selección, tratamiento y difusión de la información. Fuentes de investigación musical: fiabilidad y validez.</t>
   </si>
   <si>
     <t>Uso de las tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales. Derechos de autor y propiedad intelectual.</t>
   </si>
   <si>
-    <t>torio musical.</t>
+    <t>Técnicas sencillas de interpretación de obras adaptadas o fragmentos musicales representativos del repertorio musical.</t>
   </si>
   <si>
     <t>Práctica de danzas sencillas de diferentes períodos históricos.</t>
   </si>
   <si>
     <t>Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización.</t>
   </si>
   <si>
     <t>El debate sobre la definición de arte. El concepto del arte a lo largo de la historia.</t>
   </si>
   <si>
     <t>El lenguaje artístico: el arte como forma de comunicación. La variedad de códigos y lenguajes. Símbolos e iconografía en el arte. La subjetividad creadora. La complejidad de la interpretación. El juicio estético.</t>
   </si>
   <si>
     <t>Terminología y vocabulario específico del arte en la arquitectura y en las artes plásticas.</t>
   </si>
   <si>
-    <t>gráfico y significado, identificación, contextualización y relevancia de la obra. El análisis comparativo.</t>
+    <t>Herramientas para el análisis de la obra de arte: elementos técnicos, formales y estilísticos. Estudio iconográfico y significado, identificación, contextualización y relevancia de la obra. El análisis comparativo.</t>
   </si>
   <si>
     <t>Influencias, préstamos, continuidades y rupturas en la historia del arte.</t>
   </si>
   <si>
     <t>El arte como instrumento mágico-ritual a lo largo de la historia.</t>
   </si>
   <si>
-    <t>glo XIX.</t>
+    <t>El arte como dispositivo de dominación y control: desde las primeras civilizaciones urbanas hasta el siglo XIX.</t>
   </si>
   <si>
     <t>El Clasicismo griego: antecedentes, plenitud y Helenismo.</t>
   </si>
   <si>
     <t>El arte y su función didáctica y religiosa en las sociedades teocéntricas.</t>
   </si>
   <si>
     <t>Arte y romanización: la obra civil romana.</t>
   </si>
   <si>
     <t>El arte prerrománico en España. El arte románico y gótico.</t>
   </si>
   <si>
     <t>El arte renacentista: Quattrocento y Cinquecento. El Renacimiento en España: Juan de Herrera y El Greco.</t>
   </si>
   <si>
     <t>Barroco y Contrarreforma en Italia y España: obras esenciales en arquitectura, escultura y pintura. Arquitectura barroca gallega.</t>
   </si>
   <si>
     <t>Pintura y perspectiva: la conquista de la tercera dimensión.</t>
   </si>
   <si>
     <t>El arte y su valor propagandístico: desde el mundo antiguo hasta el siglo XIX.</t>
   </si>
@@ -1189,135 +1186,447 @@
   <si>
     <t>La representación de la mujer en el arte desde una perspectiva crítica.</t>
   </si>
   <si>
     <t>La mujer como artista. La lucha por la visibilidad a lo largo de la historia del arte.</t>
   </si>
   <si>
     <t>Arquitectura y espacio: la creación de espacios arquitectónicos.</t>
   </si>
   <si>
     <t>Arquitectura del siglo XX. Principales arquitectos del siglo XX.</t>
   </si>
   <si>
     <t>Arte e intervención en el territorio: el urbanismo como arte.</t>
   </si>
   <si>
     <t>Arquitectura, urbanismo y diseño sostenible. La contribución del arte a los objetivos de desarrollo sostenible. Arte y medio ambiente.</t>
   </si>
   <si>
     <t>El patrimonio artístico: preservación, conservación y usos sostenibles. Museografía y museología.</t>
   </si>
   <si>
     <t>Arte, mecenazgo y coleccionismo como elementos de diferenciación social.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIC, cualquier fenómeno físico o humano justificando los métodos y datos elegidos y la delimitación de re</t>
   </si>
   <si>
     <t>Valorar la dignidad humana analizando críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investiga</t>
   </si>
   <si>
     <t>Expresar la necesidad de preservar el medio ambiente, indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaci</t>
   </si>
@@ -2231,1806 +2540,2070 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>407</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>408</v>
+        <v>462</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>409</v>
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>411</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>493</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>412</v>
+        <v>494</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>413</v>
+        <v>495</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>414</v>
+        <v>496</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>415</v>
+        <v>497</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>416</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>417</v>
+        <v>499</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>1.03</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>1.03</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>418</v>
+        <v>500</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>1.03</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>419</v>
+        <v>501</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>1.03</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>420</v>
+        <v>502</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>1.03</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>421</v>
+        <v>503</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>1.03</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>422</v>
+        <v>504</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>1.03</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>423</v>
+        <v>505</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>1.03</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>424</v>
+        <v>506</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>1.03</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>425</v>
+        <v>507</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>1.03</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>1.03</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>426</v>
+        <v>508</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>1.03</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>427</v>
+        <v>509</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>1.03</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>1.03</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>426</v>
+        <v>508</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>1.03</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>428</v>
+        <v>510</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>1.03</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>429</v>
+        <v>511</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>1.03</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>430</v>
+        <v>512</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>1.03</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>431</v>
+        <v>513</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>1.03</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>432</v>
+        <v>514</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>1.03</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>433</v>
+        <v>515</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>1.03</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>434</v>
+        <v>516</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>1.03</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>435</v>
+        <v>517</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>1.03</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>436</v>
+        <v>518</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>1.03</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>437</v>
+        <v>519</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>1.03</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>438</v>
+        <v>520</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>1.03</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>439</v>
+        <v>521</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>1.03</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>440</v>
+        <v>522</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>1.03</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>441</v>
+        <v>523</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>1.03</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>442</v>
+        <v>524</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>1.03</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>443</v>
+        <v>525</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>1.03</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>444</v>
+        <v>526</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>1.03</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>445</v>
+        <v>527</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.03</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>446</v>
+        <v>528</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.03</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>447</v>
+        <v>529</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.03</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>448</v>
+        <v>530</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.03</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>449</v>
+        <v>531</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.03</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>450</v>
+        <v>532</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.03</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>451</v>
+        <v>533</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.03</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>452</v>
+        <v>534</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>1.03</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>453</v>
+        <v>535</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>1.03</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
         <v>154</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>454</v>
+        <v>536</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>1.03</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>455</v>
+        <v>537</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.03</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>158</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>456</v>
+        <v>538</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.03</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>457</v>
+        <v>539</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.03</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>447</v>
+        <v>529</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.03</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>448</v>
+        <v>530</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.03</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>449</v>
+        <v>531</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.03</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>450</v>
+        <v>532</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.03</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>451</v>
+        <v>533</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.03</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>452</v>
+        <v>534</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.03</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
         <v>163</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>458</v>
+        <v>540</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <v>1.03</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>454</v>
+        <v>536</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
         <v>1.03</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5" t="s">
         <v>166</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>455</v>
+        <v>537</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
         <v>1.03</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>456</v>
+        <v>538</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
         <v>1.03</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>446</v>
+        <v>528</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
         <v>1.03</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>447</v>
+        <v>529</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
         <v>1.03</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>448</v>
+        <v>530</v>
       </c>
       <c r="D60" s="7"/>
       <c r="E60" s="7">
         <v>1.03</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>449</v>
+        <v>531</v>
       </c>
       <c r="D61" s="7"/>
       <c r="E61" s="7">
         <v>1.03</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>450</v>
+        <v>532</v>
       </c>
       <c r="D62" s="7"/>
       <c r="E62" s="7">
         <v>1.03</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
         <v>168</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>451</v>
+        <v>533</v>
       </c>
       <c r="D63" s="7"/>
       <c r="E63" s="7">
         <v>1.03</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>452</v>
+        <v>534</v>
       </c>
       <c r="D64" s="7"/>
       <c r="E64" s="7">
         <v>1.03</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5" t="s">
         <v>170</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>453</v>
+        <v>535</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="7">
         <v>1.03</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>454</v>
+        <v>536</v>
       </c>
       <c r="D66" s="7"/>
       <c r="E66" s="7">
         <v>1.03</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5" t="s">
         <v>172</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>455</v>
+        <v>537</v>
       </c>
       <c r="D67" s="7"/>
       <c r="E67" s="7">
         <v>1.03</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>456</v>
+        <v>538</v>
       </c>
       <c r="D68" s="7"/>
       <c r="E68" s="7">
         <v>1.03</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>459</v>
+        <v>541</v>
       </c>
       <c r="D69" s="7"/>
       <c r="E69" s="7">
         <v>1.03</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>460</v>
+        <v>542</v>
       </c>
       <c r="D70" s="7"/>
       <c r="E70" s="7">
         <v>1.03</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>461</v>
+        <v>543</v>
       </c>
       <c r="D71" s="7"/>
       <c r="E71" s="7">
         <v>1.03</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>177</v>
       </c>
       <c r="D72" s="7"/>
       <c r="E72" s="7">
         <v>1.03</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>462</v>
+        <v>544</v>
       </c>
       <c r="D73" s="7"/>
       <c r="E73" s="7">
         <v>1.03</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>463</v>
+        <v>545</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7">
         <v>1.03</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>464</v>
+        <v>546</v>
       </c>
       <c r="D75" s="7"/>
       <c r="E75" s="7">
         <v>1.03</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>465</v>
+        <v>547</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7">
         <v>1.03</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>182</v>
       </c>
       <c r="D77" s="7"/>
       <c r="E77" s="7">
         <v>1.03</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>466</v>
+        <v>548</v>
       </c>
       <c r="D78" s="7"/>
       <c r="E78" s="7">
         <v>1.03</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>184</v>
       </c>
       <c r="D79" s="7"/>
       <c r="E79" s="7">
         <v>1.03</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>467</v>
+        <v>549</v>
       </c>
       <c r="D80" s="7"/>
       <c r="E80" s="7">
         <v>1.03</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D81" s="7"/>
       <c r="E81" s="7">
         <v>1.03</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>468</v>
+        <v>550</v>
       </c>
       <c r="D82" s="7"/>
       <c r="E82" s="7">
         <v>1.03</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>469</v>
+        <v>551</v>
       </c>
       <c r="D83" s="7"/>
       <c r="E83" s="7">
         <v>1.03</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>470</v>
+        <v>552</v>
       </c>
       <c r="D84" s="7"/>
       <c r="E84" s="7">
         <v>1.03</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>471</v>
+        <v>553</v>
       </c>
       <c r="D85" s="7"/>
       <c r="E85" s="7">
         <v>1.03</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>472</v>
+        <v>554</v>
       </c>
       <c r="D86" s="7"/>
       <c r="E86" s="7">
         <v>1.03</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>473</v>
+        <v>555</v>
       </c>
       <c r="D87" s="7"/>
       <c r="E87" s="7">
         <v>1.03</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>474</v>
+        <v>556</v>
       </c>
       <c r="D88" s="7"/>
       <c r="E88" s="7">
         <v>1.03</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>475</v>
+        <v>557</v>
       </c>
       <c r="D89" s="7"/>
       <c r="E89" s="7">
         <v>1.03</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>476</v>
+        <v>558</v>
       </c>
       <c r="D90" s="7"/>
       <c r="E90" s="7">
         <v>1.03</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>477</v>
+        <v>559</v>
       </c>
       <c r="D91" s="7"/>
       <c r="E91" s="7">
         <v>1.03</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>478</v>
+        <v>560</v>
       </c>
       <c r="D92" s="7"/>
       <c r="E92" s="7">
         <v>1.03</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>479</v>
+        <v>561</v>
       </c>
       <c r="D93" s="7"/>
       <c r="E93" s="7">
         <v>1.03</v>
       </c>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>480</v>
+        <v>562</v>
       </c>
       <c r="D94" s="7"/>
       <c r="E94" s="7">
         <v>1.03</v>
       </c>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>481</v>
+        <v>563</v>
       </c>
       <c r="D95" s="7"/>
       <c r="E95" s="7">
         <v>1.03</v>
       </c>
       <c r="F95" s="5"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>482</v>
+        <v>564</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7">
         <v>1.03</v>
       </c>
       <c r="F96" s="5"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>483</v>
+        <v>565</v>
       </c>
       <c r="D97" s="7"/>
       <c r="E97" s="7">
         <v>1.03</v>
       </c>
       <c r="F97" s="5"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>484</v>
+        <v>566</v>
       </c>
       <c r="D98" s="7"/>
       <c r="E98" s="7">
         <v>1.03</v>
       </c>
       <c r="F98" s="5"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>480</v>
+        <v>562</v>
       </c>
       <c r="D99" s="7"/>
       <c r="E99" s="7">
         <v>1.03</v>
       </c>
       <c r="F99" s="5"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5" t="s">
-        <v>485</v>
+        <v>567</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="5"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7">
         <f>SUM(E3:E99)</f>
         <v>99.91000000000008</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>486</v>
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CW31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:CW31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:101">
       <c r="A1" s="6" t="s">
-        <v>487</v>
+        <v>569</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>488</v>
+        <v>570</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>99</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>105</v>
       </c>
@@ -4280,59 +4853,59 @@
       <c r="CN1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="CO1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="CP1" s="6" t="s">
         <v>130</v>
       </c>
       <c r="CQ1" s="6" t="s">
         <v>107</v>
       </c>
       <c r="CR1" s="6" t="s">
         <v>109</v>
       </c>
       <c r="CS1" s="6" t="s">
         <v>111</v>
       </c>
       <c r="CT1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="CU1" s="6" t="s">
         <v>118</v>
       </c>
       <c r="CV1" s="6" t="s">
-        <v>489</v>
+        <v>571</v>
       </c>
       <c r="CW1" s="6" t="s">
-        <v>416</v>
+        <v>498</v>
       </c>
     </row>
     <row r="2" spans="1:101">
       <c r="A2" s="5" t="s">
-        <v>490</v>
+        <v>572</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4396,51 +4969,51 @@
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
       <c r="CO2" s="5"/>
       <c r="CP2" s="5"/>
       <c r="CQ2" s="5"/>
       <c r="CR2" s="5"/>
       <c r="CS2" s="5"/>
       <c r="CT2" s="5"/>
       <c r="CU2" s="5"/>
       <c r="CV2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:CU2),"")</f>
         <v/>
       </c>
       <c r="CW2" s="5"/>
     </row>
     <row r="3" spans="1:101">
       <c r="A3" s="5" t="s">
-        <v>491</v>
+        <v>573</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4504,51 +5077,51 @@
       <c r="CE3" s="5"/>
       <c r="CF3" s="5"/>
       <c r="CG3" s="5"/>
       <c r="CH3" s="5"/>
       <c r="CI3" s="5"/>
       <c r="CJ3" s="5"/>
       <c r="CK3" s="5"/>
       <c r="CL3" s="5"/>
       <c r="CM3" s="5"/>
       <c r="CN3" s="5"/>
       <c r="CO3" s="5"/>
       <c r="CP3" s="5"/>
       <c r="CQ3" s="5"/>
       <c r="CR3" s="5"/>
       <c r="CS3" s="5"/>
       <c r="CT3" s="5"/>
       <c r="CU3" s="5"/>
       <c r="CV3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:CU3),"")</f>
         <v/>
       </c>
       <c r="CW3" s="5"/>
     </row>
     <row r="4" spans="1:101">
       <c r="A4" s="5" t="s">
-        <v>492</v>
+        <v>574</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4612,51 +5185,51 @@
       <c r="CE4" s="5"/>
       <c r="CF4" s="5"/>
       <c r="CG4" s="5"/>
       <c r="CH4" s="5"/>
       <c r="CI4" s="5"/>
       <c r="CJ4" s="5"/>
       <c r="CK4" s="5"/>
       <c r="CL4" s="5"/>
       <c r="CM4" s="5"/>
       <c r="CN4" s="5"/>
       <c r="CO4" s="5"/>
       <c r="CP4" s="5"/>
       <c r="CQ4" s="5"/>
       <c r="CR4" s="5"/>
       <c r="CS4" s="5"/>
       <c r="CT4" s="5"/>
       <c r="CU4" s="5"/>
       <c r="CV4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:CU4),"")</f>
         <v/>
       </c>
       <c r="CW4" s="5"/>
     </row>
     <row r="5" spans="1:101">
       <c r="A5" s="5" t="s">
-        <v>493</v>
+        <v>575</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4720,51 +5293,51 @@
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
       <c r="CM5" s="5"/>
       <c r="CN5" s="5"/>
       <c r="CO5" s="5"/>
       <c r="CP5" s="5"/>
       <c r="CQ5" s="5"/>
       <c r="CR5" s="5"/>
       <c r="CS5" s="5"/>
       <c r="CT5" s="5"/>
       <c r="CU5" s="5"/>
       <c r="CV5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:CU5),"")</f>
         <v/>
       </c>
       <c r="CW5" s="5"/>
     </row>
     <row r="6" spans="1:101">
       <c r="A6" s="5" t="s">
-        <v>494</v>
+        <v>576</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4828,51 +5401,51 @@
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
       <c r="CM6" s="5"/>
       <c r="CN6" s="5"/>
       <c r="CO6" s="5"/>
       <c r="CP6" s="5"/>
       <c r="CQ6" s="5"/>
       <c r="CR6" s="5"/>
       <c r="CS6" s="5"/>
       <c r="CT6" s="5"/>
       <c r="CU6" s="5"/>
       <c r="CV6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:CU6),"")</f>
         <v/>
       </c>
       <c r="CW6" s="5"/>
     </row>
     <row r="7" spans="1:101">
       <c r="A7" s="5" t="s">
-        <v>495</v>
+        <v>577</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4936,51 +5509,51 @@
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
       <c r="CL7" s="5"/>
       <c r="CM7" s="5"/>
       <c r="CN7" s="5"/>
       <c r="CO7" s="5"/>
       <c r="CP7" s="5"/>
       <c r="CQ7" s="5"/>
       <c r="CR7" s="5"/>
       <c r="CS7" s="5"/>
       <c r="CT7" s="5"/>
       <c r="CU7" s="5"/>
       <c r="CV7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:CU7),"")</f>
         <v/>
       </c>
       <c r="CW7" s="5"/>
     </row>
     <row r="8" spans="1:101">
       <c r="A8" s="5" t="s">
-        <v>496</v>
+        <v>578</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -5044,51 +5617,51 @@
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
       <c r="CH8" s="5"/>
       <c r="CI8" s="5"/>
       <c r="CJ8" s="5"/>
       <c r="CK8" s="5"/>
       <c r="CL8" s="5"/>
       <c r="CM8" s="5"/>
       <c r="CN8" s="5"/>
       <c r="CO8" s="5"/>
       <c r="CP8" s="5"/>
       <c r="CQ8" s="5"/>
       <c r="CR8" s="5"/>
       <c r="CS8" s="5"/>
       <c r="CT8" s="5"/>
       <c r="CU8" s="5"/>
       <c r="CV8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:CU8),"")</f>
         <v/>
       </c>
       <c r="CW8" s="5"/>
     </row>
     <row r="9" spans="1:101">
       <c r="A9" s="5" t="s">
-        <v>497</v>
+        <v>579</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5152,51 +5725,51 @@
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
       <c r="CH9" s="5"/>
       <c r="CI9" s="5"/>
       <c r="CJ9" s="5"/>
       <c r="CK9" s="5"/>
       <c r="CL9" s="5"/>
       <c r="CM9" s="5"/>
       <c r="CN9" s="5"/>
       <c r="CO9" s="5"/>
       <c r="CP9" s="5"/>
       <c r="CQ9" s="5"/>
       <c r="CR9" s="5"/>
       <c r="CS9" s="5"/>
       <c r="CT9" s="5"/>
       <c r="CU9" s="5"/>
       <c r="CV9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:CU9),"")</f>
         <v/>
       </c>
       <c r="CW9" s="5"/>
     </row>
     <row r="10" spans="1:101">
       <c r="A10" s="5" t="s">
-        <v>498</v>
+        <v>580</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5260,51 +5833,51 @@
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
       <c r="CH10" s="5"/>
       <c r="CI10" s="5"/>
       <c r="CJ10" s="5"/>
       <c r="CK10" s="5"/>
       <c r="CL10" s="5"/>
       <c r="CM10" s="5"/>
       <c r="CN10" s="5"/>
       <c r="CO10" s="5"/>
       <c r="CP10" s="5"/>
       <c r="CQ10" s="5"/>
       <c r="CR10" s="5"/>
       <c r="CS10" s="5"/>
       <c r="CT10" s="5"/>
       <c r="CU10" s="5"/>
       <c r="CV10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:CU10),"")</f>
         <v/>
       </c>
       <c r="CW10" s="5"/>
     </row>
     <row r="11" spans="1:101">
       <c r="A11" s="5" t="s">
-        <v>499</v>
+        <v>581</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5368,51 +5941,51 @@
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
       <c r="CH11" s="5"/>
       <c r="CI11" s="5"/>
       <c r="CJ11" s="5"/>
       <c r="CK11" s="5"/>
       <c r="CL11" s="5"/>
       <c r="CM11" s="5"/>
       <c r="CN11" s="5"/>
       <c r="CO11" s="5"/>
       <c r="CP11" s="5"/>
       <c r="CQ11" s="5"/>
       <c r="CR11" s="5"/>
       <c r="CS11" s="5"/>
       <c r="CT11" s="5"/>
       <c r="CU11" s="5"/>
       <c r="CV11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:CU11),"")</f>
         <v/>
       </c>
       <c r="CW11" s="5"/>
     </row>
     <row r="12" spans="1:101">
       <c r="A12" s="5" t="s">
-        <v>500</v>
+        <v>582</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5476,51 +6049,51 @@
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
       <c r="CH12" s="5"/>
       <c r="CI12" s="5"/>
       <c r="CJ12" s="5"/>
       <c r="CK12" s="5"/>
       <c r="CL12" s="5"/>
       <c r="CM12" s="5"/>
       <c r="CN12" s="5"/>
       <c r="CO12" s="5"/>
       <c r="CP12" s="5"/>
       <c r="CQ12" s="5"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="5"/>
       <c r="CT12" s="5"/>
       <c r="CU12" s="5"/>
       <c r="CV12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:CU12),"")</f>
         <v/>
       </c>
       <c r="CW12" s="5"/>
     </row>
     <row r="13" spans="1:101">
       <c r="A13" s="5" t="s">
-        <v>501</v>
+        <v>583</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5584,51 +6157,51 @@
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
       <c r="CH13" s="5"/>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="5"/>
       <c r="CM13" s="5"/>
       <c r="CN13" s="5"/>
       <c r="CO13" s="5"/>
       <c r="CP13" s="5"/>
       <c r="CQ13" s="5"/>
       <c r="CR13" s="5"/>
       <c r="CS13" s="5"/>
       <c r="CT13" s="5"/>
       <c r="CU13" s="5"/>
       <c r="CV13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:CU13),"")</f>
         <v/>
       </c>
       <c r="CW13" s="5"/>
     </row>
     <row r="14" spans="1:101">
       <c r="A14" s="5" t="s">
-        <v>502</v>
+        <v>584</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5692,51 +6265,51 @@
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
       <c r="CJ14" s="5"/>
       <c r="CK14" s="5"/>
       <c r="CL14" s="5"/>
       <c r="CM14" s="5"/>
       <c r="CN14" s="5"/>
       <c r="CO14" s="5"/>
       <c r="CP14" s="5"/>
       <c r="CQ14" s="5"/>
       <c r="CR14" s="5"/>
       <c r="CS14" s="5"/>
       <c r="CT14" s="5"/>
       <c r="CU14" s="5"/>
       <c r="CV14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:CU14),"")</f>
         <v/>
       </c>
       <c r="CW14" s="5"/>
     </row>
     <row r="15" spans="1:101">
       <c r="A15" s="5" t="s">
-        <v>503</v>
+        <v>585</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5800,51 +6373,51 @@
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
       <c r="CJ15" s="5"/>
       <c r="CK15" s="5"/>
       <c r="CL15" s="5"/>
       <c r="CM15" s="5"/>
       <c r="CN15" s="5"/>
       <c r="CO15" s="5"/>
       <c r="CP15" s="5"/>
       <c r="CQ15" s="5"/>
       <c r="CR15" s="5"/>
       <c r="CS15" s="5"/>
       <c r="CT15" s="5"/>
       <c r="CU15" s="5"/>
       <c r="CV15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:CU15),"")</f>
         <v/>
       </c>
       <c r="CW15" s="5"/>
     </row>
     <row r="16" spans="1:101">
       <c r="A16" s="5" t="s">
-        <v>504</v>
+        <v>586</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5908,51 +6481,51 @@
       <c r="CE16" s="5"/>
       <c r="CF16" s="5"/>
       <c r="CG16" s="5"/>
       <c r="CH16" s="5"/>
       <c r="CI16" s="5"/>
       <c r="CJ16" s="5"/>
       <c r="CK16" s="5"/>
       <c r="CL16" s="5"/>
       <c r="CM16" s="5"/>
       <c r="CN16" s="5"/>
       <c r="CO16" s="5"/>
       <c r="CP16" s="5"/>
       <c r="CQ16" s="5"/>
       <c r="CR16" s="5"/>
       <c r="CS16" s="5"/>
       <c r="CT16" s="5"/>
       <c r="CU16" s="5"/>
       <c r="CV16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:CU16),"")</f>
         <v/>
       </c>
       <c r="CW16" s="5"/>
     </row>
     <row r="17" spans="1:101">
       <c r="A17" s="5" t="s">
-        <v>505</v>
+        <v>587</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -6016,51 +6589,51 @@
       <c r="CE17" s="5"/>
       <c r="CF17" s="5"/>
       <c r="CG17" s="5"/>
       <c r="CH17" s="5"/>
       <c r="CI17" s="5"/>
       <c r="CJ17" s="5"/>
       <c r="CK17" s="5"/>
       <c r="CL17" s="5"/>
       <c r="CM17" s="5"/>
       <c r="CN17" s="5"/>
       <c r="CO17" s="5"/>
       <c r="CP17" s="5"/>
       <c r="CQ17" s="5"/>
       <c r="CR17" s="5"/>
       <c r="CS17" s="5"/>
       <c r="CT17" s="5"/>
       <c r="CU17" s="5"/>
       <c r="CV17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:CU17),"")</f>
         <v/>
       </c>
       <c r="CW17" s="5"/>
     </row>
     <row r="18" spans="1:101">
       <c r="A18" s="5" t="s">
-        <v>506</v>
+        <v>588</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -6124,51 +6697,51 @@
       <c r="CE18" s="5"/>
       <c r="CF18" s="5"/>
       <c r="CG18" s="5"/>
       <c r="CH18" s="5"/>
       <c r="CI18" s="5"/>
       <c r="CJ18" s="5"/>
       <c r="CK18" s="5"/>
       <c r="CL18" s="5"/>
       <c r="CM18" s="5"/>
       <c r="CN18" s="5"/>
       <c r="CO18" s="5"/>
       <c r="CP18" s="5"/>
       <c r="CQ18" s="5"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
       <c r="CT18" s="5"/>
       <c r="CU18" s="5"/>
       <c r="CV18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:CU18),"")</f>
         <v/>
       </c>
       <c r="CW18" s="5"/>
     </row>
     <row r="19" spans="1:101">
       <c r="A19" s="5" t="s">
-        <v>507</v>
+        <v>589</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -6232,51 +6805,51 @@
       <c r="CE19" s="5"/>
       <c r="CF19" s="5"/>
       <c r="CG19" s="5"/>
       <c r="CH19" s="5"/>
       <c r="CI19" s="5"/>
       <c r="CJ19" s="5"/>
       <c r="CK19" s="5"/>
       <c r="CL19" s="5"/>
       <c r="CM19" s="5"/>
       <c r="CN19" s="5"/>
       <c r="CO19" s="5"/>
       <c r="CP19" s="5"/>
       <c r="CQ19" s="5"/>
       <c r="CR19" s="5"/>
       <c r="CS19" s="5"/>
       <c r="CT19" s="5"/>
       <c r="CU19" s="5"/>
       <c r="CV19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:CU19),"")</f>
         <v/>
       </c>
       <c r="CW19" s="5"/>
     </row>
     <row r="20" spans="1:101">
       <c r="A20" s="5" t="s">
-        <v>508</v>
+        <v>590</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -6340,51 +6913,51 @@
       <c r="CE20" s="5"/>
       <c r="CF20" s="5"/>
       <c r="CG20" s="5"/>
       <c r="CH20" s="5"/>
       <c r="CI20" s="5"/>
       <c r="CJ20" s="5"/>
       <c r="CK20" s="5"/>
       <c r="CL20" s="5"/>
       <c r="CM20" s="5"/>
       <c r="CN20" s="5"/>
       <c r="CO20" s="5"/>
       <c r="CP20" s="5"/>
       <c r="CQ20" s="5"/>
       <c r="CR20" s="5"/>
       <c r="CS20" s="5"/>
       <c r="CT20" s="5"/>
       <c r="CU20" s="5"/>
       <c r="CV20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:CU20),"")</f>
         <v/>
       </c>
       <c r="CW20" s="5"/>
     </row>
     <row r="21" spans="1:101">
       <c r="A21" s="5" t="s">
-        <v>509</v>
+        <v>591</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -6448,51 +7021,51 @@
       <c r="CE21" s="5"/>
       <c r="CF21" s="5"/>
       <c r="CG21" s="5"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
       <c r="CO21" s="5"/>
       <c r="CP21" s="5"/>
       <c r="CQ21" s="5"/>
       <c r="CR21" s="5"/>
       <c r="CS21" s="5"/>
       <c r="CT21" s="5"/>
       <c r="CU21" s="5"/>
       <c r="CV21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:CU21),"")</f>
         <v/>
       </c>
       <c r="CW21" s="5"/>
     </row>
     <row r="22" spans="1:101">
       <c r="A22" s="5" t="s">
-        <v>510</v>
+        <v>592</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6556,51 +7129,51 @@
       <c r="CE22" s="5"/>
       <c r="CF22" s="5"/>
       <c r="CG22" s="5"/>
       <c r="CH22" s="5"/>
       <c r="CI22" s="5"/>
       <c r="CJ22" s="5"/>
       <c r="CK22" s="5"/>
       <c r="CL22" s="5"/>
       <c r="CM22" s="5"/>
       <c r="CN22" s="5"/>
       <c r="CO22" s="5"/>
       <c r="CP22" s="5"/>
       <c r="CQ22" s="5"/>
       <c r="CR22" s="5"/>
       <c r="CS22" s="5"/>
       <c r="CT22" s="5"/>
       <c r="CU22" s="5"/>
       <c r="CV22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:CU22),"")</f>
         <v/>
       </c>
       <c r="CW22" s="5"/>
     </row>
     <row r="23" spans="1:101">
       <c r="A23" s="5" t="s">
-        <v>511</v>
+        <v>593</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6664,51 +7237,51 @@
       <c r="CE23" s="5"/>
       <c r="CF23" s="5"/>
       <c r="CG23" s="5"/>
       <c r="CH23" s="5"/>
       <c r="CI23" s="5"/>
       <c r="CJ23" s="5"/>
       <c r="CK23" s="5"/>
       <c r="CL23" s="5"/>
       <c r="CM23" s="5"/>
       <c r="CN23" s="5"/>
       <c r="CO23" s="5"/>
       <c r="CP23" s="5"/>
       <c r="CQ23" s="5"/>
       <c r="CR23" s="5"/>
       <c r="CS23" s="5"/>
       <c r="CT23" s="5"/>
       <c r="CU23" s="5"/>
       <c r="CV23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:CU23),"")</f>
         <v/>
       </c>
       <c r="CW23" s="5"/>
     </row>
     <row r="24" spans="1:101">
       <c r="A24" s="5" t="s">
-        <v>512</v>
+        <v>594</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6772,51 +7345,51 @@
       <c r="CE24" s="5"/>
       <c r="CF24" s="5"/>
       <c r="CG24" s="5"/>
       <c r="CH24" s="5"/>
       <c r="CI24" s="5"/>
       <c r="CJ24" s="5"/>
       <c r="CK24" s="5"/>
       <c r="CL24" s="5"/>
       <c r="CM24" s="5"/>
       <c r="CN24" s="5"/>
       <c r="CO24" s="5"/>
       <c r="CP24" s="5"/>
       <c r="CQ24" s="5"/>
       <c r="CR24" s="5"/>
       <c r="CS24" s="5"/>
       <c r="CT24" s="5"/>
       <c r="CU24" s="5"/>
       <c r="CV24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:CU24),"")</f>
         <v/>
       </c>
       <c r="CW24" s="5"/>
     </row>
     <row r="25" spans="1:101">
       <c r="A25" s="5" t="s">
-        <v>513</v>
+        <v>595</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6880,51 +7453,51 @@
       <c r="CE25" s="5"/>
       <c r="CF25" s="5"/>
       <c r="CG25" s="5"/>
       <c r="CH25" s="5"/>
       <c r="CI25" s="5"/>
       <c r="CJ25" s="5"/>
       <c r="CK25" s="5"/>
       <c r="CL25" s="5"/>
       <c r="CM25" s="5"/>
       <c r="CN25" s="5"/>
       <c r="CO25" s="5"/>
       <c r="CP25" s="5"/>
       <c r="CQ25" s="5"/>
       <c r="CR25" s="5"/>
       <c r="CS25" s="5"/>
       <c r="CT25" s="5"/>
       <c r="CU25" s="5"/>
       <c r="CV25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:CU25),"")</f>
         <v/>
       </c>
       <c r="CW25" s="5"/>
     </row>
     <row r="26" spans="1:101">
       <c r="A26" s="5" t="s">
-        <v>514</v>
+        <v>596</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6988,51 +7561,51 @@
       <c r="CE26" s="5"/>
       <c r="CF26" s="5"/>
       <c r="CG26" s="5"/>
       <c r="CH26" s="5"/>
       <c r="CI26" s="5"/>
       <c r="CJ26" s="5"/>
       <c r="CK26" s="5"/>
       <c r="CL26" s="5"/>
       <c r="CM26" s="5"/>
       <c r="CN26" s="5"/>
       <c r="CO26" s="5"/>
       <c r="CP26" s="5"/>
       <c r="CQ26" s="5"/>
       <c r="CR26" s="5"/>
       <c r="CS26" s="5"/>
       <c r="CT26" s="5"/>
       <c r="CU26" s="5"/>
       <c r="CV26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:CU26),"")</f>
         <v/>
       </c>
       <c r="CW26" s="5"/>
     </row>
     <row r="27" spans="1:101">
       <c r="A27" s="5" t="s">
-        <v>515</v>
+        <v>597</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -7096,51 +7669,51 @@
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
       <c r="CJ27" s="5"/>
       <c r="CK27" s="5"/>
       <c r="CL27" s="5"/>
       <c r="CM27" s="5"/>
       <c r="CN27" s="5"/>
       <c r="CO27" s="5"/>
       <c r="CP27" s="5"/>
       <c r="CQ27" s="5"/>
       <c r="CR27" s="5"/>
       <c r="CS27" s="5"/>
       <c r="CT27" s="5"/>
       <c r="CU27" s="5"/>
       <c r="CV27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:CU27),"")</f>
         <v/>
       </c>
       <c r="CW27" s="5"/>
     </row>
     <row r="28" spans="1:101">
       <c r="A28" s="5" t="s">
-        <v>516</v>
+        <v>598</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -7204,51 +7777,51 @@
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
       <c r="CJ28" s="5"/>
       <c r="CK28" s="5"/>
       <c r="CL28" s="5"/>
       <c r="CM28" s="5"/>
       <c r="CN28" s="5"/>
       <c r="CO28" s="5"/>
       <c r="CP28" s="5"/>
       <c r="CQ28" s="5"/>
       <c r="CR28" s="5"/>
       <c r="CS28" s="5"/>
       <c r="CT28" s="5"/>
       <c r="CU28" s="5"/>
       <c r="CV28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:CU28),"")</f>
         <v/>
       </c>
       <c r="CW28" s="5"/>
     </row>
     <row r="29" spans="1:101">
       <c r="A29" s="5" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -7312,51 +7885,51 @@
       <c r="CE29" s="5"/>
       <c r="CF29" s="5"/>
       <c r="CG29" s="5"/>
       <c r="CH29" s="5"/>
       <c r="CI29" s="5"/>
       <c r="CJ29" s="5"/>
       <c r="CK29" s="5"/>
       <c r="CL29" s="5"/>
       <c r="CM29" s="5"/>
       <c r="CN29" s="5"/>
       <c r="CO29" s="5"/>
       <c r="CP29" s="5"/>
       <c r="CQ29" s="5"/>
       <c r="CR29" s="5"/>
       <c r="CS29" s="5"/>
       <c r="CT29" s="5"/>
       <c r="CU29" s="5"/>
       <c r="CV29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:CU29),"")</f>
         <v/>
       </c>
       <c r="CW29" s="5"/>
     </row>
     <row r="30" spans="1:101">
       <c r="A30" s="5" t="s">
-        <v>518</v>
+        <v>600</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -7420,51 +7993,51 @@
       <c r="CE30" s="5"/>
       <c r="CF30" s="5"/>
       <c r="CG30" s="5"/>
       <c r="CH30" s="5"/>
       <c r="CI30" s="5"/>
       <c r="CJ30" s="5"/>
       <c r="CK30" s="5"/>
       <c r="CL30" s="5"/>
       <c r="CM30" s="5"/>
       <c r="CN30" s="5"/>
       <c r="CO30" s="5"/>
       <c r="CP30" s="5"/>
       <c r="CQ30" s="5"/>
       <c r="CR30" s="5"/>
       <c r="CS30" s="5"/>
       <c r="CT30" s="5"/>
       <c r="CU30" s="5"/>
       <c r="CV30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:CU30),"")</f>
         <v/>
       </c>
       <c r="CW30" s="5"/>
     </row>
     <row r="31" spans="1:101">
       <c r="A31" s="5" t="s">
-        <v>519</v>
+        <v>601</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -19414,55 +19987,55 @@
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="7">
         <v>1.03</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I172"/>
+  <dimension ref="A1:I171"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I172"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>205</v>
       </c>
@@ -19547,3413 +20120,3670 @@
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C6" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C8" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>218</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C9" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C10" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C14" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>224</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C15" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C16" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C17" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>228</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C19" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C20" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>230</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C21" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C22" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C23" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C24" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>234</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C25" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C26" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>236</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C27" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C28" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C29" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C30" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>240</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C31" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C32" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C33" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C34" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C35" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C36" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C37" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C38" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>248</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C39" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C40" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C41" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C42" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C43" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C44" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C45" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C46" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C47" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C48" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C49" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C50" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C51" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C52" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C53" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C54" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C55" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C56" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C57" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C58" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C59" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C60" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C61" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C62" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C64" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C65" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C66" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C67" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C68" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>278</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C69" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C70" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C71" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C72" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C73" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C74" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C75" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C76" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C77" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C78" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>288</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C79" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C80" s="5">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C81" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>291</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C82" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C83" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>294</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C86" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>297</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C88" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C89" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>302</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>303</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C94" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>305</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C96" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>306</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C97" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C98" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>308</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C99" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>309</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C100" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C101" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C102" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C103" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C104" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="5">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>315</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C106" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C107" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>318</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C110" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>321</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C112" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C113" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C114" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>324</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C115" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C116" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>326</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C117" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>327</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C118" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C119" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C120" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>330</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C121" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C122" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C123" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>333</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C124" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C125" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C126" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C127" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C128" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C129" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C130" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C131" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>341</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C132" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C133" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C134" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>344</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C135" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>345</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C136" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C137" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>347</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C138" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>348</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C139" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C140" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>350</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C141" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C142" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C143" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>353</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C144" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>354</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C145" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C146" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>356</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C147" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C148" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C149" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C150" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>360</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C151" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C152" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>362</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C153" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>363</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C154" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C155" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C156" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>366</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C157" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C158" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>368</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C159" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>369</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C160" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C161" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>371</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C162" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C163" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C164" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>374</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C165" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C166" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C167" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C168" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>378</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C169" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C170" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>380</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C171" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>381</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I172" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="C2" s="6" t="s">
         <v>385</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>387</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>389</v>
-      </c>
-[...43 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="2" spans="1:1">
-      <c r="A2" t="s">
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>405</v>
       </c>
+      <c r="C5" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>436</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>