--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:19</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>