--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>La Rioja</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,146 +94,245 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Reconocer los retos ecosociales actuales y futuros de España, debatiendo desde la perspectiva geográfica sobre los mensajes recibidos a través de canales oficiales y transformar patrones de consumo insostenibles y adoptar estilos de vida saludables. El reconocimiento por parte del alumnado de los problemas ecosociales a los que se enfrenta la sociedad española supone saber identificarlos y tomar conciencia de la responsabilidad individual y colectiva ante desafíos como la emergencia climática, el reto demográfico o la gestión de recursos limitados. Son situaciones de ecodependencia que afectan al medio natural y a los grupos humanos y que en ocasiones siguen procesos a escala global. Una ciudadanía informada debe mantener debates en los que se sometan a juicio crítico los mensajes que se reciban desde medios oficiales o informales, previniendo la difusión de aquellas que sean informaciones falsas o en las que se detecte la manipulación interesada. Los argumentos que se esgrimen en cualquier debate público o privado deberían construirse desde la fundamentación científica que aporta el pensamiento geográfico, rechazando cualquier opinión no avalada por datos fiables, accesibles y contrastados. El desarrollo del pensamiento espacial crítico constituye el mayor activo para una ciudadanía formada e informada que reúna las condiciones necesarias para sopesar respuestas éticas ante los retos actuales y futuros, anticipándose a consecuencias no deseadas. Asimismo, el alumnado debería llegar a reflexionar con rigor sobre su capacidad de adaptación a nuevas situaciones, y sobre la transformación de patrones de consumo insostenibles y para adoptar estilos de vida saludables en beneficio propio y del bien común, y en consonancia con los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Comprender la complejidad del espacio geográfico, mediante la interpretación de fuentes de información visuales, para apreciar la riqueza de los paisajes naturales y humanizados y valorar la sostenibilidad como principio de las relaciones entre los ecosistemas naturales y la acción humana.</t>
   </si>
   <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Analizar la diversidad natural de España y su singularidad geográfica dentro de Europa, a través de la comparación de características comunes y específicas del relieve, el clima, la hidrografía y la biodiversidad, para reflexionar sobre la percepción personal del espacio.</t>
   </si>
   <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Aplicar las Tecnologías de la Información Geográfica (TIG), métodos y técnicas propios o de ciencias afines, localizando fenómenos naturales y humanos, y argumentando con rigor sus límites o categorías, para resolver eficientemente el problema de la escala en cualquier análisis o propuesta de actuación.</t>
   </si>
   <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Asumir la globalización como contexto que enmarca la evolución de los sistemas económicos y los comportamientos sociales recientes, investigando sus relaciones de causa y efecto y creando productos propios que demuestren la interconexión y la interdependencia a todas las escalas, para promover el respeto a la dignidad humana y al medio ambiente como base de una ciudadanía global.</t>
   </si>
   <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Explicar de forma crítica los desequilibrios territoriales de España y de su estructura sociolaboral y demográfica, reconociendo los procesos y las decisiones que han contribuido a las desigualdades presentes, para reforzar la conciencia de solidaridad y el compromiso con los mecanismos de cooperación y cohesión españoles y europeos.</t>
   </si>
   <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
+  </si>
+  <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Movilizar conocimientos previos, nuevos y de otros campos del saber al abordar situaciones del pasado, del presente o del futuro, reorientando eficazmente decisiones y estrategias de trabajo individual o en equipo, para aportar soluciones innovadoras a contextos en transformación y fomentar el aprendizaje permanente.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>Valorar los movimientos y acciones que han promovido las libertades en la historia de España, utilizando términos y conceptos históricos, a través del análisis comparado de los distintos regímenes políticos, para reconocer el legado democrático de la Constitución de 1978 como fundamento de nuestra convivencia y garantía de nuestros derechos.</t>
   </si>
   <si>
     <t>Reconocer y valorar la diversidad identitaria de nuestro país, por medio del contraste de la información y la revisión crítica de fuentes, y tomando conciencia del papel que juega en la actualidad, para respetar los sentimientos de pertenencia, la existencia de identidades múltiples, y las normas y los símbolos que establece nuestro marco común de convivencia.</t>
   </si>
   <si>
     <t>Analizar y valorar la idea de progreso desde la perspectiva del bienestar social y de la sostenibilidad, a través de la interpretación de los factores modernizadores de la economía española, el uso de métodos cuantitativos y el análisis crítico de las desigualdades sociales y territoriales, para considerar el emprendimiento, la innovación y el aprendizaje permanente como elementos fundamentales en un entorno económico y profesional en constante cambio.</t>
   </si>
   <si>
     <t>Tomar conciencia de la diversidad social a través del análisis multidisciplinar de los cambios y continuidades de la sociedad española a lo largo del tiempo, la evolución de la población, los niveles y modos de vida, las condiciones laborales y los movimientos y conflictos sociales, para valorar el alcance de las medidas adoptadas y los progresos y limitaciones para avanzar en la igualdad, el bienestar, la justicia y la cohesión social.</t>
   </si>
   <si>
     <t>Analizar críticamente el papel de las creencias y de las ideologías en la articulación social, en el uso del poder y en la configuración de identidades y proyectos políticos contrapuestos, a través del estudio de fuentes primarias y textos historiográficos y la fundamentación de juicios propios, para debatir sobre problemas actuales, transferir conocimiento, valorar la diversidad cultural y mostrar actitudes respetuosas ante ideas legítimas diferentes a las propias.</t>
   </si>
   <si>
     <t>Interpretar el valor geoestratégico de España y su conexión con la historia mundial, señalando las analogías y singularidades de su evolución histórica en un contexto global cambiante, por medio de la búsqueda y el tratamiento de información, para avalar los compromisos de nuestro país en materia de cooperación y seguridad, promover actitudes solidarias y asumir los valores del europeísmo.</t>
   </si>
   <si>
     <t>Incorporar la perspectiva de género en el análisis de la España actual y de su historia, a través de la contextualización histórica de fuentes literarias y artísticas y la investigación sobre el movimiento feminista, para reconocer su presencia en la historia y promover actitudes en defensa de la igualdad efectiva de mujeres y hombres.</t>
   </si>
   <si>
     <t>CE.8</t>
@@ -313,104 +412,275 @@
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas, utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y manejando datos rigurosos.</t>
   </si>
   <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Extraer información de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre la percepción del espacio geográfico, localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con características comunes y específicas, destacando su aportación a la sostenibilidad del medio.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Identificar la diversidad y singularidad de paisajes naturales, comparando su distribución, características y contrastes a escala autonómica, de España y de Europa, así como formas humanas de relación con esos entornos.</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, justificando los métodos y datos elegidos, y la delimitación de regiones o categorías de análisis, así como de áreas de transición.</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, proponiendo hipótesis o conclusiones, y aplicando las TIG.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investigando el sistema de relaciones económicas globalizadas y los sectores económicos, y planteando soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Expresar la necesidad de preservar el medio ambiente, indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Justificar la necesidad de los mecanismos de compensación de las desigualdades individuales y territoriales, identificando los procesos pasados y recientes, así como sus causas y consecuencias sociolaborales y demográficas. Argumentar sobre el origen de los desequilibrios socioeconómicos de España y Europa, analizando los factores de 6.2 localización de las actividades económicas y de la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
+    <t>Reelaborar saberes sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos, aplicando el pensamiento geográfico, movilizando y revisando críticamente conocimientos previos y nuevos, diagnosticando problemas y oportunidades, y razonando sobre posibles previsiones y soluciones.</t>
+  </si>
+  <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
+    <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, desde la quiebra de la Monarquía Absoluta y los inicios de la España liberal a la actualidad, utilizando adecuadamente términos y conceptos históricos valorando el grado y alcance de los derechos y libertades que reconocen y la aplicación efectiva de los mismos.</t>
+  </si>
+  <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades de los españoles, a través de la elaboración de juicios propios acerca de los principales debates que afectan al sistema constitucional, mediante el dominio de procesos de búsqueda y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado a lo largo de la historia de España, reconociendo la pluralidad identitaria de nuestro país y respetando los distintos sentimientos de pertenencia. Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la formación del estado 2.2 y en la construcción de la nación española, analizando críticamente los logros y resultados de las acciones llevadas a cabo y las reacciones generadas, conociendo y respetando tanto las identidades múltiples como los símbolos y normas comunes que conforman el marco actual de convivencia.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Entender los distintos significados de la idea del progreso en sus contextos históricos, desarrollando el estudio multicausal de los modelos de desarrollo económico aplicados a la España contemporánea y analizando críticamente la idea de modernización, valorando sus efectos en relación a la desigualdad social, los desequilibrios territoriales, la degradación ambiental y las relaciones de dependencia, así como reflejando actitudes en favor de los Objetivos de Desarrollo Sostenible y los comportamientos ecosociales.</t>
+  </si>
+  <si>
+    <t>Describir las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España desde el paso del Antiguo Régimen a la nueva sociedad burguesa, analizando el surgimiento y evolución del concepto de ciudadanía y de las nuevas formas de sociabilidad, utilizando adecuadamente términos históricos y conceptos historiográficos, e identificando las desigualdades y la concentración del poder en determinados grupos sociales. Analizar de manera multidisciplinar la diversidad y la desigualdad social existente en la historia contemporánea de 4.2 España, la evolución de la población y los cambios en las condiciones y modos de vida, interpretando las causas y motivos de la conflictividad social y su articulación en distintos movimientos sociales, considerando la acción motivada de los sujetos y las medidas de distinto tipo adoptadas por el estado. Deducir a través del estudio crítico de noticias y datos estadísticos la evolución del estado social, identificando los 4.3 logros y retrocesos experimentados y las medidas adoptadas por el estado hasta el presente, la evolución de los niveles de vida y de bienestar, así como los límites y retos de futuro, desde una perspectiva solidaria en favor de los colectivos más vulnerables.</t>
+  </si>
+  <si>
+    <t>Generar opiniones argumentadas, debatir y transferir ideas y conocimientos sobre la función que han desempeñado las ideologías en la articulación social y política de la España contemporánea, comprendiendo y contextualizando dichos fenómenos a través de la lectura de textos historiográficos e identificando las principales culturas políticas que han ido sucediéndose, sus formas de organización y los diferentes proyectos políticos que representaban, expresando actitudes respetuosas ante ideas diferentes a las propias. Emplear el rigor metodológico de la historia en el estudio de las grandes reformas estructurales que acometió la II 5.3 República, identificando sus logros y las reacciones antidemocráticas que se produjeron y que derivaron en el golpe de Estado de 1936, aproximándose a la historiografía sobre la Guerra Civil y al marco conceptual del estudio de los sistemas totalitarios y autoritarios a través de la interpretación de la evolución del Franquismo.</t>
+  </si>
+  <si>
+    <t>Introducir la perspectiva de género en la observación y análisis de la realidad histórica y actual, identificando los mecanismos de dominación que han generado y mantenido la desigualdad entre hombres y mujeres, así como los roles asignados y los espacios de actividad ocupados tradicionalmente por la mujer.</t>
+  </si>
+  <si>
+    <t>Constatar el papel relegado de la mujer en la historia analizando fuentes literarias y artísticas, valorando las acciones en favor de la emancipación de la mujer y del movimiento feminista y recuperando figuras individuales y colectivas como protagonistas silenciadas y omitidas de la historia.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Extraer información de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores físicos y humanos.</t>
-[...49 lines deleted...]
-  <si>
     <t>Realizar trabajos de indagación e investigación, iniciándose en la metodología histórica y la historiografía, mediante la generación de productos relacionados con la memoria colectiva sobre acontecimientos, personajes o elementos patrimoniales de interés social o cultural del entorno local, considerando el patrimonio histórico como un bien común que se debe proteger.</t>
   </si>
   <si>
     <t>Construir juicios propios acerca de problemas histórico-filosóficos a través de la elaboración y presentación de documentos y trabajos de investigación sobre los mismos con precisión y aplicando los protocolos al uso, tanto de forma individual como grupal y cooperativa.</t>
   </si>
   <si>
     <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argumentativas y evitando modos dogmáticos, falaces y sesgados de sostener opiniones e hipótesis.</t>
   </si>
   <si>
     <t>Sostener el hábito del diálogo argumentativo, empático, abierto y constructivamente comprometido con la búsqueda del conocimiento a través de la participación activa, respetuosa y colaborativa en cuantas actividades se propongan.</t>
   </si>
   <si>
     <t>Identificar, comprender y debatir sobre los principales problemas, ideas, tesis y controversias filosóficas de la historia del pensamiento a través del análisis y comentario crítico de textos y documentos filosóficos o relevantes para la filosofía.</t>
   </si>
   <si>
     <t>Generar una concepción plural, dialéctica, abierta y crítica de la historia del pensamiento a través de la comprensión y expresión de las relaciones de oposición y complementariedad entre tesis, escuelas, filósofos y filósofas de las mismas o distintas épocas y tradiciones.</t>
   </si>
   <si>
     <t>Afrontar los grandes problemas filosóficos en su doble aspecto histórico y universal, a través del análisis y exposición crítica de las condiciones culturales que han permitido la aparición y evolución de aquellos en distintos momentos de la historia.</t>
   </si>
   <si>
     <t>Comprender la dimensión temporal y universal de los problemas filosóficos más importantes, comparando mediante esquemas u otros productos o actividades el tratamiento filosófico que se hace de ellos en distintas épocas, escuelas, tradiciones, autores y autoras.</t>
   </si>
   <si>
     <t>Adquirir una concepción sistémica y relacional de la historia de la cultura occidental, y del papel de las ideas filosóficas en ella, mediante el análisis, comentario y comparación de textos o documentos literarios, historiográficos, periodísticos, científicos o religiosos, así como de cualquier otra manifestación cultural, en los que se expresen problemas y concepciones relevantes de la historia de la filosofía.</t>
@@ -445,50 +715,65 @@
   <si>
     <t>Valorar y respetar la diversidad de manifestaciones artísticas a partir de la investigación y el debate en torno a las diferentes concepciones del arte y el análisis de obras concretas sobre las que comprobar la pertinencia de dichas concepciones.</t>
   </si>
   <si>
     <t>Elaborar y expresar con coherencia y fluidez juicios y emociones propios acerca de las obras de arte y mostrar respeto y empatía por los juicios y expresiones de los demás, utilizando la terminología y el vocabulario específico de la materia y demostrando un conocimiento básico de los diversos lenguajes artísticos aprendidos.</t>
   </si>
   <si>
     <t>Distinguir y analizar las funciones y las dimensiones religiosa, ideológica, política, social, económica, expresiva y propiamente estética de las obras de arte, demostrando una comprensión y un juicio crítico y fundamentado de las mismas y de su producción y su percepción.</t>
   </si>
   <si>
     <t>Conocer y explicar las principales manifestaciones y movimientos artísticos, identificando y analizando su contexto cultural, su vinculación con las funciones atribuibles al arte, sus características estilísticas fundamentales y su desarrollo en el tiempo.</t>
   </si>
   <si>
     <t>Reconocer los mecanismos que rigen la evolución de la historia del arte a partir del análisis comparativo de obras de diversas épocas y de la explicación de las relaciones de influencia, préstamos, continuidad y ruptura que se producen entre estilos, autores y movimientos.</t>
   </si>
   <si>
     <t>Elaborar comentarios histórico-artísticos de distintas obras de arte a partir del conocimiento crítico y argumentado de su contexto histórico, sus funciones y su relevancia social, política y cultural, valorando y respetando distintas obras y formas de manifestaciones artísticas. Identificar y analizar la complejidad del proceso de creación artística, elaborando reseñas biográficas sobre las figuras 5.2 más destacadas y atendiendo a aquellos aspectos personales que faciliten la comprensión del significado y del valor de la obra, tomando conciencia del papel del artista en el proceso creador.</t>
   </si>
   <si>
     <t>Comprender la importancia de la conservación y promoción del patrimonio artístico, investigando acerca de los procesos de adquisición, conservación, exhibición y uso sostenible de obras de arte, así como sobre el impacto positivo y negativo de las acciones humanas sobre ellas.</t>
   </si>
   <si>
     <t>Analizar el papel conformador de la identidad individual y colectiva que poseen el arte y el patrimonio artístico, analizando las autorrepresentaciones humanas y el uso de recursos estéticos e iconográficos en la generación y el mantenimiento de los vínculos grupales.</t>
   </si>
   <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
     <t>Elaborar argumentos propios acerca de la noción de belleza, comparando cánones y obras de diversos tipos, estilos, épocas y lugares, apreciando la diversidad como fuente de enriquecimiento, superando estereotipos y prejuicios y promoviendo la formación de una imagen ajustada de sí mismo.</t>
   </si>
   <si>
     <t>Conocer las principales figuras femeninas de la historia del arte, dando visibilidad a la mujer como artista, analizando el contexto político, social y cultural en el que desarrollaron su producción artística y reconociendo su esfuerzo por hacerse valer en él.</t>
   </si>
   <si>
     <t>Conocer y analizar críticamente la imagen que se ha dado de la mujer en la historia del arte mediante el análisis comparativo de obras de distintas épocas y culturas en las que se representen figuras, roles, símbolos y temas relacionados con la feminidad.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
@@ -766,135 +1051,565 @@
   <si>
     <t>La representación de la mujer en el arte desde una perspectiva crítica.</t>
   </si>
   <si>
     <t>La mujer como artista. La lucha por la visibilidad a lo largo de la historia del arte. Realidad, espacio y territorio en el arte.</t>
   </si>
   <si>
     <t>Arte y realidad: imitación e interpretación. La revolución de la fotografía y el cine.</t>
   </si>
   <si>
     <t>Arquitectura y espacio: la creación de espacios arquitectónicos.</t>
   </si>
   <si>
     <t>Pintura y perspectiva: la conquista de la tercera dimensión.</t>
   </si>
   <si>
     <t>Arte e intervención en el territorio: el urbanismo como arte.</t>
   </si>
   <si>
     <t>Arte y medio ambiente. La naturaleza y la representación de las emociones. Arquitectura, urbanismo y diseño sostenible. La contribución del arte a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>El patrimonio artístico: preservación, conservación y usos sostenibles. Museografía y museología.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Debatir sobre los retos naturales y sociales de España de forma comprometida y respetuosa con opiniones ajenas, utilizando estrategias orales con apoyo digital de gráficos, imágene</t>
   </si>
   <si>
     <t>Extraer información de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factore</t>
   </si>
   <si>
     <t>Reflexionar sobre la percepción del espacio geográfico, localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con características comunes y específicas, dest</t>
   </si>
@@ -1736,1006 +2451,1358 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>266</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>446</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>267</v>
+        <v>447</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>268</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>270</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>271</v>
+        <v>479</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>272</v>
+        <v>480</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>273</v>
+        <v>481</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>274</v>
+        <v>482</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>275</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>484</v>
+      </c>
+      <c r="D3" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E3" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>2.2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>485</v>
+      </c>
+      <c r="D4" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E4" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>3.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>486</v>
+      </c>
+      <c r="D5" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E5" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>487</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E6" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>4.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>488</v>
+      </c>
+      <c r="D7" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E7" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>4.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>151</v>
+      </c>
+      <c r="D8" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E8" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>5.1</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>489</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E9" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>490</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E10" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>6.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>491</v>
+      </c>
+      <c r="D11" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E11" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>7.1</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>492</v>
+      </c>
+      <c r="D12" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E12" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>1.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>493</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E13" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>1.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>494</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E14" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>2.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>495</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E15" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>3.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>496</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E16" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>4.1</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>497</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E17" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>498</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E18" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>499</v>
+      </c>
+      <c r="D19" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E19" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>7.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>500</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E20" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.1</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>293</v>
+        <v>501</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.13</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>1.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>502</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E22" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>2.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>503</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E23" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>2.2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>504</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E24" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3.2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>505</v>
+      </c>
+      <c r="D25" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E25" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>4.1</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>506</v>
+      </c>
+      <c r="D26" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E26" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>5.1</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>507</v>
+      </c>
+      <c r="D27" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E27" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>5.2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>508</v>
+      </c>
+      <c r="D28" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E28" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>6.1</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>509</v>
+      </c>
+      <c r="D29" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E29" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>7.1</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>510</v>
+      </c>
+      <c r="D30" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E30" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>1.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>511</v>
+      </c>
+      <c r="D31" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E31" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>1.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>512</v>
+      </c>
+      <c r="D32" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E32" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>2.2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>211</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E33" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>3.1</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>513</v>
+      </c>
+      <c r="D34" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E34" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>3.3</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>514</v>
+      </c>
+      <c r="D35" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E35" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>4.1</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="D36" s="7"/>
+        <v>515</v>
+      </c>
+      <c r="D36" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E36" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>4.3</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="D37" s="7"/>
+        <v>215</v>
+      </c>
+      <c r="D37" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E37" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>5.2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="D38" s="7"/>
+        <v>516</v>
+      </c>
+      <c r="D38" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E38" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>1.1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="D39" s="7"/>
+        <v>517</v>
+      </c>
+      <c r="D39" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E39" s="7">
-        <v>2.13</v>
+        <v>3.57</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>2.1</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="D40" s="7"/>
+        <v>518</v>
+      </c>
+      <c r="D40" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E40" s="7">
-        <v>2.13</v>
+        <v>3.33</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>3.1</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+        <v>519</v>
+      </c>
+      <c r="D41" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E41" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>4.1</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="D42" s="7"/>
+        <v>520</v>
+      </c>
+      <c r="D42" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E42" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>4.2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="D43" s="7"/>
+        <v>521</v>
+      </c>
+      <c r="D43" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E43" s="7">
-        <v>2.13</v>
+        <v>3.13</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5.1</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>522</v>
+      </c>
+      <c r="D44" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E44" s="7">
-        <v>2.13</v>
+        <v>2.86</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>6.1</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="D45" s="7"/>
+        <v>523</v>
+      </c>
+      <c r="D45" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E45" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>6.2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="D46" s="7"/>
+        <v>524</v>
+      </c>
+      <c r="D46" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E46" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>7.1</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="D47" s="7"/>
+        <v>525</v>
+      </c>
+      <c r="D47" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E47" s="7">
-        <v>2.13</v>
+        <v>5.0</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>8.1</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>318</v>
+        <v>526</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>2.13</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>8.2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>319</v>
+        <v>527</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>2.13</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
-        <v>320</v>
+        <v>528</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <f>SUM(E3:E49)</f>
-        <v>100.10999999999996</v>
+        <v>161.43999999999997</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>321</v>
+        <v>529</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51">
       <c r="A1" s="6" t="s">
-        <v>322</v>
+        <v>530</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>323</v>
+        <v>531</v>
       </c>
       <c r="C1" s="6">
         <v>1.2</v>
       </c>
       <c r="D1" s="6">
         <v>2.2</v>
       </c>
       <c r="E1" s="6">
         <v>3.1</v>
       </c>
       <c r="F1" s="6">
         <v>3.2</v>
       </c>
       <c r="G1" s="6">
         <v>4.1</v>
       </c>
       <c r="H1" s="6">
         <v>4.2</v>
       </c>
       <c r="I1" s="6">
         <v>5.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.2</v>
       </c>
@@ -2835,59 +3902,59 @@
       <c r="AP1" s="6">
         <v>4.1</v>
       </c>
       <c r="AQ1" s="6">
         <v>4.2</v>
       </c>
       <c r="AR1" s="6">
         <v>5.1</v>
       </c>
       <c r="AS1" s="6">
         <v>6.1</v>
       </c>
       <c r="AT1" s="6">
         <v>6.2</v>
       </c>
       <c r="AU1" s="6">
         <v>7.1</v>
       </c>
       <c r="AV1" s="6">
         <v>8.1</v>
       </c>
       <c r="AW1" s="6">
         <v>8.2</v>
       </c>
       <c r="AX1" s="6" t="s">
-        <v>324</v>
+        <v>532</v>
       </c>
       <c r="AY1" s="6" t="s">
-        <v>275</v>
+        <v>483</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" s="5" t="s">
-        <v>325</v>
+        <v>533</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2901,51 +3968,51 @@
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AW2),"")</f>
         <v/>
       </c>
       <c r="AY2" s="5"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" s="5" t="s">
-        <v>326</v>
+        <v>534</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2959,51 +4026,51 @@
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AW3),"")</f>
         <v/>
       </c>
       <c r="AY3" s="5"/>
     </row>
     <row r="4" spans="1:51">
       <c r="A4" s="5" t="s">
-        <v>327</v>
+        <v>535</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -3017,51 +4084,51 @@
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AW4),"")</f>
         <v/>
       </c>
       <c r="AY4" s="5"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="5" t="s">
-        <v>328</v>
+        <v>536</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3075,51 +4142,51 @@
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AW5),"")</f>
         <v/>
       </c>
       <c r="AY5" s="5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="5" t="s">
-        <v>329</v>
+        <v>537</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3133,51 +4200,51 @@
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AW6),"")</f>
         <v/>
       </c>
       <c r="AY6" s="5"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="5" t="s">
-        <v>330</v>
+        <v>538</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3191,51 +4258,51 @@
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AW7),"")</f>
         <v/>
       </c>
       <c r="AY7" s="5"/>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="5" t="s">
-        <v>331</v>
+        <v>539</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3249,51 +4316,51 @@
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AW8),"")</f>
         <v/>
       </c>
       <c r="AY8" s="5"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="5" t="s">
-        <v>332</v>
+        <v>540</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3307,51 +4374,51 @@
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AW9),"")</f>
         <v/>
       </c>
       <c r="AY9" s="5"/>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="5" t="s">
-        <v>333</v>
+        <v>541</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3365,51 +4432,51 @@
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AW10),"")</f>
         <v/>
       </c>
       <c r="AY10" s="5"/>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="5" t="s">
-        <v>334</v>
+        <v>542</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3423,51 +4490,51 @@
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AW11),"")</f>
         <v/>
       </c>
       <c r="AY11" s="5"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" s="5" t="s">
-        <v>335</v>
+        <v>543</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3481,51 +4548,51 @@
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AW12),"")</f>
         <v/>
       </c>
       <c r="AY12" s="5"/>
     </row>
     <row r="13" spans="1:51">
       <c r="A13" s="5" t="s">
-        <v>336</v>
+        <v>544</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3539,51 +4606,51 @@
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AW13),"")</f>
         <v/>
       </c>
       <c r="AY13" s="5"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" s="5" t="s">
-        <v>337</v>
+        <v>545</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3597,51 +4664,51 @@
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AW14),"")</f>
         <v/>
       </c>
       <c r="AY14" s="5"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" s="5" t="s">
-        <v>338</v>
+        <v>546</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3655,51 +4722,51 @@
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AW15),"")</f>
         <v/>
       </c>
       <c r="AY15" s="5"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" s="5" t="s">
-        <v>339</v>
+        <v>547</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3713,51 +4780,51 @@
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AW16),"")</f>
         <v/>
       </c>
       <c r="AY16" s="5"/>
     </row>
     <row r="17" spans="1:51">
       <c r="A17" s="5" t="s">
-        <v>340</v>
+        <v>548</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3771,51 +4838,51 @@
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AW17),"")</f>
         <v/>
       </c>
       <c r="AY17" s="5"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" s="5" t="s">
-        <v>341</v>
+        <v>549</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3829,51 +4896,51 @@
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AW18),"")</f>
         <v/>
       </c>
       <c r="AY18" s="5"/>
     </row>
     <row r="19" spans="1:51">
       <c r="A19" s="5" t="s">
-        <v>342</v>
+        <v>550</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3887,51 +4954,51 @@
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AW19),"")</f>
         <v/>
       </c>
       <c r="AY19" s="5"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="5" t="s">
-        <v>343</v>
+        <v>551</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -3945,51 +5012,51 @@
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AW20),"")</f>
         <v/>
       </c>
       <c r="AY20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="5" t="s">
-        <v>344</v>
+        <v>552</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -4003,51 +5070,51 @@
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AW21),"")</f>
         <v/>
       </c>
       <c r="AY21" s="5"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" s="5" t="s">
-        <v>345</v>
+        <v>553</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4061,51 +5128,51 @@
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AW22),"")</f>
         <v/>
       </c>
       <c r="AY22" s="5"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" s="5" t="s">
-        <v>346</v>
+        <v>554</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4119,51 +5186,51 @@
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AW23),"")</f>
         <v/>
       </c>
       <c r="AY23" s="5"/>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" s="5" t="s">
-        <v>347</v>
+        <v>555</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4177,51 +5244,51 @@
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AW24),"")</f>
         <v/>
       </c>
       <c r="AY24" s="5"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" s="5" t="s">
-        <v>348</v>
+        <v>556</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4235,51 +5302,51 @@
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AW25),"")</f>
         <v/>
       </c>
       <c r="AY25" s="5"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" s="5" t="s">
-        <v>349</v>
+        <v>557</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4293,51 +5360,51 @@
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AW26),"")</f>
         <v/>
       </c>
       <c r="AY26" s="5"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" s="5" t="s">
-        <v>350</v>
+        <v>558</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4351,51 +5418,51 @@
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AW27),"")</f>
         <v/>
       </c>
       <c r="AY27" s="5"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" s="5" t="s">
-        <v>351</v>
+        <v>559</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4409,51 +5476,51 @@
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AW28),"")</f>
         <v/>
       </c>
       <c r="AY28" s="5"/>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" s="5" t="s">
-        <v>352</v>
+        <v>560</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4467,51 +5534,51 @@
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AW29),"")</f>
         <v/>
       </c>
       <c r="AY29" s="5"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="5" t="s">
-        <v>353</v>
+        <v>561</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4525,51 +5592,51 @@
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AW30),"")</f>
         <v/>
       </c>
       <c r="AY30" s="5"/>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" s="5" t="s">
-        <v>354</v>
+        <v>562</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8913,3927 +9980,5461 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="H9" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="H15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-      <c r="H17" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-      <c r="H18" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="H19" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="H21" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-      <c r="H22" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-      <c r="H23" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-      <c r="H24" s="5"/>
+        <v>102</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="H25" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="H26" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="H27" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="H29" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H30" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="H31" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="H32" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H33" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H34" s="5"/>
+      <c r="G34" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="D35" s="5"/>
-[...3 lines deleted...]
-      <c r="H35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>123</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K2" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>2.2</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K3" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>3.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>135</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K4" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>3.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="K5" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>4.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>146</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K6" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>4.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>151</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="K7" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>5.1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>157</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="K8" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>5.2</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>163</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K9" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>6.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>168</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="K10" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>7.1</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K11" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5">
         <v>1.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>180</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K12" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5">
         <v>1.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K13" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5">
         <v>2.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>187</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K14" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5">
         <v>3.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>193</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="K15" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5">
         <v>4.1</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>194</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K16" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5">
         <v>5.2</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K17" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5">
         <v>7.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K18" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5">
         <v>7.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>108</v>
+        <v>197</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5">
         <v>8.1</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>109</v>
+        <v>199</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B21" s="5">
         <v>1.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K21" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5">
         <v>2.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>201</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K22" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B23" s="5">
         <v>2.2</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>202</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K23" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B24" s="5">
         <v>3.2</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>203</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>145</v>
+      </c>
       <c r="K24" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B25" s="5">
         <v>4.1</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>204</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K25" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B26" s="5">
         <v>5.1</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>205</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="K26" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B27" s="5">
         <v>5.2</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="G27" s="5"/>
+        <v>206</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K27" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B28" s="5">
         <v>6.1</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="K28" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B29" s="5">
         <v>7.1</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G29" s="5"/>
+        <v>208</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K29" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B30" s="5">
         <v>1.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      <c r="G30" s="5"/>
+        <v>209</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H30" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K30" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B31" s="5">
         <v>1.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K31" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B32" s="5">
         <v>2.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G32" s="5"/>
+        <v>211</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H32" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J32" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K32" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B33" s="5">
         <v>3.1</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G33" s="5"/>
+        <v>212</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H33" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J33" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K33" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B34" s="5">
         <v>3.3</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>123</v>
+        <v>213</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B35" s="5">
         <v>4.1</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G35" s="5"/>
+        <v>214</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H35" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J35" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K35" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B36" s="5">
         <v>4.3</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>125</v>
+        <v>215</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B37" s="5">
         <v>5.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      <c r="G37" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H37" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J37" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K37" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B38" s="5">
         <v>1.1</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D38" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E38" s="5"/>
-[...6 lines deleted...]
-      <c r="J38" s="5"/>
+      <c r="I38" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="K38" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B39" s="5">
         <v>2.1</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="G39" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="H39" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J39" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="K39" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B40" s="5">
         <v>3.1</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      <c r="G40" s="5"/>
+        <v>219</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H40" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K40" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B41" s="5">
         <v>4.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="G41" s="5"/>
+        <v>220</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K41" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B42" s="5">
         <v>4.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G42" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="H42" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="K42" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B43" s="5">
         <v>5.1</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="G43" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="K43" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B44" s="5">
         <v>6.1</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="G44" s="5"/>
+        <v>223</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="H44" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J44" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="K44" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B45" s="5">
         <v>6.2</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="G45" s="5"/>
+        <v>224</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>226</v>
+      </c>
       <c r="H45" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+        <v>227</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>229</v>
+      </c>
       <c r="K45" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B46" s="5">
         <v>7.1</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>230</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="K46" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B47" s="5">
         <v>8.1</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
         <v>2.13</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B48" s="5">
         <v>8.2</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>137</v>
+        <v>232</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>2.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I97"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>140</v>
+        <v>235</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>144</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>148</v>
+        <v>243</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>149</v>
+        <v>244</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C6" s="5">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>150</v>
+        <v>245</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>151</v>
+        <v>246</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>152</v>
+        <v>247</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C9" s="5">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>153</v>
+        <v>248</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>154</v>
+        <v>249</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C11" s="5">
         <v>4</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>155</v>
+        <v>250</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>156</v>
+        <v>251</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C13" s="5">
         <v>6</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>157</v>
+        <v>252</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>158</v>
+        <v>253</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>159</v>
+        <v>254</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>160</v>
+        <v>255</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>161</v>
+        <v>256</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C18" s="5">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>162</v>
+        <v>257</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C19" s="5">
         <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>163</v>
+        <v>258</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C20" s="5">
         <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>164</v>
+        <v>259</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C21" s="5">
         <v>8</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>165</v>
+        <v>260</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C22" s="5">
         <v>9</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>166</v>
+        <v>261</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C23" s="5">
         <v>10</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>167</v>
+        <v>262</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C24" s="5">
         <v>11</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>168</v>
+        <v>263</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C25" s="5">
         <v>12</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>169</v>
+        <v>264</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C26" s="5">
         <v>13</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>170</v>
+        <v>265</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C27" s="5">
         <v>14</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>171</v>
+        <v>266</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>172</v>
+        <v>267</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>173</v>
+        <v>268</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>174</v>
+        <v>269</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>176</v>
+        <v>271</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>177</v>
+        <v>272</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C34" s="5">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>178</v>
+        <v>273</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C35" s="5">
         <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C37" s="5">
         <v>5</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C38" s="5">
         <v>6</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>182</v>
+        <v>277</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C39" s="5">
         <v>7</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>183</v>
+        <v>278</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>184</v>
+        <v>279</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>187</v>
+        <v>282</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>188</v>
+        <v>283</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C45" s="5">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C46" s="5">
         <v>7</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C47" s="5">
         <v>8</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>191</v>
+        <v>286</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C48" s="5">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>192</v>
+        <v>287</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C49" s="5">
         <v>2</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>193</v>
+        <v>288</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C50" s="5">
         <v>3</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C51" s="5">
         <v>4</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C52" s="5">
         <v>5</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C53" s="5">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C54" s="5">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C55" s="5">
         <v>3</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C56" s="5">
         <v>4</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C57" s="5">
         <v>5</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C58" s="5">
         <v>6</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C59" s="5">
         <v>7</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C60" s="5">
         <v>8</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C61" s="5">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C62" s="5">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>206</v>
+        <v>301</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C63" s="5">
         <v>3</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>207</v>
+        <v>302</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C64" s="5">
         <v>4</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C65" s="5">
         <v>1</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C66" s="5">
         <v>2</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>210</v>
+        <v>305</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C67" s="5">
         <v>3</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>211</v>
+        <v>306</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C68" s="5">
         <v>4</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C69" s="5">
         <v>5</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>213</v>
+        <v>308</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C70" s="5">
         <v>6</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>214</v>
+        <v>309</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C71" s="5">
         <v>1</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C72" s="5">
         <v>2</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>216</v>
+        <v>311</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C73" s="5">
         <v>1</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C74" s="5">
         <v>2</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C75" s="5">
         <v>3</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>219</v>
+        <v>314</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C76" s="5">
         <v>1</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C77" s="5">
         <v>2</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>221</v>
+        <v>316</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C78" s="5">
         <v>3</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>222</v>
+        <v>317</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C79" s="5">
         <v>4</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>223</v>
+        <v>318</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C80" s="5">
         <v>5</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>224</v>
+        <v>319</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C81" s="5">
         <v>1</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>225</v>
+        <v>320</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C82" s="5">
         <v>2</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C83" s="5">
         <v>3</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C84" s="5">
         <v>4</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>228</v>
+        <v>323</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C85" s="5">
         <v>5</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C86" s="5">
         <v>6</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C87" s="5">
         <v>7</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C88" s="5">
         <v>1</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>232</v>
+        <v>327</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C89" s="5">
         <v>2</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C90" s="5">
         <v>3</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C91" s="5">
         <v>4</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>235</v>
+        <v>330</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C92" s="5">
         <v>1</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C93" s="5">
         <v>2</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C94" s="5">
         <v>3</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C95" s="5">
         <v>4</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C96" s="5">
         <v>5</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>240</v>
+        <v>335</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
       <c r="C97" s="5">
         <v>6</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>242</v>
+        <v>337</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>341</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>258</v>
+      <c r="E6" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>382</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>260</v>
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>261</v>
+        <v>384</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>262</v>
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>264</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>