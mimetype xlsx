--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -38,470 +38,818 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1041">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 64/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Decreto autonómico propio (completo)</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:36</t>
+    <t>10/07/2026 22:35</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid adapta el currículo nacional eliminando terminología con carga ideológica como 'ecosocial' o 'desequilibrios', sustituyéndola por conceptos más neutros como 'retos sociales' o 'realidades territoriales', manteniendo la estructura técnica y competencial del Estado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Se mantienen íntegras las competencias relacionadas con la diversidad natural (CE.3) y el uso de Tecnologías de la Información Geográfica (CE.4), así como la estructura de 7 competencias específicas.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Decreto 139/2023, de 28 de junio, por el que se establece para la Comunidad de Madrid el Plan de Estudios del Bachillerato.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>El docente debe ajustar la terminología de las situaciones de aprendizaje, evitando términos como 'ecosocial' y priorizando el análisis de la 'realidad territorial' frente al de 'desequilibrio' para cumplir con el estándar autonómico.</t>
+  </si>
+  <si>
+    <t>Elementos modificados respecto al BOE</t>
+  </si>
+  <si>
+    <t>Elemento</t>
+  </si>
+  <si>
+    <t>Cómo lo modifica</t>
+  </si>
+  <si>
+    <t>Implicación en el aula</t>
+  </si>
+  <si>
+    <t>Competencia Específica 1</t>
+  </si>
+  <si>
+    <t>Sustituye el término 'retos ecosociales' por 'retos sociales'.</t>
+  </si>
+  <si>
+    <t>Se reduce el énfasis en la interdependencia ecológica y social, centrando el debate en aspectos puramente sociales y geográficos.</t>
+  </si>
+  <si>
+    <t>Competencia Específica 6</t>
+  </si>
+  <si>
+    <t>Cambia 'desequilibrios territoriales' y 'desigualdades' por 'distintas realidades territoriales' y 'equilibrios socioeconómicos'.</t>
+  </si>
+  <si>
+    <t>El enfoque del análisis regional pasa de una visión crítica de la disparidad a una descripción técnica de las diferencias territoriales.</t>
+  </si>
+  <si>
+    <t>Competencia Específica 5</t>
+  </si>
+  <si>
+    <t>Define la globalización como 'fenómeno' en lugar de 'contexto'.</t>
+  </si>
+  <si>
+    <t>Tratamiento de la globalización como un objeto de estudio sustantivo y no solo como un marco ambiental.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Reconocer los retos sociales actuales y futuros de España, debatiendo desde la perspectiva geográfica sobre los mensajes recibidos a través de canales oficiales y extraoficiales, formales e informales, y desarrollando el pensamiento crítico, para potenciar el consumo responsable y estilos de vida saludables.</t>
   </si>
   <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Comprender la complejidad del espacio geográfico, mediante la interpretación de fuentes de información visuales, para apreciar la riqueza de los paisajes naturales y</t>
   </si>
   <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Analizar la diversidad natural de España y su singularidad geográfica dentro de Europa, a través de la comparación de características comunes y específicas del relieve, el clima, la hidrografía y la biodiversidad, para reflexionar sobre la percepción personal del espacio.</t>
   </si>
   <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Aplicar las Tecnologías de la Información Geográfica (TIG), métodos y técnicas propios o de ciencias afines, localizando fenómenos naturales y humanos, y argumentando con rigor sus límites o categorías, para resolver eficientemente el problema de la escala en cualquier análisis o propuesta de actuación.</t>
   </si>
   <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Asumir la globalización como fenómeno que enmarca la evolución de los sistemas económicos y los comportamientos sociales recientes, investigando sus relaciones de causa y efecto. Al entender que el fenómeno de la globalización es determinante en las complejas relaciones existentes entre los países y sus sistemas económicos, se puede poner en su contexto la evolución reciente de las actividades económicas en España y en la Unión Europea en todos sus sectores. Igualmente, se han producido transformaciones sociales y culturales de gran impacto sobre la distribución espacial de la población y los comportamientos demográficos. La investigación de los factores causantes de estas transformaciones y de sus consecuencias sobre el territorio y la sociedad abre un rico campo de indagación del tema. I del Real Decreto, de 5 de abril:</t>
+    <t>Asumir la globalización como fenómeno que enmarca la evolución de los sistemas económicos y los comportamientos sociales recientes, investigando sus relaciones de causa y efecto. Al entender que el fenómeno de la globalización es determinante en las complejas relaciones existentes entre los países y sus sistemas económicos, se puede poner en su contexto la evolución reciente de las actividades económicas en España y en la Unión Europea en todos sus sectores. Igualmente, se han producido transformaciones sociales y culturales de gran impacto sobre la distribución espacial de la población y los comportamientos demográficos. La investigación de los factores causantes de estas transformaciones y de sus consecuencias sobre el territorio y la sociedad abre un rico campo de indagación del tema.</t>
+  </si>
+  <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Explicar de forma crítica las distintas realidades territoriales de España y de su estructura socio-laboral y demográfica. La explicación crítica de los diferentes equilibrios socioeconómicos y demográficos de España parte de un diagnóstico riguroso del desigual reparto de los recursos naturales y humanos a distinta escalas. Requiere entender variedad en el tejido productivo por tamaño relativo, grado de especialización, capitalización o innovación, así como, conocer el reparto espacial de la población y su composición por sexo, edad y por la diferente estructura socio-laboral existente, prestando atención al reto demográfico que suponen el envejecimiento de la población, los movimientos migratorios, la despoblación rural y las aglomeraciones urbanas. I del Real Decreto, de 5 de abril: STEM4, CPSAA1.2, CC1, CC2, CE1, CE2 y</t>
+    <t>Explicar de forma crítica las distintas realidades territoriales de España y de su estructura socio-laboral y demográfica. La explicación crítica de los diferentes equilibrios socioeconómicos y demográficos de España parte de un diagnóstico riguroso del desigual reparto de los recursos naturales y humanos a distinta escalas. Requiere entender variedad en el tejido productivo por tamaño relativo, grado de especialización, capitalización o innovación, así como, conocer el reparto espacial de la población y su composición por sexo, edad y por la diferente estructura socio-laboral existente, prestando atención al reto demográfico que suponen el envejecimiento de la población, los movimientos migratorios, la despoblación rural y las aglomeraciones urbanas. y</t>
+  </si>
+  <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Movilizar conocimientos previos, nuevos y de otros campos del saber al abordar situaciones del pasado, del presente o del futuro, reorientando eficazmente decisiones y estrategias de trabajo, para aportar soluciones innovadoras a contextos en transformación y fomentar el aprendizaje permanente.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>Valorar los movimientos y acciones que han promovido las libertades en la historia de España, utilizando términos y conceptos históricos, a través del análisis comparado de los distintos regímenes políticos, para reconocer el legado democrático de la Constitución de 1978 como fundamento de nuestra convivencia y garantía de nuestros derechos.</t>
   </si>
   <si>
     <t>Reconocer y valorar la pluralidad de nuestro país, por medio del contraste de la información y la revisión crítica de fuentes, tomando conciencia del papel que juega en la actualidad, para respetar los sentimientos de pertenencia, la existencia de identidades, y las normas y los símbolos que establece nuestro marco común de convivencia.</t>
   </si>
   <si>
     <t>Analizar la historia económica de España, las distintas corrientes de modernización y las transformaciones sociales. El alumnado debe aplicar una perspectiva que implique una mirada crítica a la idea del progreso, a sus planteamientos filosóficos y económicos y a sus derivaciones políticas. Asimismo,</t>
   </si>
   <si>
     <t>Estudiar los cambios y continuidades de la sociedad española a lo largo del tiempo, la evolución de la población, los niveles y modos de vida, las condiciones laborales y los movimientos y conflictos sociales, para valorar el alcance de las medidas adoptadas y los progresos y limitaciones para avanzar en la igualdad, el bienestar, la justicia y la cohesión social.</t>
   </si>
   <si>
-    <t>Analizar el papel de las creencias religiosas y de las ideas políticas en la historia de España, a través del estudio de fuentes primarias y textos historiográficos. El alumnado debe identificar los cambios en las creencias y las ideologías, las formas de pensamiento y las concepciones políticas que han ido emergiendo y transformándose. Resulta necesario que el alumnado forme juicios propios argumentados en fuentes fiables y en trabajos históricos contrastados, que eviten la desinformación y favorezcan el diálogo. Los convulsos acontecimientos del último periodo de la Segunda República, la Guerra Civil y el franquismo dan cuenta de la gravedad que pueden adquirir los conflictos y de las consecuencias dolorosas, que deben conocerse bien para que nunca más vuelvan a ocurrir.Analizar este complejo entramado de corrientes ideológicas y luchas políticas requiere, en fin, la aproximación a la historiografía y al modo con el que los historiadores tratan de explicarlo mediante la aplicación de métodos rigurosos. I del Real Decreto, de 5 de abril: CCL3, STEM4, CPSAA3.1, CPSAA4, CC1, CC2 y</t>
-[...2 lines deleted...]
-    <t>Interpretar el valor geoestratégico de España y su conexión con la historia mundial, señalando las analogías y singularidades de su evolución histórica, por medio de la búsqueda y el tratamiento de información, para avalar los compromisos de nuestro M-20220726-1 país en materia de cooperación y seguridad, promover actitudes solidarias y asumir los valores del europeísmo.</t>
+    <t>Analizar el papel de las creencias religiosas y de las ideas políticas en la historia de España, a través del estudio de fuentes primarias y textos historiográficos. El alumnado debe identificar los cambios en las creencias y las ideologías, las formas de pensamiento y las concepciones políticas que han ido emergiendo y transformándose. Resulta necesario que el alumnado forme juicios propios argumentados en fuentes fiables y en trabajos históricos contrastados, que eviten la desinformación y favorezcan el diálogo. Los convulsos acontecimientos del último periodo de la Segunda República, la Guerra Civil y el franquismo dan cuenta de la gravedad que pueden adquirir los conflictos y de las consecuencias dolorosas, que deben conocerse bien para que nunca más vuelvan a ocurrir.Analizar este complejo entramado de corrientes ideológicas y luchas políticas requiere, en fin, la aproximación a la historiografía y al modo con el que los historiadores tratan de explicarlo mediante la aplicación de métodos rigurosos. y</t>
+  </si>
+  <si>
+    <t>Interpretar el valor geoestratégico de España y su conexión con la historia mundial, señalando las analogías y singularidades de su evolución histórica, por medio de la búsqueda y el tratamiento de información, para avalar los compromisos de nuestro país en materia de cooperación y seguridad, promover actitudes solidarias y asumir los valores del europeísmo.</t>
   </si>
   <si>
     <t>Analizar fuentes históricas artísticas y literarias de distintos puntos de vista, prestando, entre otros, atención a las mujeres más importantes de la historia de España, a sus vidas y sus obras. El alumno debe saber ver la historia no solo en los textos preparados para su análisis, sino en una pluralidad de vestigios que incluyen su patrimonio artístico y literario y que exigen distintos métodos.</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
     <t>Valorar el patrimonio histórico y cultural como legado y expresión de la memoria colectiva, identificando los significados y usos públicos que reciben determinados acontecimientos y procesos del pasado, por medio del análisis de la historiografía y del pensamiento histórico para el desarrollo de la iniciativa, del trabajo en equipo, de la creatividad y de la implicación en cuestiones de interés social y cultural.</t>
   </si>
   <si>
     <t>Historia de la Filosofía</t>
   </si>
   <si>
     <t>Buscar, analizar, interpretar, producir y transmitir información relativa a hechos histórico-filosóficos a partir del uso crítico y seguro de fuentes y el dominio de técnicas básicas de investigación, para generar conocimientos y producciones propias acerca de la historia de los problemas e ideas filosóficos.</t>
   </si>
   <si>
-    <t>Reconocer las normas y pautas de la argumentación y el diálogo filosóficos, mediante la identificación y análisis de las mismas en distintos soportes y a través de diversas M-20220726-1 actividades, para aplicarlas con rigor en la construcción y exposición de argumentos y en el ejercicio del diálogo con los demás.</t>
+    <t>Reconocer las normas y pautas de la argumentación y el diálogo filosóficos, mediante la identificación y análisis de las mismas en distintos soportes y a través de diversas actividades, para aplicarlas con rigor en la construcción y exposición de argumentos y en el ejercicio del diálogo con los demás.</t>
   </si>
   <si>
     <t>Comprender y expresar diferentes concepciones filosóficas históricamente dadas, mediante el acercamiento a sus fuentes y el trabajo crítico sobre las mismas, para desarrollar el conocimiento de un acervo que constituye parte esencial del patrimonio cultural común.</t>
   </si>
   <si>
     <t>Reconocer la naturaleza esencialmente plural y diversa de las concepciones filosóficas históricamente dadas, mediante su puesta en relación dialéctica, de confrontación y complementariedad, para generar una concepción compleja y dinámica de la historia del pensamiento y promover una actitud tolerante y comprometida con la resolución racional y dialogada de los conflictos.</t>
   </si>
   <si>
     <t>Reconocer el modo en que se han planteado sucesivamente, a través de distintas épocas y concepciones, los mismos problemas filosóficos, mediante el análisis e interpretación de textos y otros modos de expresión tanto filosófica como más ampliamente cultural, históricamente dados, para afrontar tales problemas a partir de la reflexión crítica sobre el conocimiento de lo aportado por la tradición.</t>
   </si>
   <si>
     <t>Reconocer las formas diversas en que los interrogantes filosóficos y sus intentos de respuesta se han presentado históricamente en otros ámbitos de la cultura, mediante el análisis interpretativo de textos y otras manifestaciones pertenecientes a esos ámbitos, para promover una concepción sistemática, relacional y compleja de la historia de la cultura occidental y del papel de las ideas filosóficas en ella.</t>
   </si>
   <si>
     <t>Analizar problemas fundamentales y de actualidad, mediante la exposición crítica de distintas posiciones histórico-filosóficas relevantes para la comprensión y discusión de aquellos, para desarrollar la autonomía de juicio y promover actitudes y acciones cívica y éticamente consecuentes.</t>
   </si>
   <si>
     <t>Historia de la Música y de la Danza</t>
   </si>
   <si>
     <t>Identificar las características técnicas de la música y de la danza, apreciando su evolución a lo largo de la historia a través del análisis de las fuentes de estudio</t>
   </si>
   <si>
     <t>Relacionar la música y la danza con otras formas de expresión artística, vinculándolas con la evolución del pensamiento, para comprender el carácter interdisciplinar del arte y valorar la importancia de su conservación y difusión como patrimonio cultural.</t>
   </si>
   <si>
     <t>Interpretar fragmentos musicales o adaptaciones de obras relevantes de la música y de la danza de diferentes épocas y estilos, a través de la dramatización y el empleo de la voz, el cuerpo y distintos instrumentos, para vivir el hecho artístico y comprenderlo desde la propia experiencia.</t>
   </si>
   <si>
     <t>Investigar sobre los principales compositores, intérpretes y obras de la historia de la</t>
   </si>
   <si>
     <t>Transmitir ideas propias, informadas y fundamentadas, sobre la evolución de la música y de la danza, usando un vocabulario específico, formulando argumentos de carácter teórico y estético y analizando la época de creación de las obras. La transmisión de ideas y opiniones propias, informadas y fundamentadas, sobre la evolución de la música y la danza a lo largo de la historia garantiza al alumnado una mejor comprensión del hecho musical y dancístico. Para ello, es importante que aprenda a consultar distintas fuentes, y que desarrolle métodos de búsqueda, selección y reelaboración de la información con las que poder extraer datos que sirvan de fundamento a sus ideas y opiniones. Asimismo, es necesario que adquiera un vocabulario específico que le permita expresar sus argumentos de forma adecuada.</t>
   </si>
   <si>
     <t>Historia del Arte</t>
   </si>
   <si>
     <t>Identificar diferentes concepciones del arte a lo largo de la historia, seleccionando y analizando información de forma crítica, para valorar las distintas manifestaciones artísticas como producto de la creatividad humana y fomentar el respeto por las mismas. Todas las estrategias y procesos relacionados con la búsqueda, selección, tratamiento y análisis de la información resultan indispensables para el aprendizaje y adquisición de nuevos conocimientos.</t>
   </si>
   <si>
-    <t>Reconocer los diversos lenguajes artísticos como una forma de comunicación y expresión de ideas, deseos y emociones, utilizando con corrección la terminología y el vocabulario específico de la materia, para expresar con coherencia y fluidez sus M-20220726-1 propios juicios y sentimientos y mostrar respeto por los juicios y expresiones de los demás. Resulta especialmente relevante que el alumnado reconozca los diversos lenguajes artísticos como una forma de comunicación y expresión estética con reglas y pautas propias que se originan, vulneran y recrean de muy variados modos a tenor de cada época, cultura, género, estilo</t>
+    <t>Reconocer los diversos lenguajes artísticos como una forma de comunicación y expresión de ideas, deseos y emociones, utilizando con corrección la terminología y el vocabulario específico de la materia, para expresar con coherencia y fluidez sus propios juicios y sentimientos y mostrar respeto por los juicios y expresiones de los demás. Resulta especialmente relevante que el alumnado reconozca los diversos lenguajes artísticos como una forma de comunicación y expresión estética con reglas y pautas propias que se originan, vulneran y recrean de muy variados modos a tenor de cada época, cultura, género, estilo</t>
   </si>
   <si>
     <t>Distinguir las distintas funciones del arte a lo largo de la historia, analizando la dimensión religiosa, ideológica, política, social, económica, expresiva y propiamente estética de la obra de arte, de su producción y su percepción, para promover una apreciación global y un juicio crítico e informado de los mismos.</t>
   </si>
   <si>
     <t>Identificar y caracterizar los principales movimientos artísticos a lo largo de la historia, reconociendo las relaciones de influencia, préstamo, continuidad y ruptura que se producen entre ellos, para comprender los mecanismos que rigen la evolución de la historia del arte y fomentar el respeto y aprecio de las manifestaciones artísticas de cualquier época y cultura.</t>
   </si>
   <si>
     <t>Identificar y contextualizar espacial y temporalmente a las más relevantes manifestaciones y personalidades artísticas, analizando su entorno social, político y cultural, y sus aspectos biográficos, para valorar las obras y a sus artistas como expresión de su época y ámbito social, apreciar su creatividad y promover el conocimiento de diversas formas de expresión estética.</t>
   </si>
   <si>
     <t>Conocer y valorar el patrimonio artístico en el ámbito local, nacional y mundial, analizando ejemplos concretos de su aprovechamiento y sus funciones, para contribuir a su conservación.</t>
   </si>
   <si>
-    <t>Distinguir y describir los cambios estéticos y los diferentes cánones de belleza a lo M-20220726-1 largo de la historia del arte, realizando análisis comparativos entre obras de diversos estilos, épocas y lugares, para formarse una imagen ajustada de sí mismo y consolidar una madurez personal.</t>
-[...2 lines deleted...]
-    <t>Integrar en el estudio de la historia del arte el papel que ha ocupado la mujer y la imagen que de ella se ha dado en los diferentes estilos y movimientos artísticos. La historia del arte arroja luz sobre algunos ámbitos inasequibles a través de otras fuentes escritas. Es el caso de la historia de las mujeres. El arte ha consistido en gran medida en el culto a la belleza femenina, y se ha inspirado en la vida íntima. Se da la ocasión de que los alumnos penetren en estos ámbitos históricos sin prejuicios ni ideas políticas, comprendiendo la importancia de las relaciones entre los sexos y sus variaciones históricas. I del Real Decreto, de 5 de abril: CCL5, CPSAA3.1, CC1, CC2, CC3, CCEC1, CCEC2 y CCEC3.2. 2º BACHILLERATO.</t>
+    <t>Distinguir y describir los cambios estéticos y los diferentes cánones de belleza a lo largo de la historia del arte, realizando análisis comparativos entre obras de diversos estilos, épocas y lugares, para formarse una imagen ajustada de sí mismo y consolidar una madurez personal.</t>
+  </si>
+  <si>
+    <t>Integrar en el estudio de la historia del arte el papel que ha ocupado la mujer y la imagen que de ella se ha dado en los diferentes estilos y movimientos artísticos. La historia del arte arroja luz sobre algunos ámbitos inasequibles a través de otras fuentes escritas. Es el caso de la historia de las mujeres. El arte ha consistido en gran medida en el culto a la belleza femenina, y se ha inspirado en la vida íntima. Se da la ocasión de que los alumnos penetren en estos ámbitos históricos sin prejuicios ni ideas políticas, comprendiendo la importancia de las relaciones entre los sexos y sus variaciones históricas.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Cuestionar los modos de vida mediante el análisis geográfico de todo tipo de fuentes de información que trate de los retos sociales presentes y futuros. BO CM</t>
+    <t>Cuestionar los modos de vida mediante el análisis geográfico de todo tipo de fuentes de información que trate de los retos sociales presentes y futuros.</t>
+  </si>
+  <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Debatir sobre los retos naturales y sociales de España, utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y manejando datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Valorar todo impacto de la acción antrópica reconociendo la complejidad del medio natural y de las propias actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Extraer información de paisajes naturales y humanizados analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre la percepción del espacio geográfico localizando y reconociendo en mapas regiones geomorfológicas y bioclimáticas con características comunes y específicas.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Identificar la diversidad y singularidad de paisajes naturales comparando su distribución, características y contrastes a escala regional, de España y de Europa, así como formas humanas de relación con esos entornos.</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, justificando los métodos y datos elegidos, y la delimitación de regiones o categorías de análisis, así como de áreas de transición.</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, proponiendo hipótesis o conclusiones, y aplicando las TIG.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Valorar críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investigando el sistema de relaciones económicas globalizadas y los sectores económicos, y planteando soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Expresar la necesidad de preservar el medio ambiente indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre el origen de las distintas realidades socioeconómicos de España y Europa analizando los factores de localización de las actividades económicas y de la población.</t>
+  </si>
+  <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
+    <t>Reelaborar conocimientos sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nuevos contextos, aplicando el pensamiento geográfico, movilizando y revisando críticamente conocimientos previos y nuevos, diagnosticando problemas y oportunidades, y razonando sobre posibles previsiones y soluciones.</t>
+  </si>
+  <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
+    <t>Identificar y analizar los procedimientos habituales del trabajo del historiador, como la selección de hechos históricos relevantes según las aportaciones historiográficas, interpretando y comentando fuentes históricas que han sido clave para explicar el grado de desarrollo político, económico, social y cultural alcanzado.</t>
+  </si>
+  <si>
+    <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, utilizando adecuadamente términos y conceptos históricos, valorando el grado y alcance de los derechos y libertades que reconocen y la aplicación efectiva de los mismos.</t>
+  </si>
+  <si>
+    <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades de los españoles.</t>
   </si>
   <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Debatir sobre los retos naturales y sociales de España, utilizando estrategias orales con apoyo digital de gráficos, imágenes y cartografía, y manejando datos rigurosos.</t>
-[...40 lines deleted...]
-  <si>
     <t>Aprender a analizar fuentes históricas plurales, a buscar e identificar informaciones fiables que ilustren la historia de la nación española desde cada una de sus partes, prestando especial atención a los hitos de su incorporación histórica.</t>
   </si>
   <si>
     <t>Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la formación del Estado.</t>
   </si>
   <si>
     <t>Analizar la evolución económica de España y distinguir sus ritmos y ciclos de crecimiento, valiéndose del manejo de datos, representaciones gráficas y recursos digitales, interpretando su particular proceso de modernización comparándolo con el de los países del entorno y los debates historiográficos sobre su desarrollo industrial.</t>
   </si>
   <si>
     <t>Reflexionar sobre los avances y retrocesos en la historia de la economía española y su modernización.</t>
   </si>
   <si>
     <t>Describir y relacionar las grandes transformaciones sociales y los diferentes modos de organización y participación política que se han producido en España desde el paso del Antiguo Régimen a la nueva sociedad burguesa, analizando el surgimiento y evolución del concepto de ciudadanía y de los nuevos usos sociales, utilizando adecuadamente términos históricos y conceptos historiográficos.</t>
   </si>
   <si>
     <t>Analizar la pluralidad de la sociedad española, la historia de su desigualdad y su cohesión y los cambios en los modos de vida.</t>
   </si>
   <si>
     <t>Deducir a través del estudio crítico de noticias y datos estadísticos la evolución del Estado social, identificando los logros y retrocesos experimentados y las medidas adoptadas por el Estado hasta el presente, la evolución de los niveles de vida y de bienestar, así como los límites y retos de futuro.</t>
   </si>
   <si>
     <t>Estudiar el lugar de las creencias e instituciones religiosas en la historia de España, así como de las distintas ideas políticas.</t>
   </si>
   <si>
-    <t>Pensar y expresarse en intervenciones orales y pequeños ensayos acerca de la historia de España y la influencia de distintas corrientes políticas, usando la bibliografía y el contraste de fuentes plurales. BO CM</t>
+    <t>Pensar y expresarse en intervenciones orales y pequeños ensayos acerca de la historia de España y la influencia de distintas corrientes políticas, usando la bibliografía y el contraste de fuentes plurales.</t>
   </si>
   <si>
     <t>Emplear el rigor metodológico de la historia en el estudio de las reformas estructurales que acometió la Segunda República, identificando sus logros y sus errores, así como las reacciones antidemocráticas que se produjeron desde los diversos posicionamientos y que derivaron en la Guerra Civil, aproximándose a la historiografía sobre la misma y al marco conceptual del estudio en Europa: fascismo, nazismo y comunismo, así como a través de la interpretación de la evolución del franquismo en sus diversas etapas.</t>
   </si>
   <si>
     <t>Señalar los retos globales y los principales compromisos del España en ámbito internacional, así como los que se derivan de su integración en la Unión Europea y en la alianza Atlántica, a través de procesos de búsqueda, selección y tratamiento de la información de forma rigurosa y responsable.</t>
   </si>
   <si>
     <t>Reconocer y definir el valor geoestratégico de la Península Ibérica, identificando el rico legado histórico y cultural generado a raíz de su conexión con procesos históricos relevantes, caracterizando las especificidades y singularidades de su evolución con respecto a otros países europeos y los estereotipos asociados a las mismas, así como la influencia de las relaciones internacionales. Reconocer la importancia de los vínculos históricos de España con Hispanoamérica.</t>
   </si>
   <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
     <t>Incorporar en la observación y el análisis de la realidad histórica y de la sociedad actual puntos de vista distintos, incluyendo el de las relaciones entre hombres y mujeres.</t>
   </si>
   <si>
     <t>Constatar el papel de la mujer en la historia analizando fuentes literarias, periodísticas y artísticas.</t>
   </si>
   <si>
     <t>Identificar elementos del patrimonio histórico como factor determinante para conocer la Historia de España, valorando la aportación de museos, archivos y bibliotecas como factores fundamentales en la conciencia histórica de la sociedad.</t>
   </si>
   <si>
     <t>Realizar trabajos de indagación e investigación, iniciándose en la metodología histórica y la historiografía, mediante la elaboración de ensayos sobre personajes, teniendo presente el patrimonio histórico español como un bien que se debe proteger.</t>
   </si>
   <si>
     <t>Generar un conocimiento riguroso de fuentes y documentos filosóficamente relevantes, aplicando técnicas de búsqueda, organización, análisis, comparación e interpretación de los mismos, y relacionándolos correctamente con contextos históricos, problemas, tesis, autores, así como con elementos pertenecientes a otros ámbitos culturales.</t>
   </si>
   <si>
     <t>Construir juicios propios acerca de problemas histórico-filosóficos, a través de la elaboración y presentación de documentos y trabajos de investigación sobre los mismos con precisión y aplicando los protocolos al uso, tanto de forma individual como grupal y cooperativa.</t>
   </si>
   <si>
     <t>Leer y analizar determinados fragmentos de los principales filósofos y escuelas, tras haber estudiado el temario y repasado la Historia del momento. Comentar textos con criterio científico, rigor metodológico y cuidada expresión.</t>
   </si>
   <si>
     <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argumentativas, y evitando modos dogmáticos, falaces y sesgados de sostener opiniones e hipótesis.</t>
   </si>
   <si>
     <t>Sostener el hábito del diálogo argumentativo, empático, abierto y constructivamente comprometido con la búsqueda del conocimiento, a través de la participación activa, respetuosa y colaborativa en cuantas actividades se propongan.</t>
   </si>
   <si>
     <t>Estudiar la biografía personal de los filósofos y de su tiempo, con todos los medios rigurosos a su alcance: cine, teatro, novela, mapas, retratos… Familiarizarse con las figuras más importantes de la Historia de la Filosofía hasta llegar a la amistad o la polémica con ellos, y con las personas de su entor no: maestros, discípulos, familia… Así: no se entiende a Sócrates sin los sofistas y los bellos y Atenas, ni a Platón sin Sócrates, ni a Platón sin Aristóteles y viceversa, ni a Aristóteles sin Alejandro y el Helenismo; ni este sin sus consecuencias en el Imperio romano (Cleopatra misma es griega), y no se entienden el giro copernicano de Kant y la perspectiva de Ortega sin las categorías de Aristóteles. Estas líneas son las que ha de descubrir y ser capaz de explicar el alumno.</t>
   </si>
   <si>
     <t>Adquirir y expresar un conocimiento significativo de las más importantes propuestas filosóficas que se han sucedido a lo largo de la historia, a través de la indagación sobre ellas y la identificación de las cuestiones a las que responden.</t>
   </si>
   <si>
     <t>Identificar, comprender y debatir sobre los principales problemas, ideas, tesis y controversias filosóficas de la historia del pensamiento, a través del análisis y comentario crítico de textos y documentos filosóficos o relevantes para la filosofía.</t>
   </si>
   <si>
     <t>Adquirir claridad en el uso de conceptos filosóficos, comprendiéndolos, memorizando sus definiciones, preferiblemente sabiendo también los nombres en las lenguas originales. Entender cómo el mismo concepto (por ejemplo, el de "idea") va significando algo completamente distinto según la época y el autor. Analizar también los distintos estilos de la filosofía, que son esenciales y consustanciales a su historia (por ejemplo, entender que Sócrates hace diálogo, "mayeútica", frente a los sofistas, que hacen un discurso.)</t>
   </si>
   <si>
     <t>Generar una concepción plural, dialéctica, abierta y crítica de la historia del pensamiento, a través de la comprensión, la realización de síntesis comparativas y la exposición de las relaciones de oposición y complementariedad entre tesis, escuelas, filósofos de una misma época o tradición o de distintas épocas y tradiciones.</t>
   </si>
   <si>
-    <t>Afrontar los grandes problemas filosóficos en su doble aspecto histórico y universal, a través del análisis y exposición crítica de las condiciones culturales que han permitido en cada caso la aparición y evolución de dichos problemas en distintos momentos de la historia. BO CM</t>
+    <t>Afrontar los grandes problemas filosóficos en su doble aspecto histórico y universal, a través del análisis y exposición crítica de las condiciones culturales que han permitido en cada caso la aparición y evolución de dichos problemas en distintos momentos de la historia.</t>
   </si>
   <si>
     <t>Comprender la dimensión temporal y universal de los problemas filosóficos más importantes, comparando mediante esquemas u otros productos o actividades el tratamiento filosófico que se hace de ellos en distintas épocas, escuelas, tradiciones y autores.</t>
   </si>
   <si>
     <t>Adquirir una concepción sistémica y relacional de la historia de la cultura occidental y del papel de las ideas filosóficas en ella, mediante el análisis, comentario y comparación de textos o documentos literarios, historiográficos, periodísticos, científicos o religiosos, así como de cualquier otra manifestación cultural, en los que se expresen problemas y concepciones filosóficamente relevantes.</t>
   </si>
   <si>
     <t>Desarrollar la autonomía de juicio, y promover planteamientos, actitudes y acciones consecuentes, con respecto a problemas fundamentales de la actualidad, a partir de la comprensión de ideas, teorías y controversias histórico-filosóficas que puedan contribuir a clarificar tales problemas y de la elaboración de propuestas de carácter crítico y personal con respecto a los mismos.</t>
   </si>
   <si>
     <t>Reconocer los rasgos estilísticos de la música y de la danza en las diferentes épocas históricas, a través de la escucha activa y del visionado de manifestaciones artísticas, así como del análisis de partituras y textos representativos.</t>
   </si>
   <si>
     <t>Determinar la función de la música y de la danza en las diferentes épocas, estableciendo vínculos entre las características de estas manifestaciones artísticas y los hechos histórico yestéticos que determinan el periodo.</t>
   </si>
   <si>
     <t>Explicar la relación entre la música, la danza y otras manifestaciones artísticas, identificando los condicionantes históricos y los fundamentos estéticos que comparten y analizando su carácter interdisciplinar.</t>
   </si>
   <si>
-    <t>Analizar la importancia del patrimonio musical, escénico y artístico como expresión de una BO CM</t>
+    <t>Analizar la importancia del patrimonio musical, escénico y artístico como expresión de una época, valorando la responsabilidad sobre su conservación y difusión.</t>
   </si>
   <si>
     <t>Experimentar con las características de la música y de la danza de un periodo histórico determinado, interpretando o dramatizando fragmentos o adaptaciones de obras relevantes con instrumentos musicales, la voz o el propio cuerpo.</t>
   </si>
   <si>
     <t>Valorar la riqueza del patrimonio musical y dancístico a través del reconocimiento de las características de un determinado periodo en la adaptación de las interpretaciones y el contraste con las muestras originales.</t>
   </si>
   <si>
     <t>Participar activamente en las interpretaciones asumiendo las diferentes funciones que se asignen y mostrando interés por aproximarse al conocimiento y disfrute del repertorio propuesto.</t>
   </si>
   <si>
     <t>Analizar las diferentes corrientes interpretativas, comparando distintas versiones musicales de una misma obra e identificando su vinculación con la estética del periodo.</t>
   </si>
   <si>
     <t>Utilizar fuentes de información fiables en investigaciones sobre los principales compositores, intérpretes y obras de la historia de la música y de la danza, aplicando métodos de búsqueda, de selección y de reelaboración de la información.</t>
   </si>
   <si>
     <t>Tomar posesión del legado hispánico de la música y la danza a través de distintos trabajos de indagación.</t>
   </si>
   <si>
     <t>Explicar los distintos conceptos estéticos aplicados a la música y la danza, usando de forma fiable y responsable las tecnologías digitales y respetando los derechos de autor y la propiedad intelectual.</t>
   </si>
   <si>
     <t>Expresar opiniones e ideas propias, informadas y fundamentadas, sobre el patrimonio musical y dancístico, usando un vocabulario específico, formulando argumentos de carácter teórico y estético y analizando críticamente el contexto de creación de las obras.</t>
   </si>
@@ -613,51 +961,51 @@
   <si>
     <t>El estudio de las distintas realidades territoriales nacionales y autonómicos.</t>
   </si>
   <si>
     <t>Análisis de las diferentes políticas de cohesión y desarrollo regional.</t>
   </si>
   <si>
     <t>Gestión y ordenación del territorio.</t>
   </si>
   <si>
     <t>Situación actual y proyecciones del estado de bienestar.</t>
   </si>
   <si>
     <t>España en Europa.</t>
   </si>
   <si>
     <t>Localización de países, capitales y aspectos naturales. Mapa físico y político de Europa.</t>
   </si>
   <si>
     <t>El proceso de construcción europeo: de la Comunidad Económica Europea a la Unión Europea.</t>
   </si>
   <si>
     <t>La Unión Europea en la actualidad: su influencia en situaciones cotidianas. Instituciones y políticas comunitarias.</t>
   </si>
   <si>
-    <t>Análisis político, económico, demográfico, urbano y social de las distintazs realidades territoriales. Políticas de cohesión a través de mapas e indicadores socioeconómicos.</t>
+    <t>Análisis político, económico, demográfico, urbano y social de las distintas realidades territoriales. Políticas de cohesión a través de mapas e indicadores socioeconómicos.</t>
   </si>
   <si>
     <t>Retos de futuro de España dentro del marco de la Unión Europea.</t>
   </si>
   <si>
     <t>España en el mundo.</t>
   </si>
   <si>
     <t>Mapa físico y político del mundo.</t>
   </si>
   <si>
     <t>España ante la globalización: amenazas y oportunidades.</t>
   </si>
   <si>
     <t>Contexto geopolítico mundial y participación en organismos internacionales.</t>
   </si>
   <si>
     <t>Cooperación internacional y misiones en el exterior.</t>
   </si>
   <si>
     <t>Mapa físico de España. Repaso del mapa físico del mundo.</t>
   </si>
   <si>
     <t>Diversidad geomorfológica de España.</t>
   </si>
@@ -883,51 +1231,51 @@
   <si>
     <t>El modelo de economía circular y los servicios: relaciones entre producción, distribución y venta.</t>
   </si>
   <si>
     <t>Los transportes como articuladores del territorio: características, problemática y políticas. Las tipologías de transporte.</t>
   </si>
   <si>
     <t>La actividad comercial: características y evolución del comercio interior y exterior.</t>
   </si>
   <si>
     <t>Los espacios turísticos y la evolución del modelo turístico: del binomio «sol y playa» hacia la reconversión del sector. Repercusiones, problemática y políticas.</t>
   </si>
   <si>
     <t>Otras actividades terciarias relacionadas con el estado, con la modernización económica y con la cultura. Las finanzas.</t>
   </si>
   <si>
     <t>El impacto de los servicios sobre el espacio geográfico: análisis crítico de huellas ecológicas, estructura social y laboral, responsabilidad social corporativa y de los consumidores.</t>
   </si>
   <si>
     <t>Estudio de casos: competitividad y desequilibrios en transporte, comercio, turismo, servicios esenciales, etc. y factores de localización.</t>
   </si>
   <si>
     <t>Modelos de servicios.</t>
   </si>
   <si>
-    <t>Las telecomunicaciones y la economía digital. .</t>
+    <t>Las telecomunicaciones y la economía digital.</t>
   </si>
   <si>
     <t>La Prehistoria y la Edad Antigua en la Península Ibérica:</t>
   </si>
   <si>
     <t>El Paleolítico y el Neolítico.</t>
   </si>
   <si>
     <t>Los pueblos prerromanos y las colonizaciones de los pueblos del Mediterráneo.</t>
   </si>
   <si>
     <t>La Hispania romana.</t>
   </si>
   <si>
     <t>La monarquía visigoda.</t>
   </si>
   <si>
     <t>La Edad Media en la Península Ibérica:</t>
   </si>
   <si>
     <t>Al-Ándalus: evolución política.</t>
   </si>
   <si>
     <t>Al-Ándalus: economía sociedad y cultura. El legado judío en la Península ibérica.</t>
   </si>
@@ -1354,51 +1702,51 @@
   <si>
     <t>La danza en la Edad Media española</t>
   </si>
   <si>
     <t>La música religiosa: el canto Gregoriano. Estudio de algunas de las piezas más representativas (« Dies Irae », « Veni Creator », entre otras).</t>
   </si>
   <si>
     <t>La música profana: el canto de los trovadores. Los cantares de gesta ( El Cantar del mío Cid ) y la tradición oral como transmisora de historias.</t>
   </si>
   <si>
     <t>Los comienzos de la polifonía.</t>
   </si>
   <si>
     <t>Formas de danza medievales: el carol, la estampie y las danzas macabras.</t>
   </si>
   <si>
     <t>Estudio de la organología medieval a través de su representación en el arte (zanfoña, cítara, laúd, panderetas, etc.)</t>
   </si>
   <si>
     <t>La música y la danza en el Renacimiento.</t>
   </si>
   <si>
     <t>Música Reformista y Contrarreformista. Las misas de Gloria y de Requiem. El motete. La música religiosa en España (Tomás Luis de Victoria, entre otros).</t>
   </si>
   <si>
-    <t>Música vocal profana en Europa. Por ejemplo en Italia la villanella , la frottola y el madrigal o en España el romance y los primeros villancicos.</t>
+    <t>Música vocal profana en Europa. Por ejemplo en Italia la villanella, la frottola y el madrigal o en España el romance y los primeros villancicos.</t>
   </si>
   <si>
     <t>Música instrumental: evolución de los instrumentos medievales.</t>
   </si>
   <si>
     <t>Los pares de danzas en el Renacimiento. La pavana y la gallarda.</t>
   </si>
   <si>
     <t>La música y la danza en el Barroco.</t>
   </si>
   <si>
     <t>El triunfo del teatro musical: el teatro musical del Siglo de Oro hispánico, la tragedia lírica francesa. La escena y la música popular en el siglo XVII</t>
   </si>
   <si>
     <t>Música y literatura: el nacimiento de la ópera.</t>
   </si>
   <si>
     <t>Música vocal religiosa: Cantatas, Pasión y Oratorio. El Mesías de Handel</t>
   </si>
   <si>
     <t>La música instrumental. Música de cámara barroca (Bach, entre otros).</t>
   </si>
   <si>
     <t>El nacimiento del estilo de la danza española en el Siglo de Oro</t>
   </si>
@@ -1420,51 +1768,51 @@
   <si>
     <t>El ballet d’action o ballet pantomima. Las aportaciones al mismo de Lully o Beauchamp, entre otros.</t>
   </si>
   <si>
     <t>La música y la danza en el Romanticismo.</t>
   </si>
   <si>
     <t>El nacimiento de la música programática.</t>
   </si>
   <si>
     <t>El lied y su influencia en la canción popular alemana.</t>
   </si>
   <si>
     <t>La ópera en Europa como espectáculo burgués. El nacimiento de los grandes teatros. Diferencias y similitudes entre la ópera italiana (Verdi), la francesa (Bizet) y la alemana (Wagner).</t>
   </si>
   <si>
     <t>Características de la zarzuela: forma de música teatral propia de España. Contribuciones a la misma de Chapi, Chueca o Sorozábal, entre otros.</t>
   </si>
   <si>
     <t>La música para piano.</t>
   </si>
   <si>
     <t>Los grandes ballets del Romanticismo.</t>
   </si>
   <si>
-    <t>La danza española. .</t>
+    <t>La danza española.</t>
   </si>
   <si>
     <t>La música y la danza del s. XX y comienzos del s. XXI</t>
   </si>
   <si>
     <t>Relación entre música y tecnología: sistemas, herramientas y aplicaciones de grabación, composición o edición.</t>
   </si>
   <si>
     <t>Las vanguardias musicales del s. XX. El mestizaje musical: el jazz, el blues, el music-hall, el bodeville, el cabaret, la revista.</t>
   </si>
   <si>
     <t>El nacimiento de la danza neoclásica: de Ballanchine a nuestros días (McMillan, Bejart, Forshyte, las creaciones de la Compañía Nacional de Danza, etc.) Evolución de la técnica clásica y del argumento de las piezas.</t>
   </si>
   <si>
     <t>La música y la danza en el cine y el musical norteamericano de la primera mitad del siglo XX.</t>
   </si>
   <si>
     <t>La danza y la canción española en la primera mitad del siglo XX. El flamenco y la copla.</t>
   </si>
   <si>
     <t>La música y la danza hispanoamericana en la primera mitad del siglo XX.</t>
   </si>
   <si>
     <t>La música popular en la segunda mitad del siglo XX.</t>
   </si>
@@ -1486,414 +1834,1308 @@
   <si>
     <t>El lenguaje artístico: el arte como forma de comunicación. La variedad de códigos y lenguajes. Símbolos e iconografía en el arte. La subjetividad creadora. La complejidad de la interpretación. El juicio estético.</t>
   </si>
   <si>
     <t>Terminología y vocabulario específico del arte en la arquitectura y las artes plásticas.</t>
   </si>
   <si>
     <t>Herramientas para el análisis de la obra de arte: elementos técnicos, formales, y estilísticos. Estudio iconográfico y significado, identificación, contextualización y relevancia de la obra. El análisis comparativo.</t>
   </si>
   <si>
     <t>Influencias, préstamos, continuidades y rupturas en la Historia del Arte.</t>
   </si>
   <si>
     <t>El uso de las nuevas tecnologías para el estudio de la Historia del Arte.</t>
   </si>
   <si>
     <t>El arte como idioma de sentimientos y emociones.</t>
   </si>
   <si>
     <t>El arte como instrumento mágico-ritual a lo largo de la historia.</t>
   </si>
   <si>
     <t>El arte y su valor propagandístico: desde el Mundo Antiguo hasta la actual sociedad.</t>
   </si>
   <si>
-    <t>Arte, mecenazgo y coleccionismo. .</t>
+    <t>Arte, mecenazgo y coleccionismo.</t>
   </si>
   <si>
     <t>Arte e identidad individual: la necesidad de representarnos. La imagen del cuerpo humano. El género del retrato. La evolución en la imagen del artista.</t>
   </si>
   <si>
     <t>Arte e identidad grupal: escuelas, regionalismos y búsqueda de identidad.</t>
   </si>
   <si>
     <t>La representación de la mujer en el arte desde una perspectiva crítica.</t>
   </si>
   <si>
     <t>La mujer como artista.</t>
   </si>
   <si>
     <t>Arte y medio ambiente. La naturaleza y la representación de las emociones. Arquitectura, urbanismo y diseño.</t>
   </si>
   <si>
     <t>El patrimonio artístico: preservación, conservación y usos adecuados. Museografía y museología.</t>
   </si>
   <si>
     <t>El arte en la Grecia antigua.</t>
   </si>
   <si>
     <t>Contexto histórico y cultural.</t>
   </si>
   <si>
-    <t>Arquitectura y espacio: la creación de espacios arquitectónicos. Órdenes arquitectónicos. El templo griego: Partenón , Erecteion y Templo de la Atenea Niké . El teatro: Teatro de Epidauro .</t>
-[...2 lines deleted...]
-    <t>Escultura. La evolución de la figura humana masculina y femenina: Kouros de Anavyssos ; Dama de Auxerre ; Auriga de Delfos ; Fidias, friso de las Panateneas y metopas de la Centauromaquia ; Polícleto, Doríforo ; Mirón, Discóbolo ; Praxíteles, Afrodita de Cnido ; Lisipo, Apoxiomeneos ; Venus de Milo, Victoria de Samotracia, Laoconte y sus hijos, relieve de Atenea y Gea en el Altar de Pérgamo .</t>
+    <t>Arquitectura y espacio: la creación de espacios arquitectónicos. Órdenes arquitectónicos. El templo griego: Partenón, Erecteion y Templo de la Atenea Niké. El teatro: Teatro de Epidauro.</t>
+  </si>
+  <si>
+    <t>Escultura. La evolución de la figura humana masculina y femenina: Kouros de Anavyssos; Dama de Auxerre; Auriga de Delfos; Fidias, friso de las Panateneas y metopas de la Centauromaquia; Polícleto, Doríforo; Mirón, Discóbolo; Praxíteles, Afrodita de Cnido; Lisipo, Apoxiomeneos; Venus de Milo, Victoria de Samotracia, Laoconte y sus hijos, relieve de Atenea y Gea en el Altar de Pérgamo.</t>
   </si>
   <si>
     <t>La visión del clasicismo en Roma.</t>
   </si>
   <si>
-    <t>Arquitectura. Principales aportaciones romanas a la arquitectura clásica: Maison Carré de Nimes , Coliseo de Roma, Panteón de Roma, Basílica de Majencio y Constantino de Roma, Arco de Tito en Roma, Columna de Trajano de Roma, Teatro romano de Mérida , Puente de Alcántara , Acueducto de Segovia .</t>
-[...2 lines deleted...]
-    <t>Escultura. Las innovaciones romanas en la representación de la figura humana: Augusto de Prima Porta , estatua ecuestre de marco Aurelio , relieve de la toma del templo de Jerusalén del Arco de Tito , relieves de la Columna de Trajano .</t>
+    <t>Arquitectura. Principales aportaciones romanas a la arquitectura clásica: Maison Carré de Nimes, Coliseo de Roma, Panteón de Roma, Basílica de Majencio y Constantino de Roma, Arco de Tito en Roma, Columna de Trajano de Roma, Teatro romano de Mérida, Puente de Alcántara, Acueducto de Segovia.</t>
+  </si>
+  <si>
+    <t>Escultura. Las innovaciones romanas en la representación de la figura humana: Augusto de Prima Porta, estatua ecuestre de marco Aurelio, relieve de la toma del templo de Jerusalén del Arco de Tito, relieves de la Columna de Trajano.</t>
   </si>
   <si>
     <t>Mosaicos y pintura.</t>
   </si>
   <si>
     <t>El arte y su función didáctica y religiosa en las sociedades teocéntricas. Las primeras manifestaciones del arte cristiano.</t>
   </si>
   <si>
     <t>Arte paleocristiano: arquitectura (basílica, mausoleo, baptisterio) y las aportaciones de las artes plásticas a la iconografía cristiana.</t>
   </si>
   <si>
-    <t>Arte bizantino: las innovaciones arquitectónicas de Santa Sofía de Constantinopla . La consolidación de la iconografía cristiana medieval: el Pantocrátor, la Virgen y la Déesis. El mosaico bizantino: Cortejo de la emperatriz Teodora en San Vital de Rávena.</t>
+    <t>Arte bizantino: las innovaciones arquitectónicas de Santa Sofía de Constantinopla. La consolidación de la iconografía cristiana medieval: el Pantocrátor, la Virgen y la Déesis. El mosaico bizantino: Cortejo de la emperatriz Teodora en San Vital de Rávena.</t>
   </si>
   <si>
     <t>Arte prerromano español. Arte visigodo ( San Pedro de la Nave ), arte asturiano ( Santa María del Naranco ) y arte mozárabe (San Miguel de la Escalada y Monja Ende, Beato de Gerona ).</t>
   </si>
   <si>
     <t>Arte islámico e hispanomusulmán.</t>
   </si>
   <si>
-    <t>Arquitectura. La mezquita: Mezquita de Córdoba , la Giralda de Sevilla; el palacio: Alhambra de Granada y Aljafería de Zaragoza.</t>
+    <t>Arquitectura. La mezquita: Mezquita de Córdoba, la Giralda de Sevilla; el palacio: Alhambra de Granada y Aljafería de Zaragoza.</t>
   </si>
   <si>
     <t>El arte románico.</t>
   </si>
   <si>
-    <t>Arquitectura. La iglesia y el monasterio: San Vicente de Cardona , San Martín de Frómista , Catedral de Santiago de Compostela y Catedral de Pisa .</t>
-[...5 lines deleted...]
-    <t>Pintura. Bóveda de la Anunciación a los pastores de San Isidoro de León y ábside de San Vicente de Tahull .</t>
+    <t>Arquitectura. La iglesia y el monasterio: San Vicente de Cardona, San Martín de Frómista, Catedral de Santiago de Compostela y Catedral de Pisa.</t>
+  </si>
+  <si>
+    <t>Escultura. La portada románica y la escultura monumental: relieve de La duda de Santo Conques, Pórtico de la Gloria de la Catedral de Santiago, capitel historiado de la Última Cena del claustro de San Juan de la Peña.</t>
+  </si>
+  <si>
+    <t>Pintura. Bóveda de la Anunciación a los pastores de San Isidoro de León y ábside de San Vicente de Tahull.</t>
   </si>
   <si>
     <t>El arte gótico.</t>
   </si>
   <si>
-    <t>Arquitectura. El resurgimiento de las ciudades. El sistema constructivo de la catedral: Catedral de Reims , Catedral de León , Catedral de Burgos, Catedral de Toledo, Catedral de Barcelona, Catedral de Siena, Sainte Chapelle de París y San Juan de los Reyes de Toledo.</t>
-[...5 lines deleted...]
-    <t>Pintura. Integración de las artes. Pintura mural española: Escenas de la vida de Cristo en la Iglesia de San Sebastián de los Caballeros de Toro . La búsqueda del naturalismo en el Trecento italiano: Giotto, escena de la Huida a Egipto de la Capilla Scrovegni . Los primitivos flamencos: Van Eyck, Matrimonio Arnolfini ; Van der Weiden, Descendimiento ; El Bosco, El jardín de las delicias .</t>
+    <t>Arquitectura. El resurgimiento de las ciudades. El sistema constructivo de la catedral: Catedral de Reims, Catedral de León, Catedral de Burgos, Catedral de Toledo, Catedral de Barcelona, Catedral de Siena, Sainte Chapelle de París y San Juan de los Reyes de Toledo.</t>
+  </si>
+  <si>
+    <t>Escultura. Carácter monumental al fusionarse con la arquitectura: Pórtico Real de Chartres, grupo de la Anunciación y la Visitación de Reims, Portada del Sarmental de Burgos; Gil de Siloé, Retablo de la Cartuja de Miraflores.</t>
+  </si>
+  <si>
+    <t>Pintura. Integración de las artes. Pintura mural española: Escenas de la vida de Cristo en la Iglesia de San Sebastián de los Caballeros de Toro. La búsqueda del naturalismo en el Trecento italiano: Giotto, escena de la Huida a Egipto de la Capilla Scrovegni. Los primitivos flamencos: Van Eyck, Matrimonio Arnolfini; Van der Weiden, Descendimiento; El Bosco, El jardín de las delicias.</t>
   </si>
   <si>
     <t>Renacimiento y manierismo en Italia.</t>
   </si>
   <si>
-    <t>Arquitectura: reinterpretación de las formas clásicas. Quattrocento: Brunelleschi, cúpula de la Catedral de Florencia y San Lorenzo ; Michelozzo, palacio Medici-Riccardi ; Santa María Novella , de Alberti. Cinquecento: Bramante, San Pietro in Montorio ; Miguel Ángel, San Pedro del Vaticano . Manierismo: Giacomo della Porta, Il Gesú de Roma; Palladio, Villa Rotonda .</t>
-[...5 lines deleted...]
-    <t>Pintura y perspectiva: la conquista de la tercera dimensión. Quattrocento. Masaccio, El tributo a la moneda y la Trinidad ; Fra Angelico, La Anunciación ; Piero della Francesca, Madonna del Duque de Urbino ; Botticelli, El Nacimiento de Venus y La Primavera . Cinquecento: Leonardo da Vinci, Virgen de las rocas , La última cena y La Gioconda ; Rafael, Escuela de Atenas ; Miguel Ángel, Capilla Sixtina . Manierismo, Sofonisba Anguissola , Autorretrato y Retrato de la familia Anguissola ; Parmigianino, La Virgen del cuello largo . Escuela de Venecia: Giorgione, La tempestad ; Tiziano, Carlos V en Mühlberg y Venus de Urbino ; Tintoretto, El lavatorio ; Veronés, Las bodas de Caná .</t>
+    <t>Arquitectura: reinterpretación de las formas clásicas. Quattrocento: Brunelleschi, cúpula de la Catedral de Florencia y San Lorenzo; Michelozzo, palacio Medici-Riccardi; Santa María Novella, de Alberti. Cinquecento: Bramante, San Pietro in Montorio; Miguel Ángel, San Pedro del Vaticano. Manierismo: Giacomo della Porta, Il Gesú de Roma; Palladio, Villa Rotonda.</t>
+  </si>
+  <si>
+    <t>Escultura: la búsqueda de las proporciones del cuerpo humano. Quattrocento: Ghiberti, Puertas del Paraíso del Baptisterio de la Catedral de Florencia; Donatello, El David y el Condottiere Gattamelata; Cinquecento: Miguel Ángel, Piedad del Vaticano, David, Moisés, y Tumbas Mediceas. Manierismo: Giambologna, El rapto de las sabinas.</t>
+  </si>
+  <si>
+    <t>Pintura y perspectiva: la conquista de la tercera dimensión. Quattrocento. Masaccio, El tributo a la moneda y la Trinidad; Fra Angelico, La Anunciación; Piero della Francesca, Madonna del Duque de Urbino; Botticelli, El Nacimiento de Venus y La Primavera. Cinquecento: Leonardo da Vinci, Virgen de las rocas, La última cena y La Gioconda; Rafael, Escuela de Atenas; Miguel Ángel, Capilla Sixtina. Manierismo, Sofonisba Anguissola, Autorretrato y Retrato de la familia Anguissola; Parmigianino, La Virgen del cuello largo. Escuela de Venecia: Giorgione, La tempestad; Tiziano, Carlos V en Mühlberg y Venus de Urbino; Tintoretto, El lavatorio; Veronés, Las bodas de Caná.</t>
   </si>
   <si>
     <t>La originalidad de la estética renacentista en España.</t>
   </si>
   <si>
-    <t>Arquitectura. Plateresco: fachada de la Universidad de Salamanca . Manierismo: Pedro de Machuca, Palacio de Carlos V . Herreriano: Juan de Herrera, Monasterio de El Escorial .</t>
-[...5 lines deleted...]
-    <t>Pintura. Elementos italianos y flamencos: Pedro de Berruguete, La prueba del Fuego ; Juan de Juanes, La Santa Cena ; Luis de Morales, Virgen con Niño . El estilo único de El Greco: Adoración del nombre de Jesús, El entierro del Señor de Orgaz, Vista de Toledo .</t>
+    <t>Arquitectura. Plateresco: fachada de la Universidad de Salamanca. Manierismo: Pedro de Machuca, Palacio de Carlos V. Herreriano: Juan de Herrera, Monasterio de El Escorial.</t>
+  </si>
+  <si>
+    <t>Escultura. Los inicios de la imaginería: Alonso Cano, Retablo de San Benito; Juan de Juni, Santo Entierro.</t>
+  </si>
+  <si>
+    <t>Pintura. Elementos italianos y flamencos: Pedro de Berruguete, La prueba del Fuego; Juan de Juanes, La Santa Cena; Luis de Morales, Virgen con Niño. El estilo único de El Greco: Adoración del nombre de Jesús, El entierro del Señor de Orgaz, Vista de Toledo.</t>
   </si>
   <si>
     <t>El Barroco europeo.</t>
   </si>
   <si>
     <t>Arte e intervención en el territorio: el urbanismo como arte.</t>
   </si>
   <si>
-    <t>Arquitectura. La ruptura de la proporción y el equilibrio del clasicismo. Iglesias y palacios: Maderno, fachada de San Pedro del Vaticano ; Bernini, Plaza de San Pedro del Vaticano ; Borromini, San Carlos de las Cuatro Fuentes ; Le Vau, Mansart y Le Nôtre, Palacio de Versalles . La decoración rococó.</t>
-[...5 lines deleted...]
-    <t>Pintura. La luz como creadora de emociones: Caravaggio, Vocación de San Mateo y Muerte de la Virgen ; Annibale Carracci, Triunfo de Baco y Ariadne ; Artemisia Gentilleschi, Judith decapitando a Holofernes ; Clara Peters, Bodegón con pescado, vela, alcachofas, cangrejos y gamba ; Rubens, Adoración de los Magos , Las tres gracias y El jardín del amor ; Rembrandt, La lección de anatomía del Doctor Tulpy y La Ronda de noche . Rococó: Watteau, Peregrinación a la isla de Citera ; Élisabeth Vigée Lebrun, Retrato de María Antonieta con vestido de muselina blanco .</t>
+    <t>Arquitectura. La ruptura de la proporción y el equilibrio del clasicismo. Iglesias y palacios: Maderno, fachada de San Pedro del Vaticano; Bernini, Plaza de San Pedro del Vaticano; Borromini, San Carlos de las Cuatro Fuentes; Le Vau, Mansart y Le Nôtre, Palacio de Versalles. La decoración rococó.</t>
+  </si>
+  <si>
+    <t>Escultura. La búsqueda del dramatismo: Bernini, David, Apolo y Dafne, El éxtasis de Santa Teresa.</t>
+  </si>
+  <si>
+    <t>Pintura. La luz como creadora de emociones: Caravaggio, Vocación de San Mateo y Muerte de la Virgen; Annibale Carracci, Triunfo de Baco y Ariadne; Artemisia Gentilleschi, Judith decapitando a Holofernes; Clara Peters, Bodegón con pescado, vela, alcachofas, cangrejos y gamba; Rubens, Adoración de los Magos, Las tres gracias y El jardín del amor; Rembrandt, La lección de anatomía del Doctor Tulpy y La Ronda de noche. Rococó: Watteau, Peregrinación a la isla de Citera; Élisabeth Vigée Lebrun, Retrato de María Antonieta con vestido de muselina blanco.</t>
   </si>
   <si>
     <t>El Barroco en España: el Siglo de Oro.</t>
   </si>
   <si>
     <t>La situación histórica.</t>
   </si>
   <si>
-    <t>Arquitectura. Diversidad de formas y nuevos espacios urbanos: Juan Gómez de Mora, Plaza Mayor de Madrid ; Fray Alberto de la Madre de Dios, Iglesia de la Encarnación ; Alonso Cano, Catedral de Granada ; José Benito Churriguera, Retablo de San Esteban ; Pedro Ribera, Fachada del Hospicio de San Fernando ; Casas Novoa, Fachada del Obradoiro de Santiago de Compostela; Juvarra y Sacchetti, Palacio Real de Madrid .</t>
-[...5 lines deleted...]
-    <t>Pintura. Los grandes maestros del Siglo de Oro: José de Ribera, Martirio de San Felipe , El Sueño de Jacob , y El patizambo ; Zurbarán, Bodegón (Museo del Prado); Velázquez, El aguador de Sevilla , Los borrachos, La fragua de Vulcano , La rendición de Breda , El Conde Duque de Olivares a caballo , La Venus del espejo , Las meninas , Las hilanderas ; Murillo, La Sagrada Familia del pajarito , Niños jugando a los dados .</t>
+    <t>Arquitectura. Diversidad de formas y nuevos espacios urbanos: Juan Gómez de Mora, Plaza Mayor de Madrid; Fray Alberto de la Madre de Dios, Iglesia de la Encarnación; Alonso Cano, Catedral de Granada; José Benito Churriguera, Retablo de San Esteban; Pedro Ribera, Fachada del Hospicio de San Fernando; Casas Novoa, Fachada del Obradoiro de Santiago de Compostela; Juvarra y Sacchetti, Palacio Real de Madrid.</t>
+  </si>
+  <si>
+    <t>Escultura. La imaginería: Gregorio Fernández, Piedad; Alonso Cano, Inmaculada del facistol; Pedro de Mena, Magdalena penitente; Salzillo, La oración en el huerto; Luisa Roldán, Ecce Homo.</t>
+  </si>
+  <si>
+    <t>Pintura. Los grandes maestros del Siglo de Oro: José de Ribera, Martirio de San Felipe, El Sueño de Jacob, y El patizambo; Zurbarán, Bodegón (Museo del Prado); Velázquez, El aguador de Sevilla, Los borrachos, La fragua de Vulcano, La rendición de Breda, El Conde Duque de Olivares a caballo, La Venus del espejo, Las meninas, Las hilanderas; Murillo, La Sagrada Familia del pajarito, Niños jugando a los dados.</t>
   </si>
   <si>
     <t>El arte virreinal hispanoamericano en la Edad Moderna.</t>
   </si>
   <si>
     <t>El arte como medio de progreso, crítica y transformación social y cultural desde el pensamiento ilustrado hasta el inicio de las vanguardias.</t>
   </si>
   <si>
     <t>El Neoclasicismo, el romanticismo y el realismo.</t>
   </si>
   <si>
-    <t>Arquitectura. Los cambios urbanos: arquitecturas conmemorativas. El clasicismo al servicio del poder político: Sabatini, Puerta de Alcalá ; Soufflot, Panteón de París ; Vignon, Iglesia de la Magdalena de París ; Juan de Villanueva, Observatorio de Madrid y Museo del Prado .</t>
-[...5 lines deleted...]
-    <t>Pintura. Goya como artista único, precursor de movimientos posteriores: El quitasol , La familia de Carlos IV , La carga de los mamelucos , Los fusilamientos del 3 de mayo , Desastres de la guerra , Saturno devorando a sus hijos , La lechera de Burdeos . El academicismo y la lucha entre línea y color: Neoclasicismo: David, El Juramento de los Horacios ; Ingres, El baño turco . Romanticismo: Géricault; La balsa de la medusa ; Delacroix, La libertad guiando al pueblo ; Constable, El carro de heno . Realismo: Turner, Lluvia, vapor y velocidad ; Rosa Bonheur, Arando en el Nivernais ; Millet, El Ángelus ; Courbet, El entierro de Ornans . Simbolismo: Rossetti, La Ghirlandatta .</t>
+    <t>Arquitectura. Los cambios urbanos: arquitecturas conmemorativas. El clasicismo al servicio del poder político: Sabatini, Puerta de Alcalá; Soufflot, Panteón de París; Vignon, Iglesia de la Magdalena de París; Juan de Villanueva, Observatorio de Madrid y Museo del Prado.</t>
+  </si>
+  <si>
+    <t>Escultura. La pervivencia del clasicismo: Canova, Eros y Psique y Paulina Bonaparte.</t>
+  </si>
+  <si>
+    <t>Pintura. Goya como artista único, precursor de movimientos posteriores: El quitasol, La familia de Carlos IV, La carga de los mamelucos, Los fusilamientos del 3 de mayo, Desastres de la guerra, Saturno devorando a sus hijos, La lechera de Burdeos. El academicismo y la lucha entre línea y color: Neoclasicismo: David, El Juramento de los Horacios; Ingres, El baño turco. Romanticismo: Géricault; La balsa de la medusa; Delacroix, La libertad guiando al pueblo; Constable, El carro de heno. Realismo: Turner, Lluvia, vapor y velocidad; Rosa Bonheur, Arando en el Nivernais; Millet, El Ángelus; Courbet, El entierro de Ornans. Simbolismo: Rossetti, La Ghirlandatta.</t>
   </si>
   <si>
     <t>La Revolución Industrial: cambios en la arquitectura y el urbanismo. Escultura.</t>
   </si>
   <si>
     <t>Urbanismo. Los ensanches urbanos y el urbanismo moderno: París, Madrid, Barcelona.</t>
   </si>
   <si>
-    <t>Arquitectura. El arte como expresión de los avances tecnológicos desde la revolución industrial. Historicismo: Barry y Pugin, Parlamento de Londres ; Escuela de Chicago, Adler y Sullivan, Auditorium de Chicago ; Arquitectura del hierro: Gustav Eiffel, Torre Eiffel . Modernismo: Gaudí, Sagrada Familia de Barcelona .</t>
-[...2 lines deleted...]
-    <t>Escultura. Las transformaciones arquitectónicas y la escultura academicista. La renovación escultórica: Rodin, El pensador y Los burgueses de Calais ; Camille Claudel, Sakountala .</t>
+    <t>Arquitectura. El arte como expresión de los avances tecnológicos desde la revolución industrial. Historicismo: Barry y Pugin, Parlamento de Londres; Escuela de Chicago, Adler y Sullivan, Auditorium de Chicago; Arquitectura del hierro: Gustav Eiffel, Torre Eiffel. Modernismo: Gaudí, Sagrada Familia de Barcelona.</t>
+  </si>
+  <si>
+    <t>Escultura. Las transformaciones arquitectónicas y la escultura academicista. La renovación escultórica: Rodin, El pensador y Los burgueses de Calais; Camille Claudel, Sakountala.</t>
   </si>
   <si>
     <t>Arte y realidad: imitación e interpretación. La revolución de la fotografía y el cine.</t>
   </si>
   <si>
-    <t>Impresionismo, la pintura como estudio de luz y color. Manet, Almuerzo sobre la hierba ; Berthe Morisot, La cuna y Delante del espejo ; Monet, Impresión, sol naciente , serie de la Catedral de Rouen ; Renoir , Le Moulin de la Galette ; Degas, La clase de baile ; Mary Cassat, Maternidad ; Sorolla, Niños en la playa .</t>
+    <t>Impresionismo, la pintura como estudio de luz y color. Manet, Almuerzo sobre la hierba; Berthe Morisot, La cuna y Delante del espejo; Monet, Impresión, sol naciente, serie de la Catedral de Rouen; Renoir, Le Moulin de la Galette; Degas, La clase de baile; Mary Cassat, Maternidad; Sorolla, Niños en la playa.</t>
   </si>
   <si>
     <t>Neoimpresionismo, la descomposición del color a través de pincelada. Seurat, Tarde de</t>
   </si>
   <si>
-    <t>Postimpresionismo. Desde el impresionismo hacía las vanguardias: Cézanne, Jugadores de cartas y Manzanas y naranjas ; Van Gogh, La noche estrellada y El segador ; Gauguin, Visión después del sermón y El mercado ; Toulousse-Lautrec , En el salón de la rue des Moulins .</t>
+    <t>Postimpresionismo. Desde el impresionismo hacía las vanguardias: Cézanne, Jugadores de cartas y Manzanas y naranjas; Van Gogh, La noche estrellada y El segador; Gauguin, Visión después del sermón y El mercado; Toulousse-Lautrec, En el salón de la rue des Moulins.</t>
   </si>
   <si>
     <t>El arte como medio de progreso, crítica y transformación social y cultural desde las vanguardias hasta la Segunda Guerra Mundial.</t>
   </si>
   <si>
     <t>El Movimiento Moderno en arquitectura: funcionalismo y organicismo.</t>
   </si>
   <si>
     <t>Contexto histórico y cultural</t>
   </si>
   <si>
     <t>Bauhaus. La búsqueda del funcionalismo: Gropius, Edificio de la Bauhaus en Dessau; Mies Van der Rohe, Pabellón de Alemania en Barcelona.</t>
   </si>
   <si>
-    <t>La nueva concepción de vivienda: Le Corbusier, Villa Saboya en Poissy y el proyecto de Unidad habitacional .</t>
-[...2 lines deleted...]
-    <t>Organicismo. La fusión entre arquitectura y naturaleza: Lloyd Wright, Casa Kauffman .</t>
+    <t>La nueva concepción de vivienda: Le Corbusier, Villa Saboya en Poissy y el proyecto de Unidad habitacional.</t>
+  </si>
+  <si>
+    <t>Organicismo. La fusión entre arquitectura y naturaleza: Lloyd Wright, Casa Kauffman.</t>
   </si>
   <si>
     <t>Las vanguardias en las artes plásticas.</t>
   </si>
   <si>
-    <t>Fauvismo: Matisse, La alegría de vivir .</t>
-[...20 lines deleted...]
-    <t>Escultura independiente: Brancusi, Madmoiselle Pogany I ; Pablo Gargallo, El profeta ; Julio González, Mujer peinándose en el espejo ; Henry Moore, Figura reclinada .</t>
+    <t>Fauvismo: Matisse, La alegría de vivir.</t>
+  </si>
+  <si>
+    <t>Expresionismo: Munch, El grito; Kirchner, La calle.</t>
+  </si>
+  <si>
+    <t>Cubismo: Picasso, Las señoritas de Avignon, Retrato de Amboise Vollard, Naturaleza muerta con silla de rejilla de caña, El Guernica; María Blanchard, Mujer con abanico; Sonia Delaunay, Prismas eléctricos.</t>
+  </si>
+  <si>
+    <t>Futurismo: Boccioni, La ciudad que emerge, Formas únicas de continuidad en el espacio.</t>
+  </si>
+  <si>
+    <t>Abstracción: Kandinsky, Lírica, Sobre blanco II; Georgia O´Keeffe, Línea gris con negro azul y amarillo. Suprematismo: Malevich, Cuadro negro; Liubov Popova, Arquitecturas pictóricas; Neoplasticismo: Mondrian, Composición II.</t>
+  </si>
+  <si>
+    <t>Dadaísmo: Duchamp, L.H.O.O.Q., Fuente. Sophie Taeuber-Arp, Cabeza dadá; Max Ernst, El elefante de las Célebes.</t>
+  </si>
+  <si>
+    <t>Surrealismo: Magritte, La llave de los campos; Miró, El carnaval de Arlequín y Mujeres y pájaros a la luz de la luna; Dalí, El juego lúgubre, La persistencia de la memoria; Maruja Mallo, La verbena; Frida Khalo, Las dos Fridas; Calder, Langosta, nasa y cola de pez.</t>
+  </si>
+  <si>
+    <t>Escultura independiente: Brancusi, Madmoiselle Pogany I; Pablo Gargallo, El profeta; Julio González, Mujer peinándose en el espejo; Henry Moore, Figura reclinada.</t>
   </si>
   <si>
     <t>El arte como medio de progreso, crítica y transformación social y cultural desde la Segunda Guerra Mundial hasta la actualidad.</t>
   </si>
   <si>
     <t>El Estilo Internacional en arquitectura y los nuevos estilos arquitectónicos.</t>
   </si>
   <si>
-    <t>El predomino del Estilo Internacional: Mies Van der Rohe, Seagram Building ; Frank Lloyd Wright, Museo Guggenheim de Nueva York.</t>
-[...5 lines deleted...]
-    <t>Arquitectura posmoderna: Utzon, Ópera de Sidney .</t>
+    <t>El predomino del Estilo Internacional: Mies Van der Rohe, Seagram Building; Frank Lloyd Wright, Museo Guggenheim de Nueva York.</t>
+  </si>
+  <si>
+    <t>High Tech: Piano y Rogers, Centro Pompidou; Norman Foster, Edificio HSBC en Hong Kong.</t>
+  </si>
+  <si>
+    <t>Arquitectura posmoderna: Utzon, Ópera de Sidney.</t>
   </si>
   <si>
     <t>Deconstrucción: Gehry, Museo Guggenheim de Bilbao; Zaza Hadid, Centro Heydar Aliyev en Bakú.</t>
   </si>
   <si>
     <t>Las artes plásticas en las segundas vanguardias:</t>
   </si>
   <si>
-    <t>Informalismo europeo: Tapies, Cartón con forma de T ; Saura, Crucifixión .</t>
+    <t>Informalismo europeo: Tapies, Cartón con forma de T; Saura, Crucifixión.</t>
   </si>
   <si>
     <t>Expresionismo abstracto: Pollock, Uno, (número 31 1950).</t>
   </si>
   <si>
-    <t>Abstracción postpictórica: Stella, Ctesiphon III .</t>
-[...17 lines deleted...]
-    <t>Arte como acción: body art y land art : Ana Medieta; Happening y Performance: Marina Abramovich.</t>
+    <t>Abstracción postpictórica: Stella, Ctesiphon III.</t>
+  </si>
+  <si>
+    <t>Minimalismo: Carl Andre, Equivalente VIII.</t>
+  </si>
+  <si>
+    <t>Arte Cinético y Op Art: Vasarely, Vega</t>
+  </si>
+  <si>
+    <t>Pop Art: Warhol, Serigrafía de Marilyn Monroe.</t>
+  </si>
+  <si>
+    <t>Hiperrealismo: Antonio López, La Gran Vía madrileña en 1964; Ron Mueck, Recién nacido.</t>
+  </si>
+  <si>
+    <t>Arte como lenguaje. Arte conceptual: Joseph Kosuth, Una y tres sillas. Arte povera: Mario Merz, Iglú con árbol. Instalaciones: Joseph Beuys, Auschwitz; Judy Chicago, The dinner party; Louise Bourgeois, Celdas; Yayoi Kusama, Espejos infinitos. La era digital: Video arte: Bill Viola, The reflecting pool.</t>
+  </si>
+  <si>
+    <t>Arte como acción: body art y land art: Ana Medieta; Happening y Performance: Marina Abramovich.</t>
   </si>
   <si>
     <t>Arte urbano.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...29 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>El soporte físico y el desafío medioambiental</t>
+  </si>
+  <si>
+    <t>Eco-diagnóstico del territorio: Elaboración de un informe de riesgos naturales y estado de conservación de un espacio natural protegido de la Comunidad de Madrid.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapa físico de España. Repaso del mapa físico del mundo.
+• Diversidad geomorfológica de España.
+• Evolución geológica del relieve español.
+• Litología y formas de modelado del relieve peninsular e insular.
+• Caracterización de las unidades morfoestructurales del relieve español.
+• Diversidad climática de España.
+• Factores geográficos y elementos del clima.
+• Tipos de tiempo atmosférico: situaciones sinópticas que afectan al territorio español.
+• Estudio de los dominios climáticos de España y su representación e interpretación gráfica: climogramas.
+• Análisis comparativos de distribución y representación de climas.
+• Problemas medioambientales: cambios en los patrones termopluviométricos; causas, consecuencias y medidas de mitigación y adaptación.
+• Estrategias de interpretación del tiempo y alertas meteorológicas; webs y aplicaciones móviles.
+• Biodiversidad y suelos: Factores geográficos y distribución de las formaciones vegetales en España.
+• Características por regiones naturales.
+• Representación e interpretación gráfica de la vegetación: cliseries.
+• Variedad edáfica y características de los suelos españoles.
+• La red hídrica: Variedad hídrica peninsular e insular: aguas superficiales y subterráneas.
+• Características de las cuencas fluviales y vertientes hidrográficas peninsulares.
+• Regímenes fluviales. Humedales. Acuíferos.
+• Factores físicos y diversidad de paisajes y ecosistemas.
+• Identificación y caracterización de los paisajes naturales españoles.
+• Interacciones medio natural-sociedad. El medio físico como condicionante de las actividades humanas. El ser humano como modificador del paisaje y de los elementos del medio natural.
+• Análisis de los condicionantes geomorfológicos, bioclimáticos, edáficos, hídricos y relativos a las actividades humanas y prevención de los riesgos asociados para las personas.
+• Políticas ambientales en España y la Unión Europea: uso de herramientas de diagnóstico.
+• Problemática ambiental en España.
+• Impacto de las actividades humanas y efectos sobre las mismas: pérdida de biodiversidad, de suelos y gestión del agua. Riesgos generados por las personas.
+• La red de Espacios Naturales Protegidos y la Red Natura 2000.
+• El debate sobre el Antropoceno.
+• El debate sobre los cambios del modelo de desarrollo: el principio de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>2.1: Valorar todo impacto de la acción antrópica reconociendo la complejidad del medio natural y de las p
+2.2: Extraer información de paisajes naturales y humanizados analizando fuentes visuales, distinguiendo e
+3.1: Reflexionar sobre la percepción del espacio geográfico localizando y reconociendo en mapas regiones 
+3.2: Identificar la diversidad y singularidad de paisajes naturales comparando su distribución, caracterí
+4.1: Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno f</t>
+  </si>
+  <si>
+    <t>CE.2: Comprender la complejidad del espacio geográfico
+CE.3: Analizar la diversidad natural de España
+CE.4: Aplicar las Tecnologías de la Información Geográfica (TIG)</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de interpretación de mapas temáticos, comentarios de climogramas y cliseries, y análisis de casos sobre riesgos ambientales.</t>
+  </si>
+  <si>
+    <t>Población y sectores productivos: del campo a la fábrica</t>
+  </si>
+  <si>
+    <t>El mapa de la España vaciada: Proyecto de investigación sobre las causas de la despoblación en una comarca específica y propuesta de reactivación industrial/agraria sostenible.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La población española: análisis de su estructura.
+• Fuentes para el estudio de la demografía española.
+• Distribución de la población española: evolución y factores explicativos.
+• Movimiento natural de la población: regímenes demográficos.
+• Los movimientos espaciales en España.
+• Ventajas e inconvenientes de los movimientos migratorios: respeto por las distintas culturas.
+• Estructura de la población española: la pirámide de población. Estructura económica de la población: indicadores socioeconómicos.
+• Los desequilibrios territoriales en la actualidad. El reto demográfico: envejecimiento y despoblación rural.
+• Los espacios urbanos en España: las grandes concentraciones urbanas en un contexto europeo y mundial.
+• Concepto y funciones de la ciudad. Relaciones de interdependencia con el territorio.
+• Evolución histórica del proceso de urbanización.
+• La morfología urbana y la ordenación del espacio urbano.
+• El sistema urbano español: la jerarquía urbana y su organización espacial.
+• Perspectiva general de las teorías actuales de la estructura urbana. El espacio urbano percibido. Estructura urbana a través de los planos.
+• Los problemas de las ciudades actuales: estructurales, socioeconómicos y demográficos.
+• Problemas urbanos: la prevención de la destrucción del legado histórico urbanístico de España.
+• Los espacios rurales: concepto, tipos de poblamiento y condicionantes físicos.
+• La participación de las actividades agrarias en la economía española.
+• La estructura agraria: sistemas de propiedad, aprovechamientos y técnicas.
+• Identificación de los paisajes agrarios.
+• Transformaciones de las actividades agropecuarias: prácticas sostenibles e insostenibles.
+• Las prácticas en los espacios forestales.
+• El valor social, ambiental y económico de los productos agroalimentarios de cercanía.
+• Influencia de la actual Política Agraria Común en el desarrollo rural y la sostenibilidad.
+• Estudio de casos: etiquetados diferenciados, ecológico, etc.
+• Los recursos marinos y la transformación del litoral: pesca, acuicultura y otros aprovechamientos.
+• Sostenibilidad y Política Pesquera Común.
+• Los espacios industriales: actividad y aportación económica.
+• Transformaciones en las actividades industriales y los paisajes: materias primas y fuentes de energía.
+• La problemática energética: evaluación de huellas ecológicas; dependencia y transición energéticas.
+• El proceso de industrialización en España: evolución histórica y características.
+• La industria actual: estructura del tejido industrial, social, laboral y de empleo indirecto. Retos de futuro.
+• Impacto de la deslocalización sobre sectores de la industria española.
+• El debate sobre la influencia de las políticas de la Unión Europea y la globalización en la industria.</t>
+  </si>
+  <si>
+    <t>1.1: Cuestionar los modos de vida mediante el análisis geográfico de todo tipo de fuentes de información 
+5.2: Expresar la necesidad de preservar el medio ambiente indagando sobre los impactos de los modos de pr
+6.1: Argumentar sobre el origen de las distintas realidades socioeconómicos de España y Europa analizando</t>
+  </si>
+  <si>
+    <t>CE.6: Explicar de forma crítica las distintas realidades territoriales de España
+CE.1: Reconocer los retos sociales actuales y futuros de España</t>
+  </si>
+  <si>
+    <t>Análisis de pirámides de población, comentario de planos urbanos y resolución de problemas sobre localización industrial y PAC.</t>
+  </si>
+  <si>
+    <t>Servicios, organización territorial y España en el mundo</t>
+  </si>
+  <si>
+    <t>España 2050: Simulación de una cumbre internacional donde los alumnos defienden la posición geopolítica de España y proponen soluciones a los desequilibrios territoriales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Los espacios terciarizados: causas, rasgos y participación en la economía.
+• El modelo de economía circular y los servicios.
+• Los transportes como articuladores del territorio: características, problemática y políticas.
+• La actividad comercial: características y evolución del comercio interior y exterior.
+• Los espacios turísticos y la evolución del modelo turístico: del binomio «sol y playa» hacia la reconversión.
+• Otras actividades terciarias: finanzas, modernización y cultura.
+• El impacto de los servicios sobre el espacio geográfico: huellas ecológicas y responsabilidad social.
+• Las telecomunicaciones y la economía digital.
+• Localización y situación geográfica de España en el mundo.
+• Posición relativa de España en el mundo en diferentes indicadores socioeconómicos.
+• Organización administrativa de España y evolución histórica del Estado de las Autonomías.
+• El estudio de las distintas realidades territoriales nacionales y autonómicos.
+• Análisis de las diferentes políticas de cohesión y desarrollo regional.
+• Gestión y ordenación del territorio.
+• Situación actual y proyecciones del estado de bienestar.
+• España en Europa: Mapa físico y político de Europa.
+• El proceso de construcción europeo: de la CEE a la Unión Europea.
+• La Unión Europea en la actualidad: instituciones y políticas comunitarias.
+• Análisis político, económico, demográfico, urbano y social de las realidades territoriales europeas.
+• Retos de futuro de España dentro del marco de la Unión Europea.
+• España en el mundo: Mapa físico y político del mundo.
+• España ante la globalización: amenazas y oportunidades.
+• Contexto geopolítico mundial y participación en organismos internacionales.
+• Cooperación internacional y misiones en el exterior.</t>
+  </si>
+  <si>
+    <t>1.2: Debatir sobre los retos naturales y sociales de España, utilizando estrategias orales con apoyo digi
+4.2: Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, pro
+5.1: Valorar críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vid
+7.1: Reelaborar conocimientos sobre fenómenos naturales y humanos relevantes a diferentes escalas y en nu</t>
+  </si>
+  <si>
+    <t>CE.5: Asumir la globalización como fenómeno que enmarca la evolución de los sistemas
+CE.7: Movilizar conocimientos previos, nuevos y de otros campos del saber</t>
+  </si>
+  <si>
+    <t>Ensayos críticos sobre globalización, análisis de flujos comerciales y de transporte, y mapas de indicadores de cohesión europea.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Revitaliza tu pueblo: diagnóstico demográfico para la Sierra Norte</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un análisis geográfico para el municipio de Patones de Arriba</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Patones de Arriba (Sierra Norte de Madrid) ha solicitado colaboración a los centros educativos para analizar su evolución demográfica y proponer estrategias de revitalización. El municipio ha pasado de 60 a 40 habitantes en la última década y busca ideas viables.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Elaborar un análisis demográfico y socioeconómico del municipio, diagnosticar sus problemas y diseñar propuestas viables, comunicadas en un producto digital dirigido al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos del INE y padrón de Patones de Arriba
+• Entrevistas a vecinos (vía videoconferencia o simuladas)
+• Plantilla de análisis demográfico
+• Software de edición de vídeo (Clipchamp o similar)
+• Mapas temáticos de la Comunidad de Madrid
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible (ODS 11), emprendimiento social y competencia digital.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se visiona un breve reportaje sobre Patones de Arriba. El alumnado plantea hipótesis iniciales sobre las causas de su despoblación y formula preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas registradas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre fuentes demográficas (INE, padrón), indicadores (tasa de natalidad, envejecimiento, saldo migratorio) y factores de localización económica. Se practica la interpretación de pirámides de población y mapas temáticos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de datos y mapas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos demográficos y económicos del municipio (INE, entrevistas a vecinos online) y elaboran un diagnóstico. Analizan la evolución de la población, la estructura por edad y las causas de la despoblación.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y análisis realizado.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan y graban el vídeo documental (o redactan el blog) incorporando gráficos, mapas y entrevistas simuladas. Preparan el guion, montan el material digital y revisan la calidad comunicativa.</t>
+  </si>
+  <si>
+    <t>Guion, storyboard y producto digital final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección de los productos y coevaluación con rúbrica. Cada equipo reflexiona sobre su proceso y recibe feedback del grupo y del docente. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Radiografía de una movilidad: los desplazamientos que nos definen</t>
+  </si>
+  <si>
+    <t>Un análisis de la movilidad cotidiana en el entorno del instituto</t>
+  </si>
+  <si>
+    <t>El instituto, como muchos en Madrid, alberga alumnado de distintos barrios. El Ayuntamiento ha solicitado a los centros educativos propuestas para mejorar la movilidad sostenible basadas en datos reales. Este estudio aporta evidencia primaria.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar datos propios sobre los desplazamientos al instituto para identificar retos de sostenibilidad y equidad, y proponer mejoras.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a internet
+• Google Forms para la encuesta
+• Excel o Google Sheets para análisis
+• Google My Maps para cartografía
+• Calculadora de emisiones de CO₂ (tabla online oficial del MITECO)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación vial, competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta una carta simulada del Ayuntamiento solicitando un estudio de movilidad. Se debate sobre la pregunta guía y se formulan hipótesis sobre los patrones de desplazamiento.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo con hipótesis.</t>
+  </si>
+  <si>
+    <t>Se exploran conceptos de movilidad sostenible, costes externos y emisiones. Se enseña a diseñar encuestas, usar Google Forms y Excel, y crear mapas con Google My Maps.</t>
+  </si>
+  <si>
+    <t>Cuestionario para la recogida de datos, validado por el grupo.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos mediante encuestas a compañeros y a su entorno, depura los datos y realiza los primeros análisis (tablas dinámicas, gráficos).</t>
+  </si>
+  <si>
+    <t>Base de datos y hoja de cálculo con resultados preliminares.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe estructurado (introducción, metodología, resultados, discusión, conclusiones, recomendaciones) en formato digital. Preparación de la presentación con mapas y gráficos.</t>
+  </si>
+  <si>
+    <t>Informe final en PDF y presentación (PowerPoint/Canva).</t>
+  </si>
+  <si>
+    <t>Presentación oral ante el grupo simulando una audiencia real (compañeros de otro curso como concejales). Coevaluación con rúbrica y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Conecta tu barrio</t>
+  </si>
+  <si>
+    <t>Propuesta de infraestructura verde para mejorar la calidad de vida</t>
+  </si>
+  <si>
+    <t>El distrito de Villaverde (Madrid), con baja densidad de zonas verdes y problemas de isla de calor, necesita una propuesta de infraestructura verde que conecte parques y solares vacíos. La concejalía de Medio Ambiente ha lanzado un concurso de ideas entre centros educativos.</t>
+  </si>
+  <si>
+    <t>Diseñar una propuesta de red de espacios verdes interconectados (infraestructura verde) para un barrio de Madrid, que incluya un mapa digital interactivo y una memoria justificativa, y presentarla a la concejalía como proyecto de impacto comunitario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a Google My Maps o QGIS (versión portátil)
+• Ortofotos del barrio (PNOA)
+• Catálogo de espacios verdes del Ayuntamiento (archivo Shapefile)
+• Guía rápida de creación de mapas interactivos
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, conciencia cívica, participación ciudadana, uso crítico de las TIC.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la concejalía necesita propuestas de infraestructura verde. El alumnado explora el barrio asignado mediante fotos y mapas, discute problemas ambientales y formula preguntas guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas e hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller de TIG básico (Google My Maps, edición de capas) y análisis de ortofotos. El alumnado aprende a identificar elementos geográficos y a medir distancias. Se trabajan criterios 2.2 y 4.1.</t>
+  </si>
+  <si>
+    <t>Ejercicios de extracción de información de mapas y ortofotos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza el barrio: localiza zonas verdes, solares, conectividad; mide distancias y superficie. Identifica carencias y oportunidades. Se recogen evidencias para 2.1 y 4.1.</t>
+  </si>
+  <si>
+    <t>Análisis en SIG (capa de diagnóstico) con anotaciones.</t>
+  </si>
+  <si>
+    <t>Elaboración del producto final: mapa interactivo con la propuesta de red de espacios verdes y memoria explicativa. Se prepara la presentación para la concejalía. Se recogen evidencias para 4.2 y 7.1.</t>
+  </si>
+  <si>
+    <t>Mapa digital interactivo y memoria escrita.</t>
+  </si>
+  <si>
+    <t>Presentación de las propuestas ante un jurado simulado (compañeros y docente como concejalía). Coevaluación mediante rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
+  </si>
+  <si>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa específica de la Comunidad de Madrid regula el currículo de Geografía en 2.º de Bachillerato y cómo estructura sus 114 saberes básicos?</t>
+  </si>
+  <si>
+    <t>Se rige por el Decreto 64/2022, de 20 de julio. A diferencia de otras regiones, Madrid organiza los 114 saberes en bloques que enfatizan la España física y humana, vinculándolos directamente con las 7 competencias específicas. Esta norma establece el marco para las 3 horas semanales, priorizando el análisis multiescalar y la interpretación de paisajes españoles frente a enfoques puramente teóricos.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de Geografía en 2.º de Bachillerato en Madrid respecto al Real Decreto 243/2022 estatal en cuanto a sus 12 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Madrid concreta los 12 criterios de evaluación del BOE con un enfoque más técnico y cartográfico. Mientras el BOE es genérico, Madrid exige en 2.º de Bachillerato una aplicación práctica rigurosa sobre el territorio español, demandando que el alumnado domine el comentario de paisajes y mapas temáticos específicos, ajustando la carga de los 114 saberes a la realidad geográfica regional y nacional.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo afecta la carga de 3 horas semanales en Madrid a la organización del departamento para impartir Geografía en 2.º de Bachillerato?</t>
+  </si>
+  <si>
+    <t>Con solo 3 horas semanales, el departamento debe optimizar la enseñanza de los 114 saberes mediante agrupamientos flexibles y seminarios prácticos. Es fundamental coordinar el uso de SIG (Sistemas de Información Geográfica) y prácticas de campo, ya que el tiempo lectivo es ajustado para cubrir las 7 competencias específicas y preparar adecuadamente las pruebas de acceso a la universidad con rigor técnico y cartográfico.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cuál es el protocolo de recuperación para Geografía de 2.º de Bachillerato en los centros de Madrid si un alumno no alcanza los 12 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Al ser una materia de curso terminal, la recuperación se centra en pruebas extraordinarias o planes de refuerzo específicos antes de la evaluación final. El profesorado debe diseñar actividades que aseguren la adquisición de las 7 competencias específicas no logradas. Si el alumno suspende, deberá presentarse a las pruebas de suficiencia basadas estrictamente en los 12 criterios de evaluación definidos por el Decreto 64/2022 madrileño.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad específicas se aplican en Geografía de 2.º de Bachillerato en Madrid para garantizar la inclusión?</t>
+  </si>
+  <si>
+    <t>Madrid permite adaptaciones de acceso y metodológicas sin modificar los 12 criterios de evaluación esenciales para el título. En Geografía, esto implica el uso de materiales cartográficos adaptados, simplificación de textos técnicos y el uso de herramientas digitales para facilitar la comprensión de los 114 saberes. Se prioriza la evaluación formativa mediante las 7 competencias específicas, permitiendo diversos formatos de entrega en las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina la evaluación de Geografía en 2.º de Bachillerato con Historia de España en los institutos de Madrid?</t>
+  </si>
+  <si>
+    <t>La coordinación es clave para no duplicar contenidos entre los 114 saberes de Geografía y los de Historia. En Madrid, los departamentos suelen unificar criterios de corrección en comentarios de texto y mapas. Se busca que las 7 competencias específicas de Geografía, especialmente las referidas a análisis territorial y demográfico, sirvan de base para el contexto histórico, evaluando de forma coherente el desarrollo competencial del alumno.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué evidencias específicas solicita la Inspección Educativa de Madrid sobre la aplicación de los 12 criterios de evaluación en Geografía de 2.º de Bachillerato?</t>
+  </si>
+  <si>
+    <t>La Inspección en Madrid supervisa que las programaciones vinculen cada actividad de evaluación con los 12 criterios y las 7 competencias específicas. Exigen ver rúbricas detalladas que demuestren cómo se califican los 114 saberes básicos. Es imperativo que el cuaderno de clase o el portafolio digital refleje el tratamiento de la realidad geográfica madrileña y española, cumpliendo estrictamente con el horario de 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y materiales bibliográficos específicos recomienda la Comunidad de Madrid para abordar los 114 saberes de Geografía en 2.º de Bachillerato?</t>
+  </si>
+  <si>
+    <t>Se recomienda el uso intensivo del Atlas Nacional de España (IGN) y el visor de la Infraestructura de Datos Espaciales de Madrid (IDEM). Estos recursos permiten trabajar los 12 criterios de evaluación mediante datos reales y actualizados. Además, el uso de cartografía estadística del INE es esencial para que el alumnado de 2.º de Bachillerato desarrolle las 7 competencias específicas a través del análisis de series temporales.</t>
+  </si>
+  <si>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer información de paisajes naturales y humanizados analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores</t>
   </si>
   <si>
     <t>Identificar la diversidad y singularidad de paisajes naturales comparando su distribución, características y contrastes a escala regional, de España y de Europa, así como formas hu</t>
   </si>
   <si>
     <t xml:space="preserve">Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, justificando los métodos y datos elegidos, y la delimitación de </t>
   </si>
@@ -2171,130 +3413,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2610,4121 +3868,4632 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>411</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>599</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>892</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>601</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>603</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="7">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="7">
+        <v>4</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>937</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="7">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="7">
+        <v>6</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>7</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>948</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>608</v>
+      <c r="A2" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>953</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E3" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D4" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E4" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="D6" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E6" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D7" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E7" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="D8" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E8" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E9" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D10" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E10" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E13" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="D14" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E14" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="D17" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="D18" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D19" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="D20" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E21" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F21" s="7"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="D22" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F22" s="7"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E23" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F23" s="7"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D25" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="D27" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E27" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="D28" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E28" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F28" s="7"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="D29" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E29" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D30" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E30" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D31" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E31" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9">
         <v>1.45</v>
       </c>
-      <c r="F3" s="5"/>
-[...2 lines deleted...]
-      <c r="A4" s="5">
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9">
+        <v>1.45</v>
+      </c>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="D34" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E34" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E4" s="7">
+      <c r="B35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="D35" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E35" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="D36" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E36" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="D37" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E37" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="D38" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E38" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="D39" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E39" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="D40" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E40" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="D41" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E41" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="D42" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>982</v>
+      </c>
+      <c r="D43" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E43" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="D44" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E44" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="D45" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E45" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="D46" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E46" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>986</v>
+      </c>
+      <c r="D47" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E47" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="D48" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E48" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>988</v>
+      </c>
+      <c r="D49" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E49" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="D50" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E50" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D51" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E51" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="D52" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E52" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="D53" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E53" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F53" s="7"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="D54" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E54" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F54" s="7"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D55" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E55" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F55" s="7"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="D56" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E56" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F56" s="7"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D57" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E57" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F57" s="7"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="D58" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E58" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F58" s="7"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="D59" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E59" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F59" s="7"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="D60" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E60" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F60" s="7"/>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="D61" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="E61" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="F61" s="7"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="D62" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E62" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F62" s="7"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="D63" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E63" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F63" s="7"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D64" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="E64" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="F64" s="7"/>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D65" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E65" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F65" s="7"/>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D66" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="E66" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="F66" s="7"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D67" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E67" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F67" s="7"/>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D68" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="E68" s="9">
+        <v>3.33</v>
+      </c>
+      <c r="F68" s="7"/>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D69" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="E69" s="9">
+        <v>5.0</v>
+      </c>
+      <c r="F69" s="7"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D70" s="9"/>
+      <c r="E70" s="9">
         <v>1.45</v>
       </c>
-      <c r="F4" s="5"/>
-[...12 lines deleted...]
-      <c r="E5" s="7">
+      <c r="F70" s="7"/>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D71" s="9"/>
+      <c r="E71" s="9">
         <v>1.45</v>
       </c>
-      <c r="F5" s="5"/>
-[...1055 lines deleted...]
-      <c r="F71" s="5"/>
+      <c r="F71" s="7"/>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="7">
+      <c r="A72" s="7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9">
         <f>SUM(E3:E71)</f>
-        <v>100.050000000000111</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>160.75999999999993</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BU31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BU31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>7.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>1.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>1.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>1.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>2.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>2.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>3.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>3.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>4.1</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>4.2</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>4.3</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>5.1</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>5.3</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>6.2</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>7.2</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AI1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AJ1" s="8">
         <v>1.3</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AK1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="AL1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="AM1" s="8">
         <v>2.3</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="AN1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="AO1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="AP1" s="8">
         <v>3.3</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="AQ1" s="8">
         <v>4.1</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="AR1" s="8">
         <v>5.1</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="AS1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="AT1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AU1" s="6">
+      <c r="AU1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AV1" s="6">
+      <c r="AV1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AW1" s="6">
+      <c r="AW1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AX1" s="6">
+      <c r="AX1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AY1" s="6">
+      <c r="AY1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AZ1" s="6">
+      <c r="AZ1" s="8">
         <v>3.1</v>
       </c>
-      <c r="BA1" s="6">
+      <c r="BA1" s="8">
         <v>3.2</v>
       </c>
-      <c r="BB1" s="6">
+      <c r="BB1" s="8">
         <v>3.3</v>
       </c>
-      <c r="BC1" s="6">
+      <c r="BC1" s="8">
         <v>4.1</v>
       </c>
-      <c r="BD1" s="6">
+      <c r="BD1" s="8">
         <v>4.2</v>
       </c>
-      <c r="BE1" s="6">
+      <c r="BE1" s="8">
         <v>4.3</v>
       </c>
-      <c r="BF1" s="6">
+      <c r="BF1" s="8">
         <v>5.1</v>
       </c>
-      <c r="BG1" s="6">
+      <c r="BG1" s="8">
         <v>5.2</v>
       </c>
-      <c r="BH1" s="6">
+      <c r="BH1" s="8">
         <v>1.1</v>
       </c>
-      <c r="BI1" s="6">
+      <c r="BI1" s="8">
         <v>2.1</v>
       </c>
-      <c r="BJ1" s="6">
+      <c r="BJ1" s="8">
         <v>3.1</v>
       </c>
-      <c r="BK1" s="6">
+      <c r="BK1" s="8">
         <v>4.1</v>
       </c>
-      <c r="BL1" s="6">
+      <c r="BL1" s="8">
         <v>4.2</v>
       </c>
-      <c r="BM1" s="6">
+      <c r="BM1" s="8">
         <v>5.1</v>
       </c>
-      <c r="BN1" s="6">
+      <c r="BN1" s="8">
         <v>5.2</v>
       </c>
-      <c r="BO1" s="6">
+      <c r="BO1" s="8">
         <v>6.1</v>
       </c>
-      <c r="BP1" s="6">
+      <c r="BP1" s="8">
         <v>6.2</v>
       </c>
-      <c r="BQ1" s="6">
+      <c r="BQ1" s="8">
         <v>7.1</v>
       </c>
-      <c r="BR1" s="6">
+      <c r="BR1" s="8">
         <v>8.1</v>
       </c>
-      <c r="BS1" s="6">
+      <c r="BS1" s="8">
         <v>8.2</v>
       </c>
-      <c r="BT1" s="6" t="s">
-[...3 lines deleted...]
-        <v>608</v>
+      <c r="BT1" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="BU1" s="8" t="s">
+        <v>953</v>
       </c>
     </row>
     <row r="2" spans="1:73">
-      <c r="A2" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
+      <c r="AY2" s="7"/>
+      <c r="AZ2" s="7"/>
+      <c r="BA2" s="7"/>
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="7"/>
+      <c r="BD2" s="7"/>
+      <c r="BE2" s="7"/>
+      <c r="BF2" s="7"/>
+      <c r="BG2" s="7"/>
+      <c r="BH2" s="7"/>
+      <c r="BI2" s="7"/>
+      <c r="BJ2" s="7"/>
+      <c r="BK2" s="7"/>
+      <c r="BL2" s="7"/>
+      <c r="BM2" s="7"/>
+      <c r="BN2" s="7"/>
+      <c r="BO2" s="7"/>
+      <c r="BP2" s="7"/>
+      <c r="BQ2" s="7"/>
+      <c r="BR2" s="7"/>
+      <c r="BS2" s="7"/>
+      <c r="BT2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:BS2),"")</f>
         <v/>
       </c>
-      <c r="BU2" s="5"/>
+      <c r="BU2" s="7"/>
     </row>
     <row r="3" spans="1:73">
-      <c r="A3" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+      <c r="BM3" s="7"/>
+      <c r="BN3" s="7"/>
+      <c r="BO3" s="7"/>
+      <c r="BP3" s="7"/>
+      <c r="BQ3" s="7"/>
+      <c r="BR3" s="7"/>
+      <c r="BS3" s="7"/>
+      <c r="BT3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:BS3),"")</f>
         <v/>
       </c>
-      <c r="BU3" s="5"/>
+      <c r="BU3" s="7"/>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
+      <c r="AY4" s="7"/>
+      <c r="AZ4" s="7"/>
+      <c r="BA4" s="7"/>
+      <c r="BB4" s="7"/>
+      <c r="BC4" s="7"/>
+      <c r="BD4" s="7"/>
+      <c r="BE4" s="7"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
+      <c r="BJ4" s="7"/>
+      <c r="BK4" s="7"/>
+      <c r="BL4" s="7"/>
+      <c r="BM4" s="7"/>
+      <c r="BN4" s="7"/>
+      <c r="BO4" s="7"/>
+      <c r="BP4" s="7"/>
+      <c r="BQ4" s="7"/>
+      <c r="BR4" s="7"/>
+      <c r="BS4" s="7"/>
+      <c r="BT4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:BS4),"")</f>
         <v/>
       </c>
-      <c r="BU4" s="5"/>
+      <c r="BU4" s="7"/>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
+      <c r="AY5" s="7"/>
+      <c r="AZ5" s="7"/>
+      <c r="BA5" s="7"/>
+      <c r="BB5" s="7"/>
+      <c r="BC5" s="7"/>
+      <c r="BD5" s="7"/>
+      <c r="BE5" s="7"/>
+      <c r="BF5" s="7"/>
+      <c r="BG5" s="7"/>
+      <c r="BH5" s="7"/>
+      <c r="BI5" s="7"/>
+      <c r="BJ5" s="7"/>
+      <c r="BK5" s="7"/>
+      <c r="BL5" s="7"/>
+      <c r="BM5" s="7"/>
+      <c r="BN5" s="7"/>
+      <c r="BO5" s="7"/>
+      <c r="BP5" s="7"/>
+      <c r="BQ5" s="7"/>
+      <c r="BR5" s="7"/>
+      <c r="BS5" s="7"/>
+      <c r="BT5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:BS5),"")</f>
         <v/>
       </c>
-      <c r="BU5" s="5"/>
+      <c r="BU5" s="7"/>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
+      <c r="AY6" s="7"/>
+      <c r="AZ6" s="7"/>
+      <c r="BA6" s="7"/>
+      <c r="BB6" s="7"/>
+      <c r="BC6" s="7"/>
+      <c r="BD6" s="7"/>
+      <c r="BE6" s="7"/>
+      <c r="BF6" s="7"/>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+      <c r="BJ6" s="7"/>
+      <c r="BK6" s="7"/>
+      <c r="BL6" s="7"/>
+      <c r="BM6" s="7"/>
+      <c r="BN6" s="7"/>
+      <c r="BO6" s="7"/>
+      <c r="BP6" s="7"/>
+      <c r="BQ6" s="7"/>
+      <c r="BR6" s="7"/>
+      <c r="BS6" s="7"/>
+      <c r="BT6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:BS6),"")</f>
         <v/>
       </c>
-      <c r="BU6" s="5"/>
+      <c r="BU6" s="7"/>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
+      <c r="AY7" s="7"/>
+      <c r="AZ7" s="7"/>
+      <c r="BA7" s="7"/>
+      <c r="BB7" s="7"/>
+      <c r="BC7" s="7"/>
+      <c r="BD7" s="7"/>
+      <c r="BE7" s="7"/>
+      <c r="BF7" s="7"/>
+      <c r="BG7" s="7"/>
+      <c r="BH7" s="7"/>
+      <c r="BI7" s="7"/>
+      <c r="BJ7" s="7"/>
+      <c r="BK7" s="7"/>
+      <c r="BL7" s="7"/>
+      <c r="BM7" s="7"/>
+      <c r="BN7" s="7"/>
+      <c r="BO7" s="7"/>
+      <c r="BP7" s="7"/>
+      <c r="BQ7" s="7"/>
+      <c r="BR7" s="7"/>
+      <c r="BS7" s="7"/>
+      <c r="BT7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:BS7),"")</f>
         <v/>
       </c>
-      <c r="BU7" s="5"/>
+      <c r="BU7" s="7"/>
     </row>
     <row r="8" spans="1:73">
-      <c r="A8" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="7"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
+      <c r="AZ8" s="7"/>
+      <c r="BA8" s="7"/>
+      <c r="BB8" s="7"/>
+      <c r="BC8" s="7"/>
+      <c r="BD8" s="7"/>
+      <c r="BE8" s="7"/>
+      <c r="BF8" s="7"/>
+      <c r="BG8" s="7"/>
+      <c r="BH8" s="7"/>
+      <c r="BI8" s="7"/>
+      <c r="BJ8" s="7"/>
+      <c r="BK8" s="7"/>
+      <c r="BL8" s="7"/>
+      <c r="BM8" s="7"/>
+      <c r="BN8" s="7"/>
+      <c r="BO8" s="7"/>
+      <c r="BP8" s="7"/>
+      <c r="BQ8" s="7"/>
+      <c r="BR8" s="7"/>
+      <c r="BS8" s="7"/>
+      <c r="BT8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:BS8),"")</f>
         <v/>
       </c>
-      <c r="BU8" s="5"/>
+      <c r="BU8" s="7"/>
     </row>
     <row r="9" spans="1:73">
-      <c r="A9" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="7"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
+      <c r="AZ9" s="7"/>
+      <c r="BA9" s="7"/>
+      <c r="BB9" s="7"/>
+      <c r="BC9" s="7"/>
+      <c r="BD9" s="7"/>
+      <c r="BE9" s="7"/>
+      <c r="BF9" s="7"/>
+      <c r="BG9" s="7"/>
+      <c r="BH9" s="7"/>
+      <c r="BI9" s="7"/>
+      <c r="BJ9" s="7"/>
+      <c r="BK9" s="7"/>
+      <c r="BL9" s="7"/>
+      <c r="BM9" s="7"/>
+      <c r="BN9" s="7"/>
+      <c r="BO9" s="7"/>
+      <c r="BP9" s="7"/>
+      <c r="BQ9" s="7"/>
+      <c r="BR9" s="7"/>
+      <c r="BS9" s="7"/>
+      <c r="BT9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:BS9),"")</f>
         <v/>
       </c>
-      <c r="BU9" s="5"/>
+      <c r="BU9" s="7"/>
     </row>
     <row r="10" spans="1:73">
-      <c r="A10" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+      <c r="BL10" s="7"/>
+      <c r="BM10" s="7"/>
+      <c r="BN10" s="7"/>
+      <c r="BO10" s="7"/>
+      <c r="BP10" s="7"/>
+      <c r="BQ10" s="7"/>
+      <c r="BR10" s="7"/>
+      <c r="BS10" s="7"/>
+      <c r="BT10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:BS10),"")</f>
         <v/>
       </c>
-      <c r="BU10" s="5"/>
+      <c r="BU10" s="7"/>
     </row>
     <row r="11" spans="1:73">
-      <c r="A11" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+      <c r="BA11" s="7"/>
+      <c r="BB11" s="7"/>
+      <c r="BC11" s="7"/>
+      <c r="BD11" s="7"/>
+      <c r="BE11" s="7"/>
+      <c r="BF11" s="7"/>
+      <c r="BG11" s="7"/>
+      <c r="BH11" s="7"/>
+      <c r="BI11" s="7"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="7"/>
+      <c r="BL11" s="7"/>
+      <c r="BM11" s="7"/>
+      <c r="BN11" s="7"/>
+      <c r="BO11" s="7"/>
+      <c r="BP11" s="7"/>
+      <c r="BQ11" s="7"/>
+      <c r="BR11" s="7"/>
+      <c r="BS11" s="7"/>
+      <c r="BT11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:BS11),"")</f>
         <v/>
       </c>
-      <c r="BU11" s="5"/>
+      <c r="BU11" s="7"/>
     </row>
     <row r="12" spans="1:73">
-      <c r="A12" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7"/>
+      <c r="BC12" s="7"/>
+      <c r="BD12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+      <c r="BH12" s="7"/>
+      <c r="BI12" s="7"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="7"/>
+      <c r="BM12" s="7"/>
+      <c r="BN12" s="7"/>
+      <c r="BO12" s="7"/>
+      <c r="BP12" s="7"/>
+      <c r="BQ12" s="7"/>
+      <c r="BR12" s="7"/>
+      <c r="BS12" s="7"/>
+      <c r="BT12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:BS12),"")</f>
         <v/>
       </c>
-      <c r="BU12" s="5"/>
+      <c r="BU12" s="7"/>
     </row>
     <row r="13" spans="1:73">
-      <c r="A13" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7"/>
+      <c r="BC13" s="7"/>
+      <c r="BD13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+      <c r="BH13" s="7"/>
+      <c r="BI13" s="7"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="7"/>
+      <c r="BM13" s="7"/>
+      <c r="BN13" s="7"/>
+      <c r="BO13" s="7"/>
+      <c r="BP13" s="7"/>
+      <c r="BQ13" s="7"/>
+      <c r="BR13" s="7"/>
+      <c r="BS13" s="7"/>
+      <c r="BT13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:BS13),"")</f>
         <v/>
       </c>
-      <c r="BU13" s="5"/>
+      <c r="BU13" s="7"/>
     </row>
     <row r="14" spans="1:73">
-      <c r="A14" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7"/>
+      <c r="BC14" s="7"/>
+      <c r="BD14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+      <c r="BH14" s="7"/>
+      <c r="BI14" s="7"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="7"/>
+      <c r="BM14" s="7"/>
+      <c r="BN14" s="7"/>
+      <c r="BO14" s="7"/>
+      <c r="BP14" s="7"/>
+      <c r="BQ14" s="7"/>
+      <c r="BR14" s="7"/>
+      <c r="BS14" s="7"/>
+      <c r="BT14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:BS14),"")</f>
         <v/>
       </c>
-      <c r="BU14" s="5"/>
+      <c r="BU14" s="7"/>
     </row>
     <row r="15" spans="1:73">
-      <c r="A15" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7"/>
+      <c r="BC15" s="7"/>
+      <c r="BD15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+      <c r="BH15" s="7"/>
+      <c r="BI15" s="7"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="7"/>
+      <c r="BM15" s="7"/>
+      <c r="BN15" s="7"/>
+      <c r="BO15" s="7"/>
+      <c r="BP15" s="7"/>
+      <c r="BQ15" s="7"/>
+      <c r="BR15" s="7"/>
+      <c r="BS15" s="7"/>
+      <c r="BT15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:BS15),"")</f>
         <v/>
       </c>
-      <c r="BU15" s="5"/>
+      <c r="BU15" s="7"/>
     </row>
     <row r="16" spans="1:73">
-      <c r="A16" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7"/>
+      <c r="BC16" s="7"/>
+      <c r="BD16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+      <c r="BH16" s="7"/>
+      <c r="BI16" s="7"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="7"/>
+      <c r="BM16" s="7"/>
+      <c r="BN16" s="7"/>
+      <c r="BO16" s="7"/>
+      <c r="BP16" s="7"/>
+      <c r="BQ16" s="7"/>
+      <c r="BR16" s="7"/>
+      <c r="BS16" s="7"/>
+      <c r="BT16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:BS16),"")</f>
         <v/>
       </c>
-      <c r="BU16" s="5"/>
+      <c r="BU16" s="7"/>
     </row>
     <row r="17" spans="1:73">
-      <c r="A17" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+      <c r="BA17" s="7"/>
+      <c r="BB17" s="7"/>
+      <c r="BC17" s="7"/>
+      <c r="BD17" s="7"/>
+      <c r="BE17" s="7"/>
+      <c r="BF17" s="7"/>
+      <c r="BG17" s="7"/>
+      <c r="BH17" s="7"/>
+      <c r="BI17" s="7"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="7"/>
+      <c r="BL17" s="7"/>
+      <c r="BM17" s="7"/>
+      <c r="BN17" s="7"/>
+      <c r="BO17" s="7"/>
+      <c r="BP17" s="7"/>
+      <c r="BQ17" s="7"/>
+      <c r="BR17" s="7"/>
+      <c r="BS17" s="7"/>
+      <c r="BT17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:BS17),"")</f>
         <v/>
       </c>
-      <c r="BU17" s="5"/>
+      <c r="BU17" s="7"/>
     </row>
     <row r="18" spans="1:73">
-      <c r="A18" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+      <c r="BA18" s="7"/>
+      <c r="BB18" s="7"/>
+      <c r="BC18" s="7"/>
+      <c r="BD18" s="7"/>
+      <c r="BE18" s="7"/>
+      <c r="BF18" s="7"/>
+      <c r="BG18" s="7"/>
+      <c r="BH18" s="7"/>
+      <c r="BI18" s="7"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="7"/>
+      <c r="BM18" s="7"/>
+      <c r="BN18" s="7"/>
+      <c r="BO18" s="7"/>
+      <c r="BP18" s="7"/>
+      <c r="BQ18" s="7"/>
+      <c r="BR18" s="7"/>
+      <c r="BS18" s="7"/>
+      <c r="BT18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:BS18),"")</f>
         <v/>
       </c>
-      <c r="BU18" s="5"/>
+      <c r="BU18" s="7"/>
     </row>
     <row r="19" spans="1:73">
-      <c r="A19" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="7"/>
+      <c r="BD19" s="7"/>
+      <c r="BE19" s="7"/>
+      <c r="BF19" s="7"/>
+      <c r="BG19" s="7"/>
+      <c r="BH19" s="7"/>
+      <c r="BI19" s="7"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="7"/>
+      <c r="BM19" s="7"/>
+      <c r="BN19" s="7"/>
+      <c r="BO19" s="7"/>
+      <c r="BP19" s="7"/>
+      <c r="BQ19" s="7"/>
+      <c r="BR19" s="7"/>
+      <c r="BS19" s="7"/>
+      <c r="BT19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:BS19),"")</f>
         <v/>
       </c>
-      <c r="BU19" s="5"/>
+      <c r="BU19" s="7"/>
     </row>
     <row r="20" spans="1:73">
-      <c r="A20" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="7"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="7"/>
+      <c r="BA20" s="7"/>
+      <c r="BB20" s="7"/>
+      <c r="BC20" s="7"/>
+      <c r="BD20" s="7"/>
+      <c r="BE20" s="7"/>
+      <c r="BF20" s="7"/>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="7"/>
+      <c r="BM20" s="7"/>
+      <c r="BN20" s="7"/>
+      <c r="BO20" s="7"/>
+      <c r="BP20" s="7"/>
+      <c r="BQ20" s="7"/>
+      <c r="BR20" s="7"/>
+      <c r="BS20" s="7"/>
+      <c r="BT20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:BS20),"")</f>
         <v/>
       </c>
-      <c r="BU20" s="5"/>
+      <c r="BU20" s="7"/>
     </row>
     <row r="21" spans="1:73">
-      <c r="A21" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="7"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="7"/>
+      <c r="BA21" s="7"/>
+      <c r="BB21" s="7"/>
+      <c r="BC21" s="7"/>
+      <c r="BD21" s="7"/>
+      <c r="BE21" s="7"/>
+      <c r="BF21" s="7"/>
+      <c r="BG21" s="7"/>
+      <c r="BH21" s="7"/>
+      <c r="BI21" s="7"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="7"/>
+      <c r="BM21" s="7"/>
+      <c r="BN21" s="7"/>
+      <c r="BO21" s="7"/>
+      <c r="BP21" s="7"/>
+      <c r="BQ21" s="7"/>
+      <c r="BR21" s="7"/>
+      <c r="BS21" s="7"/>
+      <c r="BT21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:BS21),"")</f>
         <v/>
       </c>
-      <c r="BU21" s="5"/>
+      <c r="BU21" s="7"/>
     </row>
     <row r="22" spans="1:73">
-      <c r="A22" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
+      <c r="AZ22" s="7"/>
+      <c r="BA22" s="7"/>
+      <c r="BB22" s="7"/>
+      <c r="BC22" s="7"/>
+      <c r="BD22" s="7"/>
+      <c r="BE22" s="7"/>
+      <c r="BF22" s="7"/>
+      <c r="BG22" s="7"/>
+      <c r="BH22" s="7"/>
+      <c r="BI22" s="7"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="7"/>
+      <c r="BL22" s="7"/>
+      <c r="BM22" s="7"/>
+      <c r="BN22" s="7"/>
+      <c r="BO22" s="7"/>
+      <c r="BP22" s="7"/>
+      <c r="BQ22" s="7"/>
+      <c r="BR22" s="7"/>
+      <c r="BS22" s="7"/>
+      <c r="BT22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:BS22),"")</f>
         <v/>
       </c>
-      <c r="BU22" s="5"/>
+      <c r="BU22" s="7"/>
     </row>
     <row r="23" spans="1:73">
-      <c r="A23" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="7"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
+      <c r="AZ23" s="7"/>
+      <c r="BA23" s="7"/>
+      <c r="BB23" s="7"/>
+      <c r="BC23" s="7"/>
+      <c r="BD23" s="7"/>
+      <c r="BE23" s="7"/>
+      <c r="BF23" s="7"/>
+      <c r="BG23" s="7"/>
+      <c r="BH23" s="7"/>
+      <c r="BI23" s="7"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="7"/>
+      <c r="BL23" s="7"/>
+      <c r="BM23" s="7"/>
+      <c r="BN23" s="7"/>
+      <c r="BO23" s="7"/>
+      <c r="BP23" s="7"/>
+      <c r="BQ23" s="7"/>
+      <c r="BR23" s="7"/>
+      <c r="BS23" s="7"/>
+      <c r="BT23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:BS23),"")</f>
         <v/>
       </c>
-      <c r="BU23" s="5"/>
+      <c r="BU23" s="7"/>
     </row>
     <row r="24" spans="1:73">
-      <c r="A24" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
+      <c r="AZ24" s="7"/>
+      <c r="BA24" s="7"/>
+      <c r="BB24" s="7"/>
+      <c r="BC24" s="7"/>
+      <c r="BD24" s="7"/>
+      <c r="BE24" s="7"/>
+      <c r="BF24" s="7"/>
+      <c r="BG24" s="7"/>
+      <c r="BH24" s="7"/>
+      <c r="BI24" s="7"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="7"/>
+      <c r="BL24" s="7"/>
+      <c r="BM24" s="7"/>
+      <c r="BN24" s="7"/>
+      <c r="BO24" s="7"/>
+      <c r="BP24" s="7"/>
+      <c r="BQ24" s="7"/>
+      <c r="BR24" s="7"/>
+      <c r="BS24" s="7"/>
+      <c r="BT24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:BS24),"")</f>
         <v/>
       </c>
-      <c r="BU24" s="5"/>
+      <c r="BU24" s="7"/>
     </row>
     <row r="25" spans="1:73">
-      <c r="A25" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="7"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
+      <c r="AZ25" s="7"/>
+      <c r="BA25" s="7"/>
+      <c r="BB25" s="7"/>
+      <c r="BC25" s="7"/>
+      <c r="BD25" s="7"/>
+      <c r="BE25" s="7"/>
+      <c r="BF25" s="7"/>
+      <c r="BG25" s="7"/>
+      <c r="BH25" s="7"/>
+      <c r="BI25" s="7"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="7"/>
+      <c r="BL25" s="7"/>
+      <c r="BM25" s="7"/>
+      <c r="BN25" s="7"/>
+      <c r="BO25" s="7"/>
+      <c r="BP25" s="7"/>
+      <c r="BQ25" s="7"/>
+      <c r="BR25" s="7"/>
+      <c r="BS25" s="7"/>
+      <c r="BT25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:BS25),"")</f>
         <v/>
       </c>
-      <c r="BU25" s="5"/>
+      <c r="BU25" s="7"/>
     </row>
     <row r="26" spans="1:73">
-      <c r="A26" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="7"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="7"/>
+      <c r="BA26" s="7"/>
+      <c r="BB26" s="7"/>
+      <c r="BC26" s="7"/>
+      <c r="BD26" s="7"/>
+      <c r="BE26" s="7"/>
+      <c r="BF26" s="7"/>
+      <c r="BG26" s="7"/>
+      <c r="BH26" s="7"/>
+      <c r="BI26" s="7"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="7"/>
+      <c r="BM26" s="7"/>
+      <c r="BN26" s="7"/>
+      <c r="BO26" s="7"/>
+      <c r="BP26" s="7"/>
+      <c r="BQ26" s="7"/>
+      <c r="BR26" s="7"/>
+      <c r="BS26" s="7"/>
+      <c r="BT26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:BS26),"")</f>
         <v/>
       </c>
-      <c r="BU26" s="5"/>
+      <c r="BU26" s="7"/>
     </row>
     <row r="27" spans="1:73">
-      <c r="A27" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="7"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+      <c r="BA27" s="7"/>
+      <c r="BB27" s="7"/>
+      <c r="BC27" s="7"/>
+      <c r="BD27" s="7"/>
+      <c r="BE27" s="7"/>
+      <c r="BF27" s="7"/>
+      <c r="BG27" s="7"/>
+      <c r="BH27" s="7"/>
+      <c r="BI27" s="7"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="7"/>
+      <c r="BM27" s="7"/>
+      <c r="BN27" s="7"/>
+      <c r="BO27" s="7"/>
+      <c r="BP27" s="7"/>
+      <c r="BQ27" s="7"/>
+      <c r="BR27" s="7"/>
+      <c r="BS27" s="7"/>
+      <c r="BT27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:BS27),"")</f>
         <v/>
       </c>
-      <c r="BU27" s="5"/>
+      <c r="BU27" s="7"/>
     </row>
     <row r="28" spans="1:73">
-      <c r="A28" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="7"/>
+      <c r="BA28" s="7"/>
+      <c r="BB28" s="7"/>
+      <c r="BC28" s="7"/>
+      <c r="BD28" s="7"/>
+      <c r="BE28" s="7"/>
+      <c r="BF28" s="7"/>
+      <c r="BG28" s="7"/>
+      <c r="BH28" s="7"/>
+      <c r="BI28" s="7"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="7"/>
+      <c r="BM28" s="7"/>
+      <c r="BN28" s="7"/>
+      <c r="BO28" s="7"/>
+      <c r="BP28" s="7"/>
+      <c r="BQ28" s="7"/>
+      <c r="BR28" s="7"/>
+      <c r="BS28" s="7"/>
+      <c r="BT28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:BS28),"")</f>
         <v/>
       </c>
-      <c r="BU28" s="5"/>
+      <c r="BU28" s="7"/>
     </row>
     <row r="29" spans="1:73">
-      <c r="A29" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7"/>
+      <c r="BC29" s="7"/>
+      <c r="BD29" s="7"/>
+      <c r="BE29" s="7"/>
+      <c r="BF29" s="7"/>
+      <c r="BG29" s="7"/>
+      <c r="BH29" s="7"/>
+      <c r="BI29" s="7"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="7"/>
+      <c r="BM29" s="7"/>
+      <c r="BN29" s="7"/>
+      <c r="BO29" s="7"/>
+      <c r="BP29" s="7"/>
+      <c r="BQ29" s="7"/>
+      <c r="BR29" s="7"/>
+      <c r="BS29" s="7"/>
+      <c r="BT29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:BS29),"")</f>
         <v/>
       </c>
-      <c r="BU29" s="5"/>
+      <c r="BU29" s="7"/>
     </row>
     <row r="30" spans="1:73">
-      <c r="A30" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="7"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
+      <c r="AZ30" s="7"/>
+      <c r="BA30" s="7"/>
+      <c r="BB30" s="7"/>
+      <c r="BC30" s="7"/>
+      <c r="BD30" s="7"/>
+      <c r="BE30" s="7"/>
+      <c r="BF30" s="7"/>
+      <c r="BG30" s="7"/>
+      <c r="BH30" s="7"/>
+      <c r="BI30" s="7"/>
+      <c r="BJ30" s="7"/>
+      <c r="BK30" s="7"/>
+      <c r="BL30" s="7"/>
+      <c r="BM30" s="7"/>
+      <c r="BN30" s="7"/>
+      <c r="BO30" s="7"/>
+      <c r="BP30" s="7"/>
+      <c r="BQ30" s="7"/>
+      <c r="BR30" s="7"/>
+      <c r="BS30" s="7"/>
+      <c r="BT30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:BS30),"")</f>
         <v/>
       </c>
-      <c r="BU30" s="5"/>
+      <c r="BU30" s="7"/>
     </row>
     <row r="31" spans="1:73">
-      <c r="A31" s="5" t="s">
-[...72 lines deleted...]
-      <c r="BT31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="7"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
+      <c r="AZ31" s="7"/>
+      <c r="BA31" s="7"/>
+      <c r="BB31" s="7"/>
+      <c r="BC31" s="7"/>
+      <c r="BD31" s="7"/>
+      <c r="BE31" s="7"/>
+      <c r="BF31" s="7"/>
+      <c r="BG31" s="7"/>
+      <c r="BH31" s="7"/>
+      <c r="BI31" s="7"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="7"/>
+      <c r="BL31" s="7"/>
+      <c r="BM31" s="7"/>
+      <c r="BN31" s="7"/>
+      <c r="BO31" s="7"/>
+      <c r="BP31" s="7"/>
+      <c r="BQ31" s="7"/>
+      <c r="BR31" s="7"/>
+      <c r="BS31" s="7"/>
+      <c r="BT31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:BS31),"")</f>
         <v/>
       </c>
-      <c r="BU31" s="5"/>
+      <c r="BU31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="2070">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -12906,10550 +14675,13014 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BS31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A9" sqref="A9:C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="A2" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="A4" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H5" s="5"/>
+      <c r="A5" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H6" s="5"/>
+      <c r="A6" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H7" s="5"/>
+      <c r="A7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H8" s="5"/>
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="A9" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H10" s="5"/>
+      <c r="A10" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="A11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H12" s="5"/>
+      <c r="A12" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H13" s="5"/>
+      <c r="A13" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="A14" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5" t="s">
+      <c r="A15" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="5"/>
-[...12 lines deleted...]
-      <c r="C16" s="5" t="s">
+      <c r="C17" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="5"/>
-[...6 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="E17" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="F17" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="D17" s="5"/>
-[...3 lines deleted...]
-      <c r="H17" s="5"/>
+      <c r="G17" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5" t="s">
+      <c r="F24" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="5"/>
-[...6 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="H24" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="F29" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H29" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D19" s="5"/>
-[...12 lines deleted...]
-      <c r="C20" s="5" t="s">
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D20" s="5"/>
-[...28 lines deleted...]
-      <c r="C22" s="5" t="s">
+      <c r="C30" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D22" s="5"/>
-[...12 lines deleted...]
-      <c r="C23" s="5" t="s">
+      <c r="E30" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D23" s="5"/>
-[...6 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="F30" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5" t="s">
+      <c r="G30" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D24" s="5"/>
-[...12 lines deleted...]
-      <c r="C25" s="5" t="s">
+      <c r="H30" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D25" s="5"/>
-[...12 lines deleted...]
-      <c r="C26" s="5" t="s">
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="D26" s="5"/>
-[...28 lines deleted...]
-      <c r="C28" s="5" t="s">
+      <c r="C31" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="D28" s="5"/>
-[...6 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="E31" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="5" t="s">
+      <c r="F31" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="D29" s="5"/>
-[...12 lines deleted...]
-      <c r="C30" s="5" t="s">
+      <c r="G31" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D30" s="5"/>
-[...12 lines deleted...]
-      <c r="C31" s="5" t="s">
+      <c r="H31" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D31" s="5"/>
-[...3 lines deleted...]
-      <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5" t="s">
+      <c r="A32" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="D32" s="5"/>
-[...3 lines deleted...]
-      <c r="H32" s="5"/>
+      <c r="C32" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H33" s="5"/>
+      <c r="A33" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H34" s="5"/>
+      <c r="A34" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H35" s="5"/>
+      <c r="A35" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H36" s="5"/>
+      <c r="A36" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K2" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K3" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K4" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K5" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K6" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K7" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F8" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G8" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K8" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K9" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...16 lines deleted...]
-      <c r="B2" s="5">
+      <c r="D10" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K10" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K11" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K12" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="K13" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="7">
         <v>1.1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="C14" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K14" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K15" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K17" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K18" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K19" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K20" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B21" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K21" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K22" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K24" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K25" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I2" s="5"/>
-[...1 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D27" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K27" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...3 lines deleted...]
-      <c r="B3" s="5">
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K28" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="K29" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K33" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B34" s="7">
         <v>1.2</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="C34" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K34" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B35" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K37" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K39" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K40" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K42" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K43" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K44" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I3" s="5"/>
-[...1 lines deleted...]
-      <c r="K3" s="7">
+      <c r="D45" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K45" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...3 lines deleted...]
-      <c r="B4" s="5">
+    <row r="46" spans="1:11">
+      <c r="A46" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B46" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="K46" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K47" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K48" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49" s="7">
         <v>2.1</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="C49" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K49" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K50" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K51" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K52" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J54" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K54" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K55" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K57" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B58" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K58" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K59" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B60" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K60" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K61" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K62" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B63" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K63" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B64" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I64" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K64" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K65" s="9">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B66" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C66" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="5"/>
-[...1 lines deleted...]
-      <c r="K4" s="7">
+      <c r="D66" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I66" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K66" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...15 lines deleted...]
-      <c r="H5" s="5" t="s">
+    <row r="67" spans="1:11">
+      <c r="A67" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B67" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C67" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I5" s="5"/>
-[...1 lines deleted...]
-      <c r="K5" s="7">
+      <c r="D67" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="I67" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K67" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-[...20 lines deleted...]
-      <c r="K6" s="7">
+    <row r="68" spans="1:11">
+      <c r="A68" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B68" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="K68" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-[...20 lines deleted...]
-      <c r="K7" s="7">
+    <row r="69" spans="1:11">
+      <c r="A69" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B69" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+      <c r="K69" s="9">
         <v>1.45</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-[...384 lines deleted...]
-      <c r="D23" s="5" t="s">
+    <row r="70" spans="1:11">
+      <c r="A70" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C70" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="E23" s="5"/>
-[...1182 lines deleted...]
-      <c r="K70" s="7">
+      <c r="D70" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="9">
         <v>1.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I412"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I412"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C2" s="7">
+        <v>1</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" s="7">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C14" s="7">
+        <v>3</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C16" s="7">
+        <v>5</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C17" s="7">
+        <v>6</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C18" s="7">
+        <v>7</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C19" s="7">
+        <v>8</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C20" s="7">
+        <v>9</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C21" s="7">
+        <v>10</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C22" s="7">
+        <v>11</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C23" s="7">
+        <v>12</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C24" s="7">
+        <v>13</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C25" s="7">
+        <v>14</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C26" s="7">
+        <v>15</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C27" s="7">
+        <v>16</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28" s="7">
+        <v>17</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C29" s="7">
+        <v>18</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C30" s="7">
+        <v>19</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C31" s="7">
+        <v>20</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C32" s="7">
+        <v>1</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C33" s="7">
+        <v>2</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C34" s="7">
+        <v>3</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C35" s="7">
+        <v>4</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C36" s="7">
+        <v>5</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C37" s="7">
+        <v>6</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C38" s="7">
+        <v>7</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C39" s="7">
+        <v>8</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C40" s="7">
+        <v>9</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C41" s="7">
+        <v>10</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C42" s="7">
+        <v>11</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C43" s="7">
+        <v>12</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C44" s="7">
+        <v>13</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C45" s="7">
+        <v>14</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C46" s="7">
+        <v>15</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C47" s="7">
+        <v>16</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C48" s="7">
+        <v>17</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C49" s="7">
+        <v>18</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C50" s="7">
+        <v>19</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C51" s="7">
+        <v>20</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C52" s="7">
+        <v>21</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C53" s="7">
+        <v>22</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" s="7">
+        <v>23</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C55" s="7">
+        <v>24</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C56" s="7">
+        <v>25</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C57" s="7">
+        <v>26</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C58" s="7">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E1" s="6" t="s">
+      <c r="D58" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C59" s="7">
+        <v>28</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C60" s="7">
+        <v>29</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C61" s="7">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D61" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C62" s="7">
+        <v>31</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C63" s="7">
+        <v>1</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C64" s="7">
+        <v>2</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C65" s="7">
+        <v>3</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C66" s="7">
+        <v>4</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C67" s="7">
+        <v>5</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C68" s="7">
+        <v>6</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C69" s="7">
+        <v>7</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C70" s="7">
+        <v>8</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C71" s="7">
+        <v>9</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C72" s="7">
+        <v>10</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C73" s="7">
+        <v>11</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C74" s="7">
+        <v>12</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C75" s="7">
+        <v>13</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C76" s="7">
+        <v>14</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C77" s="7">
+        <v>15</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C78" s="7">
+        <v>16</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C79" s="7">
+        <v>17</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C80" s="7">
+        <v>18</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C81" s="7">
+        <v>19</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C82" s="7">
+        <v>20</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C83" s="7">
+        <v>21</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C84" s="7">
+        <v>22</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C85" s="7">
+        <v>23</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C86" s="7">
+        <v>24</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C87" s="7">
+        <v>25</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C88" s="7">
+        <v>26</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C89" s="7">
+        <v>27</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C90" s="7">
+        <v>28</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C91" s="7">
+        <v>29</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C92" s="7">
+        <v>30</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C93" s="7">
+        <v>31</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C94" s="7">
+        <v>32</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" s="7">
+        <v>33</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C96" s="7">
+        <v>34</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C97" s="7">
         <v>35</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="D97" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C98" s="7">
+        <v>36</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C99" s="7">
+        <v>37</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C100" s="7">
+        <v>38</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C101" s="7">
+        <v>39</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="7"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C102" s="7">
+        <v>40</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
+      <c r="I102" s="7"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C103" s="7">
+        <v>41</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
+      <c r="H103" s="7"/>
+      <c r="I103" s="7"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C104" s="7">
+        <v>42</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C105" s="7">
+        <v>43</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C106" s="7">
+        <v>44</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E106" s="7"/>
+      <c r="F106" s="7"/>
+      <c r="G106" s="7"/>
+      <c r="H106" s="7"/>
+      <c r="I106" s="7"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C107" s="7">
+        <v>45</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="E107" s="7"/>
+      <c r="F107" s="7"/>
+      <c r="G107" s="7"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="7"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C108" s="7">
+        <v>46</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="E108" s="7"/>
+      <c r="F108" s="7"/>
+      <c r="G108" s="7"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="7"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C109" s="7">
+        <v>47</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E109" s="7"/>
+      <c r="F109" s="7"/>
+      <c r="G109" s="7"/>
+      <c r="H109" s="7"/>
+      <c r="I109" s="7"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C110" s="7">
+        <v>48</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E110" s="7"/>
+      <c r="F110" s="7"/>
+      <c r="G110" s="7"/>
+      <c r="H110" s="7"/>
+      <c r="I110" s="7"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C111" s="7">
+        <v>49</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="E111" s="7"/>
+      <c r="F111" s="7"/>
+      <c r="G111" s="7"/>
+      <c r="H111" s="7"/>
+      <c r="I111" s="7"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C112" s="7">
+        <v>50</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E112" s="7"/>
+      <c r="F112" s="7"/>
+      <c r="G112" s="7"/>
+      <c r="H112" s="7"/>
+      <c r="I112" s="7"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C113" s="7">
+        <v>51</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E113" s="7"/>
+      <c r="F113" s="7"/>
+      <c r="G113" s="7"/>
+      <c r="H113" s="7"/>
+      <c r="I113" s="7"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C114" s="7">
+        <v>52</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E114" s="7"/>
+      <c r="F114" s="7"/>
+      <c r="G114" s="7"/>
+      <c r="H114" s="7"/>
+      <c r="I114" s="7"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C115" s="7">
+        <v>53</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E115" s="7"/>
+      <c r="F115" s="7"/>
+      <c r="G115" s="7"/>
+      <c r="H115" s="7"/>
+      <c r="I115" s="7"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C116" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="D116" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="E116" s="7"/>
+      <c r="F116" s="7"/>
+      <c r="G116" s="7"/>
+      <c r="H116" s="7"/>
+      <c r="I116" s="7"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C117" s="7">
+        <v>2</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="E117" s="7"/>
+      <c r="F117" s="7"/>
+      <c r="G117" s="7"/>
+      <c r="H117" s="7"/>
+      <c r="I117" s="7"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C118" s="7">
+        <v>3</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E118" s="7"/>
+      <c r="F118" s="7"/>
+      <c r="G118" s="7"/>
+      <c r="H118" s="7"/>
+      <c r="I118" s="7"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C119" s="7">
+        <v>4</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E119" s="7"/>
+      <c r="F119" s="7"/>
+      <c r="G119" s="7"/>
+      <c r="H119" s="7"/>
+      <c r="I119" s="7"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C120" s="7">
+        <v>5</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="E120" s="7"/>
+      <c r="F120" s="7"/>
+      <c r="G120" s="7"/>
+      <c r="H120" s="7"/>
+      <c r="I120" s="7"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C121" s="7">
+        <v>6</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="E121" s="7"/>
+      <c r="F121" s="7"/>
+      <c r="G121" s="7"/>
+      <c r="H121" s="7"/>
+      <c r="I121" s="7"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C122" s="7">
+        <v>7</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="E122" s="7"/>
+      <c r="F122" s="7"/>
+      <c r="G122" s="7"/>
+      <c r="H122" s="7"/>
+      <c r="I122" s="7"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C123" s="7">
+        <v>8</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E123" s="7"/>
+      <c r="F123" s="7"/>
+      <c r="G123" s="7"/>
+      <c r="H123" s="7"/>
+      <c r="I123" s="7"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C124" s="7">
+        <v>9</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="E124" s="7"/>
+      <c r="F124" s="7"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="7"/>
+      <c r="I124" s="7"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C125" s="7">
+        <v>10</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="E125" s="7"/>
+      <c r="F125" s="7"/>
+      <c r="G125" s="7"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="7"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C126" s="7">
+        <v>11</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+      <c r="H126" s="7"/>
+      <c r="I126" s="7"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C127" s="7">
+        <v>12</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E127" s="7"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="7"/>
+      <c r="H127" s="7"/>
+      <c r="I127" s="7"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" s="7">
+        <v>13</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="E128" s="7"/>
+      <c r="F128" s="7"/>
+      <c r="G128" s="7"/>
+      <c r="H128" s="7"/>
+      <c r="I128" s="7"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C129" s="7">
+        <v>14</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E129" s="7"/>
+      <c r="F129" s="7"/>
+      <c r="G129" s="7"/>
+      <c r="H129" s="7"/>
+      <c r="I129" s="7"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C130" s="7">
+        <v>15</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E130" s="7"/>
+      <c r="F130" s="7"/>
+      <c r="G130" s="7"/>
+      <c r="H130" s="7"/>
+      <c r="I130" s="7"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C131" s="7">
+        <v>16</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="E131" s="7"/>
+      <c r="F131" s="7"/>
+      <c r="G131" s="7"/>
+      <c r="H131" s="7"/>
+      <c r="I131" s="7"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C132" s="7">
+        <v>17</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="E132" s="7"/>
+      <c r="F132" s="7"/>
+      <c r="G132" s="7"/>
+      <c r="H132" s="7"/>
+      <c r="I132" s="7"/>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C133" s="7">
+        <v>18</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E133" s="7"/>
+      <c r="F133" s="7"/>
+      <c r="G133" s="7"/>
+      <c r="H133" s="7"/>
+      <c r="I133" s="7"/>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C134" s="7">
+        <v>19</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="E134" s="7"/>
+      <c r="F134" s="7"/>
+      <c r="G134" s="7"/>
+      <c r="H134" s="7"/>
+      <c r="I134" s="7"/>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="7">
+        <v>20</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="E135" s="7"/>
+      <c r="F135" s="7"/>
+      <c r="G135" s="7"/>
+      <c r="H135" s="7"/>
+      <c r="I135" s="7"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C136" s="7">
+        <v>1</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="E136" s="7"/>
+      <c r="F136" s="7"/>
+      <c r="G136" s="7"/>
+      <c r="H136" s="7"/>
+      <c r="I136" s="7"/>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C137" s="7">
+        <v>2</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E137" s="7"/>
+      <c r="F137" s="7"/>
+      <c r="G137" s="7"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="7"/>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C138" s="7">
+        <v>3</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E138" s="7"/>
+      <c r="F138" s="7"/>
+      <c r="G138" s="7"/>
+      <c r="H138" s="7"/>
+      <c r="I138" s="7"/>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C139" s="7">
+        <v>4</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="E139" s="7"/>
+      <c r="F139" s="7"/>
+      <c r="G139" s="7"/>
+      <c r="H139" s="7"/>
+      <c r="I139" s="7"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140" s="7">
+        <v>5</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="E140" s="7"/>
+      <c r="F140" s="7"/>
+      <c r="G140" s="7"/>
+      <c r="H140" s="7"/>
+      <c r="I140" s="7"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C141" s="7">
+        <v>6</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="E141" s="7"/>
+      <c r="F141" s="7"/>
+      <c r="G141" s="7"/>
+      <c r="H141" s="7"/>
+      <c r="I141" s="7"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C142" s="7">
+        <v>7</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E142" s="7"/>
+      <c r="F142" s="7"/>
+      <c r="G142" s="7"/>
+      <c r="H142" s="7"/>
+      <c r="I142" s="7"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C143" s="7">
+        <v>8</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E143" s="7"/>
+      <c r="F143" s="7"/>
+      <c r="G143" s="7"/>
+      <c r="H143" s="7"/>
+      <c r="I143" s="7"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C144" s="7">
+        <v>9</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+      <c r="H144" s="7"/>
+      <c r="I144" s="7"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C145" s="7">
+        <v>10</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E145" s="7"/>
+      <c r="F145" s="7"/>
+      <c r="G145" s="7"/>
+      <c r="H145" s="7"/>
+      <c r="I145" s="7"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C146" s="7">
+        <v>11</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="E146" s="7"/>
+      <c r="F146" s="7"/>
+      <c r="G146" s="7"/>
+      <c r="H146" s="7"/>
+      <c r="I146" s="7"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C147" s="7">
+        <v>12</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="E147" s="7"/>
+      <c r="F147" s="7"/>
+      <c r="G147" s="7"/>
+      <c r="H147" s="7"/>
+      <c r="I147" s="7"/>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C148" s="7">
+        <v>13</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E148" s="7"/>
+      <c r="F148" s="7"/>
+      <c r="G148" s="7"/>
+      <c r="H148" s="7"/>
+      <c r="I148" s="7"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C149" s="7">
+        <v>14</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="E149" s="7"/>
+      <c r="F149" s="7"/>
+      <c r="G149" s="7"/>
+      <c r="H149" s="7"/>
+      <c r="I149" s="7"/>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C150" s="7">
+        <v>15</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="E150" s="7"/>
+      <c r="F150" s="7"/>
+      <c r="G150" s="7"/>
+      <c r="H150" s="7"/>
+      <c r="I150" s="7"/>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C151" s="7">
+        <v>1</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E151" s="7"/>
+      <c r="F151" s="7"/>
+      <c r="G151" s="7"/>
+      <c r="H151" s="7"/>
+      <c r="I151" s="7"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C152" s="7">
+        <v>2</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="E152" s="7"/>
+      <c r="F152" s="7"/>
+      <c r="G152" s="7"/>
+      <c r="H152" s="7"/>
+      <c r="I152" s="7"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C153" s="7">
+        <v>3</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="E153" s="7"/>
+      <c r="F153" s="7"/>
+      <c r="G153" s="7"/>
+      <c r="H153" s="7"/>
+      <c r="I153" s="7"/>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C154" s="7">
+        <v>4</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="E154" s="7"/>
+      <c r="F154" s="7"/>
+      <c r="G154" s="7"/>
+      <c r="H154" s="7"/>
+      <c r="I154" s="7"/>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C155" s="7">
+        <v>5</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E155" s="7"/>
+      <c r="F155" s="7"/>
+      <c r="G155" s="7"/>
+      <c r="H155" s="7"/>
+      <c r="I155" s="7"/>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C156" s="7">
+        <v>6</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E156" s="7"/>
+      <c r="F156" s="7"/>
+      <c r="G156" s="7"/>
+      <c r="H156" s="7"/>
+      <c r="I156" s="7"/>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C157" s="7">
+        <v>7</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="7"/>
+      <c r="F157" s="7"/>
+      <c r="G157" s="7"/>
+      <c r="H157" s="7"/>
+      <c r="I157" s="7"/>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C158" s="7">
+        <v>8</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="E158" s="7"/>
+      <c r="F158" s="7"/>
+      <c r="G158" s="7"/>
+      <c r="H158" s="7"/>
+      <c r="I158" s="7"/>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C159" s="7">
+        <v>9</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E159" s="7"/>
+      <c r="F159" s="7"/>
+      <c r="G159" s="7"/>
+      <c r="H159" s="7"/>
+      <c r="I159" s="7"/>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C160" s="7">
+        <v>10</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="7"/>
+      <c r="F160" s="7"/>
+      <c r="G160" s="7"/>
+      <c r="H160" s="7"/>
+      <c r="I160" s="7"/>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C161" s="7">
+        <v>11</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="E161" s="7"/>
+      <c r="F161" s="7"/>
+      <c r="G161" s="7"/>
+      <c r="H161" s="7"/>
+      <c r="I161" s="7"/>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C162" s="7">
+        <v>12</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="E162" s="7"/>
+      <c r="F162" s="7"/>
+      <c r="G162" s="7"/>
+      <c r="H162" s="7"/>
+      <c r="I162" s="7"/>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C163" s="7">
+        <v>13</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E163" s="7"/>
+      <c r="F163" s="7"/>
+      <c r="G163" s="7"/>
+      <c r="H163" s="7"/>
+      <c r="I163" s="7"/>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C164" s="7">
+        <v>14</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="E164" s="7"/>
+      <c r="F164" s="7"/>
+      <c r="G164" s="7"/>
+      <c r="H164" s="7"/>
+      <c r="I164" s="7"/>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C165" s="7">
+        <v>15</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E165" s="7"/>
+      <c r="F165" s="7"/>
+      <c r="G165" s="7"/>
+      <c r="H165" s="7"/>
+      <c r="I165" s="7"/>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C166" s="7">
+        <v>16</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="E166" s="7"/>
+      <c r="F166" s="7"/>
+      <c r="G166" s="7"/>
+      <c r="H166" s="7"/>
+      <c r="I166" s="7"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C167" s="7">
+        <v>17</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E167" s="7"/>
+      <c r="F167" s="7"/>
+      <c r="G167" s="7"/>
+      <c r="H167" s="7"/>
+      <c r="I167" s="7"/>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C168" s="7">
+        <v>18</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="E168" s="7"/>
+      <c r="F168" s="7"/>
+      <c r="G168" s="7"/>
+      <c r="H168" s="7"/>
+      <c r="I168" s="7"/>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C169" s="7">
+        <v>1</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="E169" s="7"/>
+      <c r="F169" s="7"/>
+      <c r="G169" s="7"/>
+      <c r="H169" s="7"/>
+      <c r="I169" s="7"/>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C170" s="7">
+        <v>2</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="E170" s="7"/>
+      <c r="F170" s="7"/>
+      <c r="G170" s="7"/>
+      <c r="H170" s="7"/>
+      <c r="I170" s="7"/>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C171" s="7">
+        <v>3</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E171" s="7"/>
+      <c r="F171" s="7"/>
+      <c r="G171" s="7"/>
+      <c r="H171" s="7"/>
+      <c r="I171" s="7"/>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C172" s="7">
+        <v>4</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="E172" s="7"/>
+      <c r="F172" s="7"/>
+      <c r="G172" s="7"/>
+      <c r="H172" s="7"/>
+      <c r="I172" s="7"/>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C173" s="7">
+        <v>5</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="E173" s="7"/>
+      <c r="F173" s="7"/>
+      <c r="G173" s="7"/>
+      <c r="H173" s="7"/>
+      <c r="I173" s="7"/>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C174" s="7">
+        <v>6</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E174" s="7"/>
+      <c r="F174" s="7"/>
+      <c r="G174" s="7"/>
+      <c r="H174" s="7"/>
+      <c r="I174" s="7"/>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C175" s="7">
+        <v>7</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="E175" s="7"/>
+      <c r="F175" s="7"/>
+      <c r="G175" s="7"/>
+      <c r="H175" s="7"/>
+      <c r="I175" s="7"/>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C176" s="7">
+        <v>8</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="E176" s="7"/>
+      <c r="F176" s="7"/>
+      <c r="G176" s="7"/>
+      <c r="H176" s="7"/>
+      <c r="I176" s="7"/>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C177" s="7">
+        <v>9</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="E177" s="7"/>
+      <c r="F177" s="7"/>
+      <c r="G177" s="7"/>
+      <c r="H177" s="7"/>
+      <c r="I177" s="7"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C178" s="7">
+        <v>10</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E178" s="7"/>
+      <c r="F178" s="7"/>
+      <c r="G178" s="7"/>
+      <c r="H178" s="7"/>
+      <c r="I178" s="7"/>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C179" s="7">
+        <v>11</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E179" s="7"/>
+      <c r="F179" s="7"/>
+      <c r="G179" s="7"/>
+      <c r="H179" s="7"/>
+      <c r="I179" s="7"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C180" s="7">
+        <v>12</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="E180" s="7"/>
+      <c r="F180" s="7"/>
+      <c r="G180" s="7"/>
+      <c r="H180" s="7"/>
+      <c r="I180" s="7"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C181" s="7">
+        <v>13</v>
+      </c>
+      <c r="D181" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E181" s="7"/>
+      <c r="F181" s="7"/>
+      <c r="G181" s="7"/>
+      <c r="H181" s="7"/>
+      <c r="I181" s="7"/>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C182" s="7">
+        <v>14</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E182" s="7"/>
+      <c r="F182" s="7"/>
+      <c r="G182" s="7"/>
+      <c r="H182" s="7"/>
+      <c r="I182" s="7"/>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C183" s="7">
+        <v>15</v>
+      </c>
+      <c r="D183" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="E183" s="7"/>
+      <c r="F183" s="7"/>
+      <c r="G183" s="7"/>
+      <c r="H183" s="7"/>
+      <c r="I183" s="7"/>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C184" s="7">
+        <v>16</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="E184" s="7"/>
+      <c r="F184" s="7"/>
+      <c r="G184" s="7"/>
+      <c r="H184" s="7"/>
+      <c r="I184" s="7"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C185" s="7">
+        <v>17</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E185" s="7"/>
+      <c r="F185" s="7"/>
+      <c r="G185" s="7"/>
+      <c r="H185" s="7"/>
+      <c r="I185" s="7"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C186" s="7">
+        <v>1</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="E186" s="7"/>
+      <c r="F186" s="7"/>
+      <c r="G186" s="7"/>
+      <c r="H186" s="7"/>
+      <c r="I186" s="7"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C187" s="7">
+        <v>2</v>
+      </c>
+      <c r="D187" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="E187" s="7"/>
+      <c r="F187" s="7"/>
+      <c r="G187" s="7"/>
+      <c r="H187" s="7"/>
+      <c r="I187" s="7"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C188" s="7">
+        <v>3</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
+      <c r="G188" s="7"/>
+      <c r="H188" s="7"/>
+      <c r="I188" s="7"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C189" s="7">
+        <v>4</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="E189" s="7"/>
+      <c r="F189" s="7"/>
+      <c r="G189" s="7"/>
+      <c r="H189" s="7"/>
+      <c r="I189" s="7"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C190" s="7">
+        <v>5</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E190" s="7"/>
+      <c r="F190" s="7"/>
+      <c r="G190" s="7"/>
+      <c r="H190" s="7"/>
+      <c r="I190" s="7"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C191" s="7">
+        <v>6</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E191" s="7"/>
+      <c r="F191" s="7"/>
+      <c r="G191" s="7"/>
+      <c r="H191" s="7"/>
+      <c r="I191" s="7"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C192" s="7">
+        <v>7</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E192" s="7"/>
+      <c r="F192" s="7"/>
+      <c r="G192" s="7"/>
+      <c r="H192" s="7"/>
+      <c r="I192" s="7"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C193" s="7">
+        <v>8</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="E193" s="7"/>
+      <c r="F193" s="7"/>
+      <c r="G193" s="7"/>
+      <c r="H193" s="7"/>
+      <c r="I193" s="7"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C194" s="7">
+        <v>9</v>
+      </c>
+      <c r="D194" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E194" s="7"/>
+      <c r="F194" s="7"/>
+      <c r="G194" s="7"/>
+      <c r="H194" s="7"/>
+      <c r="I194" s="7"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C195" s="7">
+        <v>10</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="E195" s="7"/>
+      <c r="F195" s="7"/>
+      <c r="G195" s="7"/>
+      <c r="H195" s="7"/>
+      <c r="I195" s="7"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C196" s="7">
+        <v>11</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="E196" s="7"/>
+      <c r="F196" s="7"/>
+      <c r="G196" s="7"/>
+      <c r="H196" s="7"/>
+      <c r="I196" s="7"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C197" s="7">
+        <v>12</v>
+      </c>
+      <c r="D197" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E197" s="7"/>
+      <c r="F197" s="7"/>
+      <c r="G197" s="7"/>
+      <c r="H197" s="7"/>
+      <c r="I197" s="7"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C198" s="7">
+        <v>13</v>
+      </c>
+      <c r="D198" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E198" s="7"/>
+      <c r="F198" s="7"/>
+      <c r="G198" s="7"/>
+      <c r="H198" s="7"/>
+      <c r="I198" s="7"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C199" s="7">
+        <v>14</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="E199" s="7"/>
+      <c r="F199" s="7"/>
+      <c r="G199" s="7"/>
+      <c r="H199" s="7"/>
+      <c r="I199" s="7"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C200" s="7">
+        <v>15</v>
+      </c>
+      <c r="D200" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E200" s="7"/>
+      <c r="F200" s="7"/>
+      <c r="G200" s="7"/>
+      <c r="H200" s="7"/>
+      <c r="I200" s="7"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C201" s="7">
+        <v>16</v>
+      </c>
+      <c r="D201" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="E201" s="7"/>
+      <c r="F201" s="7"/>
+      <c r="G201" s="7"/>
+      <c r="H201" s="7"/>
+      <c r="I201" s="7"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C202" s="7">
+        <v>17</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="E202" s="7"/>
+      <c r="F202" s="7"/>
+      <c r="G202" s="7"/>
+      <c r="H202" s="7"/>
+      <c r="I202" s="7"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C203" s="7">
+        <v>18</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="E203" s="7"/>
+      <c r="F203" s="7"/>
+      <c r="G203" s="7"/>
+      <c r="H203" s="7"/>
+      <c r="I203" s="7"/>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C204" s="7">
+        <v>19</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="E204" s="7"/>
+      <c r="F204" s="7"/>
+      <c r="G204" s="7"/>
+      <c r="H204" s="7"/>
+      <c r="I204" s="7"/>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C205" s="7">
+        <v>20</v>
+      </c>
+      <c r="D205" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E205" s="7"/>
+      <c r="F205" s="7"/>
+      <c r="G205" s="7"/>
+      <c r="H205" s="7"/>
+      <c r="I205" s="7"/>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C206" s="7">
+        <v>21</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="E206" s="7"/>
+      <c r="F206" s="7"/>
+      <c r="G206" s="7"/>
+      <c r="H206" s="7"/>
+      <c r="I206" s="7"/>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C207" s="7">
+        <v>22</v>
+      </c>
+      <c r="D207" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E207" s="7"/>
+      <c r="F207" s="7"/>
+      <c r="G207" s="7"/>
+      <c r="H207" s="7"/>
+      <c r="I207" s="7"/>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C208" s="7">
+        <v>23</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E208" s="7"/>
+      <c r="F208" s="7"/>
+      <c r="G208" s="7"/>
+      <c r="H208" s="7"/>
+      <c r="I208" s="7"/>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C209" s="7">
+        <v>24</v>
+      </c>
+      <c r="D209" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="E209" s="7"/>
+      <c r="F209" s="7"/>
+      <c r="G209" s="7"/>
+      <c r="H209" s="7"/>
+      <c r="I209" s="7"/>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C210" s="7">
+        <v>25</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E210" s="7"/>
+      <c r="F210" s="7"/>
+      <c r="G210" s="7"/>
+      <c r="H210" s="7"/>
+      <c r="I210" s="7"/>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C211" s="7">
+        <v>26</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="E211" s="7"/>
+      <c r="F211" s="7"/>
+      <c r="G211" s="7"/>
+      <c r="H211" s="7"/>
+      <c r="I211" s="7"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C212" s="7">
+        <v>27</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="E212" s="7"/>
+      <c r="F212" s="7"/>
+      <c r="G212" s="7"/>
+      <c r="H212" s="7"/>
+      <c r="I212" s="7"/>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C213" s="7">
+        <v>28</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="E213" s="7"/>
+      <c r="F213" s="7"/>
+      <c r="G213" s="7"/>
+      <c r="H213" s="7"/>
+      <c r="I213" s="7"/>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C214" s="7">
+        <v>29</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="E214" s="7"/>
+      <c r="F214" s="7"/>
+      <c r="G214" s="7"/>
+      <c r="H214" s="7"/>
+      <c r="I214" s="7"/>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C215" s="7">
+        <v>30</v>
+      </c>
+      <c r="D215" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="E215" s="7"/>
+      <c r="F215" s="7"/>
+      <c r="G215" s="7"/>
+      <c r="H215" s="7"/>
+      <c r="I215" s="7"/>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C216" s="7">
+        <v>1</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E216" s="7"/>
+      <c r="F216" s="7"/>
+      <c r="G216" s="7"/>
+      <c r="H216" s="7"/>
+      <c r="I216" s="7"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C217" s="7">
+        <v>2</v>
+      </c>
+      <c r="D217" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E217" s="7"/>
+      <c r="F217" s="7"/>
+      <c r="G217" s="7"/>
+      <c r="H217" s="7"/>
+      <c r="I217" s="7"/>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C218" s="7">
+        <v>3</v>
+      </c>
+      <c r="D218" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="E218" s="7"/>
+      <c r="F218" s="7"/>
+      <c r="G218" s="7"/>
+      <c r="H218" s="7"/>
+      <c r="I218" s="7"/>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C219" s="7">
+        <v>4</v>
+      </c>
+      <c r="D219" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="E219" s="7"/>
+      <c r="F219" s="7"/>
+      <c r="G219" s="7"/>
+      <c r="H219" s="7"/>
+      <c r="I219" s="7"/>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C220" s="7">
+        <v>5</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E220" s="7"/>
+      <c r="F220" s="7"/>
+      <c r="G220" s="7"/>
+      <c r="H220" s="7"/>
+      <c r="I220" s="7"/>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C221" s="7">
+        <v>6</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="E221" s="7"/>
+      <c r="F221" s="7"/>
+      <c r="G221" s="7"/>
+      <c r="H221" s="7"/>
+      <c r="I221" s="7"/>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C222" s="7">
+        <v>1</v>
+      </c>
+      <c r="D222" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="E222" s="7"/>
+      <c r="F222" s="7"/>
+      <c r="G222" s="7"/>
+      <c r="H222" s="7"/>
+      <c r="I222" s="7"/>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C223" s="7">
+        <v>2</v>
+      </c>
+      <c r="D223" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="E223" s="7"/>
+      <c r="F223" s="7"/>
+      <c r="G223" s="7"/>
+      <c r="H223" s="7"/>
+      <c r="I223" s="7"/>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C224" s="7">
+        <v>3</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="E224" s="7"/>
+      <c r="F224" s="7"/>
+      <c r="G224" s="7"/>
+      <c r="H224" s="7"/>
+      <c r="I224" s="7"/>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C225" s="7">
+        <v>4</v>
+      </c>
+      <c r="D225" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="E225" s="7"/>
+      <c r="F225" s="7"/>
+      <c r="G225" s="7"/>
+      <c r="H225" s="7"/>
+      <c r="I225" s="7"/>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C226" s="7">
+        <v>5</v>
+      </c>
+      <c r="D226" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="E226" s="7"/>
+      <c r="F226" s="7"/>
+      <c r="G226" s="7"/>
+      <c r="H226" s="7"/>
+      <c r="I226" s="7"/>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B227" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C227" s="7">
+        <v>6</v>
+      </c>
+      <c r="D227" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="E227" s="7"/>
+      <c r="F227" s="7"/>
+      <c r="G227" s="7"/>
+      <c r="H227" s="7"/>
+      <c r="I227" s="7"/>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B228" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C228" s="7">
+        <v>7</v>
+      </c>
+      <c r="D228" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="E228" s="7"/>
+      <c r="F228" s="7"/>
+      <c r="G228" s="7"/>
+      <c r="H228" s="7"/>
+      <c r="I228" s="7"/>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C229" s="7">
+        <v>8</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="E229" s="7"/>
+      <c r="F229" s="7"/>
+      <c r="G229" s="7"/>
+      <c r="H229" s="7"/>
+      <c r="I229" s="7"/>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C230" s="7">
+        <v>1</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="E230" s="7"/>
+      <c r="F230" s="7"/>
+      <c r="G230" s="7"/>
+      <c r="H230" s="7"/>
+      <c r="I230" s="7"/>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C231" s="7">
+        <v>2</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="E231" s="7"/>
+      <c r="F231" s="7"/>
+      <c r="G231" s="7"/>
+      <c r="H231" s="7"/>
+      <c r="I231" s="7"/>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C232" s="7">
+        <v>3</v>
+      </c>
+      <c r="D232" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="E232" s="7"/>
+      <c r="F232" s="7"/>
+      <c r="G232" s="7"/>
+      <c r="H232" s="7"/>
+      <c r="I232" s="7"/>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B233" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C233" s="7">
+        <v>4</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E233" s="7"/>
+      <c r="F233" s="7"/>
+      <c r="G233" s="7"/>
+      <c r="H233" s="7"/>
+      <c r="I233" s="7"/>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C234" s="7">
+        <v>5</v>
+      </c>
+      <c r="D234" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="E234" s="7"/>
+      <c r="F234" s="7"/>
+      <c r="G234" s="7"/>
+      <c r="H234" s="7"/>
+      <c r="I234" s="7"/>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C235" s="7">
+        <v>6</v>
+      </c>
+      <c r="D235" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E235" s="7"/>
+      <c r="F235" s="7"/>
+      <c r="G235" s="7"/>
+      <c r="H235" s="7"/>
+      <c r="I235" s="7"/>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C236" s="7">
+        <v>1</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="E236" s="7"/>
+      <c r="F236" s="7"/>
+      <c r="G236" s="7"/>
+      <c r="H236" s="7"/>
+      <c r="I236" s="7"/>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B237" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C237" s="7">
+        <v>2</v>
+      </c>
+      <c r="D237" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="E237" s="7"/>
+      <c r="F237" s="7"/>
+      <c r="G237" s="7"/>
+      <c r="H237" s="7"/>
+      <c r="I237" s="7"/>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B238" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C238" s="7">
+        <v>3</v>
+      </c>
+      <c r="D238" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="E238" s="7"/>
+      <c r="F238" s="7"/>
+      <c r="G238" s="7"/>
+      <c r="H238" s="7"/>
+      <c r="I238" s="7"/>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B239" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C239" s="7">
+        <v>4</v>
+      </c>
+      <c r="D239" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E239" s="7"/>
+      <c r="F239" s="7"/>
+      <c r="G239" s="7"/>
+      <c r="H239" s="7"/>
+      <c r="I239" s="7"/>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B240" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C240" s="7">
+        <v>5</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="E240" s="7"/>
+      <c r="F240" s="7"/>
+      <c r="G240" s="7"/>
+      <c r="H240" s="7"/>
+      <c r="I240" s="7"/>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B241" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C241" s="7">
+        <v>6</v>
+      </c>
+      <c r="D241" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="E241" s="7"/>
+      <c r="F241" s="7"/>
+      <c r="G241" s="7"/>
+      <c r="H241" s="7"/>
+      <c r="I241" s="7"/>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C242" s="7">
+        <v>7</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="E242" s="7"/>
+      <c r="F242" s="7"/>
+      <c r="G242" s="7"/>
+      <c r="H242" s="7"/>
+      <c r="I242" s="7"/>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C243" s="7">
+        <v>8</v>
+      </c>
+      <c r="D243" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="E243" s="7"/>
+      <c r="F243" s="7"/>
+      <c r="G243" s="7"/>
+      <c r="H243" s="7"/>
+      <c r="I243" s="7"/>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C244" s="7">
+        <v>1</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="E244" s="7"/>
+      <c r="F244" s="7"/>
+      <c r="G244" s="7"/>
+      <c r="H244" s="7"/>
+      <c r="I244" s="7"/>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C245" s="7">
+        <v>2</v>
+      </c>
+      <c r="D245" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E245" s="7"/>
+      <c r="F245" s="7"/>
+      <c r="G245" s="7"/>
+      <c r="H245" s="7"/>
+      <c r="I245" s="7"/>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C246" s="7">
+        <v>3</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="E246" s="7"/>
+      <c r="F246" s="7"/>
+      <c r="G246" s="7"/>
+      <c r="H246" s="7"/>
+      <c r="I246" s="7"/>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C247" s="7">
+        <v>4</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="E247" s="7"/>
+      <c r="F247" s="7"/>
+      <c r="G247" s="7"/>
+      <c r="H247" s="7"/>
+      <c r="I247" s="7"/>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C248" s="7">
+        <v>5</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="E248" s="7"/>
+      <c r="F248" s="7"/>
+      <c r="G248" s="7"/>
+      <c r="H248" s="7"/>
+      <c r="I248" s="7"/>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B249" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C249" s="7">
+        <v>6</v>
+      </c>
+      <c r="D249" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="E249" s="7"/>
+      <c r="F249" s="7"/>
+      <c r="G249" s="7"/>
+      <c r="H249" s="7"/>
+      <c r="I249" s="7"/>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C250" s="7">
+        <v>1</v>
+      </c>
+      <c r="D250" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="E250" s="7"/>
+      <c r="F250" s="7"/>
+      <c r="G250" s="7"/>
+      <c r="H250" s="7"/>
+      <c r="I250" s="7"/>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B251" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C251" s="7">
+        <v>2</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="E251" s="7"/>
+      <c r="F251" s="7"/>
+      <c r="G251" s="7"/>
+      <c r="H251" s="7"/>
+      <c r="I251" s="7"/>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B252" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C252" s="7">
+        <v>3</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="E252" s="7"/>
+      <c r="F252" s="7"/>
+      <c r="G252" s="7"/>
+      <c r="H252" s="7"/>
+      <c r="I252" s="7"/>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B253" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C253" s="7">
+        <v>4</v>
+      </c>
+      <c r="D253" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="E253" s="7"/>
+      <c r="F253" s="7"/>
+      <c r="G253" s="7"/>
+      <c r="H253" s="7"/>
+      <c r="I253" s="7"/>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C254" s="7">
+        <v>1</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="E254" s="7"/>
+      <c r="F254" s="7"/>
+      <c r="G254" s="7"/>
+      <c r="H254" s="7"/>
+      <c r="I254" s="7"/>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C255" s="7">
+        <v>2</v>
+      </c>
+      <c r="D255" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="E255" s="7"/>
+      <c r="F255" s="7"/>
+      <c r="G255" s="7"/>
+      <c r="H255" s="7"/>
+      <c r="I255" s="7"/>
+    </row>
+    <row r="256" spans="1:9">
+      <c r="A256" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C256" s="7">
+        <v>3</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="E256" s="7"/>
+      <c r="F256" s="7"/>
+      <c r="G256" s="7"/>
+      <c r="H256" s="7"/>
+      <c r="I256" s="7"/>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C257" s="7">
+        <v>1</v>
+      </c>
+      <c r="D257" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="E257" s="7"/>
+      <c r="F257" s="7"/>
+      <c r="G257" s="7"/>
+      <c r="H257" s="7"/>
+      <c r="I257" s="7"/>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B258" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C258" s="7">
+        <v>2</v>
+      </c>
+      <c r="D258" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="E258" s="7"/>
+      <c r="F258" s="7"/>
+      <c r="G258" s="7"/>
+      <c r="H258" s="7"/>
+      <c r="I258" s="7"/>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C259" s="7">
+        <v>3</v>
+      </c>
+      <c r="D259" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E259" s="7"/>
+      <c r="F259" s="7"/>
+      <c r="G259" s="7"/>
+      <c r="H259" s="7"/>
+      <c r="I259" s="7"/>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B260" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C260" s="7">
+        <v>4</v>
+      </c>
+      <c r="D260" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="E260" s="7"/>
+      <c r="F260" s="7"/>
+      <c r="G260" s="7"/>
+      <c r="H260" s="7"/>
+      <c r="I260" s="7"/>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B261" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C261" s="7">
+        <v>5</v>
+      </c>
+      <c r="D261" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="E261" s="7"/>
+      <c r="F261" s="7"/>
+      <c r="G261" s="7"/>
+      <c r="H261" s="7"/>
+      <c r="I261" s="7"/>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C262" s="7">
+        <v>6</v>
+      </c>
+      <c r="D262" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="E262" s="7"/>
+      <c r="F262" s="7"/>
+      <c r="G262" s="7"/>
+      <c r="H262" s="7"/>
+      <c r="I262" s="7"/>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C263" s="7">
+        <v>7</v>
+      </c>
+      <c r="D263" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="E263" s="7"/>
+      <c r="F263" s="7"/>
+      <c r="G263" s="7"/>
+      <c r="H263" s="7"/>
+      <c r="I263" s="7"/>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C264" s="7">
+        <v>8</v>
+      </c>
+      <c r="D264" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="E264" s="7"/>
+      <c r="F264" s="7"/>
+      <c r="G264" s="7"/>
+      <c r="H264" s="7"/>
+      <c r="I264" s="7"/>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C265" s="7">
+        <v>9</v>
+      </c>
+      <c r="D265" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="E265" s="7"/>
+      <c r="F265" s="7"/>
+      <c r="G265" s="7"/>
+      <c r="H265" s="7"/>
+      <c r="I265" s="7"/>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C266" s="7">
+        <v>10</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="E266" s="7"/>
+      <c r="F266" s="7"/>
+      <c r="G266" s="7"/>
+      <c r="H266" s="7"/>
+      <c r="I266" s="7"/>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C267" s="7">
+        <v>11</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="E267" s="7"/>
+      <c r="F267" s="7"/>
+      <c r="G267" s="7"/>
+      <c r="H267" s="7"/>
+      <c r="I267" s="7"/>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C268" s="7">
+        <v>12</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="E268" s="7"/>
+      <c r="F268" s="7"/>
+      <c r="G268" s="7"/>
+      <c r="H268" s="7"/>
+      <c r="I268" s="7"/>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C269" s="7">
+        <v>13</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="E269" s="7"/>
+      <c r="F269" s="7"/>
+      <c r="G269" s="7"/>
+      <c r="H269" s="7"/>
+      <c r="I269" s="7"/>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C270" s="7">
+        <v>14</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="E270" s="7"/>
+      <c r="F270" s="7"/>
+      <c r="G270" s="7"/>
+      <c r="H270" s="7"/>
+      <c r="I270" s="7"/>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C271" s="7">
+        <v>15</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="E271" s="7"/>
+      <c r="F271" s="7"/>
+      <c r="G271" s="7"/>
+      <c r="H271" s="7"/>
+      <c r="I271" s="7"/>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C272" s="7">
+        <v>16</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="E272" s="7"/>
+      <c r="F272" s="7"/>
+      <c r="G272" s="7"/>
+      <c r="H272" s="7"/>
+      <c r="I272" s="7"/>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C273" s="7">
+        <v>17</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="E273" s="7"/>
+      <c r="F273" s="7"/>
+      <c r="G273" s="7"/>
+      <c r="H273" s="7"/>
+      <c r="I273" s="7"/>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C274" s="7">
+        <v>18</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="E274" s="7"/>
+      <c r="F274" s="7"/>
+      <c r="G274" s="7"/>
+      <c r="H274" s="7"/>
+      <c r="I274" s="7"/>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C275" s="7">
+        <v>19</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="E275" s="7"/>
+      <c r="F275" s="7"/>
+      <c r="G275" s="7"/>
+      <c r="H275" s="7"/>
+      <c r="I275" s="7"/>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C276" s="7">
+        <v>20</v>
+      </c>
+      <c r="D276" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="E276" s="7"/>
+      <c r="F276" s="7"/>
+      <c r="G276" s="7"/>
+      <c r="H276" s="7"/>
+      <c r="I276" s="7"/>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C277" s="7">
+        <v>21</v>
+      </c>
+      <c r="D277" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="E277" s="7"/>
+      <c r="F277" s="7"/>
+      <c r="G277" s="7"/>
+      <c r="H277" s="7"/>
+      <c r="I277" s="7"/>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C278" s="7">
+        <v>22</v>
+      </c>
+      <c r="D278" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="E278" s="7"/>
+      <c r="F278" s="7"/>
+      <c r="G278" s="7"/>
+      <c r="H278" s="7"/>
+      <c r="I278" s="7"/>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C279" s="7">
+        <v>23</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="E279" s="7"/>
+      <c r="F279" s="7"/>
+      <c r="G279" s="7"/>
+      <c r="H279" s="7"/>
+      <c r="I279" s="7"/>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C280" s="7">
+        <v>24</v>
+      </c>
+      <c r="D280" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="E280" s="7"/>
+      <c r="F280" s="7"/>
+      <c r="G280" s="7"/>
+      <c r="H280" s="7"/>
+      <c r="I280" s="7"/>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C281" s="7">
+        <v>25</v>
+      </c>
+      <c r="D281" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="E281" s="7"/>
+      <c r="F281" s="7"/>
+      <c r="G281" s="7"/>
+      <c r="H281" s="7"/>
+      <c r="I281" s="7"/>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C282" s="7">
+        <v>26</v>
+      </c>
+      <c r="D282" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="E282" s="7"/>
+      <c r="F282" s="7"/>
+      <c r="G282" s="7"/>
+      <c r="H282" s="7"/>
+      <c r="I282" s="7"/>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C283" s="7">
+        <v>27</v>
+      </c>
+      <c r="D283" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="E283" s="7"/>
+      <c r="F283" s="7"/>
+      <c r="G283" s="7"/>
+      <c r="H283" s="7"/>
+      <c r="I283" s="7"/>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B284" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C284" s="7">
+        <v>28</v>
+      </c>
+      <c r="D284" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="E284" s="7"/>
+      <c r="F284" s="7"/>
+      <c r="G284" s="7"/>
+      <c r="H284" s="7"/>
+      <c r="I284" s="7"/>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C285" s="7">
+        <v>29</v>
+      </c>
+      <c r="D285" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="E285" s="7"/>
+      <c r="F285" s="7"/>
+      <c r="G285" s="7"/>
+      <c r="H285" s="7"/>
+      <c r="I285" s="7"/>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C286" s="7">
+        <v>30</v>
+      </c>
+      <c r="D286" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="E286" s="7"/>
+      <c r="F286" s="7"/>
+      <c r="G286" s="7"/>
+      <c r="H286" s="7"/>
+      <c r="I286" s="7"/>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C287" s="7">
+        <v>31</v>
+      </c>
+      <c r="D287" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="E287" s="7"/>
+      <c r="F287" s="7"/>
+      <c r="G287" s="7"/>
+      <c r="H287" s="7"/>
+      <c r="I287" s="7"/>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C288" s="7">
+        <v>32</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="E288" s="7"/>
+      <c r="F288" s="7"/>
+      <c r="G288" s="7"/>
+      <c r="H288" s="7"/>
+      <c r="I288" s="7"/>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B289" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C289" s="7">
+        <v>33</v>
+      </c>
+      <c r="D289" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="E289" s="7"/>
+      <c r="F289" s="7"/>
+      <c r="G289" s="7"/>
+      <c r="H289" s="7"/>
+      <c r="I289" s="7"/>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C290" s="7">
+        <v>34</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="E290" s="7"/>
+      <c r="F290" s="7"/>
+      <c r="G290" s="7"/>
+      <c r="H290" s="7"/>
+      <c r="I290" s="7"/>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C291" s="7">
         <v>35</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="D291" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="E291" s="7"/>
+      <c r="F291" s="7"/>
+      <c r="G291" s="7"/>
+      <c r="H291" s="7"/>
+      <c r="I291" s="7"/>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C292" s="7">
+        <v>36</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="E292" s="7"/>
+      <c r="F292" s="7"/>
+      <c r="G292" s="7"/>
+      <c r="H292" s="7"/>
+      <c r="I292" s="7"/>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C293" s="7">
+        <v>37</v>
+      </c>
+      <c r="D293" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="E293" s="7"/>
+      <c r="F293" s="7"/>
+      <c r="G293" s="7"/>
+      <c r="H293" s="7"/>
+      <c r="I293" s="7"/>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C294" s="7">
+        <v>38</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="E294" s="7"/>
+      <c r="F294" s="7"/>
+      <c r="G294" s="7"/>
+      <c r="H294" s="7"/>
+      <c r="I294" s="7"/>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C295" s="7">
+        <v>39</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="E295" s="7"/>
+      <c r="F295" s="7"/>
+      <c r="G295" s="7"/>
+      <c r="H295" s="7"/>
+      <c r="I295" s="7"/>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C296" s="7">
+        <v>40</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="E296" s="7"/>
+      <c r="F296" s="7"/>
+      <c r="G296" s="7"/>
+      <c r="H296" s="7"/>
+      <c r="I296" s="7"/>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C297" s="7">
+        <v>41</v>
+      </c>
+      <c r="D297" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="E297" s="7"/>
+      <c r="F297" s="7"/>
+      <c r="G297" s="7"/>
+      <c r="H297" s="7"/>
+      <c r="I297" s="7"/>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C298" s="7">
+        <v>42</v>
+      </c>
+      <c r="D298" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="E298" s="7"/>
+      <c r="F298" s="7"/>
+      <c r="G298" s="7"/>
+      <c r="H298" s="7"/>
+      <c r="I298" s="7"/>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B299" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C299" s="7">
+        <v>43</v>
+      </c>
+      <c r="D299" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="E299" s="7"/>
+      <c r="F299" s="7"/>
+      <c r="G299" s="7"/>
+      <c r="H299" s="7"/>
+      <c r="I299" s="7"/>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B300" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C300" s="7">
+        <v>44</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="E300" s="7"/>
+      <c r="F300" s="7"/>
+      <c r="G300" s="7"/>
+      <c r="H300" s="7"/>
+      <c r="I300" s="7"/>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C301" s="7">
+        <v>45</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="E301" s="7"/>
+      <c r="F301" s="7"/>
+      <c r="G301" s="7"/>
+      <c r="H301" s="7"/>
+      <c r="I301" s="7"/>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C302" s="7">
+        <v>46</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="E302" s="7"/>
+      <c r="F302" s="7"/>
+      <c r="G302" s="7"/>
+      <c r="H302" s="7"/>
+      <c r="I302" s="7"/>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C303" s="7">
+        <v>47</v>
+      </c>
+      <c r="D303" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="E303" s="7"/>
+      <c r="F303" s="7"/>
+      <c r="G303" s="7"/>
+      <c r="H303" s="7"/>
+      <c r="I303" s="7"/>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C304" s="7">
+        <v>48</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="E304" s="7"/>
+      <c r="F304" s="7"/>
+      <c r="G304" s="7"/>
+      <c r="H304" s="7"/>
+      <c r="I304" s="7"/>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B305" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C305" s="7">
+        <v>49</v>
+      </c>
+      <c r="D305" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="E305" s="7"/>
+      <c r="F305" s="7"/>
+      <c r="G305" s="7"/>
+      <c r="H305" s="7"/>
+      <c r="I305" s="7"/>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B306" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C306" s="7">
+        <v>50</v>
+      </c>
+      <c r="D306" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="E306" s="7"/>
+      <c r="F306" s="7"/>
+      <c r="G306" s="7"/>
+      <c r="H306" s="7"/>
+      <c r="I306" s="7"/>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C307" s="7">
+        <v>1</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="E307" s="7"/>
+      <c r="F307" s="7"/>
+      <c r="G307" s="7"/>
+      <c r="H307" s="7"/>
+      <c r="I307" s="7"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B308" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C308" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C4" s="5">
+      <c r="D308" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="E308" s="7"/>
+      <c r="F308" s="7"/>
+      <c r="G308" s="7"/>
+      <c r="H308" s="7"/>
+      <c r="I308" s="7"/>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B309" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C309" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C5" s="5">
+      <c r="D309" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="E309" s="7"/>
+      <c r="F309" s="7"/>
+      <c r="G309" s="7"/>
+      <c r="H309" s="7"/>
+      <c r="I309" s="7"/>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B310" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C310" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C6" s="5">
+      <c r="D310" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="E310" s="7"/>
+      <c r="F310" s="7"/>
+      <c r="G310" s="7"/>
+      <c r="H310" s="7"/>
+      <c r="I310" s="7"/>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B311" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C311" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C7" s="5">
+      <c r="D311" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="E311" s="7"/>
+      <c r="F311" s="7"/>
+      <c r="G311" s="7"/>
+      <c r="H311" s="7"/>
+      <c r="I311" s="7"/>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B312" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C312" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D312" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="E312" s="7"/>
+      <c r="F312" s="7"/>
+      <c r="G312" s="7"/>
+      <c r="H312" s="7"/>
+      <c r="I312" s="7"/>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C313" s="7">
+        <v>1</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="E313" s="7"/>
+      <c r="F313" s="7"/>
+      <c r="G313" s="7"/>
+      <c r="H313" s="7"/>
+      <c r="I313" s="7"/>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B314" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C314" s="7">
+        <v>2</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="E314" s="7"/>
+      <c r="F314" s="7"/>
+      <c r="G314" s="7"/>
+      <c r="H314" s="7"/>
+      <c r="I314" s="7"/>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C315" s="7">
+        <v>3</v>
+      </c>
+      <c r="D315" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="E315" s="7"/>
+      <c r="F315" s="7"/>
+      <c r="G315" s="7"/>
+      <c r="H315" s="7"/>
+      <c r="I315" s="7"/>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C316" s="7">
+        <v>4</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="E316" s="7"/>
+      <c r="F316" s="7"/>
+      <c r="G316" s="7"/>
+      <c r="H316" s="7"/>
+      <c r="I316" s="7"/>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B317" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C317" s="7">
+        <v>1</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="E317" s="7"/>
+      <c r="F317" s="7"/>
+      <c r="G317" s="7"/>
+      <c r="H317" s="7"/>
+      <c r="I317" s="7"/>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B318" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C318" s="7">
+        <v>2</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="E318" s="7"/>
+      <c r="F318" s="7"/>
+      <c r="G318" s="7"/>
+      <c r="H318" s="7"/>
+      <c r="I318" s="7"/>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B319" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C319" s="7">
+        <v>3</v>
+      </c>
+      <c r="D319" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="E319" s="7"/>
+      <c r="F319" s="7"/>
+      <c r="G319" s="7"/>
+      <c r="H319" s="7"/>
+      <c r="I319" s="7"/>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C320" s="7">
+        <v>4</v>
+      </c>
+      <c r="D320" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="E320" s="7"/>
+      <c r="F320" s="7"/>
+      <c r="G320" s="7"/>
+      <c r="H320" s="7"/>
+      <c r="I320" s="7"/>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C321" s="7">
+        <v>1</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="E321" s="7"/>
+      <c r="F321" s="7"/>
+      <c r="G321" s="7"/>
+      <c r="H321" s="7"/>
+      <c r="I321" s="7"/>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C322" s="7">
+        <v>2</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="E322" s="7"/>
+      <c r="F322" s="7"/>
+      <c r="G322" s="7"/>
+      <c r="H322" s="7"/>
+      <c r="I322" s="7"/>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C323" s="7">
+        <v>1</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="E323" s="7"/>
+      <c r="F323" s="7"/>
+      <c r="G323" s="7"/>
+      <c r="H323" s="7"/>
+      <c r="I323" s="7"/>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C324" s="7">
+        <v>2</v>
+      </c>
+      <c r="D324" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E324" s="7"/>
+      <c r="F324" s="7"/>
+      <c r="G324" s="7"/>
+      <c r="H324" s="7"/>
+      <c r="I324" s="7"/>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C325" s="7">
+        <v>3</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="E325" s="7"/>
+      <c r="F325" s="7"/>
+      <c r="G325" s="7"/>
+      <c r="H325" s="7"/>
+      <c r="I325" s="7"/>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B326" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C326" s="7">
+        <v>4</v>
+      </c>
+      <c r="D326" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="E326" s="7"/>
+      <c r="F326" s="7"/>
+      <c r="G326" s="7"/>
+      <c r="H326" s="7"/>
+      <c r="I326" s="7"/>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B327" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C327" s="7">
+        <v>5</v>
+      </c>
+      <c r="D327" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="E327" s="7"/>
+      <c r="F327" s="7"/>
+      <c r="G327" s="7"/>
+      <c r="H327" s="7"/>
+      <c r="I327" s="7"/>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B328" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C328" s="7">
+        <v>6</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="E328" s="7"/>
+      <c r="F328" s="7"/>
+      <c r="G328" s="7"/>
+      <c r="H328" s="7"/>
+      <c r="I328" s="7"/>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B329" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C329" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C9" s="5">
+      <c r="D329" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="E329" s="7"/>
+      <c r="F329" s="7"/>
+      <c r="G329" s="7"/>
+      <c r="H329" s="7"/>
+      <c r="I329" s="7"/>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B330" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C330" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D330" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="E330" s="7"/>
+      <c r="F330" s="7"/>
+      <c r="G330" s="7"/>
+      <c r="H330" s="7"/>
+      <c r="I330" s="7"/>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B331" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C331" s="7">
+        <v>1</v>
+      </c>
+      <c r="D331" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="E331" s="7"/>
+      <c r="F331" s="7"/>
+      <c r="G331" s="7"/>
+      <c r="H331" s="7"/>
+      <c r="I331" s="7"/>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B332" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C332" s="7">
+        <v>2</v>
+      </c>
+      <c r="D332" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E332" s="7"/>
+      <c r="F332" s="7"/>
+      <c r="G332" s="7"/>
+      <c r="H332" s="7"/>
+      <c r="I332" s="7"/>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B333" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C333" s="7">
+        <v>3</v>
+      </c>
+      <c r="D333" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="E333" s="7"/>
+      <c r="F333" s="7"/>
+      <c r="G333" s="7"/>
+      <c r="H333" s="7"/>
+      <c r="I333" s="7"/>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B334" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C334" s="7">
+        <v>4</v>
+      </c>
+      <c r="D334" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="E334" s="7"/>
+      <c r="F334" s="7"/>
+      <c r="G334" s="7"/>
+      <c r="H334" s="7"/>
+      <c r="I334" s="7"/>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B335" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C335" s="7">
+        <v>5</v>
+      </c>
+      <c r="D335" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="E335" s="7"/>
+      <c r="F335" s="7"/>
+      <c r="G335" s="7"/>
+      <c r="H335" s="7"/>
+      <c r="I335" s="7"/>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C336" s="7">
+        <v>6</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="E336" s="7"/>
+      <c r="F336" s="7"/>
+      <c r="G336" s="7"/>
+      <c r="H336" s="7"/>
+      <c r="I336" s="7"/>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B337" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C337" s="7">
+        <v>7</v>
+      </c>
+      <c r="D337" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="E337" s="7"/>
+      <c r="F337" s="7"/>
+      <c r="G337" s="7"/>
+      <c r="H337" s="7"/>
+      <c r="I337" s="7"/>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C338" s="7">
+        <v>8</v>
+      </c>
+      <c r="D338" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="E338" s="7"/>
+      <c r="F338" s="7"/>
+      <c r="G338" s="7"/>
+      <c r="H338" s="7"/>
+      <c r="I338" s="7"/>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B339" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C339" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C11" s="5">
+      <c r="D339" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="E339" s="7"/>
+      <c r="F339" s="7"/>
+      <c r="G339" s="7"/>
+      <c r="H339" s="7"/>
+      <c r="I339" s="7"/>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B340" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C340" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C12" s="5">
+      <c r="D340" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="E340" s="7"/>
+      <c r="F340" s="7"/>
+      <c r="G340" s="7"/>
+      <c r="H340" s="7"/>
+      <c r="I340" s="7"/>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B341" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C341" s="7">
+        <v>11</v>
+      </c>
+      <c r="D341" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="E341" s="7"/>
+      <c r="F341" s="7"/>
+      <c r="G341" s="7"/>
+      <c r="H341" s="7"/>
+      <c r="I341" s="7"/>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B342" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C342" s="7">
+        <v>12</v>
+      </c>
+      <c r="D342" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="E342" s="7"/>
+      <c r="F342" s="7"/>
+      <c r="G342" s="7"/>
+      <c r="H342" s="7"/>
+      <c r="I342" s="7"/>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B343" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C343" s="7">
+        <v>13</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="E343" s="7"/>
+      <c r="F343" s="7"/>
+      <c r="G343" s="7"/>
+      <c r="H343" s="7"/>
+      <c r="I343" s="7"/>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B344" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C344" s="7">
+        <v>14</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="E344" s="7"/>
+      <c r="F344" s="7"/>
+      <c r="G344" s="7"/>
+      <c r="H344" s="7"/>
+      <c r="I344" s="7"/>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B345" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C345" s="7">
+        <v>15</v>
+      </c>
+      <c r="D345" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="E345" s="7"/>
+      <c r="F345" s="7"/>
+      <c r="G345" s="7"/>
+      <c r="H345" s="7"/>
+      <c r="I345" s="7"/>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B346" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C346" s="7">
         <v>1</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C13" s="5">
+      <c r="D346" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="E346" s="7"/>
+      <c r="F346" s="7"/>
+      <c r="G346" s="7"/>
+      <c r="H346" s="7"/>
+      <c r="I346" s="7"/>
+    </row>
+    <row r="347" spans="1:9">
+      <c r="A347" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B347" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C347" s="7">
         <v>2</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C14" s="5">
+      <c r="D347" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E347" s="7"/>
+      <c r="F347" s="7"/>
+      <c r="G347" s="7"/>
+      <c r="H347" s="7"/>
+      <c r="I347" s="7"/>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B348" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C348" s="7">
         <v>3</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C15" s="5">
+      <c r="D348" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="E348" s="7"/>
+      <c r="F348" s="7"/>
+      <c r="G348" s="7"/>
+      <c r="H348" s="7"/>
+      <c r="I348" s="7"/>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B349" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C349" s="7">
         <v>4</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C16" s="5">
+      <c r="D349" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="E349" s="7"/>
+      <c r="F349" s="7"/>
+      <c r="G349" s="7"/>
+      <c r="H349" s="7"/>
+      <c r="I349" s="7"/>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B350" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C350" s="7">
         <v>5</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D350" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="E350" s="7"/>
+      <c r="F350" s="7"/>
+      <c r="G350" s="7"/>
+      <c r="H350" s="7"/>
+      <c r="I350" s="7"/>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B351" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C351" s="7">
         <v>6</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C18" s="5">
+      <c r="D351" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="E351" s="7"/>
+      <c r="F351" s="7"/>
+      <c r="G351" s="7"/>
+      <c r="H351" s="7"/>
+      <c r="I351" s="7"/>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B352" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C352" s="7">
         <v>7</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D352" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="E352" s="7"/>
+      <c r="F352" s="7"/>
+      <c r="G352" s="7"/>
+      <c r="H352" s="7"/>
+      <c r="I352" s="7"/>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B353" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C353" s="7">
         <v>8</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C20" s="5">
+      <c r="D353" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="E353" s="7"/>
+      <c r="F353" s="7"/>
+      <c r="G353" s="7"/>
+      <c r="H353" s="7"/>
+      <c r="I353" s="7"/>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B354" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C354" s="7">
         <v>9</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C21" s="5">
+      <c r="D354" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="E354" s="7"/>
+      <c r="F354" s="7"/>
+      <c r="G354" s="7"/>
+      <c r="H354" s="7"/>
+      <c r="I354" s="7"/>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C355" s="7">
         <v>10</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C22" s="5">
+      <c r="D355" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="E355" s="7"/>
+      <c r="F355" s="7"/>
+      <c r="G355" s="7"/>
+      <c r="H355" s="7"/>
+      <c r="I355" s="7"/>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B356" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C356" s="7">
         <v>11</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C23" s="5">
+      <c r="D356" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="E356" s="7"/>
+      <c r="F356" s="7"/>
+      <c r="G356" s="7"/>
+      <c r="H356" s="7"/>
+      <c r="I356" s="7"/>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B357" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C357" s="7">
         <v>12</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D357" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="E357" s="7"/>
+      <c r="F357" s="7"/>
+      <c r="G357" s="7"/>
+      <c r="H357" s="7"/>
+      <c r="I357" s="7"/>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B358" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C358" s="7">
         <v>13</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C25" s="5">
+      <c r="D358" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="E358" s="7"/>
+      <c r="F358" s="7"/>
+      <c r="G358" s="7"/>
+      <c r="H358" s="7"/>
+      <c r="I358" s="7"/>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B359" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C359" s="7">
         <v>14</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C26" s="5">
+      <c r="D359" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="E359" s="7"/>
+      <c r="F359" s="7"/>
+      <c r="G359" s="7"/>
+      <c r="H359" s="7"/>
+      <c r="I359" s="7"/>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B360" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C360" s="7">
         <v>15</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C27" s="5">
+      <c r="D360" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="E360" s="7"/>
+      <c r="F360" s="7"/>
+      <c r="G360" s="7"/>
+      <c r="H360" s="7"/>
+      <c r="I360" s="7"/>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B361" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C361" s="7">
         <v>16</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C28" s="5">
+      <c r="D361" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="E361" s="7"/>
+      <c r="F361" s="7"/>
+      <c r="G361" s="7"/>
+      <c r="H361" s="7"/>
+      <c r="I361" s="7"/>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B362" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C362" s="7">
         <v>17</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C29" s="5">
+      <c r="D362" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="E362" s="7"/>
+      <c r="F362" s="7"/>
+      <c r="G362" s="7"/>
+      <c r="H362" s="7"/>
+      <c r="I362" s="7"/>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B363" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C363" s="7">
         <v>18</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C30" s="5">
+      <c r="D363" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="E363" s="7"/>
+      <c r="F363" s="7"/>
+      <c r="G363" s="7"/>
+      <c r="H363" s="7"/>
+      <c r="I363" s="7"/>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B364" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C364" s="7">
         <v>19</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C31" s="5">
+      <c r="D364" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="E364" s="7"/>
+      <c r="F364" s="7"/>
+      <c r="G364" s="7"/>
+      <c r="H364" s="7"/>
+      <c r="I364" s="7"/>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B365" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C365" s="7">
         <v>20</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C32" s="5">
+      <c r="D365" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="E365" s="7"/>
+      <c r="F365" s="7"/>
+      <c r="G365" s="7"/>
+      <c r="H365" s="7"/>
+      <c r="I365" s="7"/>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B366" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C366" s="7">
         <v>1</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C33" s="5">
+      <c r="D366" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="E366" s="7"/>
+      <c r="F366" s="7"/>
+      <c r="G366" s="7"/>
+      <c r="H366" s="7"/>
+      <c r="I366" s="7"/>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C367" s="7">
         <v>2</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C34" s="5">
+      <c r="D367" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="E367" s="7"/>
+      <c r="F367" s="7"/>
+      <c r="G367" s="7"/>
+      <c r="H367" s="7"/>
+      <c r="I367" s="7"/>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B368" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C368" s="7">
         <v>3</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C35" s="5">
+      <c r="D368" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E368" s="7"/>
+      <c r="F368" s="7"/>
+      <c r="G368" s="7"/>
+      <c r="H368" s="7"/>
+      <c r="I368" s="7"/>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B369" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C369" s="7">
         <v>4</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C36" s="5">
+      <c r="D369" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="E369" s="7"/>
+      <c r="F369" s="7"/>
+      <c r="G369" s="7"/>
+      <c r="H369" s="7"/>
+      <c r="I369" s="7"/>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C370" s="7">
         <v>5</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C37" s="5">
+      <c r="D370" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="E370" s="7"/>
+      <c r="F370" s="7"/>
+      <c r="G370" s="7"/>
+      <c r="H370" s="7"/>
+      <c r="I370" s="7"/>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B371" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C371" s="7">
         <v>6</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C38" s="5">
+      <c r="D371" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="E371" s="7"/>
+      <c r="F371" s="7"/>
+      <c r="G371" s="7"/>
+      <c r="H371" s="7"/>
+      <c r="I371" s="7"/>
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B372" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C372" s="7">
         <v>7</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C39" s="5">
+      <c r="D372" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E372" s="7"/>
+      <c r="F372" s="7"/>
+      <c r="G372" s="7"/>
+      <c r="H372" s="7"/>
+      <c r="I372" s="7"/>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B373" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C373" s="7">
         <v>8</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C40" s="5">
+      <c r="D373" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="E373" s="7"/>
+      <c r="F373" s="7"/>
+      <c r="G373" s="7"/>
+      <c r="H373" s="7"/>
+      <c r="I373" s="7"/>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C374" s="7">
         <v>9</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C41" s="5">
+      <c r="D374" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="E374" s="7"/>
+      <c r="F374" s="7"/>
+      <c r="G374" s="7"/>
+      <c r="H374" s="7"/>
+      <c r="I374" s="7"/>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C375" s="7">
         <v>10</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C42" s="5">
+      <c r="D375" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="E375" s="7"/>
+      <c r="F375" s="7"/>
+      <c r="G375" s="7"/>
+      <c r="H375" s="7"/>
+      <c r="I375" s="7"/>
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C376" s="7">
         <v>11</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C43" s="5">
+      <c r="D376" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="E376" s="7"/>
+      <c r="F376" s="7"/>
+      <c r="G376" s="7"/>
+      <c r="H376" s="7"/>
+      <c r="I376" s="7"/>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C377" s="7">
         <v>12</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C44" s="5">
+      <c r="D377" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="E377" s="7"/>
+      <c r="F377" s="7"/>
+      <c r="G377" s="7"/>
+      <c r="H377" s="7"/>
+      <c r="I377" s="7"/>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B378" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C378" s="7">
         <v>13</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C45" s="5">
+      <c r="D378" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="E378" s="7"/>
+      <c r="F378" s="7"/>
+      <c r="G378" s="7"/>
+      <c r="H378" s="7"/>
+      <c r="I378" s="7"/>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B379" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C379" s="7">
         <v>14</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C46" s="5">
+      <c r="D379" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="E379" s="7"/>
+      <c r="F379" s="7"/>
+      <c r="G379" s="7"/>
+      <c r="H379" s="7"/>
+      <c r="I379" s="7"/>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B380" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C380" s="7">
+        <v>1</v>
+      </c>
+      <c r="D380" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="E380" s="7"/>
+      <c r="F380" s="7"/>
+      <c r="G380" s="7"/>
+      <c r="H380" s="7"/>
+      <c r="I380" s="7"/>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C381" s="7">
+        <v>2</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="E381" s="7"/>
+      <c r="F381" s="7"/>
+      <c r="G381" s="7"/>
+      <c r="H381" s="7"/>
+      <c r="I381" s="7"/>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B382" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C382" s="7">
+        <v>3</v>
+      </c>
+      <c r="D382" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="E382" s="7"/>
+      <c r="F382" s="7"/>
+      <c r="G382" s="7"/>
+      <c r="H382" s="7"/>
+      <c r="I382" s="7"/>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B383" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C383" s="7">
+        <v>4</v>
+      </c>
+      <c r="D383" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="E383" s="7"/>
+      <c r="F383" s="7"/>
+      <c r="G383" s="7"/>
+      <c r="H383" s="7"/>
+      <c r="I383" s="7"/>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B384" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C384" s="7">
+        <v>5</v>
+      </c>
+      <c r="D384" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="E384" s="7"/>
+      <c r="F384" s="7"/>
+      <c r="G384" s="7"/>
+      <c r="H384" s="7"/>
+      <c r="I384" s="7"/>
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B385" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C385" s="7">
+        <v>6</v>
+      </c>
+      <c r="D385" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="E385" s="7"/>
+      <c r="F385" s="7"/>
+      <c r="G385" s="7"/>
+      <c r="H385" s="7"/>
+      <c r="I385" s="7"/>
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B386" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C386" s="7">
+        <v>7</v>
+      </c>
+      <c r="D386" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="E386" s="7"/>
+      <c r="F386" s="7"/>
+      <c r="G386" s="7"/>
+      <c r="H386" s="7"/>
+      <c r="I386" s="7"/>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B387" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C387" s="7">
+        <v>8</v>
+      </c>
+      <c r="D387" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="E387" s="7"/>
+      <c r="F387" s="7"/>
+      <c r="G387" s="7"/>
+      <c r="H387" s="7"/>
+      <c r="I387" s="7"/>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B388" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C388" s="7">
+        <v>9</v>
+      </c>
+      <c r="D388" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="E388" s="7"/>
+      <c r="F388" s="7"/>
+      <c r="G388" s="7"/>
+      <c r="H388" s="7"/>
+      <c r="I388" s="7"/>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B389" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C389" s="7">
+        <v>10</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="E389" s="7"/>
+      <c r="F389" s="7"/>
+      <c r="G389" s="7"/>
+      <c r="H389" s="7"/>
+      <c r="I389" s="7"/>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="A390" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C390" s="7">
+        <v>11</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="E390" s="7"/>
+      <c r="F390" s="7"/>
+      <c r="G390" s="7"/>
+      <c r="H390" s="7"/>
+      <c r="I390" s="7"/>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C391" s="7">
+        <v>12</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="E391" s="7"/>
+      <c r="F391" s="7"/>
+      <c r="G391" s="7"/>
+      <c r="H391" s="7"/>
+      <c r="I391" s="7"/>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B392" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C392" s="7">
+        <v>13</v>
+      </c>
+      <c r="D392" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="E392" s="7"/>
+      <c r="F392" s="7"/>
+      <c r="G392" s="7"/>
+      <c r="H392" s="7"/>
+      <c r="I392" s="7"/>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B393" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C393" s="7">
+        <v>14</v>
+      </c>
+      <c r="D393" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="E393" s="7"/>
+      <c r="F393" s="7"/>
+      <c r="G393" s="7"/>
+      <c r="H393" s="7"/>
+      <c r="I393" s="7"/>
+    </row>
+    <row r="394" spans="1:9">
+      <c r="A394" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B394" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C394" s="7">
         <v>15</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C47" s="5">
+      <c r="D394" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="E394" s="7"/>
+      <c r="F394" s="7"/>
+      <c r="G394" s="7"/>
+      <c r="H394" s="7"/>
+      <c r="I394" s="7"/>
+    </row>
+    <row r="395" spans="1:9">
+      <c r="A395" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B395" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C395" s="7">
+        <v>1</v>
+      </c>
+      <c r="D395" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="E395" s="7"/>
+      <c r="F395" s="7"/>
+      <c r="G395" s="7"/>
+      <c r="H395" s="7"/>
+      <c r="I395" s="7"/>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B396" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C396" s="7">
+        <v>2</v>
+      </c>
+      <c r="D396" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="E396" s="7"/>
+      <c r="F396" s="7"/>
+      <c r="G396" s="7"/>
+      <c r="H396" s="7"/>
+      <c r="I396" s="7"/>
+    </row>
+    <row r="397" spans="1:9">
+      <c r="A397" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B397" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C397" s="7">
+        <v>3</v>
+      </c>
+      <c r="D397" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E397" s="7"/>
+      <c r="F397" s="7"/>
+      <c r="G397" s="7"/>
+      <c r="H397" s="7"/>
+      <c r="I397" s="7"/>
+    </row>
+    <row r="398" spans="1:9">
+      <c r="A398" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B398" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C398" s="7">
+        <v>4</v>
+      </c>
+      <c r="D398" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="E398" s="7"/>
+      <c r="F398" s="7"/>
+      <c r="G398" s="7"/>
+      <c r="H398" s="7"/>
+      <c r="I398" s="7"/>
+    </row>
+    <row r="399" spans="1:9">
+      <c r="A399" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B399" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C399" s="7">
+        <v>5</v>
+      </c>
+      <c r="D399" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="E399" s="7"/>
+      <c r="F399" s="7"/>
+      <c r="G399" s="7"/>
+      <c r="H399" s="7"/>
+      <c r="I399" s="7"/>
+    </row>
+    <row r="400" spans="1:9">
+      <c r="A400" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B400" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C400" s="7">
+        <v>6</v>
+      </c>
+      <c r="D400" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="E400" s="7"/>
+      <c r="F400" s="7"/>
+      <c r="G400" s="7"/>
+      <c r="H400" s="7"/>
+      <c r="I400" s="7"/>
+    </row>
+    <row r="401" spans="1:9">
+      <c r="A401" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B401" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C401" s="7">
+        <v>7</v>
+      </c>
+      <c r="D401" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="E401" s="7"/>
+      <c r="F401" s="7"/>
+      <c r="G401" s="7"/>
+      <c r="H401" s="7"/>
+      <c r="I401" s="7"/>
+    </row>
+    <row r="402" spans="1:9">
+      <c r="A402" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B402" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C402" s="7">
+        <v>8</v>
+      </c>
+      <c r="D402" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="E402" s="7"/>
+      <c r="F402" s="7"/>
+      <c r="G402" s="7"/>
+      <c r="H402" s="7"/>
+      <c r="I402" s="7"/>
+    </row>
+    <row r="403" spans="1:9">
+      <c r="A403" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B403" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C403" s="7">
+        <v>9</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="E403" s="7"/>
+      <c r="F403" s="7"/>
+      <c r="G403" s="7"/>
+      <c r="H403" s="7"/>
+      <c r="I403" s="7"/>
+    </row>
+    <row r="404" spans="1:9">
+      <c r="A404" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B404" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C404" s="7">
+        <v>10</v>
+      </c>
+      <c r="D404" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="E404" s="7"/>
+      <c r="F404" s="7"/>
+      <c r="G404" s="7"/>
+      <c r="H404" s="7"/>
+      <c r="I404" s="7"/>
+    </row>
+    <row r="405" spans="1:9">
+      <c r="A405" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B405" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C405" s="7">
+        <v>11</v>
+      </c>
+      <c r="D405" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="E405" s="7"/>
+      <c r="F405" s="7"/>
+      <c r="G405" s="7"/>
+      <c r="H405" s="7"/>
+      <c r="I405" s="7"/>
+    </row>
+    <row r="406" spans="1:9">
+      <c r="A406" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B406" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C406" s="7">
+        <v>12</v>
+      </c>
+      <c r="D406" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="E406" s="7"/>
+      <c r="F406" s="7"/>
+      <c r="G406" s="7"/>
+      <c r="H406" s="7"/>
+      <c r="I406" s="7"/>
+    </row>
+    <row r="407" spans="1:9">
+      <c r="A407" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B407" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C407" s="7">
+        <v>13</v>
+      </c>
+      <c r="D407" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="E407" s="7"/>
+      <c r="F407" s="7"/>
+      <c r="G407" s="7"/>
+      <c r="H407" s="7"/>
+      <c r="I407" s="7"/>
+    </row>
+    <row r="408" spans="1:9">
+      <c r="A408" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B408" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C408" s="7">
+        <v>14</v>
+      </c>
+      <c r="D408" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="E408" s="7"/>
+      <c r="F408" s="7"/>
+      <c r="G408" s="7"/>
+      <c r="H408" s="7"/>
+      <c r="I408" s="7"/>
+    </row>
+    <row r="409" spans="1:9">
+      <c r="A409" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B409" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C409" s="7">
+        <v>15</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="E409" s="7"/>
+      <c r="F409" s="7"/>
+      <c r="G409" s="7"/>
+      <c r="H409" s="7"/>
+      <c r="I409" s="7"/>
+    </row>
+    <row r="410" spans="1:9">
+      <c r="A410" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B410" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C410" s="7">
         <v>16</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C48" s="5">
+      <c r="D410" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="E410" s="7"/>
+      <c r="F410" s="7"/>
+      <c r="G410" s="7"/>
+      <c r="H410" s="7"/>
+      <c r="I410" s="7"/>
+    </row>
+    <row r="411" spans="1:9">
+      <c r="A411" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B411" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C411" s="7">
         <v>17</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C49" s="5">
+      <c r="D411" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="E411" s="7"/>
+      <c r="F411" s="7"/>
+      <c r="G411" s="7"/>
+      <c r="H411" s="7"/>
+      <c r="I411" s="7"/>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B412" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C412" s="7">
         <v>18</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6903 lines deleted...]
-      <c r="I412" s="5"/>
+      <c r="D412" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="E412" s="7"/>
+      <c r="F412" s="7"/>
+      <c r="G412" s="7"/>
+      <c r="H412" s="7"/>
+      <c r="I412" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-[...22 lines deleted...]
-      <c r="A3" s="5">
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>694</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="7">
+        <v>25</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>591</v>
+      <c r="E6" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="7">
+        <v>20</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="7">
+        <v>25</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="7">
+        <v>25</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>735</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>595</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>796</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>778</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>831</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>597</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>