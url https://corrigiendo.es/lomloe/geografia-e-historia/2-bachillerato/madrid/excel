--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:35</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid adapta el currículo nacional eliminando terminología con carga ideológica como 'ecosocial' o 'desequilibrios', sustituyéndola por conceptos más neutros como 'retos sociales' o 'realidades territoriales', manteniendo la estructura técnica y competencial del Estado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegras las competencias relacionadas con la diversidad natural (CE.3) y el uso de Tecnologías de la Información Geográfica (CE.4), así como la estructura de 7 competencias específicas.</t>
   </si>