--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,146 +94,245 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:22</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Geografía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Argumentar de forma crítica y con criterios geográficos sobre los retos ecosociales actuales y futuros del País Vasco y de España, identificando la calidad, fiabilidad e intención de los mensajes recibidos a través de canales oficiales y extraoficiales, formales e informales, para transformar hábitos de vida y patrones de consumo insostenibles.</t>
   </si>
   <si>
+    <t>El alumnado analiza y debate mensajes geográficos sobre retos socioambientales para desarrollar pensamiento crítico y cambiar hábitos de consumo.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza críticamente noticias y discursos geográficos, debate en clase sus implicaciones y propone cambios de consumo sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar problemas ambientales ni repetir datos geográficos. No es una exposición teórica sin debate. No es aceptar mensajes sin analizar su fuente.</t>
+  </si>
+  <si>
+    <t>Analizan un anuncio turístico y un informe sobre huella ecológica, debaten en grupo y proponen alternativas de viaje sostenible.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Identificar y analizar los elementos que componen los paisajes naturales y humanizados, mediante la interpretación de fuentes de información visuales, cartográficas, estadísticas, gráficas y escritas, para comprender la complejidad del espacio geográfico y de las interacciones entre sus componentes, apreciar su riqueza y reconocer la sostenibilidad como principio indispensable para la conservación medioambiental.</t>
   </si>
   <si>
+    <t>Interpretar paisajes con fuentes visuales para valorar la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta fotografías, mapas e imágenes satelitales para reconocer la riqueza de paisajes naturales y humanizados y evaluar la sostenibilidad de las actividades humanas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de paisaje ni repetir definiciones de sostenibilidad. Es leer visualmente el territorio y juzgar su equilibrio.</t>
+  </si>
+  <si>
+    <t>Analizar una ortofoto de un delta agrícola y valorar si el regadío intensivo es sostenible a largo plazo.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Analizar la diversidad natural del País Vasco y de España y sus singularidades geográficas dentro de Europa, a través de la comparación de características comunes y específicas del relieve, el clima, la hidrografía y la biodiversidad, para reflexionar sobre la percepción personal del espacio.</t>
   </si>
   <si>
+    <t>Comparar los paisajes de España para entender cómo nuestra experiencia personal condiciona lo que vemos.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza mapas, climogramas e imágenes de distintas regiones, identifica semejanzas y diferencias, y reflexiona sobre cómo su propio entorno influye en su percepción del espacio.</t>
+  </si>
+  <si>
+    <t>No es memorizar ríos y sierras. No es solo describir el relieve. Es conectar datos geográficos con la vivencia personal del alumno.</t>
+  </si>
+  <si>
+    <t>Comparar el paisaje de la costa mediterránea y la meseta castellana usando fotos y datos climáticos; luego escribir una reflexión personal.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Localizar fenómenos naturales y humanos, y argumentar con rigor sus límites o categorías, aplicando las Tecnologías de la Información Geográfica (TIG), así como otros métodos y técnicas propios de la Geografía y de otras ciencias afines, para comprender la importancia de la escala en cualquier análisis o propuesta de actuación resultantes.</t>
   </si>
   <si>
+    <t>Usar herramientas geográficas digitales para manejar el problema de la escala al analizar fenómenos naturales o humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado maneja datos geográficos con programas informáticos, ajusta escalas y explica por qué esa elección cambia la interpretación del territorio.</t>
+  </si>
+  <si>
+    <t>No es solo señalar en un mapa ni memorizar coordenadas. Es usar tecnología para cambiar la escala de observación y argumentar sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Con Google Earth, el alumnado compara la expansión urbana a escala local y regional, y discute cuál es más útil para planificar infraestructuras.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Comprender las causas y efectos de la globalización, así como su influencia en la evolución de los sistemas económicos y los comportamientos sociales recientes, creando productos propios que indaguen sobre la interconexión e interdependencia del mundo actual, para ser conscientes de las consecuencias a distintas escalas que el actual sistema tiene sobre la dignidad humana y el medioambiente.</t>
   </si>
   <si>
+    <t>Analizar la globalización, sus causas y efectos, creando materiales que muestren la interdependencia global.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga cómo la globalización afecta a economías y sociedades, y elabora productos (infografías, informes) que evidencien las conexiones a distintas escalas.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de países o procesos globales. No es repetir definiciones de globalización. Es indagar y demostrar relaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar un mapa interactivo que relacione el consumo local con cadenas de suministro globales y sus impactos ambientales.</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Explicar de forma crítica los desequilibrios territoriales y la estructura sociolaboral y demográfica del País Vasco y de España, investigando sobre sus causas, para reconocer la interdependencia entre territorios y valorar la solidaridad, los mecanismos de cooperación y cohesión social.</t>
   </si>
   <si>
+    <t>Analizar críticamente las desigualdades territoriales y sociolaborales de España y sus causas, fomentando la conciencia de solidaridad y cohesión.</t>
+  </si>
+  <si>
+    <t>El alumnado examina mapas, datos demográficos y socioeconómicos, identifica procesos que generan desequilibrios y debate sobre políticas de cooperación.</t>
+  </si>
+  <si>
+    <t>No es enumerar diferencias regionales sin crítica ni memorizar indicadores. Implica interpretar causas y valorar mecanismos de cohesión.</t>
+  </si>
+  <si>
+    <t>Analizan el IDH por comunidades autónomas y elaboran un mapa argumentando las causas de las desigualdades.</t>
+  </si>
+  <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Movilizar conocimientos previos, nuevos y de otros campos del saber al abordar situaciones del pasado, del presente o del futuro, planificando y reorientando eficazmente decisiones y estrategias de trabajo individual o en equipo, para identificar retos de su entorno más cercano y aportar soluciones innovadoras a contextos en transformación.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de Geografía y de otras áreas para analizar problemas y proponer soluciones creativas.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona conocimientos geográficos con otros campos, ajusta estrategias de trabajo en equipo o individual, y aporta ideas innovadoras ante situaciones cambiantes.</t>
+  </si>
+  <si>
+    <t>No es memorizar conceptos ni repetir información; tampoco es aplicar un procedimiento fijo sin reajustarlo al contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza la desertificación en su región, conecta con economía sostenible y propone un plan de adaptación local innovador.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>Historia de España</t>
   </si>
   <si>
     <t>Realizar con solvencia comentarios críticos de fuentes históricas escritas, reconociendo sus distintas tipologías y ejercitándose en su uso científico y en el contraste de la información, para tomar conciencia de su importancia en el trabajo de investigación histórica y valorar la tarea rigurosa de las y los historiadores y la necesidad e importancia de los archivos. Toda fuente histórica es portadora de una gran cantidad de información concreta e implícita acerca tanto de su contexto sociopolítico, como de la manera de entender e interactuar con el mundo de quien la produjo. Así, su estudio nos permite obtener un conocimiento más completo, diversificado y significativo de momentos, acontecimientos, personajes o hechos concretos de la historia.</t>
   </si>
   <si>
     <t>Conocer y explicar el proceso de formación y evolución de los distintos regímenes políticos y de sus modos de participación ciudadana, analizando comparativamente los distintos tipos de organización política y utilizando la terminología correcta, para valorar los movimientos y acciones que han promovido los derechos y libertades y comprender la dimensión de la Constitución de 1978 y el Estatuto de Autonomía de 1979.</t>
   </si>
   <si>
     <t>Conocer y analizar los factores que han intervenido en el desarrollo y modernización de la economía española y vasca en la Edad contemporánea, mediante el uso de fuentes históricas como gráficas, estadísticas, padrones…, para entender y construir una mirada crítica sobre la coyuntura actual, la idea del progreso ligada al bienestar social, la innovación, el aprendizaje permanente y la sostenibilidad.</t>
   </si>
   <si>
     <t>Describir y analizar los cambios y continuidades de la sociedad española y vasca a lo largo de la Edad contemporánea, teniendo en cuenta la evolución de su población y su relación con los niveles y modos de vida, las condiciones laborales, los conflictos sociales y los movimientos obreros, para tomar conciencia de la diversidad social actual, valorar el alcance de las medidas que se han ido adoptando y comprender los progresos y limitaciones del avance hacia la igualdad, el bienestar, la justicia y la cohesión social.</t>
   </si>
   <si>
     <t>Comprender y referir con rigor histórico la evolución de las creencias e ideologías y su relación con la sociedad y la política en España y en el País Vasco durante la Historia contemporánea, teniendo en cuenta su influencia en la configuración de identidades y de proyectos políticos, para reconocer y valorar la diversidad de nuestro país y reflexionar y debatir sobre problemas actuales con actitudes respetuosas.</t>
   </si>
   <si>
     <t>Conocer y relacionar el valor geoestratégico de la Península ibérica con la Historia contemporánea de España y de el País Vasco y con el panorama internacional, por medio de la búsqueda y el tratamiento de información bibliográfica y webgráfica, para comprender el papel real que representa la España de hoy en el mundo y la importancia de sus compromisos internacionales de cooperación, solidaridad, europeísmo y seguridad.</t>
   </si>
   <si>
     <t>Reconocer el significado del Patrimonio histórico y cultural como legado y expresión de la memoria colectiva, como herencia material e inmaterial y como fuente de la Historia, indagando mediante trabajos individuales o colectivos, para ser conscientes de su trascendencia cultural, del enriquecimiento que aporta su diversidad y para poner en valor las leyes que garantizan su conservación.</t>
   </si>
   <si>
     <t>CE.8</t>
@@ -340,186 +439,372 @@
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Identificar los principales retos ecosociales actuales y futuros a los que se enfrentan el País Vasco y España, explican do sus causas y consecuencias a través de la perspectiva geográfica.</t>
   </si>
   <si>
+    <t>Cuestionar modos de vida insostenibles analizando fuentes geográficas y argumentando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>cuestionar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis crítico donde cuestiona modos de vida insostenibles, basándose en fuentes geográficas variadas y justificando la necesidad de acciones.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de noticias e informes sobre retos ecosociales, debate grupal y producción individual.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la localización geográfica de los problemas, no la crítica argumentada.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre los retos naturales y sociales del País Vasco y España de forma comprometida y respetuosa con las opiniones ajenas, utilizando los saberes adquiridos y presentando en público datos rigurosos, con apoyo digital de gráficos, imágenes y cartografía. 1.3.Cuestionar modos de vida y patrones de consumo insostenibles y valorar las posibles alternativas, basándose en argumentos fundados en el análisis geográfico de todo tipo de fuentes de información, que traten los retos ecosociales presen tes y futuros.</t>
+  </si>
+  <si>
+    <t>Debatir sobre retos naturales y sociales de España usando datos rigurosos y apoyo digital.</t>
+  </si>
+  <si>
+    <t>Debatir</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate oral estructurado, utilizando gráficos, imágenes y cartografía digitales con datos rigurosos.</t>
+  </si>
+  <si>
+    <t>Debate en clase sobre retos de España con apoyo digital.</t>
+  </si>
+  <si>
+    <t>Confundir retos naturales con sociales sin diferenciarlos geográficamente.</t>
+  </si>
+  <si>
+    <t>Extraer información de paisajes naturales y humanizados de distintas fuentes, distinguiendo elementos e interpretando la influencia e interrelaciones de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>Valorar impactos humanos desde la sostenibilidad, reconociendo la complejidad sistémica del medio natural y las actividades humanas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde evalúa el impacto de una actividad humana concreta aplicando el principio de sostenibilidad y reconociendo interacciones sistémicas.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de intervención humana en el paisaje (urbanización, agricultura) y debate sobre sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evaluar impactos lineales sin considerar las interacciones sistémicas del medio natural y humano.</t>
+  </si>
+  <si>
+    <t>Valorar el principio de sostenibilidad como forma de conservación del medio natural, reconociendo su complejidad sistémica y el impacto de la acción antrópica sobre el mismo.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes naturales y humanizados a partir de fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia de factores físicos y humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario analítico de una fotografía de paisaje, identificando elementos físicos y humanos y explicando sus interrelaciones.</t>
+  </si>
+  <si>
+    <t>En el aula, se proyectan imágenes de paisajes y el alumnado, en parejas, las analiza y luego elabora un texto individual.</t>
+  </si>
+  <si>
+    <t>Describir sin relacionar factores físicos y humanos</t>
+  </si>
+  <si>
+    <t>Identificar la diversidad y singularidad de paisajes naturales del País Vasco, de España y de Europa, comparando sus elementos, distribución, características y contrastes a distintas escalas, así como formas humanas de relación con esos entornos.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre su percepción del espacio al localizar en mapas regiones geomorfológicas y bioclimáticas, comparando sus características y valorando su contribución a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa anotado con regiones identificadas y un breve comentario donde compara características y explica su aportación a la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Actividad individual o en parejas con mapas mudos y atlas, seguida de puesta en común.</t>
+  </si>
+  <si>
+    <t>Confundir regiones geomorfológicas (p.ej., depresión del Ebro) con bioclimáticas (p.ej., clima mediterráneo continentalizado), ignorando la interacción relieve-clima.</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre la percepción del espacio geográfico localizando y reconociendo en mapas regiones geomorfológi cas y bioclimáticas con características comunes y específicas, destacando su aportación a la sostenibilidad del medio.</t>
+  </si>
+  <si>
+    <t>Comparar paisajes naturales de España y Europa, analizando su distribución, características y la relación humana con ellos.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un análisis comparativo (tabla, mapa o informe) de la distribución y características de paisajes a escala autonómica, nacional y europea, incluyendo formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Actividad en grupo: comparar dos paisajes de España y Europa usando mapas, imágenes y datos climáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado suele enumerar características de cada paisaje sin establecer comparaciones explícitas ni integrar las formas de relación humana.</t>
+  </si>
+  <si>
+    <t>Valorar la aportación de las TIG, así como de otros métodos y técnicas de la Geografía y de las ciencias afines, a la construcción del conocimiento geográfico, familiarizándose con su uso.</t>
+  </si>
+  <si>
+    <t>Usar la escala adecuada con TIG para localizar fenómenos, justificando métodos y delimitando regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un mapa o representación geográfica con la escala correcta, justificando los métodos y la delimitación de regiones y áreas de transición.</t>
+  </si>
+  <si>
+    <t>El alumnado utiliza SIG para localizar un fenómeno y define la escala y límites, justificando su elección.</t>
+  </si>
+  <si>
+    <t>Confundir escala numérica y gráfica, o no considerar las áreas de transición en la delimitación.</t>
+  </si>
+  <si>
+    <t>Localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, empleando la escala apropiada y justificando los métodos y datos elegidos y la delimitación de regiones o categorías de análisis, así como de áreas de transición.</t>
+  </si>
+  <si>
+    <t>Crear productos geográficos propios con TIG comunicando diagnósticos, hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce un mapa, informe o presentación digital que integra TIG, expone un diagnóstico y propone hipótesis o conclusiones.</t>
+  </si>
+  <si>
+    <t>Usar un SIG para elaborar mapas temáticos sobre un fenómeno geográfico actual.</t>
+  </si>
+  <si>
+    <t>Productos puramente descriptivos que no contienen hipótesis ni conclusiones propias.</t>
+  </si>
+  <si>
+    <t>Explicar las causas de la globalización y sus efectos sobre la organización y los sectores económicos a distintas esca las, relacionándolos con la evolución de la estructura económica y de los comportamientos sociales del entorno cercano.</t>
+  </si>
+  <si>
+    <t>Valorar la dignidad humana analizando críticamente consecuencias de acciones sobre condiciones laborales y de vida en España y otros países, investigando relaciones económicas globalizadas y proponiendo soluciones.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o producto donde analiza críticamente consecuencias de acciones sobre condiciones laborales, investiga relaciones económicas globalizadas y plantea soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de globalización y sus impactos laborales en España y un país en desarrollo.</t>
+  </si>
+  <si>
+    <t>Limitar la crítica a lo económico sin ejemplos geográficos concretos de España y otros países.</t>
+  </si>
+  <si>
+    <t>Crear productos tanto en formato analógico como digital que muestren las consecuencias que nuestras acciones tienen sobre las condiciones laborales y de vida, tanto en el entorno cercano como en otros países, planteando soluciones razonables.</t>
+  </si>
+  <si>
+    <t>Argumentar la necesidad de preservar el medio ambiente analizando impactos de producción, distribución y consumo, y proponer actuaciones de mejora a escala local y global.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza los impactos ambientales de un producto o sector y propone medidas de mejora concretas.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre un producto cotidiano (ej. teléfono) y sus impactos globales y locales.</t>
+  </si>
+  <si>
+    <t>No diferenciar adecuadamente las escalas local y global en el análisis de impactos.</t>
+  </si>
+  <si>
+    <t>Expresar la necesidad de preservar el medio ambiente indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
   </si>
   <si>
-    <t>Argumentar sobre los retos naturales y sociales del País Vasco y España de forma comprometida y respetuosa con las opiniones ajenas, utilizando los saberes adquiridos y presentando en público datos rigurosos, con apoyo digital de gráficos, imágenes y cartografía. 1.3.Cuestionar modos de vida y patrones de consumo insostenibles y valorar las posibles alternativas, basándose en argu mentos fundados en el análisis geográfico de todo tipo de fuentes de información, que traten los retos ecosociales presen tes y futuros.</t>
-[...28 lines deleted...]
-  <si>
     <t>Analizar la estructura territorial y administrativa del País Vasco, el Estado español y las consecuencias de la integración en la Unión Europea, reconociendo la influencia que las decisiones políticas tienen sobre la distribución de la población y de la renta.</t>
   </si>
   <si>
+    <t>Justifica la necesidad de compensar desigualdades territoriales e individuales mediante el análisis de causas y consecuencias pasadas y recientes.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza procesos históricos y recientes de desigualdad y argumenta la necesidad de mecanismos de compensación.</t>
+  </si>
+  <si>
+    <t>Análisis de mapas y datos demográficos de España para identificar desequilibrios territoriales y debatir soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado describe desequilibrios territoriales sin justificar la necesidad de mecanismos de compensación, limitándose a una enumeración descriptiva.</t>
+  </si>
+  <si>
     <t>Argumentar el origen de los desequilibrios socioeconómicos del País Vasco, de España y Europa, interpretando los principales indicadores demográficos y socioeconómicos y analizando los factores de localización de las actividades económicas y de la población en una sociedad terciarizada.</t>
   </si>
   <si>
+    <t>Argumentar el origen de desequilibrios socioeconómicos analizando factores de localización en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral en la que argumenta sobre el origen de los desequilibrios socioeconómicos analizando los factores de localización de las actividades económicas y la población en una sociedad terciarizada.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Debate o presentación sobre desigualdades territoriales en España y Europa.</t>
+  </si>
+  <si>
+    <t>Los alumnos suelen centrarse solo en factores industriales, olvidando el peso del sector servicios en la localización actual.</t>
+  </si>
+  <si>
     <t>Argumentar sobre la necesidad de los mecanismos de compensación de las desigualdades individuales y territoriales, identificando cuáles han sido los procesos y causas que las han generado, y sus consecuencias sociolaborales y demográficas.</t>
   </si>
   <si>
     <t>Reelaborar saberes sobre fenómenos naturales y humanos relevantes a escalas locales, individuales o colectivos, aplicando el pensamiento geográfico, movilizando y revisando críticamente conocimientos previos y nuevos, diagnostican do problemas y oportunidades de su entorno rural o urbano más cercano y razonando previsiones y posibles soluciones.</t>
   </si>
   <si>
+    <t>Reelabora conocimientos geográficos previos y nuevos para diagnosticar problemas y proponer soluciones innovadoras en contextos cambiantes.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o presentación que diagnostica un problema geográfico, aplica pensamiento crítico y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Análisis de un fenómeno geográfico actual (cambio climático, ordenación territorial) con datos y mapas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la localización de lugares en lugar del análisis de procesos geográficos.</t>
+  </si>
+  <si>
     <t>Reconocer y valorar las lenguas cooficiales de la CAPV y de España y sus variedades como medio de enriquecimiento lingüístico, con especial atención a la del propio territorio, a partir de la explicación de su desarrollo histórico y sociolingüístico y de la situación actual, contrastando de manera explícita y con el metalenguaje apropiado rasgos de los distintos dialectos diferenciando los rasgos de lengua que responden a la diversidad dialectal de los que se corresponden con sociolectos o registros, y aspectos lingüísticos y discursivos de las distintas lenguas, en manifestaciones orales, escritas y multimodales.</t>
   </si>
   <si>
     <t>Cuestionar y refutar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la exploración y reflexión en torno a los fenómenos del contacto entre lenguas y atendiendo a la diversidad de normas cultas y estándares que se dan en una misma lengua, con especial atención al papel de las redes sociales y los medios de comunicación, y de la investigación sobre los derechos lingüísticos y diversos modelos de convivencia entre lenguas.</t>
   </si>
   <si>
     <t>Analizar las características de la realidad lingüística de la CAPV a través de conocimientos sociolingüísticos básicos, y adoptar hábitos y comportamientos lingüísticos asertivos y empáticos hacia el euskara, priorizando su uso y mostrando una actitud proactiva y afectiva en diversos ámbitos de la vida escolar y social y en iniciativas que se desarrollen en el centro y en el entorno relacionadas con la normalización del euskara y la transmisión y creación de la cultura vasca.</t>
   </si>
   <si>
     <t>Tomar conciencia sobre el funcionamiento de las lenguas y valorar la aportación de la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de la competencia comunicativa a través de la comparación de sus rasgos.</t>
   </si>
   <si>
     <t>Identificar el sentido global, la estructura, la información relevante en función de las necesidades comunicativas y la intención del emisor o emisora en textos orales y multimodales complejos y/o especializados propios de diferentes ámbitos, analizando la interacción entre los diferentes códigos.</t>
   </si>
   <si>
     <t>Valorar críticamente la forma y el contenido de textos orales y multimodales complejos y/o especializados, evaluando la calidad, fiabilidad e idoneidad del canal utilizado, así como la eficacia de los procedimientos comunicativos empleados.</t>
   </si>
   <si>
-    <t>Realizar exposiciones y argumentaciones orales formales, en las que se recojan diferentes puntos de vista, con dife rente grado de planificación sobre temas de interés científico y cultural y de relevancia académica y social, ajustándose a las convenciones propias de cada género discursivo, y hacerlo con fluidez, rigor, coherencia, cohesión y el registro ade cuado, en diferentes soportes y utilizando de manera eficaz recursos verbales y no verbales.</t>
+    <t>Realizar exposiciones y argumentaciones orales formales, en las que se recojan diferentes puntos de vista, con dife rente grado de planificación sobre temas de interés científico y cultural y de relevancia académica y social, ajustándose a las convenciones propias de cada género discursivo, y hacerlo con fluidez, rigor, coherencia, cohesión y el registro adecuado, en diferentes soportes y utilizando de manera eficaz recursos verbales y no verbales.</t>
   </si>
   <si>
     <t>Participar de manera activa y adecuada en interacciones orales (formales e informales) y en el trabajo en equipo con actitudes de escucha activa y estrategias de cooperación conversacional y cortesía lingüística, evitando y rechazando usos discriminatorios incluidos los sexistas.</t>
   </si>
   <si>
     <t>Identificar el sentido global, la estructura, la información relevante y la intención del emisor/emisora de textos escritos y multimodales complejos y/o especializados, con especial atención a textos académicos y de los medios de comunicación, realizando las inferencias necesarias y con diferentes propósitos de lectura.</t>
   </si>
   <si>
     <t>Valorar críticamente la forma y el contenido de textos escritos y multimodales complejos y/o especializados evaluando su calidad, la fiabilidad e idoneidad del canal utilizado, así como la eficacia de los procedimientos comunicativos empleados.</t>
   </si>
   <si>
-    <t>Elaborar textos escritos y multimodales académicos coherentes, cohesionados y con el registro adecuado sobre temas curriculares o de interés social y cultural, precedidos de un proceso de planificación que atienda a la situación comunica tiva, destinataria/destinatario, propósito y canal y de redacción y revisión de borradores de manera individual o entre iguales, o mediante otros instrumentos de consulta.</t>
-[...2 lines deleted...]
-    <t>Incorporar procedimientos para enriquecer los textos escritos y multimodales, atendiendo a aspectos discursivos, lin güísticos y de estilo, con precisión léxica y corrección ortográfica y gramatical.</t>
+    <t>Elaborar textos escritos y multimodales académicos coherentes, cohesionados y con el registro adecuado sobre temas curriculares o de interés social y cultural, precedidos de un proceso de planificación que atienda a la situación comunicativa, destinataria/destinatario, propósito y canal y de redacción y revisión de borradores de manera individual o entre iguales, o mediante otros instrumentos de consulta.</t>
+  </si>
+  <si>
+    <t>Incorporar procedimientos para enriquecer los textos escritos y multimodales, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortográfica y gramatical.</t>
   </si>
   <si>
     <t>Localizar, seleccionar y contrastar información procedente de diferentes fuentes con especial atención a la gestión de su almacenamiento y recuperación, así como a la evaluación de su pertinencia en función de los objetivos de lectura; organizarla e integrarla en esquemas propios; y reelaborarla y comunicarla de manera creativa, adoptando un punto de vista crítico y respetuoso con la propiedad intelectual.</t>
   </si>
   <si>
     <t>Evaluar la veracidad de noticias e informaciones, con especial atención a las redes sociales y otros entornos digitales, siguiendo pautas de análisis, contraste y verificación, haciendo uso de las herramientas adecuadas y manteniendo una actitud crítica frente a los posibles sesgos de la información y evitando contribuir a la difusión de falsedades.</t>
   </si>
   <si>
     <t>Elaborar trabajos de investigación individuales o cooperativos de manera autónoma, en diferentes soportes, sobre temas curriculares, de interés cultural, personal y social a partir de la información seleccionada, respetando la propiedad intelectual y referenciando la información de manera correcta.</t>
   </si>
   <si>
     <t>Adoptar hábitos de uso crítico, seguro, saludable y sostenible de las tecnologías digitales, evaluando los riesgos y aplicando medidas al usarlas para proteger los dispositivos, los datos personales, la salud y el medioambiente.</t>
   </si>
   <si>
     <t>Elegir y leer de manera autónoma obras relevantes de la literatura contemporánea que se relacionen con las propuestas de lectura guiada, incluyendo ensayo literario y obras actuales que establezcan conexiones con la tradición, y dejar constancia del progreso del itinerario lector y cultural personal mediante la explicación argumentada de los criterios de selección de las lecturas, las formas de acceso a la cultura literaria y de la experiencia de lectura.</t>
   </si>
   <si>
     <t>Compartir la experiencia lectora valorándola como fuente de disfrute y conocimiento y utilizando un metalenguaje es pecífico; así como elaborar una interpretación personal estableciendo vínculos argumentados con otras obras y otras ex periencias artísticas y culturales.</t>
   </si>
   <si>
     <t>Explicar y argumentar la interpretación de las obras leídas mediante el análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relaciones externas del texto con su contexto sociohistórico y con la tradición literaria, utilizando un metalenguaje específico e incorporando juicios de valor vinculados a la apreciación estética de las obras.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios. El siguiente criterio de evaluación es específico para Lengua vasca y Literatura I y Lengua castellana y Literatura I:</t>
   </si>
   <si>
     <t>Desarrollar proyectos de investigación que se concreten en una exposición oral, un ensayo o una presentación multi modal, estableciendo vínculos argumentados entre los clásicos de la literatura vasca y española objeto de lectura guiada y otros textos y manifestaciones artísticas y culturales clásicas o contemporáneas, en función de temas, tópicos, estructuras, lenguaje, recursos expresivos y valores éticos y estéticos, y explicitando la implicación y la respuesta personal del lector/lectora en la lectura. El siguiente criterio de evaluación es específico para Lengua vasca y Literatura II y Lengua castellana y Literatura II:</t>
   </si>
   <si>
     <t>Revisar los propios textos y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüís tica e interlingüística, utilizando un metalenguaje específico, e identificar y subsanar problemas de comprensión utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Explicar y argumentarla interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor/emisora, así como su s efectos en el receptor/receptora, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
   </si>
   <si>
     <t>Elaborar y presentar los resultados de pequeños proyectos de investigación sobre aspectos relevantes del funciona miento de la lengua, formulando hipótesis y estableciendo generalizaciones, utilizando los conceptos y la terminología lingüística adecuada y consultando de manera autónoma diccionarios, manuales y gramáticas</t>
   </si>
   <si>
     <t>Identificar y desterrar los usos sexistas y discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursi vos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la gestión y resolución dialogada de los conflictos y la búsqueda de consensos mostrando una actitud respetuosa y empática con las opiniones y sentimientos de los interlocutores, tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Generar un conocimiento riguroso de fuentes y documentos filosóficamente relevantes, aplicando técnicas de búsque da, organización, análisis, comparación e interpretación de los mismos, tanto en contextos analógicos como digitales, relacionándolos correctamente con sus contextos históricos, problemas, tesis, autores y autoras, así como con elementos pertenecientes a otros ámbitos culturales.</t>
   </si>
   <si>
-    <t>Construir juicios propios acerca de problemas histórico-filosóficos, a través de la elaboración y presentación de docu mentos y trabajos de investigación sobre los mismos con precisión y aplicando los protocolos al uso, tanto de forma individual como grupal y cooperativa, respetando la propiedad intelectual y referenciando la información de manera correcta.</t>
-[...2 lines deleted...]
-    <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argu mentativas, y evitando modos dogmáticos, falaces y sesgados de sostener opiniones e hipótesis.</t>
+    <t>Construir juicios propios acerca de problemas histórico-filosóficos, a través de la elaboración y presentación de documentos y trabajos de investigación sobre los mismos con precisión y aplicando los protocolos al uso, tanto de forma individual como grupal y cooperativa, respetando la propiedad intelectual y referenciando la información de manera correcta.</t>
+  </si>
+  <si>
+    <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argumentativas, y evitando modos dogmáticos, falaces y sesgados de sostener opiniones e hipótesis.</t>
   </si>
   <si>
     <t>Sostener el hábito del diálogo argumentativo, empático, abierto y constructivamente comprometido con la búsqueda del conocimiento, a través de la participación activa, respetuosa y colaborativa en cuantas actividades se propongan.</t>
   </si>
   <si>
-    <t>Producir y evaluar discursos argumentativos, orales y escritos, acerca de cuestiones y problemas filosóficos, demos trando un uso correcto de normas y pautas lógicas, retóricas y argumentativas.</t>
+    <t>Producir y evaluar discursos argumentativos, orales y escritos, acerca de cuestiones y problemas filosóficos, demostrando un uso correcto de normas y pautas lógicas, retóricas y argumentativas.</t>
   </si>
   <si>
     <t>Reconocer la importancia de la cooperación, el compromiso con la verdad, el respeto a la pluralidad y el rechazo de toda actitud discriminatoria o arbitraria, aplicando dichos principios a la práctica argumentativa y al diálogo con los demás desde la idea del pensamiento cuidadoso.</t>
   </si>
   <si>
     <t>Adquirir y expresar un conocimiento significativo de las más importantes propuestas filosóficas que se han sucedido a lo largo de la historia, a través de la indagación sobre ellas y la identificación de las cuestiones a las que responden.</t>
   </si>
   <si>
     <t>Identificar, comprender y debatir sobre los principales problemas, ideas, tesis y controversias filosóficas de la historia del pensamiento, a través del análisis y comentario crítico de textos y documentos filosóficos o relevantes para la filosofía.</t>
   </si>
   <si>
     <t>Generar una concepción plural, dialéctica, abierta y crítica de la historia del pensamiento, a través de la comprensión y expresión de las relaciones de oposición y complementariedad entre tesis, escuelas, filósofos y filósofas de una misma época o tradición o de distintas épocas y tradiciones, en la forma de actividades de análisis, comparación y síntesis.</t>
   </si>
   <si>
     <t>Desarrollar una actitud abierta, tolerante y comprometida con la resolución racional y dialogada de los conflictos, a través de la interiorización de pluralidad y complejidad de las cuestiones filosóficas</t>
   </si>
   <si>
     <t>Conocer los grandes problemas filosóficos, comprendiendo su dimensión temporal y universal, a través del análisis crítico de las condiciones culturales que han dado lugar a su aparición y evolución y el tratamiento filosófico que se ha hecho de ellos en distintas épocas, escuelas, tradiciones, autores y autoras.</t>
   </si>
   <si>
     <t>Reconocer el cuestionamiento como elemento crucial en la historia del pensamiento filosófico, identificando las pre guntas que lo vertebran a través del estudio de las preguntas que los distintos filósofos y las filósofas de han hecho en las distintas épocas.</t>
   </si>
   <si>
     <t>Adquirir una concepción sistémica y relacional de la historia de la cultura occidental, y del papel de las ideas filosóficas en ella, mediante el análisis y el comentario comparativo de textos o documentos literarios, historiográficos, periodísticos, científicos o religiosos, así como de manifestaciones culturales de todo tipo, en los que se expresen problemas y concep ciones relevantes de la historia de la filosofía</t>
   </si>
@@ -544,150 +829,234 @@
   <si>
     <t>Descubrir con interés los diferentes procedimientos, materiales e instrumentos que intervienen en el proceso de creación pictórica, aplicando procedimientos de observación, búsqueda y selección de información y analizando su sostenibilidad e impacto medioambiental.</t>
   </si>
   <si>
     <t>Clasificar las diferentes técnicas de pintura, ateniéndose al contexto histórico, comunicativo y expresivo de las mismas, mediante el estudio, sin ideas preconcebidas, de obras de arte de los periodos y artistas más relevantes.</t>
   </si>
   <si>
     <t>Experimentar de manera creativa con los diferentes medios del lenguaje pictórico, desarrollando la capacidad de expresión personal y autónoma, mediante la creación de producciones artísticas motivadas por propuestas tanto libres como orientadas. 4.2.Improvisar de manera creativa e imaginativa, con las diferentes técnicas pictóricas en un proyecto individual, construyendo el sentido crítico y desarrollando la autoestima que potencia el crecimiento personal.</t>
   </si>
   <si>
     <t>Seleccionar creativamente los recursos adecuados para cada situación expresiva y comunicativa, aplicándolos en la realización de producciones plásticas con un motivo determinado. 5.2.Resolver con destreza y dominio técnico propuestas artísticas individuales y colectivas con temáticas concretas.</t>
   </si>
   <si>
     <t>Planificar la producción de una obra pictórica seleccionando los recursos adecuados para adaptarse con creatividad e imaginación a una propuesta individual o colaborativa concreta. valorando las oportunidades personales, sociales e inclusivas que se generan a partir de su resolución.</t>
   </si>
   <si>
     <t>Implicarse activamente en las diferentes fases de un proyecto artístico colectivo, generando cohesión, integración e inclusión, y enriqueciendo su elaboración con la propia experiencia personal.</t>
   </si>
   <si>
     <t>Experimentar de manera creativa con los diferentes medios del lenguaje pictórico, desarrollando la capacidad de ex presión personal y autónoma, mediante la creación de producciones artísticas motivadas por propuestas tanto libres como orientadas. 4.2.Improvisar de manera creativa e imaginativa, con las diferentes técnicas pictóricas en un proyecto individual, constru yendo el sentido crítico y desarrollando la autoestima que potencia el crecimiento personal.</t>
   </si>
   <si>
     <t>Conocer y emplear los principales conceptos correspondientes a la terminología especializada de la materia de Historia del arte, aplicándolos para expresar con claridad y coherencia consideraciones formales y técnicas acerca de todo tipo obras de cualquier periodo, comunicar reflexiones personales con fluidez y elaborar productos propios.</t>
   </si>
   <si>
-    <t>Identificar los principales estilos artísticos a lo largo de la historia, seleccionando información, describiendo sus carac terísticas fundamentales y su desarrollo en el tiempo y mostrando respeto por todas las manifestaciones artísticas.</t>
+    <t>Identificar los principales estilos artísticos a lo largo de la historia, seleccionando información, describiendo sus características fundamentales y su desarrollo en el tiempo y mostrando respeto por todas las manifestaciones artísticas.</t>
   </si>
   <si>
     <t>Reconocer y explicar los mecanismos que rigen la evolución de la Historia del arte a partir del análisis comparativo de obras de diversas épocas y de la explicación de las relaciones de influencia, préstamo, continuidad y ruptura que se pro ducen entre estilos, autores/-as y movimientos.</t>
   </si>
   <si>
     <t>Analizar y comentar obras de arte de distintos lenguajes, movimientos artísticos y épocas, reconociendo sus aspectos singulares (técnicos, formales, función…) y a sus autores/-as como representativos de las corrientes correspondientes, mostrando una visión global del procedimiento y apreciando la creatividad.</t>
   </si>
   <si>
     <t>Contextualizar las Obras de arte en su entorno ideológico, religioso, social, político, cultural y económico, evitando prejuicios, explicando esas interrelaciones y buscando también conexiones con contextos anteriores y posteriores, mediante un juicio crítico y argumentado.</t>
   </si>
   <si>
     <t>Reconocer los diversos lenguajes artísticos, conociendo las técnicas, códigos representativos y visuales propios de cada época, momento histórico, cultura, género, estilo o artista.</t>
   </si>
   <si>
     <t>Elaborar juicios propios acerca de las Obras de arte como forma de comunicación, participando con actitud cooperati va en situaciones comunicativas relacionadas con el ámbito artístico, expresándose con claridad, coherencia, y fluidez y mostrando respeto y empatía por los juicios y manifestaciones de los demás.</t>
   </si>
   <si>
     <t>Distinguir la función de diferentes Obras de arte en relación con su contexto a partir de la selección de información y del análisis de ejemplos concretos, demostrando una comprensión y un juicio crítico y fundamentado de todo ello.</t>
   </si>
   <si>
     <t>Analizar y explicar de forma crítica las diferentes concepciones del Arte a lo largo de la historia, considerando sus códigos, lenguajes, símbolos e interpretaciones, valorando de forma razonada e informada la diversidad de producciones como resultado de la creatividad humana y mostrando respeto hacia ellas.</t>
   </si>
   <si>
     <t>Reconocer y explicar la evolución en la historia del arte tanto de la idea social y filosófica de belleza como de sus cá nones de proyección estética, identificándola en las obras correspondientes y analizando la perspectiva dominante en cada etapa a través del estudio comparativo de ejemplos de distintos períodos.</t>
   </si>
   <si>
     <t>Elaborar argumentos propios acerca de distintos cánones de belleza en obras de diversos estilos y épocas, identifican do las formas y propósitos de dichas representaciones y considerando la diversidad como fuente de enriquecimiento, superando estereotipos y prejuicios.</t>
   </si>
   <si>
     <t>Identificar los elementos que definen ciertas obras de arte como manifestaciones y transmisores culturales y de identi dades individuales y colectivas, investigando y analizando de forma crítica y dialogada el uso de los recursos estéticos e iconográficos que hayan contribuido a ello en ejemplos concretos de todas las épocas de la historia.</t>
   </si>
   <si>
-    <t>Explicar y valorar la importancia del Patrimonio artístico, investigando acerca de sus procesos de adquisición, conser vación, difusión y sus funciones, conociendo la existencia de las leyes que lo regulan y el impacto —positivo o negativo— sobre las obras de arte de cualquier acción humana ajena a la o el artista creador/-a y relacionando el arte actual como herramienta de concienciación para la consecución de los Objetivos de Desarrollo Sostenible.</t>
+    <t>Explicar y valorar la importancia del Patrimonio artístico, investigando acerca de sus procesos de adquisición, conservación, difusión y sus funciones, conociendo la existencia de las leyes que lo regulan y el impacto —positivo o negativo— sobre las obras de arte de cualquier acción humana ajena a la o el artista creador/-a y relacionando el arte actual como herramienta de concienciación para la consecución de los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>Conocer y explicar la trayectoria e importancia de las principales figuras femeninas de la Historia del arte, dando visi bilidad a la mujer como artista, analizando el contexto político, social y cultural en el que desarrollaron su obra y reconociendo su esfuerzo por hacerse valer.</t>
   </si>
   <si>
     <t>Identificar y analizar críticamente la evolución de la imagen que se ha dado de la mujer en la Historia del arte, median te el comentario histórico-artístico de obras relevantes basado en elementos técnicos, formales y estilísticos, y mediante la aplicación del análisis comparativo de obras de distintas épocas y culturas en las que esté representada la figura feme nina.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>España y el País Vasco: localización y situación geográfica en el mundo a través de mapas de relieve y bioclimáticos.</t>
   </si>
   <si>
-    <t>Geoposicionamiento y dispositivos móviles. Las Tecnologías de la Información Geográfica, utilidad y aplicaciones prácticas.* Factores físicos y diversidad de paisajes y ecosistemas. Interpretación de imágenes, cartografía y datos. Análisis de los factores físicos del País Vasco y de España geomorfología, climatología, edafología, hidrografía y vegetación—, y de la diver sidad de paiajes que conforman. Los factores físicos como condicionantes de las actividades humanas; y las alteraciones sobre los factores físicos provocadas por las actividades humanas.* Prevención de los riesgos asociados para las personas.</t>
-[...17 lines deleted...]
-    <t>Evolución y situación actual de la población: análisis de su estructura y desequilibrios. Principales indicadores y modelos demográficos. Interpretación de datos, gráficos y mapas: tendencias pasadas, presentes y proyecciones. Los movimientos migratorios: migraciones exteriores e interiores y sus consecuencias.* Respeto por la diversidad etnocultural. Retos demo gráficos, estudio de casos: envejecimiento poblacional,y despoblación rural… Los espacios urbanos: las grandes concentraciones urbanas* en un contexto europeo y mundial.*Funciones de la ciudad y relaciones de interdependencia con el territorio. Estructura urbana a través de los planos. Repercusiones de las políticas urbanísticas sobre las formas de vida y los impactos medioambientales.* Modelos de ciudades sostenibles; la movilidad.</t>
+    <t>Geoposicionamiento y dispositivos móviles. Las Tecnologías de la Información Geográfica, utilidad y aplicaciones prácticas</t>
+  </si>
+  <si>
+    <t>Factores físicos y diversidad de paisajes y ecosistemas. Interpretación de imágenes, cartografía y datos. Análisis de los factores físicos del País Vasco y de España geomorfología, climatología, edafología, hidrografía y vegetación—, y de la diversidad de paiajes que conforman. Los factores físicos como condicionantes de las actividades humanas; y las alteraciones sobre los factores físicos provocadas por las actividades humanas</t>
+  </si>
+  <si>
+    <t>Prevención de los riesgos asociados para las personas</t>
+  </si>
+  <si>
+    <t>Identificación y distribución de las principales unidades de relieve. Impacto de las actividades humanas sobre el relieve</t>
+  </si>
+  <si>
+    <t>Diversidad climática. Análisis comparativos de distribución y representación de climas. Estudio de climogramas representativos de las regiones climáticas del País Vasco y España. Emergencia climática: cambios en los patrones termopluviomé tricos. Causas, consecuencias y medidas de adaptación. Estrategias de interpretación del tiempo</t>
+  </si>
+  <si>
+    <t>y alertas metereológicas; webs y aplicaciones móviles</t>
+  </si>
+  <si>
+    <t>Biodiversidad, suelos y red hídrica. Características hídricas, edáficas y vegetales por regiones naturales. Regímenes flu viales y principales cuencas hidrográficas del País Vasco y de España. Impacto de las actividades humanas y efectos</t>
+  </si>
+  <si>
+    <t>sobre las mismas: pérdida de biodiversidad, de suelos y gestión del agua. Riesgos generados por las personas</t>
+  </si>
+  <si>
+    <t>Políticas ambientales: uso de herramientas de diagnóstico para la protección del patrimonio natural. La red de Espacios Naturales Protegidos y la red Natura 2000</t>
+  </si>
+  <si>
+    <t>El debate sobre los cambios del modelo de desarrollo: el principio de sostenibilidad</t>
+  </si>
+  <si>
+    <t>El País Vasco y España en el mundo. Situación geográfica en el mundo a través de mapas políticos. Posición relativa en el mundo en diferentes indicadores socioeconómicos. Amenazas y oportunidades de la globalización. Contexto geopolítico mundial y participación en organismos internacionales</t>
+  </si>
+  <si>
+    <t>Cooperación internacional y misiones en el exterior. Diagnóstico de los compromisos con los Objetivos de Desarrollo Sostenible</t>
+  </si>
+  <si>
+    <t>Europa: localización de países y aspectos naturales. La Unión Europea en la actualidad: desequilibrios territoriales y polí ticas de cohesión a través de mapas e indicadores socioeconómicos</t>
+  </si>
+  <si>
+    <t>Organización administrativa del País Vasco en el contexto del Estado español</t>
+  </si>
+  <si>
+    <t>el estudio de los desequilibrios territoriales nacionales y autonómicos</t>
+  </si>
+  <si>
+    <t>Utilización y utilidad de los indicadores socioeconómicos oficiales: Eustat, IGN, Atlas Nacional de España</t>
+  </si>
+  <si>
+    <t>Gestión y ordenación del territorio: el debate sobre las políticas de cohesión y desarrollo regional</t>
+  </si>
+  <si>
+    <t>Situación actual y proyecciones del estado del bienestar</t>
+  </si>
+  <si>
+    <t>Evolución y situación actual de la población: análisis de su estructura y desequilibrios. Principales indicadores y modelos demográficos. Interpretación de datos, gráficos y mapas: tendencias pasadas, presentes y proyecciones. Los movimientos migratorios: migraciones exteriores e interiores y sus consecuencias</t>
+  </si>
+  <si>
+    <t>Respeto por la diversidad etnocultural. Retos demo gráficos, estudio de casos: envejecimiento poblacional,y despoblación rural… Los espacios urbanos: las grandes concentraciones urbanas</t>
+  </si>
+  <si>
+    <t>en un contexto europeo y mundial</t>
+  </si>
+  <si>
+    <t>Funciones de la ciudad y relaciones de interdependencia con el territorio. Estructura urbana a través de los planos. Repercusiones de las políticas urbanísticas sobre las formas de vida y los impactos medioambientales</t>
+  </si>
+  <si>
+    <t>Modelos de ciudades sostenibles; la movilidad</t>
   </si>
   <si>
     <t>Retos de las ciudades actuales, estudio de casos: el problema de la vivienda, usos del espacio público, procesos de gen trificación, suburbanización, etc.</t>
   </si>
   <si>
-    <t>Los espacios rurales. Identificación y elementos de los paisajes agrarios.* Transformaciones de las actividades agropecua rias: prácticas sostenibles e insostenibles. El valor socioambiental y económico de los productos agroalimentarios y fores tales de cercanía*: indagación de huellas ecológicas y de la estructura sociolaboral. Influencia de la actual Política Agraria Común en el desarrollo rural y la sostenibilidad. Estudio de casos: etiquetados diferenciados, ecológico, etc.</t>
-[...5 lines deleted...]
-    <t>Políticas ambientales: uso de herramientas de diagnóstico para la protección del patrimonio natural. La red de Espacios Naturales Protegidos y la red Natura 2000. El debate sobre los cambios del modelo de desarrollo: el principio de sosteni bilidad.</t>
+    <t>Los espacios rurales. Identificación y elementos de los paisajes agrarios</t>
+  </si>
+  <si>
+    <t>Transformaciones de las actividades agropecua rias: prácticas sostenibles e insostenibles. El valor socioambiental y económico de los productos agroalimentarios y fores tales de cercanía</t>
+  </si>
+  <si>
+    <t>indagación de huellas ecológicas y de la estructura sociolaboral. Influencia de la actual Política Agraria Común en el desarrollo rural y la sostenibilidad. Estudio de casos: etiquetados diferenciados, ecológico, etc</t>
+  </si>
+  <si>
+    <t>Los recursos marinos y la transformación del litoral: pesca, acuicultura y otros aprovechamientos</t>
+  </si>
+  <si>
+    <t>Sostenibilidad y Política Pesquera Común. Estudio de casos: marisqueo, pesca de bajura y altura, acuicultura, sobreexplotación de caladeros, etc</t>
+  </si>
+  <si>
+    <t>Los espacios del segundo sector. Evolución y transformaciones en las actividades industriales, la extracción de materias primas y la producción de energía. El impacto de las actividades secundarias sobre los paisajes</t>
+  </si>
+  <si>
+    <t>Evaluación de huellas ecológicas; dependencia y transición energéticas</t>
+  </si>
+  <si>
+    <t>estructura del tejido industrial, sociolaboral y empleo indirecto</t>
+  </si>
+  <si>
+    <t>Estudio de casos: construcción, automovilístico, agroalimentario, etc. y factores de localización</t>
+  </si>
+  <si>
+    <t>El debate sobre la influencia de las políticas de la Unión Europea y la globalización: desindustrialización, deslocalización y reconversión industrial</t>
+  </si>
+  <si>
+    <t>Los espacios terciarizados. Las sociedades postindustriales y la terciarización de la economía. Análisis crítico de huellas ecológicas, vertebración territorial, estructura sociolaboral,</t>
+  </si>
+  <si>
+    <t>responsabilidad social corporativa y de los consumidores</t>
+  </si>
+  <si>
+    <t>El impacto de las actividades terciarias sobre el paisaje: factores de localización, modelos insostenibles de servicios y alternativas</t>
+  </si>
+  <si>
+    <t>Estudio de casos: competitividad y desequilibrios en transporte, comercio, turismo, servicios esenciales, etc. El modelo de economía circular y los servicios: relaciones entre producción, distribución y venta. La economía digital: impac to de la «economía colaborativa» y nuevos modelos de negocio en el contexto global y de la Unión Europea</t>
+  </si>
+  <si>
+    <t>Políticas ambientales: uso de herramientas de diagnóstico para la protección del patrimonio natural. La red de Espacios Naturales Protegidos y la red Natura 2000. El debate sobre los cambios del modelo de desarrollo: el principio de sostenibilidad.</t>
   </si>
   <si>
     <t>Las fuentes históricas: tipología e importancia de un uso científico correcto de las mismas. La importancia de los archivos. Términos y conceptos técnicos de la materia de Historia. El comentario de textos.</t>
   </si>
   <si>
     <t>Introducción a las diferentes escuelas historiográficas y sus formas de reconstrucción e interpretación de las claves del pasado desde perspectivas económicas, sociales, políticas, etc.</t>
   </si>
   <si>
     <t>Conexión entre el pasado y el presente. Usos públicos de la Historia: análisis de los acontecimientos históricos presentes en los debates de la sociedad actual.</t>
   </si>
   <si>
     <t>El significado geoestratégico de la Península ibérica y la importancia del legado histórico y cultural. El Mediterráneo, el Atlántico y la Europa continental en las raíces de la Historia contemporánea.</t>
   </si>
   <si>
     <t>La herencia colonial en la España de la Edad contemporánea: de la independencia de las colonias desde Fernando VII hasta el asunto de Marruecos.</t>
   </si>
   <si>
     <t>La centralización política y administrativa durante la formación y desarrollo del Estado liberal en los siglos XIX y XX. La Guerra napoleónica y las Cortes de Cádiz.</t>
   </si>
   <si>
     <t>El sentimiento religioso en España y en el País Vasco durante la Edad contemporánea: laicismo, librepensamiento, secularización, clericalismo y anticlericalismo.</t>
   </si>
   <si>
     <t>La construcción del Estado liberal: de la crisis del Antiguo Régimen al Sexenio liberal. Absolutismo frente a Liberalismo. Ideologías y culturas políticas en el inicio de la España de la Edad contemporánea. Conflictividad, sistemas políticos y usos del poder.</t>
   </si>
@@ -835,294 +1204,724 @@
   <si>
     <t>Los problemas filosóficos a la luz del análisis del lenguaje: Ludwig Wittgenstein y la filosofía analítica. Filosofía del lenguaje: análisis desde el euskera: Txillardegi.</t>
   </si>
   <si>
     <t>El existencialismo: Martin Heidegger y Jean-Paul Sartre. La razón vital y la razón poética: José Ortega y Gasset, María Zambrano y Miguel de Unamuno.</t>
   </si>
   <si>
     <t>El desarrollo contemporáneo del feminismo: Simone de Beauvoir.</t>
   </si>
   <si>
     <t>Sociedad actual y retos del siglo XXI: globalización, capitalismo, ecologismo, cuestión de género y mundo virtual: Naomi Klein, Zygmunt Bauman, Martha Nussbaum, Noam Chomsky, Byung-Chul Han, Judith Butler, Yayo Herrero y Paul B. Preciado.</t>
   </si>
   <si>
     <t>Rasgos estilísticos que definen la música y la danza de diferentes periodos históricos a nivel auditivo y visual: identificación y análisis. Aspectos socioculturales de la recepción artística. Evolución de los formatos y desarrollo del público. Historia de la Música y de la Danza Estrategias de escucha, visionado y análisis de textos y partituras. Aceptación de la diversidad artística</t>
   </si>
   <si>
     <t>Factores culturales, sociales, económicos y políticos que inciden en la creación musical. Función social de la música y de la danza. Características y evolución estética y estilística de la música y de la danza a lo largo de la historia. Principales corrientes, escuelas, autores y autoras, intérpretes y obras representativas de la música y de la danza desde la Antigüedad clásica hasta nuestros días. El papel del intérprete a lo largo de la historia. La música y la danza y su relación con las demás artes. Interés por conocer, respetar y difundir el patrimonio musical y dancístico. Sensibilidad hacia las ideas y sentimientos ajenos en las tareas conjuntas de creación</t>
   </si>
   <si>
     <t>Investigación musical: procesos de búsqueda, selección, tratamiento y difusión de la información. Fuentes de investigación musical: fiabilidad y validez. Tecnologías digitales en la difusión de la música y de la danza. Reseñas, comentarios y críticas musicales. Derechos de autoría y propiedad intelectual. Autoconfianza y autoestima en la emisión de juicios críticos y expresión de sentimientos y emociones. Identidad cultural: diversidad y pertenencia</t>
   </si>
   <si>
     <t>Técnicas sencillas de interpretación de obras adaptadas o fragmentos musicales representativos del repertorio musical. Práctica de danzas sencillas de diferentes periodos históricos. Estrategias y técnicas básicas de dramatización de textos de la música vocal y su dramatización. Asunción de responsabilidades, participación activa y disfrute en la interpretación musical, dancística y escénica</t>
   </si>
   <si>
-    <t>Terminología y vocabulario específico del Arte en Arquitectura, Escultura y Pintura.*</t>
-[...2 lines deleted...]
-    <t>Herramientas para el análisis de las distintas creaciones artísticas: los elementos técnicos, formales, y estilísticos, su significado, identificación, contextualización y relevancia. El análisis comparativo.*</t>
+    <t>Terminología y vocabulario específico del Arte en Arquitectura, Escultura y Pintura</t>
+  </si>
+  <si>
+    <t>Herramientas para el análisis de las distintas creaciones artísticas: los elementos técnicos, formales, y estilísticos, su significado, identificación, contextualización y relevancia. El análisis comparativo</t>
   </si>
   <si>
     <t>El concepto y las funciones del arte a lo largo de la historia.</t>
   </si>
   <si>
-    <t>Los lenguajes artísticos como forma de comunicación. La variedad de códigos en el Arte. La subjetividad creadora y de juicio estético. *</t>
+    <t>Los lenguajes artísticos como forma de comunicación. La variedad de códigos en el Arte. La subjetividad creadora y de juicio estético</t>
   </si>
   <si>
     <t>Influencias, préstamos, continuidades y rupturas en la Historia del arte.</t>
   </si>
   <si>
     <t>Ciudadanía ética en entornos analógicos y digitales: la obra artística, los derechos de autoría y el respeto a la propiedad intelectual. Información, desinformación y manipulación.</t>
   </si>
   <si>
     <t>El arte y su función mágico-religiosa. El caso del Arte prehistórico: teorías interpretativas, características generales, períodos y ejemplos. Arte rupestre y mobiliar en Europa prehistóricas.</t>
   </si>
   <si>
     <t>El Arte y su función política como instrumento de comunicación del poder. Estudio de casos con contextualización, ca racterísticas generales, períodos, artistas, ejemplos y evolución:</t>
   </si>
   <si>
     <t>Arte mesopotámico, Arte egipcio y Arte romano.</t>
   </si>
   <si>
     <t>El uso napoleónico del ordenamiento oficial del gusto: Arte neoclásico</t>
   </si>
   <si>
     <t>El realismo socialista de la URSS, la estética fascista italiana, la nazi alemana y su interpretación en la España franquis ta: ejemplos de expresión del pensamiento político a través de la arquitectura, la escultura, la pintura, los carteles, la fotografía y el cine.</t>
   </si>
   <si>
     <t>Relación del arte con los intereses políticos y económicos para la formación de nuevos ciudadanos en la Edad contemporánea.</t>
   </si>
   <si>
-    <t>El arte y su función estética. Estudio del caso del Arte griego con contextualización, características generales, períodos, artistas, ejemplos y evolución. *</t>
-[...2 lines deleted...]
-    <t>El arte y su función propagandística. Estudio del caso del arte en la sociedad de consumo la obra de arte como obje to de consumo y la publicidad como reflejo de la sociedad (gustos, aversiones y hábitos de consumo)—. Del Pop art a pérdida del aura de las obras de arte , según Walter Benjamin.*</t>
+    <t>El arte y su función estética. Estudio del caso del Arte griego con contextualización, características generales, períodos, artistas, ejemplos y evolución</t>
+  </si>
+  <si>
+    <t>El arte y su función propagandística. Estudio del caso del arte en la sociedad de consumo la obra de arte como obje to de consumo y la publicidad como reflejo de la sociedad (gustos, aversiones y hábitos de consumo)—. Del Pop art a pérdida del aura de las obras de arte, según Walter Benjamin</t>
   </si>
   <si>
     <t>El Arte y su función pedagógica religiosa en las sociedades teocéntricas. Estudio, contextualización, características generales, períodos, ejemplos, evolución e interrelación de los casos de:</t>
   </si>
   <si>
-    <t>El Arte paleocristiano y el Arte bizantino .*</t>
-[...5 lines deleted...]
-    <t>El Arte románico y Arte gótico .*</t>
+    <t>El Arte paleocristiano y el Arte bizantino</t>
+  </si>
+  <si>
+    <t>El Arte islámico en la Península ibérica</t>
+  </si>
+  <si>
+    <t>El Arte románico y Arte gótico</t>
   </si>
   <si>
     <t>La proyección del Arte románico y gótico en el País Vasco</t>
   </si>
   <si>
     <t>El arte y su función como diferenciador social: mecenazgo y coleccionismo. Estudio, contextualización, características generales, períodos, ejemplos, evolución e interrelación de los casos de:</t>
   </si>
   <si>
     <t>El Arte y su función crítica. Estudio, contextualización, características generales, períodos, ejemplos, evolución e interrelación de los casos de:</t>
   </si>
   <si>
-    <t>De la negación y la transgresión del Dadaísmo a la afirmación del Surrealismo.*</t>
+    <t>De la negación y la transgresión del Dadaísmo a la afirmación del Surrealismo</t>
   </si>
   <si>
     <t>El arte y su función comunicativa de sentimientos y emociones. Contextualización, características generales, períodos, ejemplos y evolución de los casos de:</t>
   </si>
   <si>
-    <t>La Pintura impresionista y postimpresionista.*</t>
+    <t>La Pintura impresionista y postimpresionista</t>
   </si>
   <si>
     <t>El arte y los avances tecnológicos desde la Revolución Industrial hasta la era digital.</t>
   </si>
   <si>
-    <t>La Revolución Industrial: los nuevos materiales, las nuevas tendencias arquitectónicas, la nueva concepción del espacio y los ensanches urbanos.*</t>
+    <t>La Revolución Industrial: los nuevos materiales, las nuevas tendencias arquitectónicas, la nueva concepción del espacio y los ensanches urbanos</t>
   </si>
   <si>
     <t>Contextualización, características generales, períodos, ejemplos y evolución de los casos de:</t>
   </si>
   <si>
     <t>La revolución de la fotografía y el cine.</t>
   </si>
   <si>
     <t>Postmodernidad y Arte digital.</t>
   </si>
   <si>
-    <t>El arte de los siglos XIX y XX en Euskal Herria. Ejemplos: Adolfo Guiard, Arteta, Iturrino, Oteiza y Chillida. La nueva pintura y escultura vasca: Ruiz Balerdi, Zumeta, Dora Salazar, Txomin Badiola, Cristina Iglesias, Juan Luis Moraza.*</t>
+    <t>El arte de los siglos XIX y XX en Euskal Herria. Ejemplos: Adolfo Guiard, Arteta, Iturrino, Oteiza y Chillida. La nueva pintura y escultura vasca: Ruiz Balerdi, Zumeta, Dora Salazar, Txomin Badiola, Cristina Iglesias, Juan Luis Moraza</t>
   </si>
   <si>
     <t>De la artesanía al diseño. Contextualización, características generales, períodos, ejemplos y evolución de los casos del</t>
   </si>
   <si>
     <t>El arte y la Abstracción. Contextualización, características generales, períodos, ejemplos y evolución de los casos de:</t>
   </si>
   <si>
-    <t>La escultura de vanguardia.*</t>
-[...2 lines deleted...]
-    <t>Arte e identidad individual y colectiva. La necesidad de representarnos: la imagen del cuerpo humano y el retrato. La evolución de la imagen del artista. Escuelas, regionalismos e identidades colectivas.*</t>
+    <t>La escultura de vanguardia</t>
+  </si>
+  <si>
+    <t>Arte e identidad individual y colectiva. La necesidad de representarnos: la imagen del cuerpo humano y el retrato. La evolución de la imagen del artista. Escuelas, regionalismos e identidades colectivas</t>
   </si>
   <si>
     <t>La mujer en el arte:</t>
   </si>
   <si>
-    <t>Su representación, desde una perspectiva crítica.*</t>
-[...2 lines deleted...]
-    <t>La mujer como artista y su lucha por la visibilidad a lo largo de la historia. De Artemisia Gentileschi a Helen Frankenthaler.*</t>
+    <t>Su representación, desde una perspectiva crítica</t>
+  </si>
+  <si>
+    <t>La mujer como artista y su lucha por la visibilidad a lo largo de la historia. De Artemisia Gentileschi a Helen Frankenthaler</t>
   </si>
   <si>
     <t>El patrimonio artístico: valor social, cultural y de memoria colectiva. Preservación, conservación, restauración y usos sostenibles. Diferencia y complemento mutuo entre Museografía y Museología. La Ley de Patrimonio nacional y la Ley de</t>
   </si>
   <si>
-    <t>Pintura, espacio y perspectiva: la conquista de la tercera dimensión.*</t>
-[...8 lines deleted...]
-    <t>Arquitectura y urbanismo en el País Vasco.*</t>
+    <t>Pintura, espacio y perspectiva: la conquista de la tercera dimensión</t>
+  </si>
+  <si>
+    <t>Arquitectura y espacio: la creación de espacios arquitectónicos. Funcionalismo y Racionalismo arquitectónico</t>
+  </si>
+  <si>
+    <t>Arte e intervención en el territorio: el urbanismo como arte</t>
+  </si>
+  <si>
+    <t>Arquitectura y urbanismo en el País Vasco</t>
   </si>
   <si>
     <t>Arte y medio ambiente.</t>
   </si>
   <si>
     <t>Arquitectura, urbanismo y diseño sostenible.</t>
   </si>
   <si>
-    <t>La contribución del arte a los Objetivos de Desarrollo Sostenible.*</t>
-[...2 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>La contribución del arte a los Objetivos de Desarrollo Sostenible</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de forma superficial algún reto ecosocial de España, pero no logra analizar críticamente las fuentes ni argumentar posturas. Reconoce información sin contrastar y no conecta con patrones de consumo o estilos de vida.
+→ En un debate sobre sequía, menciona el dato de que hay poca agua pero no analiza causas ni propone cambios. Cita una noticia sin evaluar su fiabilidad.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Analiza algún reto ecosocial español con ayuda de fuentes básicas, distingue entre información oficial y extraoficial, pero su argumentación es incompleta o poco estructurada. Propone cambios de consumo genéricos sin evidencias.
+→ Compara dos artículos sobre pérdida de biodiversidad, identifica una fuente sesgada, pero no integra datos geográficos. Sugiere 'consumir menos plástico' sin relación con el análisis.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta retos ecosociales actuales y futuros de España mediante el análisis crítico de diversas fuentes, oficiales y extraoficiales. Debate con argumentos geográficos sólidos y muestra capacidad para evaluar la fiabilidad de la información. Propone transformaciones de patrones de consumo y estilos de vida saludables coherentes con el análisis.
+→ Elabora un informe sobre la huella hídrica en España contrastando datos del INE con un documental. En el debate, defiende el consumo de proximidad basándose en mapas de recursos. Sugiere cambios viables como reducir el desperdicio alimentario.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Valora críticamente los retos ecosociales de España integrando perspectivas geográficas, históricas y económicas. Transfiere el análisis a contextos locales y globales, evaluando implicaciones éticas. Genera propuestas originales y fundamentadas para transformar patrones de consumo y estilos de vida, y defiende posiciones con empatía y respeto, promoviendo el cambio en su entorno.
+→ Diseña una campaña escolar para reducir el consumo energético basándose en el análisis de la huella de carbono de la comunidad. En un debate, argumenta usando modelos predictivos y cita experiencias de otras regiones. Propone un plan de acción detallado con indicadores de seguimiento.</t>
+  </si>
+  <si>
+    <t>Identifica elementos básicos en un paisaje (natural/humanizado) pero no establece relaciones entre ellos ni reconoce impactos ambientales o principios de sostenibilidad.
+→ Al observar una fotografía de un polígono industrial junto a un río, solo enumera fábricas y cauce, sin mencionar contaminación o cambio en el ecosistema.</t>
+  </si>
+  <si>
+    <t>Describe interacciones simples entre la acción humana y el medio natural, menciona algún impacto ambiental, pero no integra la complejidad sistémica ni valora críticamente la sostenibilidad.
+→ Explica que la deforestación de una ladera para cultivos reduce la vegetación, pero no analiza cómo afecta a la erosión del suelo ni propone medidas correctoras.</t>
+  </si>
+  <si>
+    <t>Interpreta fuentes visuales (fotografías, mapas, satélite) analizando las relaciones entre elementos geográficos, evalúa impactos desde la sostenibilidad y reconoce la complejidad sistémica de los paisajes.
+→ Analiza una ortofoto de una zona costera urbanizada, identifica la pérdida de dunas y humedales, explica cómo afecta a la dinámica litoral y propone actuaciones sostenibles (restauración, limitación urbanística).</t>
+  </si>
+  <si>
+    <t>Integra múltiples fuentes visuales de distintas escalas y momentos, realiza un análisis crítico de la sostenibilidad, anticipa escenarios futuros y propone soluciones innovadoras basadas en la comprensión sistémica.
+→ Compara fotografías históricas y actuales de un delta agrícola, modela mediante un diagrama las interacciones entre regadío, acuífero y biodiversidad, y diseña una propuesta de gestión integrada que equilibre producción agraria y conservación ecológica.</t>
+  </si>
+  <si>
+    <t>Identifica de manera aislada algún elemento del relieve, clima o hidrografía de España, sin establecer comparaciones ni relacionar con la diversidad europea. No reflexiona sobre la percepción del espacio.
+→ En un mapa físico de España, señala las cordilleras principales pero no las compara con otras regiones europeas ni describe los contrastes climáticos.</t>
+  </si>
+  <si>
+    <t>Describe la diversidad natural de España enumerando algunas características del relieve, clima, hidrografía y biodiversidad, y realiza comparaciones sencillas con Europa, pero de forma incompleta o con errores. Reflexiona de manera superficial sobre la percepción del espacio.
+→ Elabora una tabla que compara el clima mediterráneo y el atlántico, pero omite la hidrografía o la biodiversidad, y su reflexión sobre la percepción se limita a afirmar que 'España tiene paisajes variados'.</t>
+  </si>
+  <si>
+    <t>Analiza la diversidad natural de España identificando y comparando adecuadamente las características comunes y específicas del relieve, clima, hidrografía y biodiversidad en el contexto europeo. Reflexiona de forma coherente sobre cómo esta diversidad influye en la percepción personal del espacio.
+→ Realiza un informe que compara dos espacios naturales (uno peninsular y otro insular) destacando similitudes y diferencias en relieve, clima y vegetación, y concluye con una reflexión personal argumentada sobre cómo su experiencia del espacio varía según la región.</t>
+  </si>
+  <si>
+    <t>Integra y evalúa críticamente la diversidad natural de España dentro del marco europeo, estableciendo relaciones complejas entre los elementos geográficos y la percepción del espacio. Propone interpretaciones personales fundamentadas y detecta singularidades o excepciones.
+→ Desarrolla un ensayo en el que analiza cómo la interacción entre relieve, clima y usos humanos genera paisajes singulares en España frente a Europa, y argumenta cómo esa singularidad condiciona su propia percepción del territorio, citando ejemplos concretos de contrastes espaciales.</t>
+  </si>
+  <si>
+    <t>Intenta localizar fenómenos naturales o humanos con apoyo de las TIG, pero emplea escalas inadecuadas o no justifica la elección. No logra argumentar los límites o categorías del fenómeno.
+→ Mapa de densidad de población de España con escala provincial, cuando el fenómeno analizado requiere escala municipal. Sin comentario sobre la elección de escala.</t>
+  </si>
+  <si>
+    <t>Localiza fenómenos usando TIG con una escala aproximada, pero comete errores parciales en la justificación de límites o categorías. La argumentación es incompleta o poco rigurosa.
+→ Mapa de temperaturas medias anuales con escala autonómica, aunque el análisis requiere escala local. Breve explicación genérica sin contrastar fuentes.</t>
+  </si>
+  <si>
+    <t>Aplica correctamente la escala apropiada y las TIG para localizar fenómenos naturales o humanos. Argumenta con rigor los límites o categorías, resolviendo el problema de escala con eficacia.
+→ Mapa coroplético de precipitaciones en Andalucía con escala municipal, acompañado de un informe que justifica la elección de intervalos y fuentes, y explica la distribución espacial.</t>
+  </si>
+  <si>
+    <t>Integra escalas múltiples y diversas TIG para analizar fenómenos complejos. Crea productos propios (mapas, infografías, informes) con fines explicativos, comunicando diagnósticos y proponiendo hipótesis innovadoras.
+→ Análisis multiescalar del cambio de usos del suelo en una comarca: mapas de detalle (parcelas) y síntesis (comarca), con informe que diagnostica causas, propone hipótesis de evolución futura y sugiere medidas de ordenación.</t>
+  </si>
+  <si>
+    <t>Identifica la globalización como un concepto general, pero no establece relaciones causa-efecto ni genera productos que demuestren interconexión a distintas escalas. Su análisis es superficial y no incorpora la dimensión ética (dignidad humana o medio ambiente).
+→ Enumera tres características de la globalización (ej. libre comercio, flujos financieros, difusión cultural) sin vincularlas entre sí ni con impactos concretos.</t>
+  </si>
+  <si>
+    <t>Describe relaciones causa-efecto simples entre la globalización y algún aspecto económico o social, pero con limitada profundidad analítica. El producto creado (presentación, esquema) muestra algunas conexiones, pero no integra suficientemente la reflexión ética ni la interdependencia a múltiples escalas.
+→ Explica cómo la deslocalización industrial afecta al empleo en un país desarrollado, mencionando brevemente las condiciones laborales en el país de destino, sin profundizar en las consecuencias ambientales o proponer alternativas.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente las relaciones de causa y efecto de la globalización en los sistemas económicos y comportamientos sociales, considerando escalas local, nacional y global. Crea un producto propio (informe, infografía, vídeo) que evidencia la interconexión y la interdependencia, e incorpora propuestas fundamentadas para promover el respeto a la dignidad humana y al medio ambiente.
+→ Elabora un informe de investigación sobre el impacto de una multinacional textil en tres países (producción, consumo, residuos) que incluye: análisis de las condiciones laborales, huella ecológica, y propuestas de mejora (comercio justo, consumo responsable) basadas en datos y fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Evalúa la globalización desde una perspectiva sistémica, transfiriendo su análisis a contextos nuevos (ej. crisis pandémica, cadenas de valor tecnológicas) y generando productos innovadores que integran soluciones viables. Su trabajo demuestra una reflexión ética profunda y una capacidad para diseñar propuestas transformadoras que vinculen la acción individual con la ciudadanía global.
+→ Diseña una campaña de sensibilización (web, pódcast o intervención en el centro) que conecta el consumo local de alimentos con problemáticas globales (cambio climático, desigualdad) e incluye un plan de evaluación con indicadores de impacto (reducción de huella de carbono, adherencia a criterios de comercio justo).</t>
+  </si>
+  <si>
+    <t>Enumera desequilibrios territoriales, sociolaborales o demográficos de España sin ofrecer explicación crítica, ni identificar factores que los originan. No justifica mecanismos de compensación ni muestra conciencia de solidaridad.
+→ En un comentario de mapa, cita desequilibrios como 'España vaciada' pero no relaciona con decisiones políticas ni ofrece razones.</t>
+  </si>
+  <si>
+    <t>Identifica algunos factores que originan desequilibrios y reconoce la existencia de mecanismos de compensación, pero la argumentación es parcial, con escasa crítica y sin integrar datos demográficos o sociolaborales de forma completa.
+→ En un informe, menciona la concentración económica en Madrid como causa de desequilibrio, pero no analiza el papel de las políticas europeas ni ofrece una valoración personal.</t>
+  </si>
+  <si>
+    <t>Explica de forma crítica los desequilibrios territoriales y sociolaborales, analizando factores de localización y decisiones históricas/políticas. Justifica la necesidad de mecanismos de cooperación y cohesión, demostrando conciencia de solidaridad.
+→ En un ensayo, argumenta con datos que la desigualdad regional en España se debe a la industrialización selectiva y al modelo de desarrollo; valora positivamente los fondos FEDER y propone mejoras.</t>
+  </si>
+  <si>
+    <t>Integra diferentes escalas (local, nacional, europea) para explicar desequilibrios, realiza conexiones entre estructura sociolaboral y demográfica, y transfiere el análisis a otros contextos. Evalúa críticamente la efectividad de los mecanismos de cohesión y propone alternativas innovadoras.
+→ En un debate o trabajo de investigación, compara los desequilibrios de España con los de otros países de la UE, critica la eficacia de la PAC en cohesión rural y diseña una propuesta de plan de desarrollo regional.</t>
+  </si>
+  <si>
+    <t>Repite de manera literal ideas o datos aislados extraídos de fuentes dadas, sin relacionarlos con el contexto geográfico o histórico. No logra reelaborar saberes ni aplicarlos a situaciones nuevas.
+→ Enumera tres causas de la desertificación en España pero no conecta con el uso del suelo actual ni propone medidas.</t>
+  </si>
+  <si>
+    <t>Aplica algunos saberes previos a contextos conocidos, pero de forma parcial o con poca adaptación. Reconoce la necesidad de reelaborar información, aunque las conexiones son simples y poco rigurosas.
+→ Explica el cambio climático en el pasado usando datos de temperatura, pero al referirse al presente solo menciona consecuencias genéricas sin escalar a nivel local.</t>
+  </si>
+  <si>
+    <t>Reelabora saberes de geografía física y humana para analizar fenómenos actuales a diferentes escalas, integrando información nueva de manera coherente. Propone soluciones fundamentadas en contextos concretos de transformación.
+→ Analiza la relación entre el turismo masivo y la pérdida de biodiversidad en el litoral mediterráneo; propone un plan de turismo sostenible basado en datos demográficos y ecológicos.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geográficos con otros campos (economía, sociología, tecnología) para diseñar soluciones innovadoras y viables a problemas pasados, presentes o futuros. Muestra capacidad de transferencia a contextos cambiantes y promueve el aprendizaje autónomo.
+→ Diseña un modelo de agricultura de precisión en la España rural que combina datos climáticos históricos, previsiones meteorológicas y tendencias de mercado, argumentando su viabilidad social y económica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos (GIS) que muestren la evolución de indicadores ecosociales (huella hídrica, emisiones) junto con noticias de fuentes oficiales (INE, MITECO) y extraoficiales (blogs, RRSS) para contrastar narrativas.
+• Utilizar infografías dinámicas que comparen discursos formales (informes gubernamentales) e informales (vídeos virales) sobre un mismo reto (ej. sequía), destacando sesgos y datos objetivos.
+• Proporcionar esquemas visuales de pensamiento crítico (como el modelo de análisis de argumentos) para desglosar los mensajes recibidos, distinguiendo hechos, opiniones y falacias.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un análisis multimodal: los estudiantes eligen entre redactar un informe crítico, grabar un podcast o diseñar una infografía en la que contrasten dos fuentes (una oficial y otra extraoficial) sobre un mismo desafío ecosocial.
+• Crear un debate simulado en el aula donde cada alumno represente un sector (administración, ONG, empresa, ciudadano) y deba argumentar con datos de diferentes canales, seguido de una reflexión individual por escrito.
+• Diseñar un plan de acción personal para transformar un patrón de consumo insostenible (ej. movilidad, alimentación) que incluya un diario de seguimiento, justificación geográfica y propuesta de cambio realista.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar los retos ecosociales con el entorno local del alumnado: analizar datos de su municipio (calidad del aire, consumo de agua) y compararlos con discursos oficiales y vecinales, promoviendo la relevancia personal.
+• Ofrecer libertad para seleccionar el reto ecosocial (cambio climático, pérdida de biodiversidad, despoblación rural) y el canal de información a investigar, fomentando la autonomía y la elección significativa.
+• Plantear un juego de roles donde el alumnado adopte el perfil de un 'detective de discursos' que debe evaluar la credibilidad de mensajes reales (tuits, titulares, informes) mediante rúbricas co-diseñadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas en diferentes proyecciones y escalas para que comparen deformaciones y elijan la más adecuada según el análisis
+• Proporcionar infografías interactivas sobre balances hídricos y erosión del suelo que permitan variar parámetros y observar efectos
+• Incluir un banco de imágenes multitemporales del mismo lugar (orofoto, satélite, histórica) para detectar cambios en el paisaje</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un videoclip de 3 minutos analizando un paisaje local y argumentando su grado de sostenibilidad
+• Diseñar un mapa conceptual dinámico con herramientas digitales que conecte factores naturales y antrópicos de un espacio concreto
+• Participar en un debate estructurado donde defiendan una postura sobre un conflicto territorial (ej. regadío vs. humedal) usando pruebas visuales</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar elegir entre tres casos de estudio (litoral mediterráneo, dehesa extremeña, área metropolitana) para aplicar el análisis de sostenibilidad
+• Plantear un reto cronometrado: identificar el impacto humano en cinco imágenes satelitales de distintas épocas y justificar las transformaciones
+• Conectar con el entorno cercano: usar Google Earth para visitar virtualmente un paisaje próximo y proponer tres medidas de mejora sostenible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas físicos, climáticos y biogeográficos de España en formato interactivo (GIS) y en papel, con leyendas simplificadas y ampliables.
+• Facilitar una selección de audios descriptivos de paisajes geográficos (sonidos de distintos climas, hidrografía) y lecturas de textos cortos sobre la diversidad territorial.
+• Proporcionar diagramas climáticos (termopluviométricos) ya elaborados de diferentes regiones, con opción de visualizarlos en 3D y con etiquetas en varios niveles de detalle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado elaborar un informe escrito, una infografía digital o una presentación oral comparando dos paisajes peninsulares seleccionados.
+• Ofrecer la posibilidad de grabar un podcast o vídeo corto reflexionando sobre cómo la diversidad natural influye en su percepción personal del espacio vivido.
+• Plantear la creación de un mapa conceptual colaborativo en línea que relacione relieve, clima, hidrografía y biodiversidad de una comunidad autónoma concreta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija la zona geográfica de España que más le interese (costa, interior, montaña) para realizar el análisis comparativo.
+• Incorporar noticias actuales sobre riesgos geográficos (sequías, inundaciones, incendios) y proponer un debate guiado sobre la relación entre diversidad natural y percepción del riesgo.
+• Ofrecer niveles de profundización: nivel básico (descripción de elementos), nivel medio (análisis de relaciones) y nivel avanzado (predicción de cambios futuros en la biodiversidad).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tutoriales interactivos (vídeos cortos, simulaciones) sobre el manejo de Sistemas de Información Geográfica (SIG) para ajustar escalas.
+• Mostrar ejemplos contrastados de representaciones cartográficas a distintas escalas (1:10.000 vs 1:1.000.000) y discutir sus usos adecuados.
+• Proporcionar material textual con glosario visual de términos técnicos (escala numérica, gráfica, error de generalización).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la elaboración de un mapa temático (p.ej., densidad de población) utilizando una escala adecuada y justificando la elección.
+• Pedir un breve informe escrito que argumente cómo la elección de escala afecta la interpretación de un fenómeno (p.ej., distribución de industrias).
+• Permitir la creación de una presentación oral con apoyo de un SIG en línea (p.ej., ArcGIS Online) para exponer el análisis de un problema de escala.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conectar el concepto de escala con problemas reales (p.ej., planificación de evacuación por riadas, donde la escala determina las rutas de escape).
+• Ofrecer la opción de elegir entre analizar un ámbito local (barrio, municipio) o global (cambio climático) para trabajar la competencia.
+• Incorporar un elemento de juego: reto de identificar a qué escala está un mapa y qué información se pierde al cambiar de escala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa interactivo en línea que muestre flujos comerciales globales y permita filtrar por producto o región, acompañado de una infografía con datos clave de interdependencia económica.
+• Proporcionar un podcast o video corto que narre un caso real de cadena de suministro (por ejemplo, el teléfono móvil) desde la extracción hasta el consumo, destacando impactos sociales y ambientales.
+• Facilitar un artículo académico adaptado con glosario visual y esquemas de causa-efecto sobre la globalización y la crisis climática.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto propio (vídeo, mapa conceptual interactivo, informe escrito, presentación oral) que demuestre la interconexión global a través de un estudio de caso elegido.
+• Pedir la creación de un diagrama de flujo causal (físico o digital) que relacione un fenómeno local (ejemplo: cierre de una fábrica) con factores globales (comercio, políticas, consumo).
+• Proponer un debate simulado donde los estudiantes representen distintos actores globales (ONG, empresa transnacional, consumidor, gobierno) y defiendan posturas sobre un acuerdo comercial.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación dentro de la globalización (comercio justo, migraciones, moda rápida, tecnología) para que cada estudiante elija el que más le interese.
+• Plantear un reto de diseño: '¿Cómo harías visible la huella global de un objeto cotidiano?' y permitir libertad de formato (físico, digital, performativo).
+• Incorporar una autoevaluación con rúbrica negociada donde los estudiantes definan sus propios criterios de éxito para el producto final, aumentando la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos de coropletas que muestren la evolución del PIB per cápita provincial en las últimas décadas, con posibilidad de activar capas de datos sociolaborales y demográficos.
+• Presentar animaciones cronológicas de la densidad de población y de la tasa de paro por comunidades autónomas desde 1980 hasta la actualidad.
+• Facilitar un podcast o videomensaje de un geógrafo que explique el origen histórico de los fondos de cohesión europeos y su impacto en regiones españolas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un informe crítico que proponga medidas concretas para reducir un desequilibrio territorial concreto (ej. brecha digital rural-urbano), incluyendo datos cuantitativos y fuentes.
+• Grabar un videomensaje de 3 minutos simulando una intervención en un foro europeo, defendiendo la necesidad de reforzar un mecanismo de cohesión (FEDER, FSE) en una comunidad autónoma.
+• Diseñar un mapa conceptual interactivo (con herramientas como Genially o Miro) que relacione procesos históricos, decisiones políticas y desigualdades actuales en la estructura sociolaboral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta: '¿Cómo afectan los desequilibrios territoriales a tu entorno cercano?' y pedir que aporten un caso real de su provincia o comarca, vinculándolo a datos nacionales.
+• Ofrecer la posibilidad de elegir entre analizar un desequilibrio demográfico, sociolaboral o territorial, permitiendo que cada alumno profundice en el aspecto que más le interese.
+• Utilizar una plataforma colaborativa (Padlet, Flinga) para que el alumnado publique en tiempo real sus reflexiones sobre noticias actuales relacionadas con la cohesión territorial, fomentando la participación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas interactivos con capas superpuestas (físico, político, económico) para explorar relaciones espaciales a diferentes escalas.
+• Proporcionar textos geográficos digitales con enlaces a glosarios, gráficos animados y explicaciones en audio para apoyar la comprensión de conceptos complejos como la transición demográfica.
+• Utilizar simulaciones geográficas (ej. modelos de crecimiento urbano o evolución de un delta) que permitan modificar variables y observar resultados, conectando teoría con dinámicas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe geográfico en formato escrito, audiovisual (documental corto) o infográfico, analizando un problema territorial actual y proponiendo soluciones innovadoras.
+• Organizar debates simulados sobre casos geopolíticos (ej. gestión del agua transfronteriza) donde los estudiantes asuman roles (científico, político, ecologista) y defiendan posturas basadas en datos.
+• Crear un portafolio digital con reflexiones periódicas sobre cómo aplican conceptos geográficos a situaciones de su entorno, integrando evidencias como fotos, noticias y mapas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de temas de investigación (ej. turismo sostenible, energías renovables en la región, impacto de infraestructuras) para que cada estudiante elija un ámbito de interés, fomentando la autonomía.
+• Plantear un reto de diseño de una solución geográfica innovadora (ej. plan de movilidad urbana para reducir emisiones) donde el alumnado colabore en equipos con roles flexibles y reciba retroalimentación continua.
+• Conectar las actividades con salidas de campo virtuales o presenciales (ej. visita a un parque natural o zona afectada por especulación urbanística) para aumentar la relevancia y el vínculo con el territorio.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CC4, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>El debate sobre retos ecosociales y el análisis de mensajes de diversos canales requiere competencia comunicativa, conciencia de sostenibilidad y pensamiento crítico sobre la información.</t>
+  </si>
+  <si>
+    <t>STEM2, CC4, CCEC1</t>
+  </si>
+  <si>
+    <t>CD1, CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La interpretación de fuentes visuales para valorar paisajes y sostenibilidad vincula el método científico con la apreciación del patrimonio natural y cultural.</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CCL2</t>
+  </si>
+  <si>
+    <t>CP3, CD1, STEM2</t>
+  </si>
+  <si>
+    <t>El análisis comparativo de elementos físicos (relieve, clima) en el contexto europeo exige conocimiento científico-técnico y comprensión de la diversidad geográfica.</t>
+  </si>
+  <si>
+    <t>CD2, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CD5, STEM3, CE3</t>
+  </si>
+  <si>
+    <t>El uso de TIG y métodos geográficos para localizar y argumentar fenómenos implica el dominio de herramientas digitales y el razonamiento lógico-espacial.</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CD3</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA3, STEM4</t>
+  </si>
+  <si>
+    <t>La investigación de la globalización y la creación de productos propios requiere comprender sistemas económicos globales, iniciativa emprendedora y gestión de información.</t>
+  </si>
+  <si>
+    <t>CC2, STEM4, CCL3</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA1, CE2</t>
+  </si>
+  <si>
+    <t>Explicar críticamente desequilibrios territoriales y demográficos demanda conciencia social sobre la desigualdad, análisis de impacto y pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE3, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>La movilización de conocimientos y la reorientación de estrategias de trabajo individual y colectivo se centra en la autorregulación y la cooperación.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de currículo de tu CCAA para Bachillerato. Identifica los 4 bloques de saberes y cómo se conectan con las 7 competencias específicas. Es vital entender que en 2.º de Bachillerato, el currículo está legalmente condicionado por la estructura de la PAU/EBAU regional.</t>
+  </si>
+  <si>
+    <t>No te limites al texto del decreto; busca la 'Guía de Orientación' de la universidad de tu CCAA, ya que suele restringir o ampliar los saberes del decreto oficial para el examen de acceso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Mapea los 13 criterios de evaluación contra las 7 Competencias Específicas (CE). Asegúrate de que cada criterio tenga asignado al menos un saber básico de los 15 disponibles. En Geografía, los criterios suelen estar muy vinculados al análisis multiescalar (local a global).</t>
+  </si>
+  <si>
+    <t>Crea una tabla cruzada donde veas qué criterios se repiten más; normalmente los de 'análisis de fuentes gráficas y cartográficas' son transversales a todos los bloques.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Define cómo medirás los 13 criterios. Dado que es un curso terminal, los instrumentos deben ser variados: comentarios de paisajes, análisis de climogramas, pirámides de población y mapas de coropletas, además de pruebas objetivas.</t>
+  </si>
+  <si>
+    <t>Asocia siempre un criterio de 'pensamiento crítico' (CE6 o CE7) a las prácticas de comentario de paisajes para evitar que el alumno solo memorice la descripción técnica.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 15 saberes en los tres trimestres. Teniendo 3 horas semanales, el tiempo es oro. Bloque 1 (Medio físico) suele ocupar el primer trimestre; Bloques 2 y 3 (Población, Urbano y Actividades Económicas) el segundo; y Bloque 4 (Organización territorial y España en el mundo) el tercero.</t>
+  </si>
+  <si>
+    <t>Reserva las últimas 3 semanas de mayo exclusivamente para simulacros de examen y repaso de técnicas cartográficas; el temario debe 'terminar' de facto en abril.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una Situación de Aprendizaje (SDA) potente por trimestre que integre varios saberes. Ejemplo: 'Informe sobre la vulnerabilidad climática local' para el primer trimestre, usando datos reales del entorno del centro.</t>
+  </si>
+  <si>
+    <t>Para que la SDA sea útil en 2.º de Bachillerato, el 'producto final' debe ser un dosier de prácticas resueltas que sigan el formato exacto de las preguntas de la EBAU.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Decide el peso de cada criterio en la nota final. Al ser 13 criterios, no todos valen lo mismo. Los criterios relacionados con la interpretación de información geográfica suelen tener más peso que los puramente descriptivos.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de los criterios evaluados en las pruebas escritas no supere el 70% de la nota, dejando un 30% para el desempeño en las SDA y prácticas de aula para cumplir con el espíritu LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las adaptaciones no significativas (DUA). En Geografía, esto implica ofrecer alternativas visuales (mapas con mayor contraste) o glosarios terminológicos para alumnos con dificultades de comprensión lectora.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el examen; pide la entrega de las prácticas cartográficas fallidas corregidas y una breve defensa oral de un paisaje geográfico.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar los principales retos ecosociales actuales y futuros a los que se enfrentan el País Vasco y España, explican do sus causas y consecuencias a través de la perspectiva ge</t>
   </si>
   <si>
     <t>Argumentar sobre los retos naturales y sociales del País Vasco y España de forma comprometida y respetuosa con las opiniones ajenas, utilizando los saberes adquiridos y presentando</t>
   </si>
   <si>
-    <t>Identificar la diversidad y singularidad de paisajes naturales del País Vasco, de España y de Europa, comparando sus ele mentos, distribución, características y contrastes a distin</t>
+    <t>Identificar la diversidad y singularidad de paisajes naturales del País Vasco, de España y de Europa, comparando sus elementos, distribución, características y contrastes a distint</t>
   </si>
   <si>
     <t>Reflexionar sobre la percepción del espacio geográfico localizando y reconociendo en mapas regiones geomorfológi cas y bioclimáticas con características comunes y específicas, dest</t>
   </si>
   <si>
     <t>Valorar la aportación de las TIG, así como de otros métodos y técnicas de la Geografía y de las ciencias afines, a la construcción del conocimiento geográfico, familiarizándose con</t>
   </si>
   <si>
     <t>Localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, empleando la escala apropiada y justificando los métodos y datos elegidos y la delimitación de re</t>
   </si>
   <si>
     <t>Explicar las causas de la globalización y sus efectos sobre la organización y los sectores económicos a distintas esca las, relacionándolos con la evolución de la estructura económ</t>
   </si>
   <si>
     <t>Crear productos tanto en formato analógico como digital que muestren las consecuencias que nuestras acciones tienen sobre las condiciones laborales y de vida, tanto en el entorno c</t>
   </si>
   <si>
     <t>Expresar la necesidad de preservar el medio ambiente indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuacio</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar la estructura territorial y administrativa del País Vasco, el Estado español y las consecuencias de la integración en la Unión Europea, reconociendo la influencia que las </t>
   </si>
   <si>
     <t>Argumentar el origen de los desequilibrios socioeconómicos del País Vasco, de España y Europa, interpretando los principales indicadores demográficos y socioeconómicos y analizando</t>
   </si>
@@ -1144,108 +1943,108 @@
   <si>
     <t>Tomar conciencia sobre el funcionamiento de las lenguas y valorar la aportación de la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de la compet</t>
   </si>
   <si>
     <t>Identificar el sentido global, la estructura, la información relevante en función de las necesidades comunicativas y la intención del emisor o emisora en textos orales y multimodal</t>
   </si>
   <si>
     <t>Valorar críticamente la forma y el contenido de textos orales y multimodales complejos y/o especializados, evaluando la calidad, fiabilidad e idoneidad del canal utilizado, así com</t>
   </si>
   <si>
     <t>Realizar exposiciones y argumentaciones orales formales, en las que se recojan diferentes puntos de vista, con dife rente grado de planificación sobre temas de interés científico y</t>
   </si>
   <si>
     <t>Participar de manera activa y adecuada en interacciones orales (formales e informales) y en el trabajo en equipo con actitudes de escucha activa y estrategias de cooperación conver</t>
   </si>
   <si>
     <t>Identificar el sentido global, la estructura, la información relevante y la intención del emisor/emisora de textos escritos y multimodales complejos y/o especializados, con especia</t>
   </si>
   <si>
     <t>Valorar críticamente la forma y el contenido de textos escritos y multimodales complejos y/o especializados evaluando su calidad, la fiabilidad e idoneidad del canal utilizado, así</t>
   </si>
   <si>
     <t>Elaborar textos escritos y multimodales académicos coherentes, cohesionados y con el registro adecuado sobre temas curriculares o de interés social y cultural, precedidos de un pro</t>
   </si>
   <si>
-    <t>Incorporar procedimientos para enriquecer los textos escritos y multimodales, atendiendo a aspectos discursivos, lin güísticos y de estilo, con precisión léxica y corrección ortogr</t>
+    <t>Incorporar procedimientos para enriquecer los textos escritos y multimodales, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortográ</t>
   </si>
   <si>
     <t>Localizar, seleccionar y contrastar información procedente de diferentes fuentes con especial atención a la gestión de su almacenamiento y recuperación, así como a la evaluación de</t>
   </si>
   <si>
     <t>Evaluar la veracidad de noticias e informaciones, con especial atención a las redes sociales y otros entornos digitales, siguiendo pautas de análisis, contraste y verificación, hac</t>
   </si>
   <si>
     <t>Elaborar trabajos de investigación individuales o cooperativos de manera autónoma, en diferentes soportes, sobre temas curriculares, de interés cultural, personal y social a partir</t>
   </si>
   <si>
     <t>Adoptar hábitos de uso crítico, seguro, saludable y sostenible de las tecnologías digitales, evaluando los riesgos y aplicando medidas al usarlas para proteger los dispositivos, lo</t>
   </si>
   <si>
     <t>Elegir y leer de manera autónoma obras relevantes de la literatura contemporánea que se relacionen con las propuestas de lectura guiada, incluyendo ensayo literario y obras actuale</t>
   </si>
   <si>
     <t>Compartir la experiencia lectora valorándola como fuente de disfrute y conocimiento y utilizando un metalenguaje es pecífico; así como elaborar una interpretación personal establec</t>
   </si>
   <si>
     <t>Explicar y argumentar la interpretación de las obras leídas mediante el análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relaci</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la</t>
   </si>
   <si>
     <t xml:space="preserve">Desarrollar proyectos de investigación que se concreten en una exposición oral, un ensayo o una presentación multi modal, estableciendo vínculos argumentados entre los clásicos de </t>
   </si>
   <si>
     <t>Revisar los propios textos y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüís tica e interlingüística, utilizando un metalenguaje específico</t>
   </si>
   <si>
     <t>Explicar y argumentarla interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor/emisora, así como su s efectos en el receptor/receptora, utilizando e</t>
   </si>
   <si>
     <t>Elaborar y presentar los resultados de pequeños proyectos de investigación sobre aspectos relevantes del funciona miento de la lengua, formulando hipótesis y estableciendo generali</t>
   </si>
   <si>
     <t>Identificar y desterrar los usos sexistas y discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión</t>
   </si>
   <si>
     <t>Utilizar estrategias para la gestión y resolución dialogada de los conflictos y la búsqueda de consensos mostrando una actitud respetuosa y empática con las opiniones y sentimiento</t>
   </si>
   <si>
     <t>Generar un conocimiento riguroso de fuentes y documentos filosóficamente relevantes, aplicando técnicas de búsque da, organización, análisis, comparación e interpretación de los mi</t>
   </si>
   <si>
-    <t>Construir juicios propios acerca de problemas histórico-filosóficos, a través de la elaboración y presentación de docu mentos y trabajos de investigación sobre los mismos con preci</t>
-[...2 lines deleted...]
-    <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argu mentativas, y evitando modos dogmáticos, falaces y sesgados de sos</t>
+    <t>Construir juicios propios acerca de problemas histórico-filosóficos, a través de la elaboración y presentación de documentos y trabajos de investigación sobre los mismos con precis</t>
+  </si>
+  <si>
+    <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argumentativas, y evitando modos dogmáticos, falaces y sesgados de sost</t>
   </si>
   <si>
     <t>Sostener el hábito del diálogo argumentativo, empático, abierto y constructivamente comprometido con la búsqueda del conocimiento, a través de la participación activa, respetuosa y</t>
   </si>
   <si>
-    <t>Producir y evaluar discursos argumentativos, orales y escritos, acerca de cuestiones y problemas filosóficos, demos trando un uso correcto de normas y pautas lógicas, retóricas y a</t>
+    <t>Producir y evaluar discursos argumentativos, orales y escritos, acerca de cuestiones y problemas filosóficos, demostrando un uso correcto de normas y pautas lógicas, retóricas y ar</t>
   </si>
   <si>
     <t>Reconocer la importancia de la cooperación, el compromiso con la verdad, el respeto a la pluralidad y el rechazo de toda actitud discriminatoria o arbitraria, aplicando dichos prin</t>
   </si>
   <si>
     <t>Adquirir y expresar un conocimiento significativo de las más importantes propuestas filosóficas que se han sucedido a lo largo de la historia, a través de la indagación sobre ellas</t>
   </si>
   <si>
     <t>Identificar, comprender y debatir sobre los principales problemas, ideas, tesis y controversias filosóficas de la historia del pensamiento, a través del análisis y comentario críti</t>
   </si>
   <si>
     <t>Generar una concepción plural, dialéctica, abierta y crítica de la historia del pensamiento, a través de la comprensión y expresión de las relaciones de oposición y complementaried</t>
   </si>
   <si>
     <t>Desarrollar una actitud abierta, tolerante y comprometida con la resolución racional y dialogada de los conflictos, a través de la interiorización de pluralidad y complejidad de la</t>
   </si>
   <si>
     <t>Conocer los grandes problemas filosóficos, comprendiendo su dimensión temporal y universal, a través del análisis crítico de las condiciones culturales que han dado lugar a su apar</t>
   </si>
   <si>
     <t>Reconocer el cuestionamiento como elemento crucial en la historia del pensamiento filosófico, identificando las pre guntas que lo vertebran a través del estudio de las preguntas qu</t>
   </si>
   <si>
     <t>Adquirir una concepción sistémica y relacional de la historia de la cultura occidental, y del papel de las ideas filosóficas en ella, mediante el análisis y el comentario comparati</t>
   </si>
@@ -1264,84 +2063,84 @@
   <si>
     <t>Descubrir con interés los diferentes procedimientos, materiales e instrumentos que intervienen en el proceso de creación pictórica, aplicando procedimientos de observación, búsqued</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificar las diferentes técnicas de pintura, ateniéndose al contexto histórico, comunicativo y expresivo de las mismas, mediante el estudio, sin ideas preconcebidas, de obras de </t>
   </si>
   <si>
     <t xml:space="preserve">Experimentar de manera creativa con los diferentes medios del lenguaje pictórico, desarrollando la capacidad de expresión personal y autónoma, mediante la creación de producciones </t>
   </si>
   <si>
     <t>Seleccionar creativamente los recursos adecuados para cada situación expresiva y comunicativa, aplicándolos en la realización de producciones plásticas con un motivo determinado. 5</t>
   </si>
   <si>
     <t>Planificar la producción de una obra pictórica seleccionando los recursos adecuados para adaptarse con creatividad e imaginación a una propuesta individual o colaborativa concreta.</t>
   </si>
   <si>
     <t>Implicarse activamente en las diferentes fases de un proyecto artístico colectivo, generando cohesión, integración e inclusión, y enriqueciendo su elaboración con la propia experie</t>
   </si>
   <si>
     <t>Experimentar de manera creativa con los diferentes medios del lenguaje pictórico, desarrollando la capacidad de ex presión personal y autónoma, mediante la creación de producciones</t>
   </si>
   <si>
     <t>Conocer y emplear los principales conceptos correspondientes a la terminología especializada de la materia de Historia del arte, aplicándolos para expresar con claridad y coherenci</t>
   </si>
   <si>
-    <t xml:space="preserve">Identificar los principales estilos artísticos a lo largo de la historia, seleccionando información, describiendo sus carac terísticas fundamentales y su desarrollo en el tiempo y </t>
+    <t>Identificar los principales estilos artísticos a lo largo de la historia, seleccionando información, describiendo sus características fundamentales y su desarrollo en el tiempo y m</t>
   </si>
   <si>
     <t>Reconocer y explicar los mecanismos que rigen la evolución de la Historia del arte a partir del análisis comparativo de obras de diversas épocas y de la explicación de las relacion</t>
   </si>
   <si>
     <t>Analizar y comentar obras de arte de distintos lenguajes, movimientos artísticos y épocas, reconociendo sus aspectos singulares (técnicos, formales, función…) y a sus autores/-as c</t>
   </si>
   <si>
     <t>Contextualizar las Obras de arte en su entorno ideológico, religioso, social, político, cultural y económico, evitando prejuicios, explicando esas interrelaciones y buscando tambié</t>
   </si>
   <si>
     <t>Reconocer los diversos lenguajes artísticos, conociendo las técnicas, códigos representativos y visuales propios de cada época, momento histórico, cultura, género, estilo o artista</t>
   </si>
   <si>
     <t>Elaborar juicios propios acerca de las Obras de arte como forma de comunicación, participando con actitud cooperati va en situaciones comunicativas relacionadas con el ámbito artís</t>
   </si>
   <si>
     <t>Distinguir la función de diferentes Obras de arte en relación con su contexto a partir de la selección de información y del análisis de ejemplos concretos, demostrando una comprens</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar y explicar de forma crítica las diferentes concepciones del Arte a lo largo de la historia, considerando sus códigos, lenguajes, símbolos e interpretaciones, valorando de </t>
   </si>
   <si>
     <t xml:space="preserve">Reconocer y explicar la evolución en la historia del arte tanto de la idea social y filosófica de belleza como de sus cá nones de proyección estética, identificándola en las obras </t>
   </si>
   <si>
     <t>Elaborar argumentos propios acerca de distintos cánones de belleza en obras de diversos estilos y épocas, identifican do las formas y propósitos de dichas representaciones y consid</t>
   </si>
   <si>
     <t>Identificar los elementos que definen ciertas obras de arte como manifestaciones y transmisores culturales y de identi dades individuales y colectivas, investigando y analizando de</t>
   </si>
   <si>
-    <t>Explicar y valorar la importancia del Patrimonio artístico, investigando acerca de sus procesos de adquisición, conser vación, difusión y sus funciones, conociendo la existencia de</t>
+    <t xml:space="preserve">Explicar y valorar la importancia del Patrimonio artístico, investigando acerca de sus procesos de adquisición, conservación, difusión y sus funciones, conociendo la existencia de </t>
   </si>
   <si>
     <t>Conocer y explicar la trayectoria e importancia de las principales figuras femeninas de la Historia del arte, dando visi bilidad a la mujer como artista, analizando el contexto pol</t>
   </si>
   <si>
     <t>Identificar y analizar críticamente la evolución de la imagen que se ha dado de la mujer en la Historia del arte, median te el comentario histórico-artístico de obras relevantes ba</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
@@ -1972,51 +2771,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>124</v>
+        <v>152</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2042,1662 +2841,2076 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>334</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>542</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>335</v>
+        <v>543</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>336</v>
+        <v>544</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>338</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>339</v>
+        <v>575</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>340</v>
+        <v>576</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>341</v>
+        <v>577</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>342</v>
+        <v>578</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>343</v>
+        <v>579</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>580</v>
+      </c>
+      <c r="D3" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E3" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>581</v>
+      </c>
+      <c r="D4" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E4" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>145</v>
+      </c>
+      <c r="D5" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E5" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>151</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E6" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>582</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E7" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>583</v>
+      </c>
+      <c r="D8" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E8" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>584</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E9" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>585</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E10" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>586</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E11" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>587</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E12" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.3</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>588</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E13" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.1</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>589</v>
+      </c>
+      <c r="D14" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E14" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>590</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E15" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.3</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>591</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E16" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.1</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>592</v>
+      </c>
+      <c r="D17" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E17" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>593</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E18" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>594</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E19" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>1.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>595</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E20" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>1.4</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>596</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E21" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2.1</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>597</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E22" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>2.2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>598</v>
+      </c>
+      <c r="D23" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E23" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>3.1</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>599</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E24" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3.2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>600</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E25" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>4.1</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>601</v>
+      </c>
+      <c r="D26" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E26" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>4.2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>602</v>
+      </c>
+      <c r="D27" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E27" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>5.1</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>603</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E28" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5.2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>604</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E29" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6.1</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>605</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E30" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>6.2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>606</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E31" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6.3</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>607</v>
+      </c>
+      <c r="D32" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E32" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>6.4</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>608</v>
+      </c>
+      <c r="D33" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E33" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>7.1</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>609</v>
+      </c>
+      <c r="D34" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E34" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>7.2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>610</v>
+      </c>
+      <c r="D35" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E35" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>8.1</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>375</v>
+        <v>611</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.14</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>8.2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>376</v>
+        <v>612</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.14</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>8.3</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>377</v>
+        <v>613</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.14</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9.1</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>378</v>
+        <v>614</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.14</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>9.2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>379</v>
+        <v>615</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.14</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>9.3</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>380</v>
+        <v>616</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.14</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>10.1</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>381</v>
+        <v>617</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>1.14</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>10.2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>382</v>
+        <v>618</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>1.14</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>1.1</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>619</v>
+      </c>
+      <c r="D44" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E44" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>1.2</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="D45" s="7"/>
+        <v>620</v>
+      </c>
+      <c r="D45" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E45" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>2.1</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D46" s="7"/>
+        <v>621</v>
+      </c>
+      <c r="D46" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E46" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>2.2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D47" s="7"/>
+        <v>622</v>
+      </c>
+      <c r="D47" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E47" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>3.1</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="D48" s="7"/>
+        <v>623</v>
+      </c>
+      <c r="D48" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E48" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>3.3</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D49" s="7"/>
+        <v>624</v>
+      </c>
+      <c r="D49" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E49" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>4.1</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D50" s="7"/>
+        <v>625</v>
+      </c>
+      <c r="D50" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E50" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>4.2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="D51" s="7"/>
+        <v>626</v>
+      </c>
+      <c r="D51" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E51" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>5.1</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D52" s="7"/>
+        <v>627</v>
+      </c>
+      <c r="D52" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E52" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>5.2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D53" s="7"/>
+        <v>628</v>
+      </c>
+      <c r="D53" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E53" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>6.1</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D54" s="7"/>
+        <v>629</v>
+      </c>
+      <c r="D54" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E54" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>6.2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D55" s="7"/>
+        <v>630</v>
+      </c>
+      <c r="D55" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E55" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>7.1</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="D56" s="7"/>
+        <v>631</v>
+      </c>
+      <c r="D56" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E56" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>8.1</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>396</v>
+        <v>632</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
         <v>1.14</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>9.1</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>397</v>
+        <v>633</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
         <v>1.14</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>9.2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>398</v>
+        <v>634</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
         <v>1.14</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>1.1</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D60" s="7"/>
+        <v>252</v>
+      </c>
+      <c r="D60" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E60" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>1.2</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D61" s="7"/>
+        <v>635</v>
+      </c>
+      <c r="D61" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E61" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>2.1</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D62" s="7"/>
+        <v>254</v>
+      </c>
+      <c r="D62" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E62" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>3.1</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D63" s="7"/>
+        <v>636</v>
+      </c>
+      <c r="D63" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E63" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>3.2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D64" s="7"/>
+        <v>637</v>
+      </c>
+      <c r="D64" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E64" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>4.1</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D65" s="7"/>
+        <v>638</v>
+      </c>
+      <c r="D65" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E65" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>5.1</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D66" s="7"/>
+        <v>639</v>
+      </c>
+      <c r="D66" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E66" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>6.1</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="D67" s="7"/>
+        <v>640</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E67" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>6.2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="D68" s="7"/>
+        <v>641</v>
+      </c>
+      <c r="D68" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E68" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>1.1</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D69" s="7"/>
+        <v>252</v>
+      </c>
+      <c r="D69" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E69" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>1.2</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D70" s="7"/>
+        <v>635</v>
+      </c>
+      <c r="D70" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E70" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>2.1</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D71" s="7"/>
+        <v>254</v>
+      </c>
+      <c r="D71" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E71" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>3.1</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D72" s="7"/>
+        <v>636</v>
+      </c>
+      <c r="D72" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E72" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>3.2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D73" s="7"/>
+        <v>637</v>
+      </c>
+      <c r="D73" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E73" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>4.1</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="D74" s="7"/>
+        <v>642</v>
+      </c>
+      <c r="D74" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E74" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>5.1</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D75" s="7"/>
+        <v>639</v>
+      </c>
+      <c r="D75" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E75" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>1.1</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D76" s="7"/>
+        <v>643</v>
+      </c>
+      <c r="D76" s="7">
+        <v>1.92</v>
+      </c>
       <c r="E76" s="7">
-        <v>1.14</v>
+        <v>1.92</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>2.1</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D77" s="7"/>
+        <v>644</v>
+      </c>
+      <c r="D77" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E77" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>2.2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="D78" s="7"/>
+        <v>645</v>
+      </c>
+      <c r="D78" s="7">
+        <v>2.0</v>
+      </c>
       <c r="E78" s="7">
-        <v>1.14</v>
+        <v>2.0</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>3.1</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D79" s="7"/>
+        <v>646</v>
+      </c>
+      <c r="D79" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E79" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>3.2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D80" s="7"/>
+        <v>647</v>
+      </c>
+      <c r="D80" s="7">
+        <v>1.67</v>
+      </c>
       <c r="E80" s="7">
-        <v>1.14</v>
+        <v>1.67</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>4.1</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D81" s="7"/>
+        <v>648</v>
+      </c>
+      <c r="D81" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E81" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>4.2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D82" s="7"/>
+        <v>649</v>
+      </c>
+      <c r="D82" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E82" s="7">
-        <v>1.14</v>
+        <v>2.5</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>5.1</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D83" s="7"/>
+        <v>650</v>
+      </c>
+      <c r="D83" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E83" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>5.2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D84" s="7"/>
+        <v>651</v>
+      </c>
+      <c r="D84" s="7">
+        <v>1.82</v>
+      </c>
       <c r="E84" s="7">
-        <v>1.14</v>
+        <v>1.82</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>6.1</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D85" s="7"/>
+        <v>652</v>
+      </c>
+      <c r="D85" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E85" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>6.2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D86" s="7"/>
+        <v>653</v>
+      </c>
+      <c r="D86" s="7">
+        <v>1.54</v>
+      </c>
       <c r="E86" s="7">
-        <v>1.14</v>
+        <v>1.54</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>7.1</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D87" s="7"/>
+        <v>654</v>
+      </c>
+      <c r="D87" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E87" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>7.2</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D88" s="7"/>
+        <v>655</v>
+      </c>
+      <c r="D88" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E88" s="7">
-        <v>1.14</v>
+        <v>4.17</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>8.1</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>420</v>
+        <v>656</v>
       </c>
       <c r="D89" s="7"/>
       <c r="E89" s="7">
         <v>1.14</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>8.2</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>421</v>
+        <v>657</v>
       </c>
       <c r="D90" s="7"/>
       <c r="E90" s="7">
         <v>1.14</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5" t="s">
-        <v>422</v>
+        <v>658</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="5"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7">
         <f>SUM(E3:E90)</f>
-        <v>100.32000000000004</v>
+        <v>169.87999999999988</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>423</v>
+        <v>659</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CN31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:CN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:92">
       <c r="A1" s="6" t="s">
-        <v>424</v>
+        <v>660</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>425</v>
+        <v>661</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3920,59 +5133,59 @@
       <c r="CE1" s="6">
         <v>5.1</v>
       </c>
       <c r="CF1" s="6">
         <v>5.2</v>
       </c>
       <c r="CG1" s="6">
         <v>6.1</v>
       </c>
       <c r="CH1" s="6">
         <v>6.2</v>
       </c>
       <c r="CI1" s="6">
         <v>7.1</v>
       </c>
       <c r="CJ1" s="6">
         <v>7.2</v>
       </c>
       <c r="CK1" s="6">
         <v>8.1</v>
       </c>
       <c r="CL1" s="6">
         <v>8.2</v>
       </c>
       <c r="CM1" s="6" t="s">
-        <v>426</v>
+        <v>662</v>
       </c>
       <c r="CN1" s="6" t="s">
-        <v>343</v>
+        <v>579</v>
       </c>
     </row>
     <row r="2" spans="1:92">
       <c r="A2" s="5" t="s">
-        <v>427</v>
+        <v>663</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4027,51 +5240,51 @@
       <c r="BV2" s="5"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:CL2),"")</f>
         <v/>
       </c>
       <c r="CN2" s="5"/>
     </row>
     <row r="3" spans="1:92">
       <c r="A3" s="5" t="s">
-        <v>428</v>
+        <v>664</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4126,51 +5339,51 @@
       <c r="BV3" s="5"/>
       <c r="BW3" s="5"/>
       <c r="BX3" s="5"/>
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="5"/>
       <c r="CC3" s="5"/>
       <c r="CD3" s="5"/>
       <c r="CE3" s="5"/>
       <c r="CF3" s="5"/>
       <c r="CG3" s="5"/>
       <c r="CH3" s="5"/>
       <c r="CI3" s="5"/>
       <c r="CJ3" s="5"/>
       <c r="CK3" s="5"/>
       <c r="CL3" s="5"/>
       <c r="CM3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:CL3),"")</f>
         <v/>
       </c>
       <c r="CN3" s="5"/>
     </row>
     <row r="4" spans="1:92">
       <c r="A4" s="5" t="s">
-        <v>429</v>
+        <v>665</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4225,51 +5438,51 @@
       <c r="BV4" s="5"/>
       <c r="BW4" s="5"/>
       <c r="BX4" s="5"/>
       <c r="BY4" s="5"/>
       <c r="BZ4" s="5"/>
       <c r="CA4" s="5"/>
       <c r="CB4" s="5"/>
       <c r="CC4" s="5"/>
       <c r="CD4" s="5"/>
       <c r="CE4" s="5"/>
       <c r="CF4" s="5"/>
       <c r="CG4" s="5"/>
       <c r="CH4" s="5"/>
       <c r="CI4" s="5"/>
       <c r="CJ4" s="5"/>
       <c r="CK4" s="5"/>
       <c r="CL4" s="5"/>
       <c r="CM4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:CL4),"")</f>
         <v/>
       </c>
       <c r="CN4" s="5"/>
     </row>
     <row r="5" spans="1:92">
       <c r="A5" s="5" t="s">
-        <v>430</v>
+        <v>666</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4324,51 +5537,51 @@
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
       <c r="CM5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:CL5),"")</f>
         <v/>
       </c>
       <c r="CN5" s="5"/>
     </row>
     <row r="6" spans="1:92">
       <c r="A6" s="5" t="s">
-        <v>431</v>
+        <v>667</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4423,51 +5636,51 @@
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
       <c r="CM6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:CL6),"")</f>
         <v/>
       </c>
       <c r="CN6" s="5"/>
     </row>
     <row r="7" spans="1:92">
       <c r="A7" s="5" t="s">
-        <v>432</v>
+        <v>668</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4522,51 +5735,51 @@
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
       <c r="CL7" s="5"/>
       <c r="CM7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:CL7),"")</f>
         <v/>
       </c>
       <c r="CN7" s="5"/>
     </row>
     <row r="8" spans="1:92">
       <c r="A8" s="5" t="s">
-        <v>433</v>
+        <v>669</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4621,51 +5834,51 @@
       <c r="BV8" s="5"/>
       <c r="BW8" s="5"/>
       <c r="BX8" s="5"/>
       <c r="BY8" s="5"/>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
       <c r="CH8" s="5"/>
       <c r="CI8" s="5"/>
       <c r="CJ8" s="5"/>
       <c r="CK8" s="5"/>
       <c r="CL8" s="5"/>
       <c r="CM8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:CL8),"")</f>
         <v/>
       </c>
       <c r="CN8" s="5"/>
     </row>
     <row r="9" spans="1:92">
       <c r="A9" s="5" t="s">
-        <v>434</v>
+        <v>670</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -4720,51 +5933,51 @@
       <c r="BV9" s="5"/>
       <c r="BW9" s="5"/>
       <c r="BX9" s="5"/>
       <c r="BY9" s="5"/>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
       <c r="CH9" s="5"/>
       <c r="CI9" s="5"/>
       <c r="CJ9" s="5"/>
       <c r="CK9" s="5"/>
       <c r="CL9" s="5"/>
       <c r="CM9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:CL9),"")</f>
         <v/>
       </c>
       <c r="CN9" s="5"/>
     </row>
     <row r="10" spans="1:92">
       <c r="A10" s="5" t="s">
-        <v>435</v>
+        <v>671</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -4819,51 +6032,51 @@
       <c r="BV10" s="5"/>
       <c r="BW10" s="5"/>
       <c r="BX10" s="5"/>
       <c r="BY10" s="5"/>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
       <c r="CH10" s="5"/>
       <c r="CI10" s="5"/>
       <c r="CJ10" s="5"/>
       <c r="CK10" s="5"/>
       <c r="CL10" s="5"/>
       <c r="CM10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:CL10),"")</f>
         <v/>
       </c>
       <c r="CN10" s="5"/>
     </row>
     <row r="11" spans="1:92">
       <c r="A11" s="5" t="s">
-        <v>436</v>
+        <v>672</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -4918,51 +6131,51 @@
       <c r="BV11" s="5"/>
       <c r="BW11" s="5"/>
       <c r="BX11" s="5"/>
       <c r="BY11" s="5"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
       <c r="CH11" s="5"/>
       <c r="CI11" s="5"/>
       <c r="CJ11" s="5"/>
       <c r="CK11" s="5"/>
       <c r="CL11" s="5"/>
       <c r="CM11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:CL11),"")</f>
         <v/>
       </c>
       <c r="CN11" s="5"/>
     </row>
     <row r="12" spans="1:92">
       <c r="A12" s="5" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5017,51 +6230,51 @@
       <c r="BV12" s="5"/>
       <c r="BW12" s="5"/>
       <c r="BX12" s="5"/>
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
       <c r="CH12" s="5"/>
       <c r="CI12" s="5"/>
       <c r="CJ12" s="5"/>
       <c r="CK12" s="5"/>
       <c r="CL12" s="5"/>
       <c r="CM12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:CL12),"")</f>
         <v/>
       </c>
       <c r="CN12" s="5"/>
     </row>
     <row r="13" spans="1:92">
       <c r="A13" s="5" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5116,51 +6329,51 @@
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
       <c r="CH13" s="5"/>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="5"/>
       <c r="CM13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:CL13),"")</f>
         <v/>
       </c>
       <c r="CN13" s="5"/>
     </row>
     <row r="14" spans="1:92">
       <c r="A14" s="5" t="s">
-        <v>439</v>
+        <v>675</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5215,51 +6428,51 @@
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
       <c r="CJ14" s="5"/>
       <c r="CK14" s="5"/>
       <c r="CL14" s="5"/>
       <c r="CM14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:CL14),"")</f>
         <v/>
       </c>
       <c r="CN14" s="5"/>
     </row>
     <row r="15" spans="1:92">
       <c r="A15" s="5" t="s">
-        <v>440</v>
+        <v>676</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5314,51 +6527,51 @@
       <c r="BV15" s="5"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
       <c r="CJ15" s="5"/>
       <c r="CK15" s="5"/>
       <c r="CL15" s="5"/>
       <c r="CM15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:CL15),"")</f>
         <v/>
       </c>
       <c r="CN15" s="5"/>
     </row>
     <row r="16" spans="1:92">
       <c r="A16" s="5" t="s">
-        <v>441</v>
+        <v>677</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5413,51 +6626,51 @@
       <c r="BV16" s="5"/>
       <c r="BW16" s="5"/>
       <c r="BX16" s="5"/>
       <c r="BY16" s="5"/>
       <c r="BZ16" s="5"/>
       <c r="CA16" s="5"/>
       <c r="CB16" s="5"/>
       <c r="CC16" s="5"/>
       <c r="CD16" s="5"/>
       <c r="CE16" s="5"/>
       <c r="CF16" s="5"/>
       <c r="CG16" s="5"/>
       <c r="CH16" s="5"/>
       <c r="CI16" s="5"/>
       <c r="CJ16" s="5"/>
       <c r="CK16" s="5"/>
       <c r="CL16" s="5"/>
       <c r="CM16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:CL16),"")</f>
         <v/>
       </c>
       <c r="CN16" s="5"/>
     </row>
     <row r="17" spans="1:92">
       <c r="A17" s="5" t="s">
-        <v>442</v>
+        <v>678</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5512,51 +6725,51 @@
       <c r="BV17" s="5"/>
       <c r="BW17" s="5"/>
       <c r="BX17" s="5"/>
       <c r="BY17" s="5"/>
       <c r="BZ17" s="5"/>
       <c r="CA17" s="5"/>
       <c r="CB17" s="5"/>
       <c r="CC17" s="5"/>
       <c r="CD17" s="5"/>
       <c r="CE17" s="5"/>
       <c r="CF17" s="5"/>
       <c r="CG17" s="5"/>
       <c r="CH17" s="5"/>
       <c r="CI17" s="5"/>
       <c r="CJ17" s="5"/>
       <c r="CK17" s="5"/>
       <c r="CL17" s="5"/>
       <c r="CM17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:CL17),"")</f>
         <v/>
       </c>
       <c r="CN17" s="5"/>
     </row>
     <row r="18" spans="1:92">
       <c r="A18" s="5" t="s">
-        <v>443</v>
+        <v>679</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5611,51 +6824,51 @@
       <c r="BV18" s="5"/>
       <c r="BW18" s="5"/>
       <c r="BX18" s="5"/>
       <c r="BY18" s="5"/>
       <c r="BZ18" s="5"/>
       <c r="CA18" s="5"/>
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5"/>
       <c r="CE18" s="5"/>
       <c r="CF18" s="5"/>
       <c r="CG18" s="5"/>
       <c r="CH18" s="5"/>
       <c r="CI18" s="5"/>
       <c r="CJ18" s="5"/>
       <c r="CK18" s="5"/>
       <c r="CL18" s="5"/>
       <c r="CM18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:CL18),"")</f>
         <v/>
       </c>
       <c r="CN18" s="5"/>
     </row>
     <row r="19" spans="1:92">
       <c r="A19" s="5" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5710,51 +6923,51 @@
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
       <c r="BY19" s="5"/>
       <c r="BZ19" s="5"/>
       <c r="CA19" s="5"/>
       <c r="CB19" s="5"/>
       <c r="CC19" s="5"/>
       <c r="CD19" s="5"/>
       <c r="CE19" s="5"/>
       <c r="CF19" s="5"/>
       <c r="CG19" s="5"/>
       <c r="CH19" s="5"/>
       <c r="CI19" s="5"/>
       <c r="CJ19" s="5"/>
       <c r="CK19" s="5"/>
       <c r="CL19" s="5"/>
       <c r="CM19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:CL19),"")</f>
         <v/>
       </c>
       <c r="CN19" s="5"/>
     </row>
     <row r="20" spans="1:92">
       <c r="A20" s="5" t="s">
-        <v>445</v>
+        <v>681</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5809,51 +7022,51 @@
       <c r="BV20" s="5"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
       <c r="BY20" s="5"/>
       <c r="BZ20" s="5"/>
       <c r="CA20" s="5"/>
       <c r="CB20" s="5"/>
       <c r="CC20" s="5"/>
       <c r="CD20" s="5"/>
       <c r="CE20" s="5"/>
       <c r="CF20" s="5"/>
       <c r="CG20" s="5"/>
       <c r="CH20" s="5"/>
       <c r="CI20" s="5"/>
       <c r="CJ20" s="5"/>
       <c r="CK20" s="5"/>
       <c r="CL20" s="5"/>
       <c r="CM20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:CL20),"")</f>
         <v/>
       </c>
       <c r="CN20" s="5"/>
     </row>
     <row r="21" spans="1:92">
       <c r="A21" s="5" t="s">
-        <v>446</v>
+        <v>682</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5908,51 +7121,51 @@
       <c r="BV21" s="5"/>
       <c r="BW21" s="5"/>
       <c r="BX21" s="5"/>
       <c r="BY21" s="5"/>
       <c r="BZ21" s="5"/>
       <c r="CA21" s="5"/>
       <c r="CB21" s="5"/>
       <c r="CC21" s="5"/>
       <c r="CD21" s="5"/>
       <c r="CE21" s="5"/>
       <c r="CF21" s="5"/>
       <c r="CG21" s="5"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:CL21),"")</f>
         <v/>
       </c>
       <c r="CN21" s="5"/>
     </row>
     <row r="22" spans="1:92">
       <c r="A22" s="5" t="s">
-        <v>447</v>
+        <v>683</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6007,51 +7220,51 @@
       <c r="BV22" s="5"/>
       <c r="BW22" s="5"/>
       <c r="BX22" s="5"/>
       <c r="BY22" s="5"/>
       <c r="BZ22" s="5"/>
       <c r="CA22" s="5"/>
       <c r="CB22" s="5"/>
       <c r="CC22" s="5"/>
       <c r="CD22" s="5"/>
       <c r="CE22" s="5"/>
       <c r="CF22" s="5"/>
       <c r="CG22" s="5"/>
       <c r="CH22" s="5"/>
       <c r="CI22" s="5"/>
       <c r="CJ22" s="5"/>
       <c r="CK22" s="5"/>
       <c r="CL22" s="5"/>
       <c r="CM22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:CL22),"")</f>
         <v/>
       </c>
       <c r="CN22" s="5"/>
     </row>
     <row r="23" spans="1:92">
       <c r="A23" s="5" t="s">
-        <v>448</v>
+        <v>684</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6106,51 +7319,51 @@
       <c r="BV23" s="5"/>
       <c r="BW23" s="5"/>
       <c r="BX23" s="5"/>
       <c r="BY23" s="5"/>
       <c r="BZ23" s="5"/>
       <c r="CA23" s="5"/>
       <c r="CB23" s="5"/>
       <c r="CC23" s="5"/>
       <c r="CD23" s="5"/>
       <c r="CE23" s="5"/>
       <c r="CF23" s="5"/>
       <c r="CG23" s="5"/>
       <c r="CH23" s="5"/>
       <c r="CI23" s="5"/>
       <c r="CJ23" s="5"/>
       <c r="CK23" s="5"/>
       <c r="CL23" s="5"/>
       <c r="CM23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:CL23),"")</f>
         <v/>
       </c>
       <c r="CN23" s="5"/>
     </row>
     <row r="24" spans="1:92">
       <c r="A24" s="5" t="s">
-        <v>449</v>
+        <v>685</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6205,51 +7418,51 @@
       <c r="BV24" s="5"/>
       <c r="BW24" s="5"/>
       <c r="BX24" s="5"/>
       <c r="BY24" s="5"/>
       <c r="BZ24" s="5"/>
       <c r="CA24" s="5"/>
       <c r="CB24" s="5"/>
       <c r="CC24" s="5"/>
       <c r="CD24" s="5"/>
       <c r="CE24" s="5"/>
       <c r="CF24" s="5"/>
       <c r="CG24" s="5"/>
       <c r="CH24" s="5"/>
       <c r="CI24" s="5"/>
       <c r="CJ24" s="5"/>
       <c r="CK24" s="5"/>
       <c r="CL24" s="5"/>
       <c r="CM24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:CL24),"")</f>
         <v/>
       </c>
       <c r="CN24" s="5"/>
     </row>
     <row r="25" spans="1:92">
       <c r="A25" s="5" t="s">
-        <v>450</v>
+        <v>686</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6304,51 +7517,51 @@
       <c r="BV25" s="5"/>
       <c r="BW25" s="5"/>
       <c r="BX25" s="5"/>
       <c r="BY25" s="5"/>
       <c r="BZ25" s="5"/>
       <c r="CA25" s="5"/>
       <c r="CB25" s="5"/>
       <c r="CC25" s="5"/>
       <c r="CD25" s="5"/>
       <c r="CE25" s="5"/>
       <c r="CF25" s="5"/>
       <c r="CG25" s="5"/>
       <c r="CH25" s="5"/>
       <c r="CI25" s="5"/>
       <c r="CJ25" s="5"/>
       <c r="CK25" s="5"/>
       <c r="CL25" s="5"/>
       <c r="CM25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:CL25),"")</f>
         <v/>
       </c>
       <c r="CN25" s="5"/>
     </row>
     <row r="26" spans="1:92">
       <c r="A26" s="5" t="s">
-        <v>451</v>
+        <v>687</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6403,51 +7616,51 @@
       <c r="BV26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
       <c r="BZ26" s="5"/>
       <c r="CA26" s="5"/>
       <c r="CB26" s="5"/>
       <c r="CC26" s="5"/>
       <c r="CD26" s="5"/>
       <c r="CE26" s="5"/>
       <c r="CF26" s="5"/>
       <c r="CG26" s="5"/>
       <c r="CH26" s="5"/>
       <c r="CI26" s="5"/>
       <c r="CJ26" s="5"/>
       <c r="CK26" s="5"/>
       <c r="CL26" s="5"/>
       <c r="CM26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:CL26),"")</f>
         <v/>
       </c>
       <c r="CN26" s="5"/>
     </row>
     <row r="27" spans="1:92">
       <c r="A27" s="5" t="s">
-        <v>452</v>
+        <v>688</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6502,51 +7715,51 @@
       <c r="BV27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
       <c r="CJ27" s="5"/>
       <c r="CK27" s="5"/>
       <c r="CL27" s="5"/>
       <c r="CM27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:CL27),"")</f>
         <v/>
       </c>
       <c r="CN27" s="5"/>
     </row>
     <row r="28" spans="1:92">
       <c r="A28" s="5" t="s">
-        <v>453</v>
+        <v>689</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6601,51 +7814,51 @@
       <c r="BV28" s="5"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
       <c r="CJ28" s="5"/>
       <c r="CK28" s="5"/>
       <c r="CL28" s="5"/>
       <c r="CM28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:CL28),"")</f>
         <v/>
       </c>
       <c r="CN28" s="5"/>
     </row>
     <row r="29" spans="1:92">
       <c r="A29" s="5" t="s">
-        <v>454</v>
+        <v>690</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6700,51 +7913,51 @@
       <c r="BV29" s="5"/>
       <c r="BW29" s="5"/>
       <c r="BX29" s="5"/>
       <c r="BY29" s="5"/>
       <c r="BZ29" s="5"/>
       <c r="CA29" s="5"/>
       <c r="CB29" s="5"/>
       <c r="CC29" s="5"/>
       <c r="CD29" s="5"/>
       <c r="CE29" s="5"/>
       <c r="CF29" s="5"/>
       <c r="CG29" s="5"/>
       <c r="CH29" s="5"/>
       <c r="CI29" s="5"/>
       <c r="CJ29" s="5"/>
       <c r="CK29" s="5"/>
       <c r="CL29" s="5"/>
       <c r="CM29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:CL29),"")</f>
         <v/>
       </c>
       <c r="CN29" s="5"/>
     </row>
     <row r="30" spans="1:92">
       <c r="A30" s="5" t="s">
-        <v>455</v>
+        <v>691</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6799,51 +8012,51 @@
       <c r="BV30" s="5"/>
       <c r="BW30" s="5"/>
       <c r="BX30" s="5"/>
       <c r="BY30" s="5"/>
       <c r="BZ30" s="5"/>
       <c r="CA30" s="5"/>
       <c r="CB30" s="5"/>
       <c r="CC30" s="5"/>
       <c r="CD30" s="5"/>
       <c r="CE30" s="5"/>
       <c r="CF30" s="5"/>
       <c r="CG30" s="5"/>
       <c r="CH30" s="5"/>
       <c r="CI30" s="5"/>
       <c r="CJ30" s="5"/>
       <c r="CK30" s="5"/>
       <c r="CL30" s="5"/>
       <c r="CM30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:CL30),"")</f>
         <v/>
       </c>
       <c r="CN30" s="5"/>
     </row>
     <row r="31" spans="1:92">
       <c r="A31" s="5" t="s">
-        <v>456</v>
+        <v>692</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -14918,5660 +16131,8046 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>77</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="H9" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="5"/>
-[...3 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="H15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="H19" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-      <c r="H20" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-      <c r="H21" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-      <c r="H22" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="D23" s="5"/>
-[...3 lines deleted...]
-      <c r="H23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="H24" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="H25" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="H28" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H29" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="H30" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="H31" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H32" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H33" s="5"/>
+      <c r="G33" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="H34" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="H35" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="H36" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="H37" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="H38" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-      <c r="H39" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-      <c r="H40" s="5"/>
+        <v>117</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="H41" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="H42" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-      <c r="H43" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-      <c r="H44" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-      <c r="H45" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-      <c r="H46" s="5"/>
+        <v>123</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K2" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="K3" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>145</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K4" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>151</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>153</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="K5" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>156</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K6" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>162</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K7" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>167</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K8" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>172</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K9" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K10" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>184</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>188</v>
+      </c>
       <c r="K11" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>5.3</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>110</v>
+        <v>189</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>6.1</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>196</v>
+      </c>
       <c r="K13" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>6.2</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K14" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>6.3</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>7.1</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>204</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="K16" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B17" s="5">
         <v>1.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K17" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5">
         <v>1.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>211</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="K18" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B19" s="5">
         <v>1.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>117</v>
+        <v>212</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B20" s="5">
         <v>1.4</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>118</v>
+        <v>213</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B21" s="5">
         <v>2.1</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>214</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K21" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B22" s="5">
         <v>2.2</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>215</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>153</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="K22" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B23" s="5">
         <v>3.1</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>216</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K23" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5">
         <v>3.2</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>217</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K24" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B25" s="5">
         <v>4.1</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K25" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B26" s="5">
         <v>4.2</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>219</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K26" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B27" s="5">
         <v>5.1</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="G27" s="5"/>
+        <v>220</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K27" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B28" s="5">
         <v>5.2</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>188</v>
+      </c>
       <c r="K28" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B29" s="5">
         <v>6.1</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      <c r="G29" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>196</v>
+      </c>
       <c r="K29" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B30" s="5">
         <v>6.2</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="G30" s="5"/>
+        <v>223</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H30" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K30" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>6.3</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B32" s="5">
         <v>6.4</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>130</v>
+        <v>225</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5">
         <v>7.1</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G33" s="5"/>
+        <v>226</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="H33" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J33" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="K33" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B34" s="5">
         <v>7.2</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B35" s="5">
         <v>8.1</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B36" s="5">
         <v>8.2</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>134</v>
+        <v>229</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B37" s="5">
         <v>8.3</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B38" s="5">
         <v>9.1</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B39" s="5">
         <v>9.2</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>137</v>
+        <v>232</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B40" s="5">
         <v>9.3</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B41" s="5">
         <v>10.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5">
         <v>10.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>140</v>
+        <v>235</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B43" s="5">
         <v>1.1</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="G43" s="5"/>
+        <v>236</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H43" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K43" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B44" s="5">
         <v>1.2</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D44" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G44" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="E44" s="5"/>
-[...1 lines deleted...]
-      <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J44" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="K44" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B45" s="5">
         <v>2.1</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="G45" s="5"/>
+        <v>238</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H45" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K45" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B46" s="5">
         <v>2.2</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="G46" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>153</v>
+      </c>
       <c r="H46" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J46" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="K46" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B47" s="5">
         <v>3.1</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      <c r="G47" s="5"/>
+        <v>240</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="H47" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J47" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K47" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B48" s="5">
         <v>3.3</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B49" s="5">
         <v>4.1</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G49" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H49" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J49" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K49" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B50" s="5">
         <v>4.2</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G50" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H50" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J50" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K50" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B51" s="5">
         <v>5.1</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="G51" s="5"/>
+        <v>244</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H51" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J51" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K51" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B52" s="5">
         <v>5.2</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="G52" s="5"/>
+        <v>245</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="H52" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J52" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>188</v>
+      </c>
       <c r="K52" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B53" s="5">
         <v>6.1</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="G53" s="5"/>
+        <v>246</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H53" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J53" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>196</v>
+      </c>
       <c r="K53" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B54" s="5">
         <v>6.2</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="G54" s="5"/>
+        <v>247</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H54" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J54" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K54" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B55" s="5">
         <v>7.1</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="G55" s="5"/>
+        <v>248</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="H55" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J55" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="K55" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B56" s="5">
         <v>8.1</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>154</v>
+        <v>249</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B57" s="5">
         <v>9.1</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>155</v>
+        <v>250</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B58" s="5">
         <v>9.2</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>156</v>
+        <v>251</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B59" s="5">
         <v>1.1</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G59" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H59" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K59" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B60" s="5">
         <v>1.2</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G60" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="H60" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="K60" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B61" s="5">
         <v>2.1</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G61" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H61" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J61" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K61" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B62" s="5">
         <v>3.1</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D62" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="I62" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E62" s="5"/>
-[...6 lines deleted...]
-      <c r="J62" s="5"/>
+      <c r="J62" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K62" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B63" s="5">
         <v>3.2</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="G63" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H63" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K63" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B64" s="5">
         <v>4.1</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="G64" s="5"/>
+        <v>257</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H64" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J64" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K64" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B65" s="5">
         <v>5.1</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G65" s="5"/>
+        <v>258</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H65" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J65" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K65" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B66" s="5">
         <v>6.1</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="G66" s="5"/>
+        <v>259</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H66" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J66" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>196</v>
+      </c>
       <c r="K66" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B67" s="5">
         <v>6.2</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G67" s="5"/>
+        <v>260</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H67" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K67" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B68" s="5">
         <v>1.1</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G68" s="5"/>
+        <v>252</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H68" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J68" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K68" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B69" s="5">
         <v>1.2</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G69" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>142</v>
+      </c>
       <c r="H69" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J69" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="K69" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B70" s="5">
         <v>2.1</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G70" s="5"/>
+        <v>254</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H70" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J70" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K70" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B71" s="5">
         <v>3.1</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D71" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="I71" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E71" s="5"/>
-[...6 lines deleted...]
-      <c r="J71" s="5"/>
+      <c r="J71" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K71" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B72" s="5">
         <v>3.2</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="G72" s="5"/>
+        <v>256</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H72" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J72" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K72" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B73" s="5">
         <v>4.1</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G73" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H73" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J73" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K73" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="B74" s="5">
         <v>5.1</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G74" s="5"/>
+        <v>258</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H74" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J74" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K74" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B75" s="5">
         <v>1.1</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G75" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="H75" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J75" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K75" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B76" s="5">
         <v>2.1</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      <c r="G76" s="5"/>
+        <v>263</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H76" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J76" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="K76" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B77" s="5">
         <v>2.2</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G77" s="5"/>
+        <v>264</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>153</v>
+      </c>
       <c r="H77" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J77" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="K77" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B78" s="5">
         <v>3.1</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      <c r="G78" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="H78" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J78" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="K78" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B79" s="5">
         <v>3.2</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G79" s="5"/>
+        <v>266</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="H79" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J79" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="K79" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B80" s="5">
         <v>4.1</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="G80" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="H80" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J80" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="K80" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B81" s="5">
         <v>4.2</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D81" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E81" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E81" s="5"/>
-[...1 lines deleted...]
-      <c r="G81" s="5"/>
+      <c r="F81" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H81" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J81" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K81" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B82" s="5">
         <v>5.1</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G82" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="H82" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J82" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="K82" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B83" s="5">
         <v>5.2</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="G83" s="5"/>
+        <v>270</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>186</v>
+      </c>
       <c r="H83" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J83" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>188</v>
+      </c>
       <c r="K83" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B84" s="5">
         <v>6.1</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      <c r="G84" s="5"/>
+        <v>271</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="H84" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J84" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>196</v>
+      </c>
       <c r="K84" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B85" s="5">
         <v>6.2</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="G85" s="5"/>
+        <v>272</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H85" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J85" s="5"/>
+        <v>200</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K85" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B86" s="5">
         <v>7.1</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      <c r="G86" s="5"/>
+        <v>273</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="H86" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J86" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="K86" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B87" s="5">
         <v>7.2</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B88" s="5">
         <v>8.1</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5"/>
       <c r="K88" s="7">
         <v>1.14</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B89" s="5">
         <v>8.2</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5" t="s">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="7">
         <v>1.14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I125"/>
+  <dimension ref="A1:I153"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I125"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>182</v>
+        <v>277</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>183</v>
+        <v>278</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>184</v>
+        <v>279</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>187</v>
+        <v>282</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>188</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>190</v>
+        <v>285</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>191</v>
+        <v>286</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>192</v>
+        <v>287</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>193</v>
+        <v>288</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C9" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>197</v>
+        <v>292</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C10" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>198</v>
+        <v>293</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C11" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C12" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>200</v>
+        <v>295</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C13" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>201</v>
+        <v>296</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>203</v>
+        <v>298</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>206</v>
+        <v>301</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>207</v>
+        <v>302</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>210</v>
+        <v>305</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>211</v>
+        <v>306</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C25" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>213</v>
+        <v>308</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C26" s="5">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>214</v>
+        <v>309</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C27" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C28" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>216</v>
+        <v>311</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C29" s="5">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C31" s="5">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>219</v>
+        <v>314</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C32" s="5">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C33" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>221</v>
+        <v>316</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C34" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>222</v>
+        <v>317</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C35" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>223</v>
+        <v>318</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C36" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>224</v>
+        <v>319</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C37" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>225</v>
+        <v>320</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C38" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C39" s="5">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>227</v>
+        <v>322</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C40" s="5">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>228</v>
+        <v>323</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C41" s="5">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C42" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C43" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C44" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>232</v>
+        <v>327</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C45" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>233</v>
+        <v>328</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C46" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C47" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>235</v>
+        <v>330</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C48" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C49" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C50" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C51" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C52" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>240</v>
+        <v>335</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C53" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C54" s="5">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>242</v>
+        <v>337</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C55" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C56" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>244</v>
+        <v>339</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C57" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C58" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>246</v>
+        <v>341</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C59" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C60" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>248</v>
+        <v>343</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C61" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>249</v>
+        <v>344</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C62" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>250</v>
+        <v>345</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C63" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C64" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>252</v>
+        <v>347</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C65" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>253</v>
+        <v>348</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C66" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>254</v>
+        <v>349</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C67" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>255</v>
+        <v>350</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C68" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>256</v>
+        <v>351</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C69" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C70" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>258</v>
+        <v>353</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C71" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>259</v>
+        <v>354</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C72" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>260</v>
+        <v>355</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C73" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>261</v>
+        <v>356</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C74" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C75" s="5">
         <v>1</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>263</v>
+        <v>358</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C76" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>264</v>
+        <v>359</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C77" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>261</v>
+        <v>360</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C78" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>262</v>
+        <v>361</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C79" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>263</v>
+        <v>362</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C80" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>264</v>
+        <v>363</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C81" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>265</v>
+        <v>364</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C82" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>266</v>
+        <v>365</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C83" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>267</v>
+        <v>366</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C84" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>268</v>
+        <v>367</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C85" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>269</v>
+        <v>368</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C86" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>270</v>
+        <v>369</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C87" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>271</v>
+        <v>370</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C88" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>272</v>
+        <v>371</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C89" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>273</v>
+        <v>372</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C90" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>274</v>
+        <v>373</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C91" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>275</v>
+        <v>374</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C92" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>276</v>
+        <v>375</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C93" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>277</v>
+        <v>376</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C94" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>278</v>
+        <v>377</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C95" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>279</v>
+        <v>378</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C96" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>280</v>
+        <v>379</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C97" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>281</v>
+        <v>380</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C98" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>282</v>
+        <v>381</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C99" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>283</v>
+        <v>382</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C100" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C101" s="5">
         <v>1</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>285</v>
+        <v>384</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C102" s="5">
         <v>1</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>286</v>
+        <v>385</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C103" s="5">
         <v>1</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>287</v>
+        <v>386</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C104" s="5">
         <v>1</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>288</v>
+        <v>387</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C105" s="5">
         <v>1</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>289</v>
+        <v>384</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C106" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>290</v>
+        <v>385</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C107" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>291</v>
+        <v>386</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C108" s="5">
         <v>1</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>292</v>
+        <v>387</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C109" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>293</v>
+        <v>388</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C110" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>294</v>
+        <v>389</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C111" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>295</v>
+        <v>390</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C112" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>296</v>
+        <v>391</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C113" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>297</v>
+        <v>392</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C114" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>298</v>
+        <v>393</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C115" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>299</v>
+        <v>394</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C116" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>300</v>
+        <v>395</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C117" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>301</v>
+        <v>396</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C118" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>302</v>
+        <v>397</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C119" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>303</v>
+        <v>398</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C120" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>304</v>
+        <v>399</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C121" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C122" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C123" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>307</v>
+        <v>402</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C124" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>308</v>
+        <v>403</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>189</v>
+        <v>284</v>
       </c>
       <c r="C125" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>309</v>
+        <v>404</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C126" s="5">
+        <v>12</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+      <c r="G126" s="5"/>
+      <c r="H126" s="5"/>
+      <c r="I126" s="5"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C127" s="5">
+        <v>13</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="5"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C128" s="5">
+        <v>14</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="5"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="5"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C129" s="5">
+        <v>1</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+      <c r="G129" s="5"/>
+      <c r="H129" s="5"/>
+      <c r="I129" s="5"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C130" s="5">
+        <v>1</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="5"/>
+      <c r="G130" s="5"/>
+      <c r="H130" s="5"/>
+      <c r="I130" s="5"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C131" s="5">
+        <v>1</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="5"/>
+      <c r="G131" s="5"/>
+      <c r="H131" s="5"/>
+      <c r="I131" s="5"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C132" s="5">
+        <v>1</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5"/>
+      <c r="G132" s="5"/>
+      <c r="H132" s="5"/>
+      <c r="I132" s="5"/>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C133" s="5">
+        <v>1</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="5"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="5"/>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C134" s="5">
+        <v>2</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5"/>
+      <c r="I134" s="5"/>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C135" s="5">
+        <v>3</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="5"/>
+      <c r="I135" s="5"/>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="5">
+        <v>1</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C137" s="5">
+        <v>2</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="5"/>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C138" s="5">
+        <v>3</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="5"/>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C139" s="5">
+        <v>4</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="5"/>
+      <c r="I139" s="5"/>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C140" s="5">
+        <v>1</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="5"/>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" s="5">
+        <v>1</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C142" s="5">
+        <v>1</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C143" s="5">
+        <v>2</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="5"/>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C144" s="5">
+        <v>3</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+      <c r="G144" s="5"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="5"/>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C145" s="5">
+        <v>4</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="5"/>
+      <c r="G145" s="5"/>
+      <c r="H145" s="5"/>
+      <c r="I145" s="5"/>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C146" s="5">
+        <v>5</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="5"/>
+      <c r="G146" s="5"/>
+      <c r="H146" s="5"/>
+      <c r="I146" s="5"/>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C147" s="5">
+        <v>1</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="5"/>
+      <c r="G147" s="5"/>
+      <c r="H147" s="5"/>
+      <c r="I147" s="5"/>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C148" s="5">
+        <v>2</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+      <c r="G148" s="5"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="5"/>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C149" s="5">
+        <v>3</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="5"/>
+      <c r="G149" s="5"/>
+      <c r="H149" s="5"/>
+      <c r="I149" s="5"/>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C150" s="5">
+        <v>4</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="5"/>
+      <c r="G150" s="5"/>
+      <c r="H150" s="5"/>
+      <c r="I150" s="5"/>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C151" s="5">
+        <v>5</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="5"/>
+      <c r="G151" s="5"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="5"/>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C152" s="5">
+        <v>6</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="5"/>
+      <c r="G152" s="5"/>
+      <c r="H152" s="5"/>
+      <c r="I152" s="5"/>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C153" s="5">
+        <v>7</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="5"/>
+      <c r="G153" s="5"/>
+      <c r="H153" s="5"/>
+      <c r="I153" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>310</v>
+        <v>433</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>311</v>
+        <v>434</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>312</v>
+        <v>435</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>313</v>
+        <v>436</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>437</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>326</v>
+      <c r="E6" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>327</v>
+        <v>478</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>328</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>329</v>
+        <v>480</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>330</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>332</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>