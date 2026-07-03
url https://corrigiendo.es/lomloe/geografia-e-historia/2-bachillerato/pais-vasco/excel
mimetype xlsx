--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:22</t>
+    <t>03/07/2026 19:36</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>