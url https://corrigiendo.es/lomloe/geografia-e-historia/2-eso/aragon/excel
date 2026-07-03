--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="671">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:15</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado decreto propio para Geografía e Historia de 2º ESO; aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Se mantienen íntegros los 9 criterios de evaluación del BOE para la materia.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse exclusivamente en el RD 217/2022, sin añadidos autonómicos. No hay que incorporar elementos curriculares propios de Aragón.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -808,51 +832,63 @@
   <si>
     <t>Estudio de casos sobre la España vaciada y comparación de regímenes demográficos mediante el análisis de indicadores de natalidad, mortalidad y movimientos migratorios.</t>
   </si>
   <si>
     <t>Evaluar únicamente el cálculo mecánico de tasas demográficas sin exigir la interpretación de las causas sociales o las consecuencias territoriales de dichos datos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de la edad en el ámbito familiar, en el entorno escolar y en la comunidad, y valorando la riqueza que aportan las relaciones intergeneracionales.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades actuales y valorando el intercambio generacional.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o una entrevista intergeneracional que documenta los cambios en las obligaciones domésticas y las etapas vitales a través del tiempo.</t>
   </si>
   <si>
     <t>Investigación sobre la vida cotidiana en diferentes épocas históricas comparándola con la actualidad para identificar persistencias y cambios en la organización familiar.</t>
   </si>
   <si>
     <t>Evaluar el criterio únicamente como una reflexión ética o de tutoría, omitiendo el análisis de los cambios históricos en las estructuras sociales y familiares.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Comparar los modos de vida tradicionales con los actuales, analizando críticamente su impacto en la salud y la sostenibilidad para proponer hábitos de vida responsables.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que analiza la evolución de los hábitos cotidianos entre generaciones y propone acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>Análisis de las transformaciones sociales y de consumo desde la sociedad preindustrial hasta la actual, vinculándolas con la salud comunitaria y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en consejos de salud física o nutrición, olvidando el análisis histórico-geográfico de los cambios en los modelos de vida y consumo.</t>
   </si>
   <si>
     <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
   </si>
   <si>
     <t>Explicar la integración de España en los grandes procesos históricos europeos y mundiales, destacando las aportaciones culturales y sociales de sus habitantes a la historia común.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia de España con procesos globales como la romanización, el feudalismo o el humanismo.</t>
   </si>
   <si>
     <t>Análisis de fuentes primarias y secundarias para identificar la huella de civilizaciones pasadas en la identidad actual y su proyección internacional.</t>
   </si>
   <si>
     <t>Evaluar la historia de España de forma aislada, omitiendo los vínculos y la reciprocidad con los procesos históricos europeos y globales mencionados expresamente en el criterio.</t>
   </si>
   <si>
     <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
   </si>
   <si>
     <t>Analizar los desafíos globales actuales y el papel de las instituciones en la paz y cooperación, proponiendo acciones para un desarrollo sostenible y solidario.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, identificando los actores institucionales implicados y proponiendo soluciones desde el compromiso ciudadano.</t>
   </si>
@@ -1165,57 +1201,393 @@
   </si>
   <si>
     <t>Evalúa con profundidad las interdependencias sociales y demográficas a lo largo del tiempo, integrando el papel de la sociedad civil y diseñando propuestas de acción originales, sostenibles y comprometidas con su entorno real.
 → Diseña una campaña de concienciación o un proyecto de aprendizaje-servicio que conecte a jóvenes con asociaciones locales para fomentar el intercambio intergeneracional.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunas instituciones del Estado o conceptos básicos sobre seguridad y paz, sin lograr establecer vínculos claros con la convivencia ciudadana o los procesos históricos de España.
 → Nombra instituciones como la ONU o las Fuerzas Armadas pero es incapaz de explicar su función real en el mantenimiento de la paz o la seguridad ciudadana.</t>
   </si>
   <si>
     <t>Describe las funciones de las principales instituciones nacionales e internacionales y menciona desafíos globales actuales, reconociendo de forma básica la importancia de la cooperación y la seguridad en la cultura de convivencia.
 → Realiza un esquema sencillo sobre los Objetivos de Desarrollo Sostenible (ODS) y cita una misión de paz internacional en la que España haya participado recientemente.</t>
   </si>
   <si>
     <t>Explica y valora la contribución del Estado y otras entidades a la paz y la seguridad integral, argumentando con coherencia la conexión de España con procesos históricos y proponiendo acciones concretas para un mundo más sostenible y justo.
 → Redacta un informe breve que relaciona la participación de España en organismos internacionales con la estabilidad y el desarrollo en una zona de conflicto histórica o actual, justificando su importancia.</t>
   </si>
   <si>
     <t>Analiza críticamente y de forma autónoma la interdependencia entre seguridad, paz y desarrollo sostenible, integrando la perspectiva de ciudadanía global para evaluar el impacto de las instituciones en la resolución de desafíos mundiales complejos.
 → Participa en un debate argumentado o elabora un ensayo original sobre cómo la cooperación internacional y las políticas de seguridad integral pueden mitigar un desafío global específico, como la crisis climática o los movimientos migratorios.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>De la fragmentación medieval a los desafíos demográficos</t>
+  </si>
+  <si>
+    <t>SDA: '¿Por qué somos los que somos?'. Investigación sobre el legado mudéjar en Aragón y su relación con los movimientos demográficos históricos y actuales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Condicionantes geográficos e interpretaciones históricas del surgimiento de las civilizaciones medievales.
+• Violencia y conflictos armados: evolución del armamento y efectos en la población civil desde la Edad Media.
+• La organización política: democracias, repúblicas, imperios y reinos en el mundo medieval.
+• El papel de la religión en la organización social y la formación de identidades: monoteísmos y conflictos religiosos.
+• Desafíos demográficos en el mundo actual: causalidad y comparación de estructuras demográficas a distintas escalas.
+• La influencia de las civilizaciones judía e islámica en la cultura europea y su legado en Aragón.
+• Convivencia cívica y cultura democrática: valoración de los sistemas de gobierno hasta la Edad Media.
+• Identificación y gestión de las emociones en contextos culturales e históricos.</t>
+  </si>
+  <si>
+    <t>3.1: Construir conocimiento relevante del mundo actual y de la historia.
+3.2: Identificar los principales problemas y desafíos de la humanidad.
+3.4: Utilizar secuencias cronológicas para examinar la relación entre hechos.
+6.1: Situar el desarrollo de civilizaciones en el espacio y el tiempo.
+8.1: Analizar e interpretar los comportamientos demográficos de la población.</t>
+  </si>
+  <si>
+    <t>CE.GH.3
+CE.GH.6
+CE.GH.8</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Observación sistemática de debates sobre demografía y análisis de fuentes primarias medievales mediante rúbricas de pensamiento histórico.</t>
+  </si>
+  <si>
+    <t>Expansión, modernidad y el reto de la sostenibilidad urbana</t>
+  </si>
+  <si>
+    <t>SDA: 'Aragón: ¿pueblo o ciudad?'. Proyecto de aprendizaje-servicio sobre la despoblación rural y propuestas de desarrollo sostenible en la comarca.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Viajes, descubrimientos y sistemas de intercambio en la formación de una economía mundial y la geopolítica moderna.
+• Ciencia, medicina y avances tecnológicos: racionalismo frente a supersticiones y lucha contra epidemias.
+• Aglomeraciones urbanas y ruralidad: la despoblación en Aragón y el desarrollo urbano sostenible.
+• Concentración y distribución de la riqueza: desigualdad y líneas de acción para un reparto justo.
+• Interpretación del territorio y del paisaje modificado por el impacto humano: de la villa a la urbe moderna.
+• Ciclos vitales, uso del tiempo libre y hábitos de consumo en sociedades actuales y pasadas.
+• Interés ante los retos y problemas de actualidad en el entorno local y global.
+• La contribución del Estado y sus instituciones a la paz y la seguridad integral.</t>
+  </si>
+  <si>
+    <t>2.1: Mostrar interés por los problemas de la sociedad adoptando una posición crítica.
+2.2: Argumentar sobre problemas de actualidad mediante conocimientos geográficos.
+4.1: Interpretar el entorno desde una perspectiva sistémica e integradora.
+4.2: Valorar el grado de sostenibilidad de los espacios a distintas escalas.
+5.1: Analizar los mecanismos que han regulado la convivencia en común.
+8.2: Analizar el cambio en las características y necesidades del ciclo vital.</t>
+  </si>
+  <si>
+    <t>CE.GH.2
+CE.GH.4
+CE.GH.5</t>
+  </si>
+  <si>
+    <t>Portafolio de aprendizaje con informes de investigación geográfica y propuestas de intervención socio-ambiental.</t>
+  </si>
+  <si>
+    <t>Identidades, patrimonio y ciudadanía global</t>
+  </si>
+  <si>
+    <t>SDA: 'Embajadores del Patrimonio'. Creación de una guía digital interactiva sobre el arte renacentista y barroco en Aragón vinculada a los ODS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• España en el tiempo y su conexión con procesos universales: la formación de la identidad aragonesa.
+• Significado y función de las expresiones artísticas y culturales en el periodo medieval y moderno.
+• Competencia y conflicto por los recursos: mercados regionales, políticas comerciales y movimientos migratorios.
+• El ser humano como protagonista: personas invisibilizadas, minorías y resistencia a la opresión.
+• Conservación y defensa del patrimonio histórico, artístico y cultural de Aragón.
+• Ciudadanía europea: construcción de una identidad común y cooperación internacional para los ODS.
+• Seguridad vial y movilidad segura, saludable y sostenible.
+• Solidaridad, empatía y apoyo a colectivos en exclusión social.</t>
+  </si>
+  <si>
+    <t>6.2: Reconocer las desigualdades sociales y mecanismos de dominación históricos.
+7.2: Identificar el origen histórico de las identidades colectivas en España y Aragón.
+7.4: Valorar y proteger el patrimonio artístico como fundamento de la identidad.
+9.1: Interpretar la conexión de España con los grandes procesos históricos.
+9.2: Analizar los desafíos del siglo XXI desde la ciudadanía global.</t>
+  </si>
+  <si>
+    <t>CE.GH.1
+CE.GH.7
+CE.GH.9</t>
+  </si>
+  <si>
+    <t>Presentación de productos finales digitales y pruebas de desempeño sobre interpretación de patrimonio y conciencia ciudadana.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Mudéjar: ecos de tres culturas</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast sobre la convivencia medieval en Aragón</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>La Asociación de Amigos del Mudéjar Aragonés necesita contenido divulgativo para su web y redes sociales. El alumnado de 2.º ESO investigará un monumento mudéjar de su entorno y creará un podcast que explique su origen multicultural y su valor patrimonial, dirigido a un público joven y a la asociación.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar un monumento mudéjar aragonés, analizar cómo fusiona elementos islámicos, cristianos y judíos, y producir un podcast (10-15 min) que divulgue su historia y su mensaje de convivencia, para ser publicado en la web de la asociación.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de trabajo con vocabulario mudéjar
+• Fuentes digitales seleccionadas (webs de la UNESCO, asociación mudéjar, artículos)
+• Software de grabación y edición de audio (Audacity, vocaroo, o grabadora de móvil)
+• Mapas históricos de Aragón
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (convivencia, respeto a la diversidad cultural) y competencia digital (producción de audio, uso de fuentes digitales).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación y se visiona un fragmento de podcast sobre patrimonio. Se lanza la pregunta guía. El alumnado comparte ideas previas sobre mudéjar y convivencia.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres guiados: contexto histórico de taifas, reconquista y mudéjar; características del arte mudéjar; técnicas de podcast (guion, grabación, edición). Se proporcionan fuentes seleccionadas.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con vocabulario y línea del tiempo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un monumento asignado (p. ej. Torre de San Salvador, Aljafería, iglesia de San Miguel). Recogen datos históricos, arquitectónicos y simbólicos. Realizan (si es posible) una visita virtual o presencial.</t>
+  </si>
+  <si>
+    <t>Documento de investigación con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Redacción del guion definitivo, grabación del podcast (voces, efectos, música) y montaje con software gratuito. Se ensaya la exposición oral.</t>
+  </si>
+  <si>
+    <t>Guion final y archivo de audio.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase. Coevaluación con rúbrica entre equipos. Cada alumno completa una diana de autoevaluación. Se entrega el producto a la asociación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Quién vivirá aquí mañana? Un análisis demográfico de nuestro pueblo</t>
+  </si>
+  <si>
+    <t>Aplicamos la investigación social para entender el reto de la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>El alumnado vive en un contexto donde la despoblación es un tema recurrente en los medios. El ayuntamiento local ha solicitado un estudio de la situación demográfica para su plan estratégico.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio demográfico del municipio del centro, recogiendo datos primarios (encuestas a vecinos) y secundarios (censo histórico), analizarlos y presentar al ayuntamiento un informe con propuestas para hacer frente a los retos demográficos detectados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con conexión a internet
+• Hoja de cálculo (LibreOffice Calc/Excel)
+• Plantilla de encuesta
+• Guion de entrevista
+• Datos del IAEST (Instituto Aragonés de Estadística)
+• Rúbrica de evaluación
+• Modelos de pirámides de población</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global y la sostenibilidad, tratamiento de la información y competencia digital.</t>
+  </si>
+  <si>
+    <t>Presentación del reto: el ayuntamiento pide un estudio demográfico. Se visualiza un reportaje sobre la despoblación en Aragón. Lluvia de ideas sobre qué datos necesitamos y cómo conseguirlos. Formación de equipos y reparto de tareas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y roles del equipo.</t>
+  </si>
+  <si>
+    <t>Clase expositiva-participativa sobre conceptos demográficos (tasas, pirámides, migración, envejecimiento). Análisis de pirámides de población históricas de Aragón. Taller de manejo de datos del INE/IAEST. Práctica de diseño de encuestas y entrevistas.</t>
+  </si>
+  <si>
+    <t>Ejercicios individuales de cálculo de tasas y construcción de pirámides.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Recogida de datos secundarios: consulta en web del IAEST de datos de población histórica y actual. Recogida de datos primarios: realización de encuestas a familiares/vecinos (fuera de clase) y entrevistas a personas mayores (pueden ser online o presencial en el centro). En clase, vuelcan y depuran datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa con fuentes.</t>
+  </si>
+  <si>
+    <t>Redacción del informe: introducción, metodología, resultados, análisis, propuestas. Elaboración del póster con los gráficos y mensajes clave. Preparación de la presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación de los trabajos a un comité formado por compañeros de otro curso y al profesorado. Coevaluación con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio. Reflexión sobre lo aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Acequias de vida: diseñamos una ruta artística para salvaguardar el agua en nuestro pueblo</t>
+  </si>
+  <si>
+    <t>Un proyecto de impacto comunitario para la conservación del patrimonio hidráulico</t>
+  </si>
+  <si>
+    <t>Muchas acequias históricas en los municipios aragoneses están en desuso o abandonadas, perdiendo valor patrimonial y funcional. El alumnado descubre una acequia local (o tramo) y decide crear una ruta artística que la ponga en valor y movilice a la comunidad.</t>
+  </si>
+  <si>
+    <t>Investigar una acequia local, analizar su estado de conservación y diseñar una propuesta de ruta artística (mapa ilustrado y paneles informativos) que se presentará al ayuntamiento y a la asociación de vecinos para su posible implementación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapas históricos y actuales del municipio
+• Fotografías aéreas (Google Earth)
+• Material de dibujo y cartulina
+• Fichas de análisis de fuentes
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad, educación patrimonial y competencia digital (uso de cartografía digital).</t>
+  </si>
+  <si>
+    <t>Presentación del problema de las acequias en desuso en Aragón. Se muestra un caso real (por ejemplo, la acequia de la Almozara en Zaragoza). Se formula la pregunta guía. Los equipos eligen una acequia local para investigar y se plantean hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Diario de preguntas iniciales e hipótesis por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre paisaje, sostenibilidad, historia del regadío en Aragón (romano, medieval, moderno) y técnicas de representación cartográfica. Se analizan fuentes documentales (mapas históricos, fotografías aéreas, entrevistas a mayores).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes con esquemas y tablas.</t>
+  </si>
+  <si>
+    <t>Salida de campo a la acequia local. Toma de medidas, fotografías, dibujos. Elaboración del mapa base y del diagnóstico de sostenibilidad (estado de conservación, presiones).</t>
+  </si>
+  <si>
+    <t>Mapa base anotado y diagnóstico escrito por equipo.</t>
+  </si>
+  <si>
+    <t>Diseño de la ruta artística: elaboración del mapa ilustrado final y de los paneles informativos (con textos e ilustraciones). Preparación de la presentación oral para el ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Mapa ilustrado, paneles diseñados y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de la propuesta al ayuntamiento (simulación en aula si no es posible real). Coevaluación entre equipos y autoevaluación mediante rúbrica. Reflexión sobre el proceso y los aprendizajes.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para la percepción y comprensión de la información histórica y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer cartografía histórica interactiva mediante capas digitales que permitan superponer límites políticos antiguos sobre mapas físicos actuales para visualizar la evolución del territorio.
@@ -1414,225 +1786,297 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Pasaporte de Ciudadanía Global' donde el alumnado registre, mediante diarios de aprendizaje o vlogs, propuestas de resolución de conflictos basadas en la diplomacia internacional.
 • Simulación de un debate parlamentario o consejo de seguridad grabado en podcast, donde cada estudiante asuma el rol de una institución (ONG, Fuerzas Armadas, Defensor del Pueblo) para abordar una crisis humanitaria.
 • Diseño de una campaña de sensibilización digital (hilo de X o infografía interactiva) que explique la conexión entre los impuestos locales y el mantenimiento de los servicios de seguridad y protección civil.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Gamificación mediante un escenario de gestión de crisis internacionales donde los estudiantes deban tomar decisiones éticas y presupuestarias para mantener la paz y la sostenibilidad.
 • Proyecto de Aprendizaje-Servicio (ApS) que consista en identificar un problema de convivencia en el centro educativo y proponer un protocolo de mediación inspirado en los tratados de paz internacionales.
 • Panel de elección de temas de investigación sobre los Objetivos de Desarrollo Sostenible (ODS), permitiendo que el alumnado se especialice en el área que más le interese (ecología, justicia, igualdad).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CD1</t>
-[...83 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL3, CD1, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA4, CCL2</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, seleccionar, tratar y organizar información, así como elaborar y expresar conocimientos (CCL1, CCL3) usando críticamente fuentes (CPSAA4), a menudo con apoyo digital (CD1, CD3), y comprender la información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CCL5</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas actuales implica expresión argumentada (CCL1, CCL5), razonamiento (STEM1), pensamiento crítico (CPSAA4), elaboración digital (CD2) y compromiso cívico (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Conocer desafíos históricos e identificar causas y consecuencias requiere comprender la sociedad (CC1, CC2), pensamiento crítico (CPSAA4), análisis causal (STEM1), búsqueda de información (CCL3) y autoconciencia del cambio (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC4</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Identificar y analizar paisajes y su evolución implica razonamiento científico (STEM1, STEM2), conciencia ambiental (CC4), uso de herramientas digitales (CD1), pensamiento crítico (CPSAA4) y comprensión del territorio (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CCL1, STEM1</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales se centra en la ciudadanía (CC1, CC2, CC3), el pensamiento crítico (CPSAA4), la expresión de ideas (CCL1) y el análisis lógico (STEM1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CCEC2, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Comprender la realidad multicultural y difundir la historia de minorías implica conciencia cívica (CC1, CC2), valoración cultural (CCEC1, CCEC2), comunicación (CCL1) y respeto a la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CC2</t>
+  </si>
+  <si>
+    <t>CCEC2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades propias y ajenas a través del patrimonio implica comprensión cívica (CC1), cultural (CCEC1, CCEC2), diversidad (CC2), autoconocimiento (CPSAA3) y expresión (CCL1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica comprensión social (CC1, CC2), análisis de datos (STEM1), bienestar (CPSAA1), resiliencia (CPSAA2) y sostenibilidad (CC4).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL1, CE1</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana e instituciones implica convivencia (CC1, CC2, CC3), salud y seguridad (CPSAA1), comunicación (CCL1) e iniciativa emprendedora (CE1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué particularidades incluye el currículo aragonés de Geografía e Historia de 2.º ESO respecto al bloque de saberes de la Edad Media?</t>
+  </si>
+  <si>
+    <t>El Decreto autonómico de Aragón (Orden ECD/…) añade un bloque específico sobre el Reino de Aragón en la Edad Media, ampliando los 33 saberes del BOE. Se priorizan los procesos históricos regionales, con un enfoque en la Corona de Aragón y sus instituciones.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de 2.º ESO de Geografía e Historia en Aragón respecto a la del BOE?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene un orden cronológico lineal (Prehistoria a Edad Moderna), mientras el BOE permite mayor flexibilidad. Además, Aragón dedica más horas a la geografía física regional (relieve, ríos) ajustado a sus 3 horas semanales, con un trimestre completo para Aragón en el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo organizo las 3 horas semanales de Geografía e Historia en 2.º ESO para cubrir 31 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Distribuye 2 horas para contenidos históricos y 1 para geografía. Por ejemplo: lunes y miércoles historia, viernes geografía. Cada criterio se evalúa al menos dos veces por trimestre mediante tareas competenciales, integrando saberes de los 9 CE de forma rotatoria.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué evidencia concreta solicita la inspección educativa en Aragón para la programación de Geografía e Historia de 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Pide una tabla de relación entre los 9 CE, 31 criterios y 33 saberes, con instrumentos de evaluación asociados y ponderación. También exige medidas de atención a la diversidad (al menos 3) y plan de recuperación para pendientes de 1.º ESO, todo firmado en acta de departamento.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos específicos recomienda el Departamento de Educación de Aragón para Geografía e Historia de 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Recomienda el uso de mapas históricos digitales del IGN, el Atlas de Aragón (descargable) y la plataforma 'Aragón Educa' con unidades didácticas. También sugiere el libro 'Geografía e Historia 2 ESO' de Edelvives adaptado al currículo aragonés y rutas virtuales del patrimonio aragonés.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué materias debe coordinarse el departamento de Geografía e Historia en 2.º ESO de Aragón?</t>
+  </si>
+  <si>
+    <t>Con Lengua Castellana y Literatura para trabajar textos históricos y argumentación; con Matemáticas para escalas, porcentajes y gráficos demográficos; con Educación Plástica para mapas conceptuales y cronologías visuales; y con Música para contextualizar periodos históricos a través de audiciones.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad implementar en Geografía e Historia de 2.º ESO con 3 horas semanales y alumnado con dificultades de aprendizaje?</t>
+  </si>
+  <si>
+    <t>Diseña materiales adaptados como esquemas visuales, audiolibros históricos y mapas interactivos. Realiza desdobles en una hora semanal para refuerzo y ampliación, priorizando los CE esenciales (CE1, CE4, CE7). Usa rúbricas simplificadas con indicadores de logro graduados.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo gestionar la recuperación de Geografía e Historia de 2.º ESO para alumnos con la materia pendiente de 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El plan de recuperación incluye un cuaderno de actividades competenciales basado en los saberes mínimos de 1.º ESO y una prueba escrita global en febrero. Se realiza seguimiento en horas de tutoría y se coordina con el departamento de orientación, evaluando con los criterios de 1.º ESO.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 6 bloques de saberes y cómo se conectan los 51 criterios con el Perfil de Salida. En 2.º ESO, el foco suele estar en la transición de la Edad Media a la Edad Moderna.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en las 'Orientaciones Metodológicas' de tu CCAA, suelen dar pistas clave sobre si prefieren un enfoque cronológico o temático.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo LOMLOE para Geografía e Historia en 2.º ESO. Identifica las 9 competencias específicas, los 51 criterios de evaluación y los 84 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Guarda el PDF del decreto con la fecha de publicación. Búscalo en el BOE de tu CCAA o en la web de la consejería de educación. Si no encuentras el específico de 2.º ESO, usa el de toda la etapa y extrae lo correspondiente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'familias' (investigación, análisis de fuentes, conciencia ambiental, retos demográficos) para no volverte loco evaluando 51 ítems por separado en cada unidad.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento (tabla o mapa mental) con las 9 competencias específicas y, debajo de cada una, los criterios de evaluación que le corresponden. No confundas las CE (enunciados generales) con los criterios (enunciados evaluables y concretos).</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo: primera columna CE, segunda columna criterios. Así podrás filtrar y agrupar fácilmente. Verifica que el número total de criterios sume 51.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide los instrumentos de evaluación más adecuados (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase, rúbricas de observación). Asegura que cada criterio se evalúe al menos una vez durante el curso.</t>
+  </si>
+  <si>
+    <t>En Geografía e Historia, los criterios relacionados con análisis de fuentes y argumentación (ej. 'analizar críticamente las consecuencias de un hecho histórico') péchalos con trabajos o debates, no con exámenes tipo test. Los criterios más memorísticos, si existen, evalúalos con pruebas cortas.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 51 criterios a un instrumento de evaluación (rúbrica de proyecto, prueba escrita, observación sistemática, portfolio).</t>
-[...11 lines deleted...]
-    <t>Reserva al menos 2 semanas en el segundo trimestre para el bloque de 'Sociedades y territorios', ya que el paso del feudalismo al estado moderno es el concepto que más les cuesta asimilar.</t>
+    <t>Reparte los 84 saberes básicos en los tres trimestres, respetando la secuencia lógica y la carga horaria (3h/semana, aproximadamente 33 semanas). Agrupa bloques afines: por ejemplo, geografía física y humana en el primer trimestre, historia medieval en el segundo, y moderna en el tercero.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes a fondo; prioriza los que más se relacionen con los criterios seleccionados. Deja un margen para imprevistos. Consulta el criterio de temporalización de tu departamento.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para que una SDA funcione en 2.º ESO, el producto final debe ser tangible (un mapa interactivo, un podcast o un diario de época), no solo un trabajo escrito.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas y criterios de evaluación. La SDA debe partir de un reto o pregunta relevante, incluir tareas variadas y culminar en un producto final (informe, maqueta, debate, línea del tiempo interactiva).</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, una SDA sobre 'El impacto de los descubrimientos geográficos' puede incluir análisis de mapas históricos, lectura de fuentes, creación de un diario de a bordo y un debate sobre consecuencias. Asegúrate de que el producto final sea evaluable con rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Recuerda que la LOMLOE obliga a que la evaluación sea competencial.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de 'Pensamiento Histórico' y 'Compromiso Cívico' sumen al menos el 40% de la nota; si solo ponderas 'contenidos', la inspección te dará un toque.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia. Consensúa estos pesos en el departamento para garantizar coherencia entre grupos. Por ejemplo, criterios de análisis y argumentación pueden valer un 60%, producción de trabajos un 30%, y participación un 10%.</t>
+  </si>
+  <si>
+    <t>Evita ponderaciones excesivas en un solo instrumento. Reparte el peso entre varios criterios para que la nota refleje el desarrollo competencial global. Si tu CCAA exige un porcentaje mínimo para pruebas escritas, respétalo.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para alumnos con NEAE y el plan de recuperación para quienes no alcancen los criterios mínimos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel dentro de la misma SDA (DUA) en lugar de hacer exámenes diferentes; te ahorrará horas de corrección y gestión de aula.</t>
+    <t>Incluye en la programación las medidas de atención a la diversidad (adaptaciones curriculares no significativas, refuerzo, enriquecimiento) y el plan de recuperación para alumnos con la materia pendiente o que no superen algún criterio. Especifica instrumentos y momentos de recuperación.</t>
+  </si>
+  <si>
+    <t>Para Geografía e Historia, una medida eficaz es ofrecer esquemas y mapas conceptuales guiados a alumnos con dificultades. Para la recuperación, diseña pruebas centradas en los criterios no superados, no en todo el bloque.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
@@ -1829,130 +2273,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2268,2613 +2728,2730 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>418</v>
+      <c r="A2" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="A3" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>424</v>
+      <c r="A4" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>427</v>
+      <c r="A5" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>531</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A6" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A7" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>436</v>
+      <c r="A8" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A9" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>442</v>
+      <c r="A10" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A11" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>447</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>575</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>452</v>
+      <c r="A2" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>456</v>
+      <c r="B3" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="B4" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>464</v>
+      <c r="B5" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>467</v>
+      <c r="B6" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>595</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>471</v>
+      <c r="B7" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>474</v>
+      <c r="B8" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>477</v>
+      <c r="B9" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>482</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>610</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="D3" s="9">
         <v>6.67</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>6.67</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="D4" s="9">
         <v>6.67</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>6.67</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="9">
         <v>6.67</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>6.67</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.3</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>2.4</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="D9" s="9">
         <v>5.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>5.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D10" s="9">
         <v>4.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>4.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="D11" s="9">
         <v>4.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>4.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.3</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>4.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.4</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D13" s="9">
         <v>4.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>4.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>3.5</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D14" s="9">
         <v>4.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>4.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>4.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>4.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="D17" s="9">
         <v>6.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>6.67</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>5.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>5.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>5.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="D20" s="9">
         <v>6.67</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>6.67</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>6.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D21" s="9">
         <v>5.0</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>5.0</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>6.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D22" s="9">
         <v>5.0</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>5.0</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>6.3</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D23" s="9">
         <v>5.0</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>5.0</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>6.4</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D24" s="9">
         <v>5.0</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>5.0</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>7.1</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.75</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.75</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>7.2</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="D26" s="9">
         <v>3.75</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>3.75</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>7.3</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="D27" s="9">
         <v>3.75</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>3.75</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>7.4</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D28" s="9">
         <v>3.75</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>3.75</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
+      <c r="A29" s="7">
         <v>8.1</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="D29" s="9">
         <v>5.0</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="9">
         <v>5.0</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
+      <c r="A30" s="7">
         <v>8.2</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B30" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="D30" s="9">
         <v>5.0</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="9">
         <v>5.0</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
+      <c r="A31" s="7">
         <v>8.3</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="D31" s="9">
         <v>5.0</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="9">
         <v>5.0</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
+      <c r="A32" s="7">
         <v>9.1</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="D32" s="9">
         <v>7.5</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="9">
         <v>7.5</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="7">
         <v>9.2</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B33" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="D33" s="9">
         <v>7.5</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="9">
         <v>7.5</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="7">
+      <c r="A34" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9">
         <f>SUM(E3:E33)</f>
         <v>165.030000000000001</v>
       </c>
-      <c r="F34" s="5" t="s">
-        <v>509</v>
+      <c r="F34" s="7" t="s">
+        <v>637</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AI31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>2.4</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.2</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.3</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.4</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>3.5</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>4.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>4.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>5.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>5.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>5.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>6.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>6.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>6.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>6.4</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>7.2</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>7.3</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>7.4</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>8.3</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AH1" s="6" t="s">
-[...3 lines deleted...]
-        <v>482</v>
+      <c r="AH1" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="AI1" s="8" t="s">
+        <v>610</v>
       </c>
     </row>
     <row r="2" spans="1:35">
-      <c r="A2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AG2),"")</f>
         <v/>
       </c>
-      <c r="AI2" s="5"/>
+      <c r="AI2" s="7"/>
     </row>
     <row r="3" spans="1:35">
-      <c r="A3" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AG3),"")</f>
         <v/>
       </c>
-      <c r="AI3" s="5"/>
+      <c r="AI3" s="7"/>
     </row>
     <row r="4" spans="1:35">
-      <c r="A4" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AG4),"")</f>
         <v/>
       </c>
-      <c r="AI4" s="5"/>
+      <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
-      <c r="A5" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AG5),"")</f>
         <v/>
       </c>
-      <c r="AI5" s="5"/>
+      <c r="AI5" s="7"/>
     </row>
     <row r="6" spans="1:35">
-      <c r="A6" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AG6),"")</f>
         <v/>
       </c>
-      <c r="AI6" s="5"/>
+      <c r="AI6" s="7"/>
     </row>
     <row r="7" spans="1:35">
-      <c r="A7" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AG7),"")</f>
         <v/>
       </c>
-      <c r="AI7" s="5"/>
+      <c r="AI7" s="7"/>
     </row>
     <row r="8" spans="1:35">
-      <c r="A8" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AG8),"")</f>
         <v/>
       </c>
-      <c r="AI8" s="5"/>
+      <c r="AI8" s="7"/>
     </row>
     <row r="9" spans="1:35">
-      <c r="A9" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AG9),"")</f>
         <v/>
       </c>
-      <c r="AI9" s="5"/>
+      <c r="AI9" s="7"/>
     </row>
     <row r="10" spans="1:35">
-      <c r="A10" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AG10),"")</f>
         <v/>
       </c>
-      <c r="AI10" s="5"/>
+      <c r="AI10" s="7"/>
     </row>
     <row r="11" spans="1:35">
-      <c r="A11" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AG11),"")</f>
         <v/>
       </c>
-      <c r="AI11" s="5"/>
+      <c r="AI11" s="7"/>
     </row>
     <row r="12" spans="1:35">
-      <c r="A12" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AG12),"")</f>
         <v/>
       </c>
-      <c r="AI12" s="5"/>
+      <c r="AI12" s="7"/>
     </row>
     <row r="13" spans="1:35">
-      <c r="A13" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AG13),"")</f>
         <v/>
       </c>
-      <c r="AI13" s="5"/>
+      <c r="AI13" s="7"/>
     </row>
     <row r="14" spans="1:35">
-      <c r="A14" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AG14),"")</f>
         <v/>
       </c>
-      <c r="AI14" s="5"/>
+      <c r="AI14" s="7"/>
     </row>
     <row r="15" spans="1:35">
-      <c r="A15" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AG15),"")</f>
         <v/>
       </c>
-      <c r="AI15" s="5"/>
+      <c r="AI15" s="7"/>
     </row>
     <row r="16" spans="1:35">
-      <c r="A16" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AG16),"")</f>
         <v/>
       </c>
-      <c r="AI16" s="5"/>
+      <c r="AI16" s="7"/>
     </row>
     <row r="17" spans="1:35">
-      <c r="A17" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AG17),"")</f>
         <v/>
       </c>
-      <c r="AI17" s="5"/>
+      <c r="AI17" s="7"/>
     </row>
     <row r="18" spans="1:35">
-      <c r="A18" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AG18),"")</f>
         <v/>
       </c>
-      <c r="AI18" s="5"/>
+      <c r="AI18" s="7"/>
     </row>
     <row r="19" spans="1:35">
-      <c r="A19" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AG19),"")</f>
         <v/>
       </c>
-      <c r="AI19" s="5"/>
+      <c r="AI19" s="7"/>
     </row>
     <row r="20" spans="1:35">
-      <c r="A20" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AG20),"")</f>
         <v/>
       </c>
-      <c r="AI20" s="5"/>
+      <c r="AI20" s="7"/>
     </row>
     <row r="21" spans="1:35">
-      <c r="A21" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AG21),"")</f>
         <v/>
       </c>
-      <c r="AI21" s="5"/>
+      <c r="AI21" s="7"/>
     </row>
     <row r="22" spans="1:35">
-      <c r="A22" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AG22),"")</f>
         <v/>
       </c>
-      <c r="AI22" s="5"/>
+      <c r="AI22" s="7"/>
     </row>
     <row r="23" spans="1:35">
-      <c r="A23" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AG23),"")</f>
         <v/>
       </c>
-      <c r="AI23" s="5"/>
+      <c r="AI23" s="7"/>
     </row>
     <row r="24" spans="1:35">
-      <c r="A24" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AG24),"")</f>
         <v/>
       </c>
-      <c r="AI24" s="5"/>
+      <c r="AI24" s="7"/>
     </row>
     <row r="25" spans="1:35">
-      <c r="A25" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AG25),"")</f>
         <v/>
       </c>
-      <c r="AI25" s="5"/>
+      <c r="AI25" s="7"/>
     </row>
     <row r="26" spans="1:35">
-      <c r="A26" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AG26),"")</f>
         <v/>
       </c>
-      <c r="AI26" s="5"/>
+      <c r="AI26" s="7"/>
     </row>
     <row r="27" spans="1:35">
-      <c r="A27" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AG27),"")</f>
         <v/>
       </c>
-      <c r="AI27" s="5"/>
+      <c r="AI27" s="7"/>
     </row>
     <row r="28" spans="1:35">
-      <c r="A28" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AG28),"")</f>
         <v/>
       </c>
-      <c r="AI28" s="5"/>
+      <c r="AI28" s="7"/>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AG29),"")</f>
         <v/>
       </c>
-      <c r="AI29" s="5"/>
+      <c r="AI29" s="7"/>
     </row>
     <row r="30" spans="1:35">
-      <c r="A30" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AG30),"")</f>
         <v/>
       </c>
-      <c r="AI30" s="5"/>
+      <c r="AI30" s="7"/>
     </row>
     <row r="31" spans="1:35">
-      <c r="A31" s="5" t="s">
-[...34 lines deleted...]
-      <c r="AH31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AG31),"")</f>
         <v/>
       </c>
-      <c r="AI31" s="5"/>
+      <c r="AI31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="930">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7636,3412 +8213,4148 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...18 lines deleted...]
-        <v>74</v>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...18 lines deleted...]
-        <v>74</v>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="B9" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>82</v>
-      </c>
-[...39 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K11" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="K16" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="K24" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="K26" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>7.4</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="K28" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="K29" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="K30" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C31" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D31" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="K31" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...58 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="B32" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="H32" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="7">
-[...1004 lines deleted...]
-      <c r="K32" s="7">
+      <c r="I32" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="K32" s="9">
         <v>3.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>273</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C9" s="7">
         <v>1</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C10" s="7">
         <v>2</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C11" s="7">
         <v>3</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C12" s="7">
         <v>4</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C13" s="7">
         <v>5</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="E13" s="5"/>
-[...6 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="C14" s="7">
+        <v>6</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B15" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C15" s="7">
+        <v>7</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C16" s="7">
+        <v>8</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C17" s="7">
+        <v>9</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C18" s="7">
+        <v>10</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C19" s="7">
+        <v>11</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C20" s="7">
+        <v>12</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C21" s="7">
+        <v>1</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C22" s="7">
+        <v>2</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C23" s="7">
+        <v>3</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C24" s="7">
+        <v>4</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C25" s="7">
+        <v>5</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C26" s="7">
         <v>6</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="D26" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B27" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C27" s="7">
         <v>7</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="D27" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B28" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C28" s="7">
         <v>8</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="D28" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B29" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C29" s="7">
         <v>9</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="D29" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B30" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C30" s="7">
         <v>10</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="D30" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B31" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C31" s="7">
         <v>11</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="D31" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B32" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C32" s="7">
         <v>12</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="D32" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="B33" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C33" s="7">
+        <v>13</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...230 lines deleted...]
-      <c r="C34" s="5">
+      <c r="B34" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C34" s="7">
         <v>14</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>315</v>
+      <c r="A2" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>319</v>
+      <c r="E3" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>322</v>
+      <c r="E4" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>325</v>
+      <c r="E5" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="E6" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
+        <v>20</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>328</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="D7" s="5">
+      <c r="F27" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D31" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E31" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F31" s="7" t="s">
         <v>330</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="5">
+      <c r="G31" s="7" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="5">
+      <c r="E32" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E33" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>332</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="F36" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...102 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="E38" s="7" t="s">
         <v>338</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="F38" s="7" t="s">
         <v>339</v>
       </c>
-    </row>
-[...401 lines deleted...]
-        <v>361</v>
+      <c r="G38" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>365</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>469</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>369</v>
+      <c r="A2" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>373</v>
+      <c r="A3" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>379</v>
+      <c r="A5" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>382</v>
+      <c r="A6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>384</v>
+      <c r="A7" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>386</v>
+      <c r="A8" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>388</v>
+      <c r="A9" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>389</v>
+      <c r="A10" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="A11" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>392</v>
+      <c r="A12" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>393</v>
+      <c r="A13" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>497</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>394</v>
+      <c r="A14" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>396</v>
+      <c r="A15" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>397</v>
+      <c r="A16" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>398</v>
+      <c r="A17" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>400</v>
+      <c r="A18" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>401</v>
+      <c r="A19" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>402</v>
+      <c r="A20" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>404</v>
+      <c r="A21" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="A22" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>406</v>
+      <c r="A23" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>408</v>
+      <c r="A24" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>409</v>
+      <c r="A25" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>513</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="A26" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>412</v>
+      <c r="A27" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>516</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>413</v>
+      <c r="A28" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>414</v>
+      <c r="A29" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>518</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>