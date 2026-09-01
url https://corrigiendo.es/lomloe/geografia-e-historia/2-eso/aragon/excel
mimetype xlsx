--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Geografía e Historia de 2º ESO; aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los 9 criterios de evaluación del BOE para la materia.</t>
   </si>