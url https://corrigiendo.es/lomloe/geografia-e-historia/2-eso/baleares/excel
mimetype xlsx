--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -820,87 +820,102 @@
   <si>
     <t>Estudio de casos sobre la España vaciada y comparación de regímenes demográficos mediante el análisis de indicadores de natalidad, mortalidad y movimientos migratorios.</t>
   </si>
   <si>
     <t>Evaluar únicamente el cálculo mecánico de tasas demográficas sin exigir la interpretación de las causas sociales o las consecuencias territoriales de dichos datos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de la edad en el ámbito familiar, en el entorno escolar y en la comunidad, y valorando la riqueza que aportan las relaciones intergeneracionales.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades actuales y valorando el intercambio generacional.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o una entrevista intergeneracional que documenta los cambios en las obligaciones domésticas y las etapas vitales a través del tiempo.</t>
   </si>
   <si>
     <t>Investigación sobre la vida cotidiana en diferentes épocas históricas comparándola con la actualidad para identificar persistencias y cambios en la organización familiar.</t>
   </si>
   <si>
     <t>Evaluar el criterio únicamente como una reflexión ética o de tutoría, omitiendo el análisis de los cambios históricos en las estructuras sociales y familiares.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
+    <t>Comparar los modos de vida tradicionales con los actuales, analizando críticamente su impacto en la salud y la sostenibilidad para proponer hábitos de vida responsables.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que analiza la evolución de los hábitos cotidianos entre generaciones y propone acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>Análisis de las transformaciones sociales y de consumo desde la sociedad preindustrial hasta la actual, vinculándolas con la salud comunitaria y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en consejos de salud física o nutrición, olvidando el análisis histórico-geográfico de los cambios en los modelos de vida y consumo.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Explicar la integración de España en los grandes procesos históricos europeos y mundiales, destacando las aportaciones culturales y sociales de sus habitantes a la historia común.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia de España con procesos globales como la romanización, el feudalismo o el humanismo.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes primarias y secundarias para identificar la huella de civilizaciones pasadas en la identidad actual y su proyección internacional.</t>
+  </si>
+  <si>
+    <t>Evaluar la historia de España de forma aislada, omitiendo los vínculos y la reciprocidad con los procesos históricos europeos y globales mencionados expresamente en el criterio.</t>
+  </si>
+  <si>
+    <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones en la paz y cooperación, proponiendo acciones para un desarrollo sostenible y solidario.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, identificando los actores institucionales implicados y proponiendo soluciones desde el compromiso ciudadano.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones de paz de la ONU o proyectos de cooperación internacional para comprender la seguridad integral y la solidaridad global.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de siglas de organismos internacionales en lugar de la capacidad de interpretar su función en la resolución de conflictos y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Elaborar, expressar i presentar continguts propis en forma d'esquemes, taules informatives i altres formats mitjançant el desenvolupament d'estratègies de cerca, selecció i tractament d'informació relatives a processos i esdeveniments rellevants del present i del passat. - Elaborar, expressar i presentar la informació en taules, mapes conceptuals, esquemes, resums o quadres resum. - Cercar, seleccionar i sintetitzar informació de forma adequada a fonts tant analògiques com digitals. - Utilitzar de forma adequada dispositius, aplicacions informàtiques, plataformes digitals i xarxes de comunicació. - Expressar els continguts de forma correcta i seguint les normes ortogràfiques.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
-  </si>
-[...34 lines deleted...]
-    <t>Elaborar, expressar i presentar continguts propis en forma d'esquemes, taules informatives i altres formats mitjançant el desenvolupament d'estratègies de cerca, selecció i tractament d'informació relatives a processos i esdeveniments rellevants del present i del passat. - Elaborar, expressar i presentar la informació en taules, mapes conceptuals, esquemes, resums o quadres resum. - Cercar, seleccionar i sintetitzar informació de forma adequada a fonts tant analògiques com digitals. - Utilitzar de forma adequada dispositius, aplicacions informàtiques, plataformes digitals i xarxes de comunicació. - Expressar els continguts de forma correcta i seguint les normes ortogràfiques.</t>
   </si>
   <si>
     <t>CA1.2</t>
   </si>
   <si>
     <t>Contrastar i argumentar sobre temes i esdeveniments de la Prehistòria, l'Edat Antiga, l'Edat Mitjana i l'Edat Moderna, localitzant i analitzant de manera crítica fonts primàries i secundàries com a proves històriques. - Identificar i classificar els diferents tipus de fonts històriques. - Investigar fets històrics a partir de diferents fonts històriques. - Valorar i argumentar sobre la validesa de diferents fonts històriques.</t>
   </si>
   <si>
     <t>CA2.1</t>
   </si>
   <si>
     <t>Identificar, valorar i mostrar interès pels principals problemes que afecten la societat, adoptant una posició́ crítica i proactiva cap a aquests. - Identificar i valorar reptes i problemes de la societat actual (pobresa, desigualtat social, emergència climàtica, desafiaments demogràfics, despoblació, situacions discriminatòries de gènere…). - Proposar solucions a les problemàtiques i reptes de la societat actual.</t>
   </si>
   <si>
     <t>CA2.2</t>
   </si>
   <si>
     <t>Argumentar de manera crítica sobre problemes d'actualitat a través de coneixements geogràfics i històrics, contrastant i valorant fonts diverses. - Expressar i respectar opinions sobre problemes de la societat actual mitjançant debats, redaccions o altres productes. - Analitzar i comparar diferents punts de vista temes i/o problemes de la societat actual.</t>
   </si>
   <si>
     <t>CA2.3</t>
   </si>
   <si>
     <t>Incorporar i utilitzar adequadament termes, conceptes i esdeveniments relacionats amb la geografia, la història i altres disciplines de les ciències socials, a través d'intervencions orals, texts escrits i altres productes, mostrant plantejaments originals i propostes creatives. - Utilitzar termes i conceptes específics de la matèria en les produccions escrites i orals.</t>
   </si>
@@ -1729,225 +1744,225 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Pasaporte de Ciudadanía Global' donde el alumnado registre, mediante diarios de aprendizaje o vlogs, propuestas de resolución de conflictos basadas en la diplomacia internacional.
 • Simulación de un debate parlamentario o consejo de seguridad grabado en podcast, donde cada estudiante asuma el rol de una institución (ONG, Fuerzas Armadas, Defensor del Pueblo) para abordar una crisis humanitaria.
 • Diseño de una campaña de sensibilización digital (hilo de X o infografía interactiva) que explique la conexión entre los impuestos locales y el mantenimiento de los servicios de seguridad y protección civil.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Gamificación mediante un escenario de gestión de crisis internacionales donde los estudiantes deban tomar decisiones éticas y presupuestarias para mantener la paz y la sostenibilidad.
 • Proyecto de Aprendizaje-Servicio (ApS) que consista en identificar un problema de convivencia en el centro educativo y proponer un protocolo de mediación inspirado en los tratados de paz internacionales.
 • Panel de elección de temas de investigación sobre los Objetivos de Desarrollo Sostenible (ODS), permitiendo que el alumnado se especialice en el área que más le interese (ecología, justicia, igualdad).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CD1</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad integral y la convivencia ciudadana, reconociendo el papel de las instituciones y la cultura de paz.</t>
+    <t>CCL3, CD1, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA4, CCL2</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, seleccionar, tratar y organizar información, así como elaborar y expresar conocimientos (CCL1, CCL3) usando críticamente fuentes (CPSAA4), a menudo con apoyo digital (CD1, CD3), y comprender la información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CCL5</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas actuales implica expresión argumentada (CCL1, CCL5), razonamiento (STEM1), pensamiento crítico (CPSAA4), elaboración digital (CD2) y compromiso cívico (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Conocer desafíos históricos e identificar causas y consecuencias requiere comprender la sociedad (CC1, CC2), pensamiento crítico (CPSAA4), análisis causal (STEM1), búsqueda de información (CCL3) y autoconciencia del cambio (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC4</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Identificar y analizar paisajes y su evolución implica razonamiento científico (STEM1, STEM2), conciencia ambiental (CC4), uso de herramientas digitales (CD1), pensamiento crítico (CPSAA4) y comprensión del territorio (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CCL1, STEM1</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales se centra en la ciudadanía (CC1, CC2, CC3), el pensamiento crítico (CPSAA4), la expresión de ideas (CCL1) y el análisis lógico (STEM1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CCEC2, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Comprender la realidad multicultural y difundir la historia de minorías implica conciencia cívica (CC1, CC2), valoración cultural (CCEC1, CCEC2), comunicación (CCL1) y respeto a la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CC2</t>
+  </si>
+  <si>
+    <t>CCEC2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades propias y ajenas a través del patrimonio implica comprensión cívica (CC1), cultural (CCEC1, CCEC2), diversidad (CC2), autoconocimiento (CPSAA3) y expresión (CCL1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica comprensión social (CC1, CC2), análisis de datos (STEM1), bienestar (CPSAA1), resiliencia (CPSAA2) y sostenibilidad (CC4).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL1, CE1</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana e instituciones implica convivencia (CC1, CC2, CC3), salud y seguridad (CPSAA1), comunicación (CCL1) e iniciativa emprendedora (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 6 bloques de saberes y cómo se conectan los 51 criterios con el Perfil de Salida. En 2.º ESO, el foco suele estar en la transición de la Edad Media a la Edad Moderna.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en las 'Orientaciones Metodológicas' de tu CCAA, suelen dar pistas clave sobre si prefieren un enfoque cronológico o temático.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo LOMLOE para Geografía e Historia en 2.º ESO. Identifica las 9 competencias específicas, los 51 criterios de evaluación y los 84 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Guarda el PDF del decreto con la fecha de publicación. Búscalo en el BOE de tu CCAA o en la web de la consejería de educación. Si no encuentras el específico de 2.º ESO, usa el de toda la etapa y extrae lo correspondiente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'familias' (investigación, análisis de fuentes, conciencia ambiental, retos demográficos) para no volverte loco evaluando 51 ítems por separado en cada unidad.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento (tabla o mapa mental) con las 9 competencias específicas y, debajo de cada una, los criterios de evaluación que le corresponden. No confundas las CE (enunciados generales) con los criterios (enunciados evaluables y concretos).</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo: primera columna CE, segunda columna criterios. Así podrás filtrar y agrupar fácilmente. Verifica que el número total de criterios sume 51.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide los instrumentos de evaluación más adecuados (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase, rúbricas de observación). Asegura que cada criterio se evalúe al menos una vez durante el curso.</t>
+  </si>
+  <si>
+    <t>En Geografía e Historia, los criterios relacionados con análisis de fuentes y argumentación (ej. 'analizar críticamente las consecuencias de un hecho histórico') péchalos con trabajos o debates, no con exámenes tipo test. Los criterios más memorísticos, si existen, evalúalos con pruebas cortas.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 51 criterios a un instrumento de evaluación (rúbrica de proyecto, prueba escrita, observación sistemática, portfolio).</t>
-[...11 lines deleted...]
-    <t>Reserva al menos 2 semanas en el segundo trimestre para el bloque de 'Sociedades y territorios', ya que el paso del feudalismo al estado moderno es el concepto que más les cuesta asimilar.</t>
+    <t>Reparte los 84 saberes básicos en los tres trimestres, respetando la secuencia lógica y la carga horaria (3h/semana, aproximadamente 33 semanas). Agrupa bloques afines: por ejemplo, geografía física y humana en el primer trimestre, historia medieval en el segundo, y moderna en el tercero.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes a fondo; prioriza los que más se relacionen con los criterios seleccionados. Deja un margen para imprevistos. Consulta el criterio de temporalización de tu departamento.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para que una SDA funcione en 2.º ESO, el producto final debe ser tangible (un mapa interactivo, un podcast o un diario de época), no solo un trabajo escrito.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas y criterios de evaluación. La SDA debe partir de un reto o pregunta relevante, incluir tareas variadas y culminar en un producto final (informe, maqueta, debate, línea del tiempo interactiva).</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, una SDA sobre 'El impacto de los descubrimientos geográficos' puede incluir análisis de mapas históricos, lectura de fuentes, creación de un diario de a bordo y un debate sobre consecuencias. Asegúrate de que el producto final sea evaluable con rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Recuerda que la LOMLOE obliga a que la evaluación sea competencial.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de 'Pensamiento Histórico' y 'Compromiso Cívico' sumen al menos el 40% de la nota; si solo ponderas 'contenidos', la inspección te dará un toque.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia. Consensúa estos pesos en el departamento para garantizar coherencia entre grupos. Por ejemplo, criterios de análisis y argumentación pueden valer un 60%, producción de trabajos un 30%, y participación un 10%.</t>
+  </si>
+  <si>
+    <t>Evita ponderaciones excesivas en un solo instrumento. Reparte el peso entre varios criterios para que la nota refleje el desarrollo competencial global. Si tu CCAA exige un porcentaje mínimo para pruebas escritas, respétalo.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para alumnos con NEAE y el plan de recuperación para quienes no alcancen los criterios mínimos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel dentro de la misma SDA (DUA) en lugar de hacer exámenes diferentes; te ahorrará horas de corrección y gestión de aula.</t>
+    <t>Incluye en la programación las medidas de atención a la diversidad (adaptaciones curriculares no significativas, refuerzo, enriquecimiento) y el plan de recuperación para alumnos con la materia pendiente o que no superen algún criterio. Especifica instrumentos y momentos de recuperación.</t>
+  </si>
+  <si>
+    <t>Para Geografía e Historia, una medida eficaz es ofrecer esquemas y mapas conceptuales guiados a alumnos con dificultades. Para la recuperación, diseña pruebas centradas en los criterios no superados, no en todo el bloque.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
@@ -2835,490 +2850,490 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D5" s="7">
         <v>2.5</v>
       </c>
       <c r="E5" s="7">
         <v>2.5</v>
       </c>
@@ -3328,87 +3343,87 @@
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D6" s="7">
         <v>2.5</v>
       </c>
       <c r="E6" s="7">
         <v>2.5</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D7" s="7">
         <v>2.5</v>
       </c>
       <c r="E7" s="7">
         <v>2.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.4</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="D8" s="7">
         <v>2.5</v>
       </c>
       <c r="E8" s="7">
         <v>2.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D9" s="7">
         <v>2.0</v>
       </c>
       <c r="E9" s="7">
         <v>2.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D10" s="7">
         <v>2.0</v>
       </c>
       <c r="E10" s="7">
         <v>2.0</v>
       </c>
@@ -3418,967 +3433,967 @@
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D11" s="7">
         <v>2.0</v>
       </c>
       <c r="E11" s="7">
         <v>2.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="D12" s="7">
         <v>2.0</v>
       </c>
       <c r="E12" s="7">
         <v>2.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="D13" s="7">
         <v>2.0</v>
       </c>
       <c r="E13" s="7">
         <v>2.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D14" s="7">
         <v>3.33</v>
       </c>
       <c r="E14" s="7">
         <v>3.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D15" s="7">
         <v>3.33</v>
       </c>
       <c r="E15" s="7">
         <v>3.33</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D16" s="7">
         <v>3.33</v>
       </c>
       <c r="E16" s="7">
         <v>3.33</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="D17" s="7">
         <v>3.33</v>
       </c>
       <c r="E17" s="7">
         <v>3.33</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="D18" s="7">
         <v>3.33</v>
       </c>
       <c r="E18" s="7">
         <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D19" s="7">
         <v>3.33</v>
       </c>
       <c r="E19" s="7">
         <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D20" s="7">
         <v>2.5</v>
       </c>
       <c r="E20" s="7">
         <v>2.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="D21" s="7">
         <v>2.5</v>
       </c>
       <c r="E21" s="7">
         <v>2.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D22" s="7">
         <v>2.5</v>
       </c>
       <c r="E22" s="7">
         <v>2.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.4</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>223</v>
       </c>
       <c r="D23" s="7">
         <v>2.5</v>
       </c>
       <c r="E23" s="7">
         <v>2.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D24" s="7">
         <v>1.88</v>
       </c>
       <c r="E24" s="7">
         <v>1.88</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="D25" s="7">
         <v>1.88</v>
       </c>
       <c r="E25" s="7">
         <v>1.88</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="D26" s="7">
         <v>1.88</v>
       </c>
       <c r="E26" s="7">
         <v>1.88</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.4</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D27" s="7">
         <v>1.88</v>
       </c>
       <c r="E27" s="7">
         <v>1.88</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>8.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D28" s="7">
         <v>2.5</v>
       </c>
       <c r="E28" s="7">
         <v>2.5</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>8.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="D29" s="7">
         <v>2.5</v>
       </c>
       <c r="E29" s="7">
         <v>2.5</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>8.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="D30" s="7">
         <v>2.5</v>
       </c>
       <c r="E30" s="7">
         <v>2.5</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>9.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="D31" s="7">
         <v>3.75</v>
       </c>
       <c r="E31" s="7">
         <v>3.75</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>9.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="D32" s="7">
         <v>3.75</v>
       </c>
       <c r="E32" s="7">
         <v>3.75</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>1.67</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>1.67</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.67</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.67</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.67</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.67</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.67</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.67</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.67</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>1.67</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>1.67</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>1.67</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.67</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.67</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.67</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.67</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.67</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.67</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.67</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.67</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.67</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <v>1.67</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
         <v>1.67</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
         <v>1.67</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
         <v>1.67</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
         <v>1.67</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
         <v>1.67</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="D60" s="7"/>
       <c r="E60" s="7">
         <v>1.67</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="D61" s="7"/>
       <c r="E61" s="7">
         <v>1.67</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="D62" s="7"/>
       <c r="E62" s="7">
         <v>1.67</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7">
         <f>SUM(E3:E62)</f>
         <v>132.59999999999999</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BL31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64">
       <c r="A1" s="6" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>2.4</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -4427,149 +4442,149 @@
       <c r="Y1" s="6">
         <v>7.2</v>
       </c>
       <c r="Z1" s="6">
         <v>7.3</v>
       </c>
       <c r="AA1" s="6">
         <v>7.4</v>
       </c>
       <c r="AB1" s="6">
         <v>8.1</v>
       </c>
       <c r="AC1" s="6">
         <v>8.2</v>
       </c>
       <c r="AD1" s="6">
         <v>8.3</v>
       </c>
       <c r="AE1" s="6">
         <v>9.1</v>
       </c>
       <c r="AF1" s="6">
         <v>9.2</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="AO1" s="6" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="AP1" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="AQ1" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="AR1" s="6" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="AS1" s="6" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="AT1" s="6" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="AU1" s="6" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="AV1" s="6" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="AW1" s="6" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="AX1" s="6" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="AY1" s="6" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="AZ1" s="6" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="BA1" s="6" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="BB1" s="6" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="BC1" s="6" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="BD1" s="6" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="BE1" s="6" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="BF1" s="6" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="BG1" s="6" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="BH1" s="6" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="BI1" s="6" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="BJ1" s="6" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="BK1" s="6" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="BL1" s="6" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
     </row>
     <row r="2" spans="1:64">
       <c r="A2" s="5" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4596,51 +4611,51 @@
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
       <c r="BG2" s="5"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="5"/>
       <c r="BJ2" s="5"/>
       <c r="BK2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BJ2),"")</f>
         <v/>
       </c>
       <c r="BL2" s="5"/>
     </row>
     <row r="3" spans="1:64">
       <c r="A3" s="5" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4667,51 +4682,51 @@
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5"/>
       <c r="BG3" s="5"/>
       <c r="BH3" s="5"/>
       <c r="BI3" s="5"/>
       <c r="BJ3" s="5"/>
       <c r="BK3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BJ3),"")</f>
         <v/>
       </c>
       <c r="BL3" s="5"/>
     </row>
     <row r="4" spans="1:64">
       <c r="A4" s="5" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4738,51 +4753,51 @@
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
       <c r="BE4" s="5"/>
       <c r="BF4" s="5"/>
       <c r="BG4" s="5"/>
       <c r="BH4" s="5"/>
       <c r="BI4" s="5"/>
       <c r="BJ4" s="5"/>
       <c r="BK4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BJ4),"")</f>
         <v/>
       </c>
       <c r="BL4" s="5"/>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" s="5" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4809,51 +4824,51 @@
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BI5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BK5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BJ5),"")</f>
         <v/>
       </c>
       <c r="BL5" s="5"/>
     </row>
     <row r="6" spans="1:64">
       <c r="A6" s="5" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4880,51 +4895,51 @@
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="5"/>
       <c r="BI6" s="5"/>
       <c r="BJ6" s="5"/>
       <c r="BK6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BJ6),"")</f>
         <v/>
       </c>
       <c r="BL6" s="5"/>
     </row>
     <row r="7" spans="1:64">
       <c r="A7" s="5" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4951,51 +4966,51 @@
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BJ7),"")</f>
         <v/>
       </c>
       <c r="BL7" s="5"/>
     </row>
     <row r="8" spans="1:64">
       <c r="A8" s="5" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -5022,51 +5037,51 @@
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="5"/>
       <c r="BI8" s="5"/>
       <c r="BJ8" s="5"/>
       <c r="BK8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BJ8),"")</f>
         <v/>
       </c>
       <c r="BL8" s="5"/>
     </row>
     <row r="9" spans="1:64">
       <c r="A9" s="5" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5093,51 +5108,51 @@
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="5"/>
       <c r="BI9" s="5"/>
       <c r="BJ9" s="5"/>
       <c r="BK9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BJ9),"")</f>
         <v/>
       </c>
       <c r="BL9" s="5"/>
     </row>
     <row r="10" spans="1:64">
       <c r="A10" s="5" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5164,51 +5179,51 @@
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BJ10),"")</f>
         <v/>
       </c>
       <c r="BL10" s="5"/>
     </row>
     <row r="11" spans="1:64">
       <c r="A11" s="5" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5235,51 +5250,51 @@
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="5"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="5"/>
       <c r="BI11" s="5"/>
       <c r="BJ11" s="5"/>
       <c r="BK11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BJ11),"")</f>
         <v/>
       </c>
       <c r="BL11" s="5"/>
     </row>
     <row r="12" spans="1:64">
       <c r="A12" s="5" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5306,51 +5321,51 @@
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="5"/>
       <c r="BI12" s="5"/>
       <c r="BJ12" s="5"/>
       <c r="BK12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BJ12),"")</f>
         <v/>
       </c>
       <c r="BL12" s="5"/>
     </row>
     <row r="13" spans="1:64">
       <c r="A13" s="5" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5377,51 +5392,51 @@
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="5"/>
       <c r="BI13" s="5"/>
       <c r="BJ13" s="5"/>
       <c r="BK13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BJ13),"")</f>
         <v/>
       </c>
       <c r="BL13" s="5"/>
     </row>
     <row r="14" spans="1:64">
       <c r="A14" s="5" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5448,51 +5463,51 @@
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="5"/>
       <c r="BI14" s="5"/>
       <c r="BJ14" s="5"/>
       <c r="BK14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BJ14),"")</f>
         <v/>
       </c>
       <c r="BL14" s="5"/>
     </row>
     <row r="15" spans="1:64">
       <c r="A15" s="5" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5519,51 +5534,51 @@
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="5"/>
       <c r="BI15" s="5"/>
       <c r="BJ15" s="5"/>
       <c r="BK15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BJ15),"")</f>
         <v/>
       </c>
       <c r="BL15" s="5"/>
     </row>
     <row r="16" spans="1:64">
       <c r="A16" s="5" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5590,51 +5605,51 @@
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="5"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="5"/>
       <c r="BI16" s="5"/>
       <c r="BJ16" s="5"/>
       <c r="BK16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BJ16),"")</f>
         <v/>
       </c>
       <c r="BL16" s="5"/>
     </row>
     <row r="17" spans="1:64">
       <c r="A17" s="5" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5661,51 +5676,51 @@
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="5"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="5"/>
       <c r="BI17" s="5"/>
       <c r="BJ17" s="5"/>
       <c r="BK17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BJ17),"")</f>
         <v/>
       </c>
       <c r="BL17" s="5"/>
     </row>
     <row r="18" spans="1:64">
       <c r="A18" s="5" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5732,51 +5747,51 @@
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="5"/>
       <c r="BI18" s="5"/>
       <c r="BJ18" s="5"/>
       <c r="BK18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BJ18),"")</f>
         <v/>
       </c>
       <c r="BL18" s="5"/>
     </row>
     <row r="19" spans="1:64">
       <c r="A19" s="5" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5803,51 +5818,51 @@
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="5"/>
       <c r="BI19" s="5"/>
       <c r="BJ19" s="5"/>
       <c r="BK19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BJ19),"")</f>
         <v/>
       </c>
       <c r="BL19" s="5"/>
     </row>
     <row r="20" spans="1:64">
       <c r="A20" s="5" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5874,51 +5889,51 @@
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="5"/>
       <c r="BI20" s="5"/>
       <c r="BJ20" s="5"/>
       <c r="BK20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BJ20),"")</f>
         <v/>
       </c>
       <c r="BL20" s="5"/>
     </row>
     <row r="21" spans="1:64">
       <c r="A21" s="5" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5945,51 +5960,51 @@
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="5"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
       <c r="BH21" s="5"/>
       <c r="BI21" s="5"/>
       <c r="BJ21" s="5"/>
       <c r="BK21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BJ21),"")</f>
         <v/>
       </c>
       <c r="BL21" s="5"/>
     </row>
     <row r="22" spans="1:64">
       <c r="A22" s="5" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6016,51 +6031,51 @@
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="5"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
       <c r="BH22" s="5"/>
       <c r="BI22" s="5"/>
       <c r="BJ22" s="5"/>
       <c r="BK22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BJ22),"")</f>
         <v/>
       </c>
       <c r="BL22" s="5"/>
     </row>
     <row r="23" spans="1:64">
       <c r="A23" s="5" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6087,51 +6102,51 @@
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="5"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
       <c r="BH23" s="5"/>
       <c r="BI23" s="5"/>
       <c r="BJ23" s="5"/>
       <c r="BK23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BJ23),"")</f>
         <v/>
       </c>
       <c r="BL23" s="5"/>
     </row>
     <row r="24" spans="1:64">
       <c r="A24" s="5" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6158,51 +6173,51 @@
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
       <c r="BE24" s="5"/>
       <c r="BF24" s="5"/>
       <c r="BG24" s="5"/>
       <c r="BH24" s="5"/>
       <c r="BI24" s="5"/>
       <c r="BJ24" s="5"/>
       <c r="BK24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BJ24),"")</f>
         <v/>
       </c>
       <c r="BL24" s="5"/>
     </row>
     <row r="25" spans="1:64">
       <c r="A25" s="5" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6229,51 +6244,51 @@
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
       <c r="BF25" s="5"/>
       <c r="BG25" s="5"/>
       <c r="BH25" s="5"/>
       <c r="BI25" s="5"/>
       <c r="BJ25" s="5"/>
       <c r="BK25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BJ25),"")</f>
         <v/>
       </c>
       <c r="BL25" s="5"/>
     </row>
     <row r="26" spans="1:64">
       <c r="A26" s="5" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6300,51 +6315,51 @@
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
       <c r="BE26" s="5"/>
       <c r="BF26" s="5"/>
       <c r="BG26" s="5"/>
       <c r="BH26" s="5"/>
       <c r="BI26" s="5"/>
       <c r="BJ26" s="5"/>
       <c r="BK26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BJ26),"")</f>
         <v/>
       </c>
       <c r="BL26" s="5"/>
     </row>
     <row r="27" spans="1:64">
       <c r="A27" s="5" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6371,51 +6386,51 @@
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5"/>
       <c r="BG27" s="5"/>
       <c r="BH27" s="5"/>
       <c r="BI27" s="5"/>
       <c r="BJ27" s="5"/>
       <c r="BK27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BJ27),"")</f>
         <v/>
       </c>
       <c r="BL27" s="5"/>
     </row>
     <row r="28" spans="1:64">
       <c r="A28" s="5" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6442,51 +6457,51 @@
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BJ28),"")</f>
         <v/>
       </c>
       <c r="BL28" s="5"/>
     </row>
     <row r="29" spans="1:64">
       <c r="A29" s="5" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6513,51 +6528,51 @@
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
       <c r="BE29" s="5"/>
       <c r="BF29" s="5"/>
       <c r="BG29" s="5"/>
       <c r="BH29" s="5"/>
       <c r="BI29" s="5"/>
       <c r="BJ29" s="5"/>
       <c r="BK29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BJ29),"")</f>
         <v/>
       </c>
       <c r="BL29" s="5"/>
     </row>
     <row r="30" spans="1:64">
       <c r="A30" s="5" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6584,51 +6599,51 @@
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="5"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
       <c r="BH30" s="5"/>
       <c r="BI30" s="5"/>
       <c r="BJ30" s="5"/>
       <c r="BK30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BJ30),"")</f>
         <v/>
       </c>
       <c r="BL30" s="5"/>
     </row>
     <row r="31" spans="1:64">
       <c r="A31" s="5" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -13640,5315 +13655,5325 @@
         <v>114</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>257</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>258</v>
       </c>
       <c r="K28" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>8.3</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="E29" s="5"/>
-[...1 lines deleted...]
-      <c r="G29" s="5"/>
+      <c r="E29" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>262</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>264</v>
+      </c>
       <c r="K29" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5">
         <v>9.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="K30" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5">
         <v>9.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>175</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="K31" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>1.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I167"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C6" s="5">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C7" s="5">
         <v>4</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C8" s="5">
         <v>5</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C9" s="5">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C10" s="5">
         <v>7</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C11" s="5">
         <v>8</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C12" s="5">
         <v>9</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C13" s="5">
         <v>10</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C14" s="5">
         <v>11</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C15" s="5">
         <v>12</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C20" s="5">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C21" s="5">
         <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C22" s="5">
         <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C23" s="5">
         <v>4</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C24" s="5">
         <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C25" s="5">
         <v>6</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C26" s="5">
         <v>7</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C27" s="5">
         <v>8</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C33" s="5">
         <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C34" s="5">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C35" s="5">
         <v>8</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C36" s="5">
         <v>9</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C42" s="5">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C43" s="5">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C44" s="5">
         <v>3</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C45" s="5">
         <v>4</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C46" s="5">
         <v>5</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C47" s="5">
         <v>6</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C48" s="5">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C49" s="5">
         <v>2</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C50" s="5">
         <v>3</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C51" s="5">
         <v>4</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C52" s="5">
         <v>5</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C53" s="5">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C54" s="5">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C55" s="5">
         <v>3</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C56" s="5">
         <v>4</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C57" s="5">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C58" s="5">
         <v>2</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C59" s="5">
         <v>3</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C60" s="5">
         <v>4</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C61" s="5">
         <v>5</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C62" s="5">
         <v>6</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C63" s="5">
         <v>7</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C64" s="5">
         <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C65" s="5">
         <v>2</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C66" s="5">
         <v>3</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C67" s="5">
         <v>4</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C68" s="5">
         <v>5</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C69" s="5">
         <v>6</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C70" s="5">
         <v>7</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C71" s="5">
         <v>8</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C72" s="5">
         <v>9</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C73" s="5">
         <v>10</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C74" s="5">
         <v>11</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C75" s="5">
         <v>12</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C76" s="5">
         <v>13</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C77" s="5">
         <v>14</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C78" s="5">
         <v>15</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C79" s="5">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C80" s="5">
         <v>17</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C81" s="5">
         <v>18</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C82" s="5">
         <v>19</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C83" s="5">
         <v>20</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C84" s="5">
         <v>21</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C85" s="5">
         <v>1</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C86" s="5">
         <v>2</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C87" s="5">
         <v>1</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C88" s="5">
         <v>2</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C89" s="5">
         <v>3</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C90" s="5">
         <v>4</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C91" s="5">
         <v>5</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C92" s="5">
         <v>6</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C93" s="5">
         <v>7</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C94" s="5">
         <v>8</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C95" s="5">
         <v>9</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C96" s="5">
         <v>10</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C97" s="5">
         <v>11</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C98" s="5">
         <v>12</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C99" s="5">
         <v>1</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C100" s="5">
         <v>2</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C101" s="5">
         <v>3</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C102" s="5">
         <v>4</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C103" s="5">
         <v>1</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C104" s="5">
         <v>2</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C105" s="5">
         <v>3</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C106" s="5">
         <v>4</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C107" s="5">
         <v>5</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C108" s="5">
         <v>6</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C109" s="5">
         <v>7</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C110" s="5">
         <v>8</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C111" s="5">
         <v>1</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C112" s="5">
         <v>2</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C113" s="5">
         <v>3</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C114" s="5">
         <v>4</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C115" s="5">
         <v>5</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C116" s="5">
         <v>6</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C117" s="5">
         <v>7</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C118" s="5">
         <v>8</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C119" s="5">
         <v>9</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C120" s="5">
         <v>1</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C121" s="5">
         <v>2</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C122" s="5">
         <v>3</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C123" s="5">
         <v>4</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C124" s="5">
         <v>5</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C125" s="5">
         <v>1</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C126" s="5">
         <v>2</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C127" s="5">
         <v>3</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C128" s="5">
         <v>4</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C129" s="5">
         <v>5</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C130" s="5">
         <v>6</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C131" s="5">
         <v>1</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C132" s="5">
         <v>2</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C133" s="5">
         <v>3</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C134" s="5">
         <v>4</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C135" s="5">
         <v>5</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C136" s="5">
         <v>1</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C137" s="5">
         <v>2</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C138" s="5">
         <v>3</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C139" s="5">
         <v>4</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C140" s="5">
         <v>1</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C141" s="5">
         <v>2</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C142" s="5">
         <v>3</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C143" s="5">
         <v>4</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C144" s="5">
         <v>5</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C145" s="5">
         <v>6</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C146" s="5">
         <v>7</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C147" s="5">
         <v>1</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C148" s="5">
         <v>2</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C149" s="5">
         <v>3</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C150" s="5">
         <v>4</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C151" s="5">
         <v>5</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C152" s="5">
         <v>6</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C153" s="5">
         <v>7</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C154" s="5">
         <v>8</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C155" s="5">
         <v>9</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C156" s="5">
         <v>10</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C157" s="5">
         <v>11</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C158" s="5">
         <v>12</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C159" s="5">
         <v>13</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C160" s="5">
         <v>14</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C161" s="5">
         <v>15</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C162" s="5">
         <v>16</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C163" s="5">
         <v>17</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C164" s="5">
         <v>18</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C165" s="5">
         <v>19</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C166" s="5">
         <v>20</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C167" s="5">
         <v>21</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>20</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>226</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>