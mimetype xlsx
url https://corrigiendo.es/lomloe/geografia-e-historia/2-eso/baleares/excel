--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>