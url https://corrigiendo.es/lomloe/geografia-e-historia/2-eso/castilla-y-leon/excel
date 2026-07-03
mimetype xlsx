--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>03/07/2026 19:34</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -1135,225 +1135,225 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Pasaporte de Ciudadanía Global' donde el alumnado registre, mediante diarios de aprendizaje o vlogs, propuestas de resolución de conflictos basadas en la diplomacia internacional.
 • Simulación de un debate parlamentario o consejo de seguridad grabado en podcast, donde cada estudiante asuma el rol de una institución (ONG, Fuerzas Armadas, Defensor del Pueblo) para abordar una crisis humanitaria.
 • Diseño de una campaña de sensibilización digital (hilo de X o infografía interactiva) que explique la conexión entre los impuestos locales y el mantenimiento de los servicios de seguridad y protección civil.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Gamificación mediante un escenario de gestión de crisis internacionales donde los estudiantes deban tomar decisiones éticas y presupuestarias para mantener la paz y la sostenibilidad.
 • Proyecto de Aprendizaje-Servicio (ApS) que consista en identificar un problema de convivencia en el centro educativo y proponer un protocolo de mediación inspirado en los tratados de paz internacionales.
 • Panel de elección de temas de investigación sobre los Objetivos de Desarrollo Sostenible (ODS), permitiendo que el alumnado se especialice en el área que más le interese (ecología, justicia, igualdad).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CD1</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad integral y la convivencia ciudadana, reconociendo el papel de las instituciones y la cultura de paz.</t>
+    <t>CCL3, CD1, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA4, CCL2</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, seleccionar, tratar y organizar información, así como elaborar y expresar conocimientos (CCL1, CCL3) usando críticamente fuentes (CPSAA4), a menudo con apoyo digital (CD1, CD3), y comprender la información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CCL5</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas actuales implica expresión argumentada (CCL1, CCL5), razonamiento (STEM1), pensamiento crítico (CPSAA4), elaboración digital (CD2) y compromiso cívico (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Conocer desafíos históricos e identificar causas y consecuencias requiere comprender la sociedad (CC1, CC2), pensamiento crítico (CPSAA4), análisis causal (STEM1), búsqueda de información (CCL3) y autoconciencia del cambio (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC4</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Identificar y analizar paisajes y su evolución implica razonamiento científico (STEM1, STEM2), conciencia ambiental (CC4), uso de herramientas digitales (CD1), pensamiento crítico (CPSAA4) y comprensión del territorio (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CCL1, STEM1</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales se centra en la ciudadanía (CC1, CC2, CC3), el pensamiento crítico (CPSAA4), la expresión de ideas (CCL1) y el análisis lógico (STEM1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CCEC2, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Comprender la realidad multicultural y difundir la historia de minorías implica conciencia cívica (CC1, CC2), valoración cultural (CCEC1, CCEC2), comunicación (CCL1) y respeto a la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CC2</t>
+  </si>
+  <si>
+    <t>CCEC2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades propias y ajenas a través del patrimonio implica comprensión cívica (CC1), cultural (CCEC1, CCEC2), diversidad (CC2), autoconocimiento (CPSAA3) y expresión (CCL1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica comprensión social (CC1, CC2), análisis de datos (STEM1), bienestar (CPSAA1), resiliencia (CPSAA2) y sostenibilidad (CC4).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL1, CE1</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana e instituciones implica convivencia (CC1, CC2, CC3), salud y seguridad (CPSAA1), comunicación (CCL1) e iniciativa emprendedora (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 6 bloques de saberes y cómo se conectan los 51 criterios con el Perfil de Salida. En 2.º ESO, el foco suele estar en la transición de la Edad Media a la Edad Moderna.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en las 'Orientaciones Metodológicas' de tu CCAA, suelen dar pistas clave sobre si prefieren un enfoque cronológico o temático.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo LOMLOE para Geografía e Historia en 2.º ESO. Identifica las 9 competencias específicas, los 51 criterios de evaluación y los 84 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Guarda el PDF del decreto con la fecha de publicación. Búscalo en el BOE de tu CCAA o en la web de la consejería de educación. Si no encuentras el específico de 2.º ESO, usa el de toda la etapa y extrae lo correspondiente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'familias' (investigación, análisis de fuentes, conciencia ambiental, retos demográficos) para no volverte loco evaluando 51 ítems por separado en cada unidad.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento (tabla o mapa mental) con las 9 competencias específicas y, debajo de cada una, los criterios de evaluación que le corresponden. No confundas las CE (enunciados generales) con los criterios (enunciados evaluables y concretos).</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo: primera columna CE, segunda columna criterios. Así podrás filtrar y agrupar fácilmente. Verifica que el número total de criterios sume 51.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide los instrumentos de evaluación más adecuados (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase, rúbricas de observación). Asegura que cada criterio se evalúe al menos una vez durante el curso.</t>
+  </si>
+  <si>
+    <t>En Geografía e Historia, los criterios relacionados con análisis de fuentes y argumentación (ej. 'analizar críticamente las consecuencias de un hecho histórico') péchalos con trabajos o debates, no con exámenes tipo test. Los criterios más memorísticos, si existen, evalúalos con pruebas cortas.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 51 criterios a un instrumento de evaluación (rúbrica de proyecto, prueba escrita, observación sistemática, portfolio).</t>
-[...11 lines deleted...]
-    <t>Reserva al menos 2 semanas en el segundo trimestre para el bloque de 'Sociedades y territorios', ya que el paso del feudalismo al estado moderno es el concepto que más les cuesta asimilar.</t>
+    <t>Reparte los 84 saberes básicos en los tres trimestres, respetando la secuencia lógica y la carga horaria (3h/semana, aproximadamente 33 semanas). Agrupa bloques afines: por ejemplo, geografía física y humana en el primer trimestre, historia medieval en el segundo, y moderna en el tercero.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes a fondo; prioriza los que más se relacionen con los criterios seleccionados. Deja un margen para imprevistos. Consulta el criterio de temporalización de tu departamento.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para que una SDA funcione en 2.º ESO, el producto final debe ser tangible (un mapa interactivo, un podcast o un diario de época), no solo un trabajo escrito.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas y criterios de evaluación. La SDA debe partir de un reto o pregunta relevante, incluir tareas variadas y culminar en un producto final (informe, maqueta, debate, línea del tiempo interactiva).</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, una SDA sobre 'El impacto de los descubrimientos geográficos' puede incluir análisis de mapas históricos, lectura de fuentes, creación de un diario de a bordo y un debate sobre consecuencias. Asegúrate de que el producto final sea evaluable con rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Recuerda que la LOMLOE obliga a que la evaluación sea competencial.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de 'Pensamiento Histórico' y 'Compromiso Cívico' sumen al menos el 40% de la nota; si solo ponderas 'contenidos', la inspección te dará un toque.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia. Consensúa estos pesos en el departamento para garantizar coherencia entre grupos. Por ejemplo, criterios de análisis y argumentación pueden valer un 60%, producción de trabajos un 30%, y participación un 10%.</t>
+  </si>
+  <si>
+    <t>Evita ponderaciones excesivas en un solo instrumento. Reparte el peso entre varios criterios para que la nota refleje el desarrollo competencial global. Si tu CCAA exige un porcentaje mínimo para pruebas escritas, respétalo.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para alumnos con NEAE y el plan de recuperación para quienes no alcancen los criterios mínimos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel dentro de la misma SDA (DUA) en lugar de hacer exámenes diferentes; te ahorrará horas de corrección y gestión de aula.</t>
+    <t>Incluye en la programación las medidas de atención a la diversidad (adaptaciones curriculares no significativas, refuerzo, enriquecimiento) y el plan de recuperación para alumnos con la materia pendiente o que no superen algún criterio. Especifica instrumentos y momentos de recuperación.</t>
+  </si>
+  <si>
+    <t>Para Geografía e Historia, una medida eficaz es ofrecer esquemas y mapas conceptuales guiados a alumnos con dificultades. Para la recuperación, diseña pruebas centradas en los criterios no superados, no en todo el bloque.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamiento de inf</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria y la Edad Antigua, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas hi</t>
   </si>
   <si>
     <t>Adquirir y construir conocimiento relevante del mundo actual y de la historia, a través de procesos inductivos, la investigación y del trabajo por proyectos, retos o problemas, med</t>
   </si>
@@ -2258,256 +2258,256 @@
         <v>345</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>347</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C11" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="D11" s="5" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="D4" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>375</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>376</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>379</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>380</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>382</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>384</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>