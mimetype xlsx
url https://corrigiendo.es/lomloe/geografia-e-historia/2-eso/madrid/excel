--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,182 +38,206 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>05/07/2026 09:33</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid aplica el currículo estatal del RD 217/2022 sin modificaciones ni adiciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, se mantiene íntegramente el currículo estatal.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse en los criterios y saberes del RD 217/2022, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir M-20220726-2 conocimientos, elaborar y expresar contenidos en varios formatos.</t>
+    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir conocimientos, elaborar y expresar contenidos en varios formatos.</t>
   </si>
   <si>
     <t>Saber investigar de forma autónoma usando fuentes fiables para crear y comunicar contenidos históricos o geográficos propios en diferentes soportes.</t>
   </si>
   <si>
     <t>El alumnado localiza información, distingue noticias falsas de hechos históricos y organiza los datos para crear presentaciones, mapas o informes digitales.</t>
   </si>
   <si>
     <t>No es copiar y pegar de Wikipedia. No es memorizar el libro de texto. No es acumular datos sin entender su origen o veracidad.</t>
   </si>
   <si>
     <t>El alumnado investiga la vida cotidiana en Al-Ándalus usando fuentes primarias y crea un mural digital comparándolo con la actualidad.</t>
   </si>
   <si>
     <t>elaborar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía I del Real Decreto, de 29 de marzo:</t>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía</t>
   </si>
   <si>
     <t>El alumnado investiga temas sociales o históricos actuales para formar su propia opinión razonada y entender quiénes son y cómo convivir mejor.</t>
   </si>
   <si>
     <t>El alumnado busca información sobre problemas reales, debate sus causas y consecuencias, y crea materiales originales que reflejen su visión crítica y respetuosa.</t>
   </si>
   <si>
     <t>No es memorizar listas de fechas o nombres aislados. No es copiar textos de un libro sin relacionarlos con el presente ni aportar una opinión propia.</t>
   </si>
   <si>
     <t>Investigar el origen de un conflicto actual, como la escasez de agua, y crear un pódcast explicando cómo afecta a su entorno cercano.</t>
   </si>
   <si>
     <t>producir</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Conocer los principales desafíos a los que se han enfrentado distintas sociedades a lo largo del tiempo, identificando las causas y consecuencias de los cambios producidos y los problemas a los que se enfrentan en la actualidad, mediante el desarrollo de proyectos de investigación y el uso de fuentes fiables. La humanidad se viene enfrentando constantemente a desafíos y problemas en relación con el medio en el que actúa y dentro de su comunidad, desde la obtención de recursos para la supervivencia y el modo de distribuirlos, a la cuestión de cómo organizarse y participar en sociedad.</t>
   </si>
   <si>
     <t>Investigar cómo las crisis del pasado transformaron el mundo para proponer soluciones actuales a problemas de sostenibilidad y convivencia.</t>
   </si>
@@ -247,51 +271,51 @@
   <si>
     <t>Comparar una fotografía aérea de su localidad de los años 60 con una actual para identificar cambios urbanos y proponer una mejora sostenible.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Analizar de forma crítica planteamientos históricos y geográficos explicando la construcción de los sistemas democráticos y los principios constitucionales que rigen la vida en comunidad, así como asumiendo los deberes y derechos propios de nuestro marco de convivencia, para promover la participación ciudadana y la cohesión social.</t>
   </si>
   <si>
     <t>Comprender el origen de la democracia y los derechos actuales para actuar como ciudadanos responsables que mejoran la convivencia y la sociedad.</t>
   </si>
   <si>
     <t>El alumnado examina cómo surgieron las libertades modernas, identifica sus derechos y deberes en la actualidad y propone acciones colectivas para fomentar la igualdad y la participación.</t>
   </si>
   <si>
     <t>No es memorizar artículos de la Constitución de forma aislada ni recitar hitos históricos sin conexión con la realidad social o el compromiso ciudadano actual.</t>
   </si>
   <si>
     <t>Simular un pleno municipal donde el alumnado defienda propuestas para mejorar su entorno basándose en principios democráticos y derechos fundamentales.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones. I del Real Decreto, de 29 de marzo:</t>
+    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones.</t>
   </si>
   <si>
     <t>Entender por qué nuestra sociedad es diversa, apreciando la historia de las minorías y los movimientos sociales que luchan por la igualdad real.</t>
   </si>
   <si>
     <t>El alumnado investiga el origen de la multiculturalidad actual, analiza las aportaciones de grupos minoritarios y defiende actitudes de respeto frente a prejuicios históricos.</t>
   </si>
   <si>
     <t>No es memorizar flujos migratorios ni datos demográficos aislados. No es una charla ética genérica; requiere base histórica y cultural sobre la diversidad española.</t>
   </si>
   <si>
     <t>El alumnado crea una exposición digital sobre la historia y cultura del pueblo gitano en España, destacando sus aportaciones a la identidad común.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Identificar los fundamentos que sostienen las diversas identidades propias y las ajenas, a través del conocimiento y puesta en valor del patrimonio material e inmaterial que compartimos para conservarlo y respetar los sentimientos de pertenencia, así como para favorecer procesos que contribuyan a la cohesión y solidaridad territorial en orden a los valores del europeísmo y de la Declaración Universal de los Derechos Humanos. Reconocer el significado histórico y simbólico del patrimonio material e inmaterial, así como promover acciones tendentes a su conservación, promoción y puesta en valor como recurso colectivo para el desarrollo de los pueblos, resultan procesos fundamentales para que se tome conciencia de su importancia.</t>
   </si>
   <si>
     <t>Comprender qué nos hace sentir parte de un grupo respetando otras culturas mediante el aprecio y cuidado de nuestra herencia histórica y artística.</t>
   </si>
@@ -412,51 +436,51 @@
   <si>
     <t>El alumnado entrega un informe o presentación digital donde describe un conflicto social actual, analiza sus causas y propone acciones concretas para su resolución.</t>
   </si>
   <si>
     <t>Análisis de noticias de actualidad o documentales sobre retos globales, seguido de un debate y la elaboración de una propuesta de intervención social.</t>
   </si>
   <si>
     <t>Calificar el 'interés' o la 'actitud' como rasgos de personalidad subjetivos en lugar de evaluar la capacidad técnica de análisis y argumentación crítica.</t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre problemas de actualidad medioambiental a través de conocimientos geográficos, contrastando y valorando fuentes diversas.</t>
   </si>
   <si>
     <t>Exponer argumentos razonados sobre conflictos actuales utilizando datos históricos y geográficos, tras analizar y comparar diferentes fuentes de información de forma crítica.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe escrito o ensayo donde defiende una postura sobre un tema actual, citando fuentes contrastadas y aplicando conceptos geográficos o históricos.</t>
   </si>
   <si>
     <t>Análisis de noticias de prensa comparando versiones contradictorias y vinculándolas con procesos históricos o factores territoriales estudiados en la unidad didáctica.</t>
   </si>
   <si>
     <t>Calificar la opinión personal subjetiva del alumno en lugar de evaluar la capacidad de sustentar dicha opinión en datos históricos y el contraste de fuentes.</t>
   </si>
   <si>
-    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de intervenciones orales y redacciones, mostrando planteamientos originales y propuestas originales. BO CM</t>
+    <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de intervenciones orales y redacciones, mostrando planteamientos originales y propuestas originales.</t>
   </si>
   <si>
     <t>Utilizar con precisión el vocabulario técnico y los hechos históricos o geográficos en producciones propias, demostrando creatividad y corrección en la expresión.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza exposiciones, redacciones o proyectos creativos donde aplica correctamente la terminología específica de la materia para explicar procesos históricos o espaciales.</t>
   </si>
   <si>
     <t>Elaboración de un guion de podcast histórico o un informe geográfico sobre un problema actual usando léxico técnico y propuestas originales.</t>
   </si>
   <si>
     <t>Evaluar la memorización aislada de definiciones en un examen en lugar de su aplicación funcional y creativa en contextos comunicativos reales.</t>
   </si>
   <si>
     <t>Elaborar juicios razonados, respetando las opiniones de los demás.</t>
   </si>
   <si>
     <t>Expresar opiniones razonadas sobre problemas actuales globales, respetando la diversidad de puntos de vista y analizando las causas y consecuencias de forma interconectada.</t>
   </si>
   <si>
     <t>El alumnado entrega un ensayo breve o participa en un debate reglado donde defiende una postura fundamentada sobre un conflicto geopolítico o medioambiental contemporáneo.</t>
   </si>
@@ -790,84 +814,99 @@
   <si>
     <t>Estudio de casos sobre la España vaciada y comparación de regímenes demográficos mediante el análisis de indicadores de natalidad, mortalidad y movimientos migratorios.</t>
   </si>
   <si>
     <t>Evaluar únicamente el cálculo mecánico de tasas demográficas sin exigir la interpretación de las causas sociales o las consecuencias territoriales de dichos datos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en determinados momentos históricos, como la Edad Media y la Edad Moderna.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades actuales y valorando el intercambio generacional.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o una entrevista intergeneracional que documenta los cambios en las obligaciones domésticas y las etapas vitales a través del tiempo.</t>
   </si>
   <si>
     <t>Investigación sobre la vida cotidiana en diferentes épocas históricas comparándola con la actualidad para identificar persistencias y cambios en la organización familiar.</t>
   </si>
   <si>
     <t>Evaluar el criterio únicamente como una reflexión ética o de tutoría, omitiendo el análisis de los cambios históricos en las estructuras sociales y familiares.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida propios de la Edad Media y de la Edad Moderna y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
+    <t>Comparar los modos de vida tradicionales con los actuales, analizando críticamente su impacto en la salud y la sostenibilidad para proponer hábitos de vida responsables.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que analiza la evolución de los hábitos cotidianos entre generaciones y propone acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>Análisis de las transformaciones sociales y de consumo desde la sociedad preindustrial hasta la actual, vinculándolas con la salud comunitaria y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en consejos de salud física o nutrición, olvidando el análisis histórico-geográfico de los cambios en los modelos de vida y consumo.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de la Edad Antigua), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Explicar la integración de España en los grandes procesos históricos europeos y mundiales, destacando las aportaciones culturales y sociales de sus habitantes a la historia común.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia de España con procesos globales como la romanización, el feudalismo o el humanismo.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes primarias y secundarias para identificar la huella de civilizaciones pasadas en la identidad actual y su proyección internacional.</t>
+  </si>
+  <si>
+    <t>Evaluar la historia de España de forma aislada, omitiendo los vínculos y la reciprocidad con los procesos históricos europeos y globales mencionados expresamente en el criterio.</t>
+  </si>
+  <si>
+    <t>Interpretar, desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos medioambientales del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones en la paz y cooperación, proponiendo acciones para un desarrollo sostenible y solidario.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, identificando los actores institucionales implicados y proponiendo soluciones desde el compromiso ciudadano.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones de paz de la ONU o proyectos de cooperación internacional para comprender la seguridad integral y la solidaridad global.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de siglas de organismos internacionales en lugar de la capacidad de interpretar su función en la resolución de conflictos y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Identificar y situar las principales características del medio físico y los principales accidentes geográficos de España y de Europa, apreciando la diversidad y riqueza geográfica del subcontinente.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
-  </si>
-[...31 lines deleted...]
-    <t>Identificar y situar las principales características del medio físico y los principales accidentes geográficos de España y de Europa, apreciando la diversidad y riqueza geográfica del subcontinente.</t>
   </si>
   <si>
     <t>Identificar y situar en el mapa político de España las comunidades autónomas, capitales y provincias, conociendo las diferentes formas de organización territorial administrativa.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
@@ -1300,57 +1339,407 @@
   </si>
   <si>
     <t>Evalúa con profundidad las interdependencias sociales y demográficas a lo largo del tiempo, integrando el papel de la sociedad civil y diseñando propuestas de acción originales, sostenibles y comprometidas con su entorno real.
 → Diseña una campaña de concienciación o un proyecto de aprendizaje-servicio que conecte a jóvenes con asociaciones locales para fomentar el intercambio intergeneracional.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunas instituciones del Estado o conceptos básicos sobre seguridad y paz, sin lograr establecer vínculos claros con la convivencia ciudadana o los procesos históricos de España.
 → Nombra instituciones como la ONU o las Fuerzas Armadas pero es incapaz de explicar su función real en el mantenimiento de la paz o la seguridad ciudadana.</t>
   </si>
   <si>
     <t>Describe las funciones de las principales instituciones nacionales e internacionales y menciona desafíos globales actuales, reconociendo de forma básica la importancia de la cooperación y la seguridad en la cultura de convivencia.
 → Realiza un esquema sencillo sobre los Objetivos de Desarrollo Sostenible (ODS) y cita una misión de paz internacional en la que España haya participado recientemente.</t>
   </si>
   <si>
     <t>Explica y valora la contribución del Estado y otras entidades a la paz y la seguridad integral, argumentando con coherencia la conexión de España con procesos históricos y proponiendo acciones concretas para un mundo más sostenible y justo.
 → Redacta un informe breve que relaciona la participación de España en organismos internacionales con la estabilidad y el desarrollo en una zona de conflicto histórica o actual, justificando su importancia.</t>
   </si>
   <si>
     <t>Analiza críticamente y de forma autónoma la interdependencia entre seguridad, paz y desarrollo sostenible, integrando la perspectiva de ciudadanía global para evaluar el impacto de las instituciones en la resolución de desafíos mundiales complejos.
 → Participa en un debate argumentado o elabora un ensayo original sobre cómo la cooperación internacional y las políticas de seguridad integral pueden mitigar un desafío global específico, como la crisis climática o los movimientos migratorios.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Población, ciudad y el amanecer del mundo medieval</t>
+  </si>
+  <si>
+    <t>SDA: '¿Cómo seremos en 2050?'. Análisis de la pirámide de población local y propuesta de diseño urbano sostenible para una ciudad inclusiva.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Evolución de la población y distribución geográfica
+• Los movimientos naturales y espaciales de la población
+• Desafíos demográficos en el mundo actual: causalidad y comparación de estructuras demográficas y pirámides de población
+• La población local, autonómica y española: evolución y estructura
+• El paisaje como síntesis geográfica y los hábitats humanos
+• Problemas del mundo rural: sostenibilidad y despoblación
+• Aglomeraciones urbanas, elementos del espacio y análisis del plano urbano
+• Jerarquía urbana y desarrollo urbano sostenible en la globalización
+• Los reinos germánicos y el Imperio carolingio
+• El Imperio romano de Oriente: Bizancio, arte y cultura
+• Mahoma y el surgimiento del islam: expansión, sociedad y cultura
+• Orígenes y características del feudalismo: sociedad estamental y el papel de la Iglesia
+• Arte y cultura: El Románico</t>
+  </si>
+  <si>
+    <t>1.1: Elaborar esquemas y líneas de tiempo
+3.3: Representar información geográfica e histórica
+4.1: Interpretar el entorno natural desde una perspectiva sistémica
+4.2: Valorar la sostenibilidad de los espacios
+6.1: Situar el desarrollo de civilizaciones medievales
+6.4: Identificar características del medio físico
+8.1: Analizar cambios en el ciclo vital
+9.3: Situar accidentes geográficos en el mapa</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.4
+CE.8</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Observación sistemática, análisis de planos urbanos y pruebas de desempeño sobre la estructura social feudal.</t>
+  </si>
+  <si>
+    <t>De la plenitud medieval a la expansión de la Modernidad</t>
+  </si>
+  <si>
+    <t>SDA: 'Rutas que cambiaron el mundo'. Investigación sobre el impacto del Camino de Santiago y las rutas transatlánticas en el intercambio cultural.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Transformaciones de la Baja Edad Media: burguesía, gremios y resurgir urbano
+• La crisis de la Baja Edad Media y el arte Gótico
+• Al-Ándalus: evolución política, sociedad, economía y arte
+• Los reinos cristianos peninsulares: expansión, repoblación y el Camino de Santiago
+• Organización política de las Coronas de Castilla y Aragón
+• El arte medieval peninsular: andalusí, asturiano, mozárabe y mudéjar
+• El Estado moderno y la monarquía de los Reyes Católicos
+• Los descubrimientos geográficos y el encuentro con América: culturas precolombinas
+• Exploración, conquista y colonización de América
+• La cultura humanística y el arte renacentista
+• La crisis religiosa: Reforma y Contrarreforma
+• La hegemonía de Carlos V y Felipe II</t>
+  </si>
+  <si>
+    <t>3.4: Utilizar secuencias cronológicas
+3.5: Analizar procesos de cambio histórico
+6.2: Describir la organización social medieval
+7.1: Relacionar culturas y religiones históricas
+7.2: Identificar los fundamentos de la idea de Europa
+7.4: Valorar el patrimonio medieval y moderno
+9.1: Conectar la historia de España con procesos globales</t>
+  </si>
+  <si>
+    <t>CE.3
+CE.6
+CE.7</t>
+  </si>
+  <si>
+    <t>Portafolio de aprendizaje, mapas históricos interactivos y comentarios de obras de arte renacentista.</t>
+  </si>
+  <si>
+    <t>Crisis del Antiguo Régimen y desafíos del mundo global</t>
+  </si>
+  <si>
+    <t>SDA: 'Embajadores del futuro'. Simulación de una cumbre internacional para proponer soluciones a los conflictos actuales basadas en los ODS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La crisis del siglo XVII: demografía y economía
+• Monarquías absolutas frente a regímenes parlamentarios
+• La Guerra de los Treinta Años y el fin de la hegemonía hispánica
+• Los últimos Habsburgo y el problema sucesorio
+• Arte, cultura y ciencia: El Barroco
+• Mercados regionales, políticas comerciales y distribución de la riqueza
+• Tensiones internacionales y alianzas entre civilizaciones
+• Dignidad humana, derechos universales y situaciones discriminatorias
+• Convención sobre los Derechos del Niño
+• Los Objetivos de Desarrollo Sostenible (ODS): seguridad y cooperación internacional
+• La contribución de las instituciones a la paz y la convivencia social</t>
+  </si>
+  <si>
+    <t>1.2: Contrastar acontecimientos históricos
+2.1: Identificar problemas medioambientales
+2.2: Argumentar sobre problemas de actualidad
+3.1: Construir conocimiento sobre retos del mundo actual
+5.1: Analizar mecanismos de convivencia
+5.3: Mostrar actitudes pacíficas y respeto a las normas
+9.2: Interpretar desafíos desde el desarrollo sostenible
+9.4: Identificar el mapa político de España y sus comunidades</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.5
+CE.9</t>
+  </si>
+  <si>
+    <t>Debates reglados, ensayos críticos sobre derechos humanos y pruebas de localización política.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Difunde el Madrid Medieval</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un blog para redescubrir la convivencia, el conflicto y el legado de la Edad Media en la capital</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El Centro Cultural de la Junta de Distrito de Centro ha solicitado materiales divulgativos para sus rutas históricas sobre el Madrid medieval. El alumnado, tras investigar, elaborará un blog con contenido digital (textos, mapas, línea de tiempo) dirigido a los vecinos y visitantes del distrito.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Crear un blog titulado 'Madrid Medieval' con artículos, una línea de tiempo interactiva, un mapa de yacimientos y una reflexión sobre la importancia de conservar el patrimonio, que sirva como material de difusión para el centro cultural.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Guía de recursos sobre Madrid medieval (enlaces a webs municipales y del Museo de San Isidro)
+• Plantilla para estructura del blog
+• Herramienta digital: Wix, Google Sites, TimelineJS, Google My Maps
+• Ficha de cronología en blanco
+• Rúbricas de evaluación impresas o en formulario Google</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global (tolerancia, respeto al patrimonio), competencia digital (creación de contenido web), pensamiento histórico (causalidad, cambio- continuidad).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del reto por parte de la profesora: el Centro Cultural nos pide un blog para sus rutas. Lluvia de ideas sobre lo que saben del Madrid medieval y lo que les gustaría investigar. Formación de equipos. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con ideas iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) cronología básica del Madrid medieval (musulmanes, reconquista, convivencia), (b) fuentes históricas (crónicas, arqueología), (c) patrimonio conservado. Uso de mapas históricos y virtuales. Cada equipo recibe una guía de recursos.</t>
+  </si>
+  <si>
+    <t>Ficha con ejercicios de cronología y localización de restos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Investigación en profundidad: los equipos buscan información adicional (biblioteca, internet, visita virtual a la muralla árabe). Elaboran un borrador de sus entradas del blog, incluyendo línea de tiempo y mapa. La profesora ofrece andamiaje con plantillas.</t>
+  </si>
+  <si>
+    <t>Borradores escritos y recursos seleccionados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Creación del blog digital (usando plataforma como Wix o Google Sites). Redacción final de las entradas, integración de la línea de tiempo y mapa interactivo (con TimelineJS o Google My Maps). Revisión por pares y ajustes. Preparación de un breve vídeo o podcast de presentación del blog para la audiencia.</t>
+  </si>
+  <si>
+    <t>Blog completo y funcional.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación del blog al Centro Cultural (simulada o real a través de un enlace). Coevaluación entre equipos usando una diana. Autoevaluación individual. La profesora aplica las rúbricas para asignar niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Dianas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Madrid en cifras: Desvelamos la demografía de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El distrito municipal ha solicitado a los centros educativos un informe demográfico de su barrio para fundamentar políticas de juventud y envejecimiento activo. Contamos solo con los datos oficiales globales; necesitamos datos de primera mano de las familias del instituto.</t>
+  </si>
+  <si>
+    <t>Realizar una encuesta a una muestra representativa de las familias del centro, analizar los datos demográficos y elaborar un informe con conclusiones sobre la estructura de la población del barrio, los cambios generacionales y propuestas para mejorar la calidad de vida.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cuestionario modelo
+• Hoja de cálculo (Excel/Google Sheets)
+• Datos del INE por distritos de Madrid
+• Ejemplos de pirámides de población
+• Guía de elaboración de informes</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, corresponsabilidad) y tratamiento crítico de datos estadísticos.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del ayuntamiento y se formula la pregunta guía. El alumnado debate qué saben de su barrio y qué necesitan saber. Se forman equipos y se lanzan hipótesis sobre la estructura demográfica actual y los cambios.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende conceptos demográficos clave (natalidad, mortalidad, migraciones, estructura por edad y sexo) y técnicas de muestreo y encuesta. Practican con ejemplos de pirámides de población y analizan datos del INE de su distrito.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de pirámides y diseño de cuestionario piloto.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a una muestra de familias del centro (presencial o digital). Depuran los datos y realizan un análisis estadístico básico (frecuencias, medias). Representan los datos en tablas y gráficos con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos recogidos y primeras gráficas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe estructurado: introducción, metodología, resultados (tablas, gráficos, pirámides), comparación con datos históricos del INE, conclusiones y propuestas. Preparan una presentación resumida para la audiencia.</t>
+  </si>
+  <si>
+    <t>Informe completo y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante una comisión simulada (pueden ser compañeros de otro curso). Coevaluación mediante rúbrica y autoevaluación. Se extraen conclusiones colectivas sobre la realidad demográfica del barrio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Convivir en el Madrid Medieval</t>
+  </si>
+  <si>
+    <t>Creación de una cápsula escénica para el barrio</t>
+  </si>
+  <si>
+    <t>El ayuntamiento del distrito ha solicitado al instituto propuestas culturales para dinamizar la plaza local. El barrio conserva vestigios medievales (murallas, iglesias) que casi nadie conoce. Se plantea crear una cápsula escénica que recree un día de convivencia entre cristianos, musulmanes y judíos en el Madrid medieval, y ofrecerla en la plaza.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar una cápsula escénica (3-4 minutos) que represente un conflicto cotidiano y su resolución pacífica entre personajes de las tres culturas, basada en fuentes históricas del Madrid medieval, y presentarla a los vecinos en la plaza.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Google Earth / fotografías de restos medievales de Madrid
+• Fichas de trabajo para investigación
+• Plantillas de guión y storyboard
+• Cámara o móvil para grabación, material de atrezo sencillo
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación para la paz y la convivencia, educación patrimonial y competencia digital (edición de vídeo).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento mediante un vídeo del concejal. El alumnado visita virtualmente la muralla medieval de Madrid y la iglesia de San Nicolás a través de Google Earth. Se formula la pregunta guía y se recogen hipótesis iniciales sobre la convivencia en el Madrid medieval.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se organizan equipos de investigación. Cada equipo busca información sobre: 1) patrimonio medieval madrileño (monumentos y objetos), 2) vida cotidiana de cada cultura (vivienda, alimentación, oficios), 3) ejemplos de tolerancia e intolerancia en la época (pactos, algaradas). Se elabora una ficha de patrimonio y un mapa conceptual de la convivencia.</t>
+  </si>
+  <si>
+    <t>Ficha de patrimonio con al menos tres elementos, mapa conceptual.</t>
+  </si>
+  <si>
+    <t>Con la información recogida, los equipos redactan el guión de la cápsula escénica. Deben incluir una línea de tiempo que sitúe la escena, descripciones de vestimenta y escenario basadas en fuentes, y un conflicto que se resuelva mediante diálogo o negociación. Se crea un storyboard con bocetos de las escenas.</t>
+  </si>
+  <si>
+    <t>Guión escrito con indicaciones escénicas y línea de tiempo.</t>
+  </si>
+  <si>
+    <t>Los equipos ensayan la representación (o graban si optan por vídeo). Preparan el vestuario y la escenografía con materiales sencillos. Se graba la cápsula o se realiza un ensayo general ante otro equipo para recibir retroalimentación.</t>
+  </si>
+  <si>
+    <t>Grabación final de la cápsula (o registro de la representación).</t>
+  </si>
+  <si>
+    <t>Primera sesión: proyección de todas las cápsulas en clase y coevaluación con rúbrica. Segunda sesión: cada alumno escribe su reflexión individual (juicio sobre la vigencia de la tolerancia medieval) y completa una diana de autoevaluación. Se recogen las evidencias para asignar niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, reflexión escrita individual, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para la percepción y comprensión de la información histórica y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer cartografía histórica interactiva mediante capas digitales que permitan superponer límites políticos antiguos sobre mapas físicos actuales para visualizar la evolución del territorio.
 • Presentar fuentes primarias textuales acompañadas de glosarios terminológicos visuales y versiones en audio para facilitar el acceso al lenguaje de época.
 • Utilizar organizadores gráficos específicos para el análisis de fuentes (como la matriz de fiabilidad de la fuente) que empleen códigos de color para distinguir entre hechos, opiniones y sesgos.</t>
   </si>
@@ -1522,225 +1911,297 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Pasaporte de Ciudadanía Global' donde el alumnado registre, mediante diarios de aprendizaje o vlogs, propuestas de resolución de conflictos basadas en la diplomacia internacional.
 • Simulación de un debate parlamentario o consejo de seguridad grabado en podcast, donde cada estudiante asuma el rol de una institución (ONG, Fuerzas Armadas, Defensor del Pueblo) para abordar una crisis humanitaria.
 • Diseño de una campaña de sensibilización digital (hilo de X o infografía interactiva) que explique la conexión entre los impuestos locales y el mantenimiento de los servicios de seguridad y protección civil.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Gamificación mediante un escenario de gestión de crisis internacionales donde los estudiantes deban tomar decisiones éticas y presupuestarias para mantener la paz y la sostenibilidad.
 • Proyecto de Aprendizaje-Servicio (ApS) que consista en identificar un problema de convivencia en el centro educativo y proponer un protocolo de mediación inspirado en los tratados de paz internacionales.
 • Panel de elección de temas de investigación sobre los Objetivos de Desarrollo Sostenible (ODS), permitiendo que el alumnado se especialice en el área que más le interese (ecología, justicia, igualdad).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CD1</t>
-[...83 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL3, CD1, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA4, CCL2</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, seleccionar, tratar y organizar información, así como elaborar y expresar conocimientos (CCL1, CCL3) usando críticamente fuentes (CPSAA4), a menudo con apoyo digital (CD1, CD3), y comprender la información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CCL5</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas actuales implica expresión argumentada (CCL1, CCL5), razonamiento (STEM1), pensamiento crítico (CPSAA4), elaboración digital (CD2) y compromiso cívico (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Conocer desafíos históricos e identificar causas y consecuencias requiere comprender la sociedad (CC1, CC2), pensamiento crítico (CPSAA4), análisis causal (STEM1), búsqueda de información (CCL3) y autoconciencia del cambio (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC4</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Identificar y analizar paisajes y su evolución implica razonamiento científico (STEM1, STEM2), conciencia ambiental (CC4), uso de herramientas digitales (CD1), pensamiento crítico (CPSAA4) y comprensión del territorio (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CCL1, STEM1</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales se centra en la ciudadanía (CC1, CC2, CC3), el pensamiento crítico (CPSAA4), la expresión de ideas (CCL1) y el análisis lógico (STEM1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CCEC2, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Comprender la realidad multicultural y difundir la historia de minorías implica conciencia cívica (CC1, CC2), valoración cultural (CCEC1, CCEC2), comunicación (CCL1) y respeto a la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CC2</t>
+  </si>
+  <si>
+    <t>CCEC2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades propias y ajenas a través del patrimonio implica comprensión cívica (CC1), cultural (CCEC1, CCEC2), diversidad (CC2), autoconocimiento (CPSAA3) y expresión (CCL1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica comprensión social (CC1, CC2), análisis de datos (STEM1), bienestar (CPSAA1), resiliencia (CPSAA2) y sostenibilidad (CC4).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL1, CE1</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana e instituciones implica convivencia (CC1, CC2, CC3), salud y seguridad (CPSAA1), comunicación (CCL1) e iniciativa emprendedora (CE1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué particularidades incluye el Decreto de Madrid para Geografía e Historia en 2.º ESO respecto al BOE en el número de criterios o saberes?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene los 9 CE y 32 criterios del BOE, pero añade saberes específicos sobre la Comunidad de Madrid, como el análisis del poblamiento rural y urbano en la región, elevando el total a 82 saberes.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Geografía e Historia en 2.º ESO en Madrid respecto a la de Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid dedica 3 horas semanales y organiza los 82 saberes priorizando el análisis demográfico y urbano de la región, mientras que Castilla-La Mancha puede enfocar más en el medio rural y contar con un reparto horario distinto.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se ponderan los 32 criterios de evaluación de Geografía e Historia en 2.º ESO para la calificación final?</t>
+  </si>
+  <si>
+    <t>Se agrupan por las 9 CE, ponderando cada CE equitativamente al 11,1%. Dentro de cada CE, los criterios asociados se ponderan por igual, sumando el 100% de la nota final.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación sigue el departamento para alumnos con Geografía e Historia de 1.º ESO pendiente en 2.º?</t>
+  </si>
+  <si>
+    <t>Se elabora un itinerario personalizado con 5 actividades competenciales clave (una por cada CE pendiente) y se evalúa con una prueba basada en los criterios de evaluación correspondientes, sin superar 3 meses de duración.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Geografía e Historia de 2.º ESO para alumnos con dificultades de comprensión lectora?</t>
+  </si>
+  <si>
+    <t>Se adaptan los textos históricos reduciendo su extensión y añadiendo apoyos visuales (mapas, ejes cronológicos). Se permite el uso de esquemas guiados y la evaluación oral de criterios como la explicación multicausal.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué materias se coordina Geografía e Historia en 2.º ESO y qué proyecto común se desarrolla?</t>
+  </si>
+  <si>
+    <t>Se coordina con Lengua Castellana y Literatura para trabajar la redacción de textos expositivos históricos, y con Matemáticas para el análisis de gráficos demográficos. Se realiza un proyecto interdisciplinar sobre la evolución de la población madrileña.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué documentos solicita inspección educativa al departamento de Geografía e Historia en 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Solicita la programación didáctica con la secuenciación de los 32 criterios de evaluación, la justificación de la contribución a las competencias clave, y un modelo de unidad didáctica que muestre la integración de los saberes básicos y la atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos específicos recomienda el departamento para Geografía e Historia en 2.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>Se recomienda el atlas digital de la Comunidad de Madrid, mapas históricos interactivos del Instituto Geográfico Nacional, y la bibliografía 'Geografía e Historia 2.º ESO' de Santillana o Vicens Vives, adaptada al currículo madrileño.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 6 bloques de saberes y cómo se conectan los 51 criterios con el Perfil de Salida. En 2.º ESO, el foco suele estar en la transición de la Edad Media a la Edad Moderna.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en las 'Orientaciones Metodológicas' de tu CCAA, suelen dar pistas clave sobre si prefieren un enfoque cronológico o temático.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo LOMLOE para Geografía e Historia en 2.º ESO. Identifica las 9 competencias específicas, los 51 criterios de evaluación y los 84 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Guarda el PDF del decreto con la fecha de publicación. Búscalo en el BOE de tu CCAA o en la web de la consejería de educación. Si no encuentras el específico de 2.º ESO, usa el de toda la etapa y extrae lo correspondiente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'familias' (investigación, análisis de fuentes, conciencia ambiental, retos demográficos) para no volverte loco evaluando 51 ítems por separado en cada unidad.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento (tabla o mapa mental) con las 9 competencias específicas y, debajo de cada una, los criterios de evaluación que le corresponden. No confundas las CE (enunciados generales) con los criterios (enunciados evaluables y concretos).</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo: primera columna CE, segunda columna criterios. Así podrás filtrar y agrupar fácilmente. Verifica que el número total de criterios sume 51.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide los instrumentos de evaluación más adecuados (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase, rúbricas de observación). Asegura que cada criterio se evalúe al menos una vez durante el curso.</t>
+  </si>
+  <si>
+    <t>En Geografía e Historia, los criterios relacionados con análisis de fuentes y argumentación (ej. 'analizar críticamente las consecuencias de un hecho histórico') péchalos con trabajos o debates, no con exámenes tipo test. Los criterios más memorísticos, si existen, evalúalos con pruebas cortas.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 51 criterios a un instrumento de evaluación (rúbrica de proyecto, prueba escrita, observación sistemática, portfolio).</t>
-[...11 lines deleted...]
-    <t>Reserva al menos 2 semanas en el segundo trimestre para el bloque de 'Sociedades y territorios', ya que el paso del feudalismo al estado moderno es el concepto que más les cuesta asimilar.</t>
+    <t>Reparte los 84 saberes básicos en los tres trimestres, respetando la secuencia lógica y la carga horaria (3h/semana, aproximadamente 33 semanas). Agrupa bloques afines: por ejemplo, geografía física y humana en el primer trimestre, historia medieval en el segundo, y moderna en el tercero.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes a fondo; prioriza los que más se relacionen con los criterios seleccionados. Deja un margen para imprevistos. Consulta el criterio de temporalización de tu departamento.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para que una SDA funcione en 2.º ESO, el producto final debe ser tangible (un mapa interactivo, un podcast o un diario de época), no solo un trabajo escrito.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas y criterios de evaluación. La SDA debe partir de un reto o pregunta relevante, incluir tareas variadas y culminar en un producto final (informe, maqueta, debate, línea del tiempo interactiva).</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, una SDA sobre 'El impacto de los descubrimientos geográficos' puede incluir análisis de mapas históricos, lectura de fuentes, creación de un diario de a bordo y un debate sobre consecuencias. Asegúrate de que el producto final sea evaluable con rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Recuerda que la LOMLOE obliga a que la evaluación sea competencial.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de 'Pensamiento Histórico' y 'Compromiso Cívico' sumen al menos el 40% de la nota; si solo ponderas 'contenidos', la inspección te dará un toque.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia. Consensúa estos pesos en el departamento para garantizar coherencia entre grupos. Por ejemplo, criterios de análisis y argumentación pueden valer un 60%, producción de trabajos un 30%, y participación un 10%.</t>
+  </si>
+  <si>
+    <t>Evita ponderaciones excesivas en un solo instrumento. Reparte el peso entre varios criterios para que la nota refleje el desarrollo competencial global. Si tu CCAA exige un porcentaje mínimo para pruebas escritas, respétalo.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para alumnos con NEAE y el plan de recuperación para quienes no alcancen los criterios mínimos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel dentro de la misma SDA (DUA) en lugar de hacer exámenes diferentes; te ahorrará horas de corrección y gestión de aula.</t>
+    <t>Incluye en la programación las medidas de atención a la diversidad (adaptaciones curriculares no significativas, refuerzo, enriquecimiento) y el plan de recuperación para alumnos con la materia pendiente o que no superen algún criterio. Especifica instrumentos y momentos de recuperación.</t>
+  </si>
+  <si>
+    <t>Para Geografía e Historia, una medida eficaz es ofrecer esquemas y mapas conceptuales guiados a alumnos con dificultades. Para la recuperación, diseña pruebas centradas en los criterios no superados, no en todo el bloque.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, líneas de tiempo y tablas informativas mediante el desarrollo de métodos de búsqueda, selección y tratamient</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la prehistoria y la Edad Antigua, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas hi</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de inter</t>
   </si>
@@ -1928,130 +2389,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2367,2664 +2844,2781 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>454</v>
+      <c r="A2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>558</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>463</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>466</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="A7" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>472</v>
+      <c r="A8" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>576</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>475</v>
+      <c r="A9" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>478</v>
+      <c r="A10" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>481</v>
+      <c r="A11" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>483</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>488</v>
+      <c r="A2" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>492</v>
+      <c r="B3" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>496</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>623</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>500</v>
+      <c r="B5" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>503</v>
+      <c r="B6" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>507</v>
+      <c r="B7" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>635</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>510</v>
+      <c r="B8" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>638</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>513</v>
+      <c r="B9" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>641</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>518</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="D3" s="9">
         <v>10.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>10.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D4" s="9">
         <v>10.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>10.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="9">
         <v>5.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>5.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.3</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.4</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D9" s="9">
         <v>4.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>4.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="D10" s="9">
         <v>4.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>4.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.3</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D11" s="9">
         <v>4.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>4.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.4</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>4.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.5</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D13" s="9">
         <v>4.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>4.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>4.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D14" s="9">
         <v>6.67</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>6.67</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>4.3</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>5.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D17" s="9">
         <v>6.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>6.67</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>5.2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>5.3</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>6.1</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D20" s="9">
         <v>5.0</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>5.0</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>6.2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D21" s="9">
         <v>5.0</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>5.0</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>6.3</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D22" s="9">
         <v>5.0</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>5.0</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>6.4</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="D23" s="9">
         <v>5.0</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>5.0</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>7.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D24" s="9">
         <v>3.75</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>3.75</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>7.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.75</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.75</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>7.3</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D26" s="9">
         <v>3.75</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>3.75</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>7.4</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D27" s="9">
         <v>3.75</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>3.75</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>8.1</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="D28" s="9">
         <v>5.0</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>5.0</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
+      <c r="A29" s="7">
         <v>8.2</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="D29" s="9">
         <v>5.0</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="9">
         <v>5.0</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
+      <c r="A30" s="7">
         <v>8.3</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B30" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="D30" s="9">
         <v>5.0</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="9">
         <v>5.0</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
+      <c r="A31" s="7">
         <v>9.1</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B31" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="D31" s="9">
         <v>3.75</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="9">
         <v>3.75</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
+      <c r="A32" s="7">
         <v>9.2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="D32" s="9">
         <v>3.75</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="9">
         <v>3.75</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="7">
         <v>9.3</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B33" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="D33" s="9">
         <v>3.75</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="9">
         <v>3.75</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
+      <c r="A34" s="7">
         <v>9.4</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="7">
+      <c r="B34" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D34" s="9">
         <v>3.75</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="9">
         <v>3.75</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="7">
+      <c r="A35" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>165.02000000000001</v>
       </c>
-      <c r="F35" s="5" t="s">
-        <v>542</v>
+      <c r="F35" s="7" t="s">
+        <v>670</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.3</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.4</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.4</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.5</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>4.3</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>5.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>5.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>6.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>6.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>6.3</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>6.4</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>7.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>7.3</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>7.4</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>8.3</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>9.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>9.4</v>
       </c>
-      <c r="AI1" s="6" t="s">
-[...3 lines deleted...]
-        <v>518</v>
+      <c r="AI1" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="AJ1" s="8" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="2" spans="1:36">
-      <c r="A2" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
-      <c r="AJ2" s="5"/>
+      <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
-      <c r="AJ3" s="5"/>
+      <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
-      <c r="A4" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
-      <c r="AJ4" s="5"/>
+      <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
-      <c r="A5" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
-      <c r="AJ5" s="5"/>
+      <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
-      <c r="AJ6" s="5"/>
+      <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
-      <c r="A7" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
-      <c r="AJ7" s="5"/>
+      <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
-      <c r="A8" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
-      <c r="AJ8" s="5"/>
+      <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
-      <c r="A9" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
-      <c r="AJ9" s="5"/>
+      <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
-      <c r="A10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
-      <c r="AJ10" s="5"/>
+      <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
-      <c r="A11" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
-      <c r="AJ11" s="5"/>
+      <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
-      <c r="A12" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
-      <c r="AJ12" s="5"/>
+      <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
-      <c r="A13" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
-      <c r="AJ13" s="5"/>
+      <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
-      <c r="A14" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
-      <c r="AJ14" s="5"/>
+      <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
-      <c r="A15" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
-      <c r="AJ15" s="5"/>
+      <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
-      <c r="A16" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
-      <c r="AJ16" s="5"/>
+      <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
-      <c r="A17" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
-      <c r="AJ17" s="5"/>
+      <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
-      <c r="A18" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
-      <c r="AJ18" s="5"/>
+      <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
-      <c r="A19" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
-      <c r="AJ19" s="5"/>
+      <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
-      <c r="A20" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
-      <c r="AJ20" s="5"/>
+      <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
-      <c r="A21" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
-      <c r="AJ21" s="5"/>
+      <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
-      <c r="A22" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
-      <c r="AJ22" s="5"/>
+      <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
-      <c r="A23" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
-      <c r="AJ23" s="5"/>
+      <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
-      <c r="A24" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
-      <c r="AJ24" s="5"/>
+      <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
-      <c r="A25" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
-      <c r="AJ25" s="5"/>
+      <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
-      <c r="A26" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
-      <c r="AJ26" s="5"/>
+      <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
-      <c r="A27" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
-      <c r="AJ27" s="5"/>
+      <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
-      <c r="A28" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
-      <c r="AJ28" s="5"/>
+      <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
-      <c r="A29" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
-      <c r="AJ29" s="5"/>
+      <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
-      <c r="A30" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
-      <c r="AJ30" s="5"/>
+      <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
-      <c r="A31" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AH31),"")</f>
         <v/>
       </c>
-      <c r="AJ31" s="5"/>
+      <c r="AJ31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="960">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7876,4358 +8470,5092 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>74</v>
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...21 lines deleted...]
-        <v>74</v>
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>82</v>
-      </c>
-[...39 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="K11" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="K16" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="K24" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>7.4</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="K26" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="K28" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="K29" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D30" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="K30" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...27 lines deleted...]
-      <c r="J3" s="5" t="s">
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="H31" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="7">
+      <c r="I31" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="K31" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...30 lines deleted...]
-      <c r="K4" s="7">
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...958 lines deleted...]
-    </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7">
         <v>9.4</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K33" s="7">
+      <c r="C33" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="9">
         <v>3.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C2" s="7">
+        <v>1</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C10" s="7">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C12" s="7">
+        <v>11</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C13" s="7">
+        <v>12</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C15" s="7">
+        <v>2</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C16" s="7">
+        <v>3</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C17" s="7">
+        <v>4</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C18" s="7">
+        <v>5</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C19" s="7">
+        <v>6</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C20" s="7">
+        <v>7</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C21" s="7">
+        <v>8</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C22" s="7">
+        <v>9</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C23" s="7">
+        <v>10</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C24" s="7">
+        <v>11</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C25" s="7">
+        <v>1</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C26" s="7">
+        <v>2</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C27" s="7">
+        <v>3</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28" s="7">
+        <v>4</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C29" s="7">
+        <v>5</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C30" s="7">
+        <v>6</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C31" s="7">
+        <v>7</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C32" s="7">
+        <v>8</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C33" s="7">
+        <v>9</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C34" s="7">
+        <v>10</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C35" s="7">
+        <v>11</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C36" s="7">
+        <v>12</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C37" s="7">
+        <v>13</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C38" s="7">
+        <v>14</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C39" s="7">
+        <v>15</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C40" s="7">
+        <v>16</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C41" s="7">
+        <v>17</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C42" s="7">
+        <v>18</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C43" s="7">
+        <v>19</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C44" s="7">
+        <v>20</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C45" s="7">
+        <v>21</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C46" s="7">
+        <v>22</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C47" s="7">
+        <v>23</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C48" s="7">
+        <v>24</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C49" s="7">
+        <v>25</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C50" s="7">
+        <v>26</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C51" s="7">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E1" s="6" t="s">
+      <c r="D51" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C52" s="7">
+        <v>28</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C53" s="7">
+        <v>29</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" s="7">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
-[...19 lines deleted...]
-      <c r="C2" s="5">
+      <c r="D54" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C55" s="7">
+        <v>31</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C56" s="7">
+        <v>32</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C57" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="C4" s="5">
+      <c r="D57" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C58" s="7">
+        <v>2</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C59" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C5" s="5">
+      <c r="D59" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C60" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C6" s="5">
+      <c r="D60" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C61" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C7" s="5">
+      <c r="D61" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C62" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D62" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C63" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C9" s="5">
+      <c r="D63" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C64" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D64" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C65" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C11" s="5">
+      <c r="D65" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C66" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C12" s="5">
+      <c r="D66" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C67" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C13" s="5">
+      <c r="D67" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C68" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C14" s="5">
+      <c r="D68" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C69" s="7">
+        <v>13</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C70" s="7">
+        <v>14</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C71" s="7">
+        <v>15</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C72" s="7">
+        <v>16</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C73" s="7">
+        <v>17</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C74" s="7">
+        <v>18</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C75" s="7">
+        <v>19</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C76" s="7">
+        <v>20</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C77" s="7">
+        <v>21</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C78" s="7">
         <v>1</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D78" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="E14" s="5"/>
-[...31 lines deleted...]
-      <c r="C16" s="5">
+      <c r="C79" s="7">
+        <v>2</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C80" s="7">
         <v>3</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D80" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C81" s="7">
         <v>4</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C18" s="5">
+      <c r="D81" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C82" s="7">
         <v>5</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D82" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C83" s="7">
         <v>6</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...1222 lines deleted...]
-      <c r="I83" s="5"/>
+      <c r="D83" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>360</v>
+      <c r="A2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>364</v>
+      <c r="E3" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>367</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>370</v>
+      <c r="E5" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>373</v>
+      <c r="E6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E27" s="7" t="s">
         <v>375</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="F27" s="7" t="s">
         <v>376</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D9" s="5">
+      <c r="G27" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D10" s="5">
+      <c r="E29" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="E30" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>378</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D11" s="5">
+      <c r="F32" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E35" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F36" s="7" t="s">
         <v>379</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D13" s="5">
+      <c r="G36" s="7" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="E37" s="7" t="s">
         <v>381</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+      <c r="F37" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...45 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E38" s="7" t="s">
         <v>384</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="F38" s="7" t="s">
         <v>385</v>
       </c>
-    </row>
-[...384 lines deleted...]
-        <v>406</v>
+      <c r="G38" s="7" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>410</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>414</v>
+      <c r="A2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>521</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>420</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>427</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>531</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>436</v>
+      <c r="A15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>438</v>
+      <c r="A17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A18" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>440</v>
+      <c r="A19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>442</v>
+      <c r="A21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A22" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>444</v>
+      <c r="A23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>548</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A24" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>446</v>
+      <c r="A25" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="A26" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>551</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>448</v>
+      <c r="A27" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>552</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>449</v>
+      <c r="A28" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>553</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>450</v>
+      <c r="A29" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>