--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:33</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal del RD 217/2022 sin modificaciones ni adiciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo estatal.</t>
   </si>