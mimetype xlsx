--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -298,51 +298,51 @@
   <si>
     <t>Mostrar actitudes pacíficas y respetuosas y asumir las normas como marco necesario para la convivencia, demostrando capacidad crítica e identificando y respondiendo de manera asertiva ante las situaciones de injusticia y desigualdad</t>
   </si>
   <si>
     <t>Valorar la diversidad social y cultural, argumentando e interviniendo en favor de la inclusión, así como rechazando y actuando en contra de cualquier actitud o comportamiento discriminatorio o basado en estereotipos</t>
   </si>
   <si>
     <t>Reconocer las desigualdades sociales existentes en épocas pasadas y los mecanismos de dominación y control que se han aplicado, identificando aquellos grupos que se han visto sometidos y silenciados, destacando la presencia de mujeres y de personajes pertenecientes a otros colectivos discriminados</t>
   </si>
   <si>
     <t>Situar el nacimiento y desarrollo de distintas civilizaciones y ubicarlas en el espacio y en el tiempo, integrando los elementos históricos, culturales, institucionales y religiosos que las han conformado, explicando la realidad multicultural generada a lo largo del tiempo e identificando sus aportaciones más relevantes a la cultura universal</t>
   </si>
   <si>
     <t>Argumentar e intervenir acerca de la igualdad real de mujeres y hombres actuando en contra de cualquier actitud y comportamiento discriminatorio por razón de género</t>
   </si>
   <si>
     <t>Relacionar las culturas y civilizaciones que se han desarrollado a lo largo de la historia antigua, medieval y moderna con las diversas identidades colectivas que se han ido construyendo hasta la actualidad, reflexionando sobre los múltiples significados que adoptan y sus aportaciones a la cultura humana universal</t>
   </si>
   <si>
     <t>Identificar el origen histórico de distintas identidades colectivas que se han desarrollado en España, interpretando el uso que se ha hecho de las mismas y mostrando una actitud de respeto hacia los diferentes sentidos de pertenencia, promoviendo la solidaridad y la cohesión social</t>
   </si>
   <si>
     <t>Señalar los fundamentos de la idea de Europa a través de las diferentes experiencias históricas del pasado e identificar el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía europea</t>
   </si>
   <si>
-    <t>alorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad colectiva local, autonómica, nacional, europea y universal, considerándolo un bien para el disfrute recreativo y cultural y un recurso para el desarrollo de los pueblos</t>
+    <t>valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad colectiva local, autonómica, nacional, europea y universal, considerándolo un bien para el disfrute recreativo y cultural y un recurso para el desarrollo de los pueblos</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de la edad en el ámbito familiar, en el entorno escolar y en la comunidad, y valorando la riqueza que aportan las relaciones intergeneracionales</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de las demás personas y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográficos de la población, los cambios que ha experimentado y sus ciclos, identificando y analizando los principales problemas y retos a los que nos enfrentamos en el mundo y en España</t>
   </si>
   <si>
     <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos</t>
   </si>
   <si>
     <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
@@ -616,51 +616,51 @@
   <si>
     <t>Señalar y explicar aquellas experiencias históricas más destacables, y anteriores a la época contemporánea, en las que se logró establecer sistemas políticos que favorecieron el ej</t>
   </si>
   <si>
     <t>Mostrar actitudes pacíficas y respetuosas y asumir las normas como marco necesario para la convivencia, demostrando capacidad crítica e identificando y respondiendo de manera asert</t>
   </si>
   <si>
     <t>Valorar la diversidad social y cultural, argumentando e interviniendo en favor de la inclusión, así como rechazando y actuando en contra de cualquier actitud o comportamiento discr</t>
   </si>
   <si>
     <t>Reconocer las desigualdades sociales existentes en épocas pasadas y los mecanismos de dominación y control que se han aplicado, identificando aquellos grupos que se han visto somet</t>
   </si>
   <si>
     <t>Situar el nacimiento y desarrollo de distintas civilizaciones y ubicarlas en el espacio y en el tiempo, integrando los elementos históricos, culturales, institucionales y religioso</t>
   </si>
   <si>
     <t>Relacionar las culturas y civilizaciones que se han desarrollado a lo largo de la historia antigua, medieval y moderna con las diversas identidades colectivas que se han ido constr</t>
   </si>
   <si>
     <t>Identificar el origen histórico de distintas identidades colectivas que se han desarrollado en España, interpretando el uso que se ha hecho de las mismas y mostrando una actitud de</t>
   </si>
   <si>
     <t>Señalar los fundamentos de la idea de Europa a través de las diferentes experiencias históricas del pasado e identificar el legado histórico, institucional, artístico y cultural co</t>
   </si>
   <si>
-    <t>alorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad colectiva local, autonómica, nacional, europea y universal, considerándol</t>
+    <t>valorar, proteger y conservar el patrimonio artístico, histórico y cultural como fundamento de la identidad colectiva local, autonómica, nacional, europea y universal, considerándo</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribuci</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la sal</t>
   </si>
   <si>
     <t xml:space="preserve">Conocer e interpretar los comportamientos demográficos de la población, los cambios que ha experimentado y sus ciclos, identificando y analizando los principales problemas y retos </t>
   </si>
   <si>
     <t xml:space="preserve">Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda </t>
   </si>
   <si>
     <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y s</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>