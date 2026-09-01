--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:19</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>