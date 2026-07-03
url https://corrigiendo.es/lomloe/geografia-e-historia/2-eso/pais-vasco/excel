--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:41</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -361,204 +361,204 @@
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Buscar, seleccionar, organizar y comunicar, de forma guiada, información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasado, presentándola en distintos soportes y teniendo en cuenta los objetivos de la tarea.</t>
   </si>
   <si>
     <t>Investigar y organizar información histórica o geográfica para crear productos propios como esquemas o tablas que sinteticen procesos relevantes del pasado y presente.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado entrega esquemas, mapas conceptuales o tablas comparativas elaborados a partir de la búsqueda y selección crítica de información en fuentes diversas.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Realización de un dossier o mural sobre la sociedad estamental medieval tras una búsqueda guiada de fuentes primarias y secundarias.</t>
   </si>
   <si>
     <t>Evaluar la mera acumulación de datos o el 'copia y pega' de internet sin verificar la capacidad de síntesis y organización en formatos estructurados.</t>
   </si>
   <si>
-    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fuentes diversas y fiables e incorporando y utili zando adecuadamente términos y conceptos propios de la materia.</t>
+    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fuentes diversas y fiables e incorporando y utilizando adecuadamente términos y conceptos propios de la materia.</t>
   </si>
   <si>
     <t>Comparar y defender posturas sobre hechos históricos desde la Prehistoria a la Edad Moderna mediante el análisis crítico de fuentes primarias y secundarias.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de fuentes o un ensayo breve donde compara diferentes versiones de un mismo hecho histórico basándose en evidencias documentales.</t>
   </si>
   <si>
     <t>Análisis en pequeños grupos de textos de la época y mapas históricos para identificar contradicciones o puntos de vista divergentes en un conflicto.</t>
   </si>
   <si>
     <t>Calificar la memorización de datos de las etapas históricas en lugar de la capacidad técnica para diferenciar y contrastar la fiabilidad de las fuentes.</t>
   </si>
   <si>
     <t>Identificar y explicar los paisajes naturales correspondien tes a las distintas zonas climáticas de la Tierra, así como los paisajes humanizados, mediante una perspectiva sistémica e integradora de sus elementos propios y las interrelaciones existentes.</t>
   </si>
   <si>
     <t>Investigar y analizar problemas sociales actuales, desde una perspectiva crítica y proactiva, reconociendo su impacto en la sociedad contemporánea y proponiendo posibles soluciones.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o presentación digital donde describe un conflicto social actual, analiza sus causas y propone acciones concretas para su resolución.</t>
   </si>
   <si>
     <t>Análisis de noticias de actualidad o documentales sobre retos globales, seguido de un debate y la elaboración de una propuesta de intervención social.</t>
   </si>
   <si>
     <t>Calificar el 'interés' o la 'actitud' como rasgos de personalidad subjetivos en lugar de evaluar la capacidad técnica de análisis y argumentación crítica.</t>
   </si>
   <si>
-    <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evolución de la población, valorando el grado de sostenibilidad y equilibrio de los diferentes espacios, y la necesidad de acciones a favor de la sostenibilidad, a través de propues tas en distintos formatos.</t>
+    <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evolución de la población, valorando el grado de sostenibilidad y equilibrio de los diferentes espacios, y la necesidad de acciones a favor de la sostenibilidad, a través de propuestas en distintos formatos.</t>
   </si>
   <si>
     <t>Exponer argumentos razonados sobre conflictos actuales utilizando datos históricos y geográficos, tras analizar y comparar diferentes fuentes de información de forma crítica.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe escrito o ensayo donde defiende una postura sobre un tema actual, citando fuentes contrastadas y aplicando conceptos geográficos o históricos.</t>
   </si>
   <si>
     <t>Análisis de noticias de prensa comparando versiones contradictorias y vinculándolas con procesos históricos o factores territoriales estudiados en la unidad didáctica.</t>
   </si>
   <si>
     <t>Calificar la opinión personal subjetiva del alumno en lugar de evaluar la capacidad de sustentar dicha opinión en datos históricos y el contraste de fuentes.</t>
   </si>
   <si>
     <t>Identificar los mecanismos que han regulado la conviven cia y la vida en común desde la Prehistoria hasta la Edad Moderna, señalando los principales modelos de organización política que se han ido gestando, mediante la creación de productos que reflejen la comprensión de la cuestión.</t>
   </si>
   <si>
     <t>Investigar problemas históricos o actuales mediante proyectos, utilizando fuentes diversas para crear productos que demuestren la comprensión de los fenómenos estudiados.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
   <si>
     <t>El alumnado entrega un producto final (informe, mural, presentación digital) derivado de un proceso de investigación donde se analizan problemas históricos o geográficos concretos.</t>
   </si>
   <si>
     <t>Realización de un proyecto de investigación grupal sobre un conflicto histórico o un desafío medioambiental actual usando fuentes primarias y secundarias.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente la calidad estética del producto final (maqueta o mural) sin comprobar si existe una base de investigación histórica o geográfica real.</t>
   </si>
   <si>
     <t>Señalar y explicar aquellos sistemas políticos más des tacables de la Historia Antigua, la Edad Media y la Edad Moderna, con especial atención a los que se consideran antecedentes de las posteriores democracias, distinguiendo y asumiendo los deberes y derechos propios de nuestra vida actual en comunidad.</t>
   </si>
   <si>
     <t>Analizar retos históricos y sus consecuencias, vinculándolos con los problemas actuales y los Objetivos de Desarrollo Sostenible para proponer soluciones de futuro.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o mural comparativo que relaciona crisis históricas con los ODS actuales, detallando causas, consecuencias y posibles medidas de sostenibilidad.</t>
   </si>
   <si>
     <t>Investigación grupal sobre una crisis histórica específica y su paralelismo con un reto actual de la Agenda 2030 mediante el uso de fuentes diversas.</t>
   </si>
   <si>
     <t>Evaluar únicamente la cronología de los hechos históricos olvidando la conexión obligatoria con los Objetivos de Desarrollo Sostenible (ODS) actuales.</t>
   </si>
   <si>
-    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, iden tificando sus causas y sus consecuencias, utilizando secuen cias cronológicas que relacionen hechos y períodos de dis tintos lugares y los términos y conceptos técnicos de la materia.</t>
+    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, identificando sus causas y sus consecuencias, utilizando secuencias cronológicas que relacionen hechos y períodos de distintos lugares y los términos y conceptos técnicos de la materia.</t>
   </si>
   <si>
     <t>Explicar cómo interactúan los elementos naturales y humanos en un paisaje concreto, entendiendo el entorno como un sistema dinámico y conectado.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado realiza un esquema comentado o mapa conceptual sobre un paisaje donde señala elementos físicos y humanos, explicando las relaciones de dependencia entre ellos.</t>
   </si>
   <si>
     <t>Análisis visual de fotografías de paisajes locales o globales para identificar componentes bióticos, abióticos y antrópicos, y sus influencias mutuas en clase.</t>
   </si>
   <si>
     <t>Limitarse a una descripción enumerativa de elementos visibles sin establecer las relaciones causa-efecto o la interdependencia entre el medio físico y la acción humana.</t>
   </si>
   <si>
-    <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tanto oral como escrita, y representación gráfica, car tográfica y visual, en formatos analógicos y digitales.</t>
+    <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tanto oral como escrita, y representación gráfica, cartográfica y visual, en formatos analógicos y digitales.</t>
   </si>
   <si>
     <t>Analizar cómo la explotación de recursos y el crecimiento de la población transforman el paisaje, evaluando su impacto ambiental y los conflictos territoriales generados históricamente.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o estudio de caso comparativo que documenta la evolución de un espacio natural transformado por la actividad humana y la explotación económica.</t>
   </si>
   <si>
     <t>Investigación grupal sobre un conflicto ambiental histórico o actual derivado de la presión demográfica y el uso intensivo de recursos naturales en un territorio.</t>
   </si>
   <si>
     <t>Evaluar la sostenibilidad como un concepto puramente biológico o ético, omitiendo el análisis de la evolución demográfica y las estrategias de control político del territorio.</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográficos, su evolución, los cambios que han experimentado y sus ci clos, relacionándolos con los principales problemas y retos a los que nos enfrentamos hoy en el mundo, el País Vasco y España.</t>
   </si>
   <si>
     <t>Analizar la evolución de las formas de organización social, política y económica desde la Antigüedad hasta la Edad Media para comprender cómo se regulaba la convivencia.</t>
   </si>
   <si>
     <t>El alumnado realiza cuadros comparativos o informes escritos donde explica las diferencias entre modelos de organización como el feudalismo, el sistema estamental y las estructuras urbanas medievales.</t>
   </si>
   <si>
     <t>Estudio comparativo de la sociedad feudal y la sociedad urbana bajomedieval, identificando las normas de convivencia y las jerarquías de poder en cada una.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la enumeración memorística de estamentos sociales sin analizar los mecanismos de dependencia personal o las leyes que regían su convivencia.</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos desde la Prehistoria hasta la Edad Moderna, valorando la riqueza que aporta su conocimiento para, contrastándolos con los actuales, distinguir las semejanzas y divergencias entre ambos, apreciando la distancia entre lo saludable y sostenible en nuestro entorno y en aquél.</t>
   </si>
   <si>
     <t>Identificar y describir sistemas políticos previos a la Edad Contemporánea que promovieron derechos y libertades, reconociéndolos como precursores de la democracia actual.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un cuadro comparativo donde identifica hitos como la democracia ateniense, la república romana o las asambleas medievales.</t>
   </si>
   <si>
     <t>Investigación grupal sobre el funcionamiento de las instituciones en la Antigüedad o la Edad Media y su posterior exposición comparativa con el presente.</t>
   </si>
   <si>
     <t>Centrar el análisis exclusivamente en las revoluciones liberales del siglo XIX, ignorando los precedentes clásicos y medievales explícitamente exigidos por el criterio.</t>
   </si>
   <si>
-    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples conse cuencias sociales, territoriales y ambientales, comprendiendo la existencia de ritmos y ciclos de crecimiento.</t>
+    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples consecuencias sociales, territoriales y ambientales, comprendiendo la existencia de ritmos y ciclos de crecimiento.</t>
   </si>
   <si>
     <t>Localizar en el tiempo y el espacio las grandes civilizaciones, analizando sus rasgos culturales y religiosos para comprender el origen de nuestra sociedad multicultural actual.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comparativo y un mapa histórico donde identifica las aportaciones culturales, artísticas y científicas más relevantes de cada civilización estudiada.</t>
   </si>
   <si>
     <t>Creación de un atlas histórico digital o físico que conecte los legados de las culturas medievales con elementos presentes en la sociedad contemporánea.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de fechas y fronteras políticas, omitiendo el análisis de la herencia cultural y la interconexión entre civilizaciones.</t>
   </si>
   <si>
     <t>Identificar algunos conflictos y relaciones de hegemonía, subordinación y dependencia generados por los distintos sistemas económicos desde la Prehistoria hasta la Edad Moderna, relacionándolos con la importancia de los derechos sociales y la necesidad del acceso universal a recursos básicos en la actualidad.</t>
   </si>
   <si>
     <t>Identificar y analizar las desigualdades sociales históricas, los sistemas de control y el papel de colectivos silenciados, especialmente mujeres y minorías étnicas o religiosas.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de análisis de fuentes o una tabla comparativa donde identifica grupos marginados y explica los mecanismos de control social aplicados sobre ellos.</t>
   </si>
@@ -577,231 +577,393 @@
   <si>
     <t>El alumnado realiza un informe de investigación o una infografía comparativa donde analiza los rasgos culturales, históricos y lingüísticos que definen una identidad específica en diversas escalas.</t>
   </si>
   <si>
     <t>Análisis de las raíces culturales de su entorno cercano y su conexión con la identidad europea a través de un proyecto de investigación grupal.</t>
   </si>
   <si>
     <t>Evaluar la identidad como un concepto estático y unívoco, ignorando la escala múltiple (local, regional, nacional, europea) que exige explícitamente el criterio.</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones del mundo clásico, medieval y de la Edad Moderna a Europa, reconociendo y valorando el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía europea, y respetando cualquier sentimiento de pertenencia (religioso, nacional...).</t>
   </si>
   <si>
     <t>Reconocer el origen histórico de las diversas identidades en España, analizando su evolución y fomentando el respeto hacia la pluralidad cultural y la cohesión.</t>
   </si>
   <si>
     <t>El alumnado realiza un mapa cronológico o informe comparativo que vincula legados medievales y modernos con la configuración de las identidades territoriales actuales en España.</t>
   </si>
   <si>
     <t>Investigación grupal sobre la formación de los reinos peninsulares y su huella en el patrimonio y las tradiciones de las comunidades autónomas actuales.</t>
   </si>
   <si>
     <t>Evaluar el sentimiento de pertenencia actual de forma subjetiva sin vincularlo obligatoriamente a los procesos históricos de formación territorial exigidos por el criterio.</t>
   </si>
   <si>
-    <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nacimiento y desarrollo en el espacio y en el tiempo e identificando sus aportaciones más relevantes a la cultura univer sal.</t>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, europea y universal.</t>
+  </si>
+  <si>
+    <t>Reconocer las raíces históricas y culturales que definen la identidad europea, valorando el patrimonio artístico e institucional común como base de la ciudadanía compartida.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o presentación digital que vincula hitos históricos específicos, como el legado clásico o el humanismo, con los valores y el patrimonio actual de Europa.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes históricas y artísticas para rastrear el origen de instituciones y valores democráticos europeos en diferentes etapas históricas.</t>
+  </si>
+  <si>
+    <t>Reducir el concepto de Europa únicamente a la estructura política de la Unión Europea, ignorando el sustrato cultural y artístico previo.</t>
+  </si>
+  <si>
+    <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nacimiento y desarrollo en el espacio y en el tiempo e identificando sus aportaciones más relevantes a la cultura universal.</t>
   </si>
   <si>
     <t>Analizar la evolución de la población mundial y española, interpretando datos y pirámides para identificar retos actuales como el envejecimiento o la despoblación.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de análisis demográfico que incluye el comentario de pirámides de población y la propuesta de soluciones ante el desafío del envejecimiento.</t>
   </si>
   <si>
     <t>Estudio de casos sobre la España vaciada y comparación de regímenes demográficos mediante el análisis de indicadores de natalidad, mortalidad y movimientos migratorios.</t>
   </si>
   <si>
     <t>Evaluar únicamente el cálculo mecánico de tasas demográficas sin exigir la interpretación de las causas sociales o las consecuencias territoriales de dichos datos.</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el reconocimiento de las minorías étnico-culturales y la colabora ción como valores que favorecen la cohesión social.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica de las etapas de la vida y los roles de género en el hogar, asumiendo responsabilidades actuales y valorando el intercambio generacional.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o una entrevista intergeneracional que documenta los cambios en las obligaciones domésticas y las etapas vitales a través del tiempo.</t>
   </si>
   <si>
     <t>Investigación sobre la vida cotidiana en diferentes épocas históricas comparándola con la actualidad para identificar persistencias y cambios en la organización familiar.</t>
   </si>
   <si>
     <t>Evaluar el criterio únicamente como una reflexión ética o de tutoría, omitiendo el análisis de los cambios históricos en las estructuras sociales y familiares.</t>
   </si>
   <si>
     <t>Argumentar la igualdad real de hombres y mujeres, destacando y valorando la aportación de personajes relevantes femeninos en distintos ámbitos y actuando en contra de cualquier actitud y comportamiento discriminatorio por razón de género en cualquier situación.</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Comparar los modos de vida tradicionales con los actuales, analizando críticamente su impacto en la salud y la sostenibilidad para proponer hábitos de vida responsables.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o informe que analiza la evolución de los hábitos cotidianos entre generaciones y propone acciones sostenibles para su entorno cercano.</t>
+  </si>
+  <si>
+    <t>Análisis de las transformaciones sociales y de consumo desde la sociedad preindustrial hasta la actual, vinculándolas con la salud comunitaria y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en consejos de salud física o nutrición, olvidando el análisis histórico-geográfico de los cambios en los modelos de vida y consumo.</t>
   </si>
   <si>
     <t>Conocer y explicar las aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones antiguas, medievales y de la Edad Moderna, señalando las que conforman las raíces de las culturas actuales y conectándolas con nuestro concepto de solidaridad, justicia, libertad y sostenibilidad.</t>
   </si>
   <si>
     <t>Explicar la integración de España en los grandes procesos históricos europeos y mundiales, destacando las aportaciones culturales y sociales de sus habitantes a la historia común.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un mapa conceptual que vincula hitos de la historia de España con procesos globales como la romanización, el feudalismo o el humanismo.</t>
   </si>
   <si>
     <t>Análisis de fuentes primarias y secundarias para identificar la huella de civilizaciones pasadas en la identidad actual y su proyección internacional.</t>
   </si>
   <si>
     <t>Evaluar la historia de España de forma aislada, omitiendo los vínculos y la reciprocidad con los procesos históricos europeos y globales mencionados expresamente en el criterio.</t>
   </si>
   <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, valorando lo que han supuesto para su evolución.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones en la paz y cooperación, proponiendo acciones para un desarrollo sostenible y solidario.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, identificando los actores institucionales implicados y proponiendo soluciones desde el compromiso ciudadano.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones de paz de la ONU o proyectos de cooperación internacional para comprender la seguridad integral y la solidaridad global.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de siglas de organismos internacionales en lugar de la capacidad de interpretar su función en la resolución de conflictos y sostenibilidad.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>1- Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos.* 2- Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas.* 3- Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global.</t>
-[...5 lines deleted...]
-    <t>3- Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico.* 4- Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc.*</t>
+    <t>1Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos</t>
+  </si>
+  <si>
+    <t>2Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas</t>
+  </si>
+  <si>
+    <t>3Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global</t>
+  </si>
+  <si>
+    <t>1Búsqueda y tratamiento de información aportada por textos historiográficos, datos estadísticos, etc., en ámbitos digitales y analógicos. Lectura y valoración crítica de la información, contrastando la fiabilidad de las fuentes y conociendo el pro blema de la desinformación en redes. Creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento</t>
+  </si>
+  <si>
+    <t>2Ciudadanía ética digital: los asuntos de la privacidad, protección de datos, Netiqueta y propiedad intelectual aplicados al trabajo de la materia</t>
+  </si>
+  <si>
+    <t>3Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico</t>
+  </si>
+  <si>
+    <t>4Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc</t>
   </si>
   <si>
     <t>Guerras, terrorismo y otras formas de violencia política.</t>
   </si>
   <si>
-    <t>7- Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales.* 8- Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
+    <t>7Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales</t>
+  </si>
+  <si>
+    <t>8Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
   </si>
   <si>
     <t>4- Manejo y utilización de dispositivos, aplicaciones informáticas y plataformas digitales aplicadas al estudio de la Geografía y de la Historia. Uso seguro de las redes de comunicación.</t>
   </si>
   <si>
     <t>5- Búsqueda de información en ámbitos digitales y analógicos, lectura y valoración crítica de ella y creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento.</t>
   </si>
   <si>
-    <t>6- Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos.* 7- Los paisajes naturales locales, regionales y a nivel mundial: tipos y características.* 8- Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental.*</t>
+    <t>6Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos</t>
+  </si>
+  <si>
+    <t>7Los paisajes naturales locales, regionales y a nivel mundial: tipos y características</t>
+  </si>
+  <si>
+    <t>8Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental</t>
   </si>
   <si>
     <t>10- Riqueza y valor del patrimonio natural. La influencia humana en la alteración de los ecosistemas en el pasado y la ac tualidad. Conservación y mejora del entorno local y global.</t>
   </si>
   <si>
-    <t>11- Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual.* 12- El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana.</t>
-[...20 lines deleted...]
-    <t>3- Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración.* 4- Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates.* 5- La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia.* 6- Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931.* 7- Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos.* 8- El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias.* 9- La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo.* 10- Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar.* 11- Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana.</t>
+    <t>11Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual</t>
+  </si>
+  <si>
+    <t>12El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana</t>
+  </si>
+  <si>
+    <t>13El paisaje rural y urbano en el País Vasco. Situación demográfica y económica y principales problemas y retos de fu turo</t>
+  </si>
+  <si>
+    <t>14La organización económica: descripción de los recursos, de los sectores, los mercados regionales y las políticas co merciales. Relaciones, colaboración y tensiones internacionales entre potencias político-económicas</t>
+  </si>
+  <si>
+    <t>15Concentración y distribución de la riqueza. La función de los impuestos. La cuestión del mínimo vital</t>
+  </si>
+  <si>
+    <t>16El papel de la mujer en las sociedades actuales: educación, acceso al trabajo y al poder y situaciones discriminatorias de las niñas y de las mujeres en el mundo. Roles de género y su manifestación en todos los ámbitos de la sociedad y la cultura</t>
+  </si>
+  <si>
+    <t>17La Organización de Naciones Unidas y los Objetivos de Desarrollo Sostenible, los dilemas y contradicciones del mundo actual y las diferentes opciones para afrontarlos a nivel personal, local, nacional y global, como punto de partida para el pensamiento crítico y el desarrollo de juicios propios</t>
+  </si>
+  <si>
+    <t>1Introducción a las metodologías y técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las fuentes históricas escritas y la cultura material. El significado y la importancia de los archivos, bibliotecas y museos y del legado histórico y cultural como patrimonio colectivo</t>
+  </si>
+  <si>
+    <t>2El método científico y la investigación histórica. Introducción a la existencia de diferentes escuelas historiográficas y geográficas y de las consiguientes metodologías del pensamiento histórico</t>
+  </si>
+  <si>
+    <t>3Construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través de los puntos de vista de linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4El origen del ser humano, las primeras grandes migraciones y el nacimiento de las primeras sociedades y culturas pa leolíticas</t>
+  </si>
+  <si>
+    <t>5Del Paleolítico al Neolítico: la producción de alimentos, la sedentarización y el aumento de la complejidad social. La Edad de los Metales. La huella prehistórica en el País Vasco</t>
+  </si>
+  <si>
+    <t>6El surgimiento de las civilizaciones: de las ciudades estado a los primeros reinos e imperios en Mesopotamia y Egipto</t>
+  </si>
+  <si>
+    <t>7El desarrollo del comercio en la Antigüedad. Las grandes rutas comerciales. Diferencias entre conquista y colonización</t>
+  </si>
+  <si>
+    <t>8Evolución de las estructuras sociales en Mesopotamia, Egipto, Grecia y Roma. Los integrantes más desfavorecidos de las sociedades de la Edad Antigua. La vida cotidiana y el papel conocido de las mujeres</t>
+  </si>
+  <si>
+    <t>9Los distintos tipos de organización política en el Mundo Antiguo: oligarquía, reino, imperio, república y democracia,</t>
+  </si>
+  <si>
+    <t>1Introducción a las técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las diferentes fuentes históricas, base para la construcción del conocimiento sobre el pasado. El porqué del contraste entre las teorías y métodos de las distintas escuelas historiográficas para abordar el estudio de la Historia como ciencia y de las consiguien tes visiones de los historiadores seguidores de estas</t>
+  </si>
+  <si>
+    <t>2El carácter multicausal de la explicación histórica. Identificación de los componentes económicos, sociales, políticos y culturales que intervienen en los procesos históricos, según las distintas corrientes historiográficas</t>
+  </si>
+  <si>
+    <t>3Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates</t>
+  </si>
+  <si>
+    <t>5La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia</t>
+  </si>
+  <si>
+    <t>6Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931</t>
+  </si>
+  <si>
+    <t>7Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos</t>
+  </si>
+  <si>
+    <t>8El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias</t>
+  </si>
+  <si>
+    <t>9La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo</t>
+  </si>
+  <si>
+    <t>10Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar</t>
+  </si>
+  <si>
+    <t>11Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana</t>
   </si>
   <si>
     <t>12- La crisis de las democracias y los orígenes de los totalitarismos: fascismos y estalinismo. Los movimientos sociales por la libertad, la igualdad y los derechos humanos en el Mundo Contemporáneo. La Declaración Universal de los Derechos</t>
   </si>
   <si>
-    <t>desde Mesopotamia a Roma.*</t>
-[...11 lines deleted...]
-    <t>C. Compro miso cívico</t>
+    <t>desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>10La evolución de los sistemas económicos y su impacto sobre la transformación humana del territorio y la distribución desigual de los recursos y del trabajo desde la Prehistoria hasta la Edad Moderna. Los ciclos demográficos</t>
+  </si>
+  <si>
+    <t>11La religión en la organización política y social de la Antigüedad: politeísmo, monoteísmo y el surgimiento de las grandes religiones. La legitimación del poder desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>12Evolución de las comunidades humanas: de la vida nómada y cavernícola a las polis y urbes</t>
+  </si>
+  <si>
+    <t>13La Península Ibérica y el País Vasco hasta el final de la Edad Antigua. El caso de la romanización en el País Vasco</t>
+  </si>
+  <si>
+    <t>14Significado y función de las expresiones artísticas y culturales en las distintas civilizaciones: desde el Arte Paleolítico al Arte Romano. Respeto, protección y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>15Las raíces clásicas de la cultura occidental. Los inicios conocidos de la construcción de las identidades culturales a través del pensamiento, desde las culturas paleolíticas hasta la romanización</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 20Las grandes rutas comerciales de la Edad Media y la Edad Moderna y las estrategias para el control de las personas y los recursos: factores ambientales, políticos, económicos y geográficos. Grandes descubrimientos, viajes, colonización y comercio. Hegemonía y la geopolítica en el nacimiento y evolución de la Edad Moderna. Las civilizaciones aborígenes</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 21La Península Ibérica en la Edad Media y Edad Moderna</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 22El País Vasco en la Edad Media y Moderna: de la formación del reino de Pamplona a la conquista del reino de Navarra</t>
+  </si>
+  <si>
+    <t>Integración de los territorios históricos en la corona de Castilla. Creación y consolidación del sistema foral. Transformacio nes sociales, económicas y culturales. Los primeros textos escritos en Euskara. La situación de las minorías y las mujeres: agotes, judíos, caza de brujas, etc</t>
+  </si>
+  <si>
+    <t>23Las raíces medievales de la cultura occidental. Humanismo y Cristiandad. La influencia de la civilización islámica en la cultura europea: de Al-Ándalus a los otomanos. El pensamiento en las culturas medievales y modernas. Del arte prerromá nico al arte barroco</t>
+  </si>
+  <si>
+    <t>24Ciencia, medicina y avances científicos y tecnológicos en la Edad Media y Moderna: nuevas respuestas a las grandes preguntas de la humanidad acerca del mundo. Racionalismo y empirismo</t>
+  </si>
+  <si>
+    <t>C. Compromiso cívico</t>
   </si>
   <si>
     <t>1- Dignidad humana y derechos universales. La Convención sobre los Derechos del Niño.</t>
   </si>
   <si>
     <t>2- Igualdad de género. Manifestaciones y conductas no sexistas y uso no sexista del lenguaje.</t>
   </si>
   <si>
     <t>3- Interés ante los retos y problemas de actualidad en el entorno local y global.</t>
   </si>
   <si>
     <t>4- Convivencia cívica y cultura democrática. Incorporación e implicación en la sociedad civil. Participación en proyectos comunitarios.</t>
   </si>
   <si>
     <t>5- Conciencia ambiental. Respeto, protección y cuidado de los seres vivos y del planeta.</t>
   </si>
   <si>
-    <t>6- Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España.* 7- Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado.</t>
-[...20 lines deleted...]
-    <t>20- Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial.* 21- Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea.</t>
+    <t>6Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España</t>
+  </si>
+  <si>
+    <t>7Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado</t>
+  </si>
+  <si>
+    <t>Humanos</t>
+  </si>
+  <si>
+    <t>13Relaciones internacionales durante la Edad Contemporánea: la Primera Guerra Mundial, el período de entreguerras, la Crisis de 1929 y la Segunda Guerra Mundial, sus causas y consecuencias</t>
+  </si>
+  <si>
+    <t>14La Segunda República Española: las reformas, sus consecuencias y la polarización de la sociedad. La creación del ordenamiento normativo autonómico: El Estatuto Vasco de Autonomía de 1936. La Guerra Civil de 1936 y la Dictadura</t>
+  </si>
+  <si>
+    <t>Franquista, repercusiones en el País Vasco</t>
+  </si>
+  <si>
+    <t>15Evolución de las Constituciones españolas: de la Constitución de 1812 a la Constitución de 1978</t>
+  </si>
+  <si>
+    <t>16Fundamentos geoestratégicos desde la segunda mitad del siglo XX hasta la actualidad: la política de bloques y la Guerra Fría. De la hegemonía de los Estados Unidos de América a un mundo multipolar. El papel de los organismos inter nacionales: el surgimiento de la ONU y la Declaración Universal de Derechos Humanos</t>
+  </si>
+  <si>
+    <t>18Elementos básicos de la organización y administración del País Vasco en el contexto del Estado español: las fuentes del autogobierno y el Estatuto de Autonomía de 1979</t>
+  </si>
+  <si>
+    <t>19La conquista de los derechos civiles y políticos por parte de las mujeres; y la lucha por la igualdad real de mujeres y</t>
+  </si>
+  <si>
+    <t>hombres. Mujeres relevantes de la Historia Contemporánea</t>
+  </si>
+  <si>
+    <t>20Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>21Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea</t>
   </si>
   <si>
     <t>22- Cambios culturales y movimientos sociales en el mundo contemporáneo. La conquista de derechos en las sociedades democráticas contemporáneas. La Memoria democrática. El papel de los medios de comunicación y de las redes sociales.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1189,294 +1351,300 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Pasaporte de Ciudadanía Global' donde el alumnado registre, mediante diarios de aprendizaje o vlogs, propuestas de resolución de conflictos basadas en la diplomacia internacional.
 • Simulación de un debate parlamentario o consejo de seguridad grabado en podcast, donde cada estudiante asuma el rol de una institución (ONG, Fuerzas Armadas, Defensor del Pueblo) para abordar una crisis humanitaria.
 • Diseño de una campaña de sensibilización digital (hilo de X o infografía interactiva) que explique la conexión entre los impuestos locales y el mantenimiento de los servicios de seguridad y protección civil.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Gamificación mediante un escenario de gestión de crisis internacionales donde los estudiantes deban tomar decisiones éticas y presupuestarias para mantener la paz y la sostenibilidad.
 • Proyecto de Aprendizaje-Servicio (ApS) que consista en identificar un problema de convivencia en el centro educativo y proponer un protocolo de mediación inspirado en los tratados de paz internacionales.
 • Panel de elección de temas de investigación sobre los Objetivos de Desarrollo Sostenible (ODS), permitiendo que el alumnado se especialice en el área que más le interese (ecología, justicia, igualdad).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CD1</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad integral y la convivencia ciudadana, reconociendo el papel de las instituciones y la cultura de paz.</t>
+    <t>CCL3, CD1, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA4, CCL2</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, seleccionar, tratar y organizar información, así como elaborar y expresar conocimientos (CCL1, CCL3) usando críticamente fuentes (CPSAA4), a menudo con apoyo digital (CD1, CD3), y comprender la información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CCL5</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas actuales implica expresión argumentada (CCL1, CCL5), razonamiento (STEM1), pensamiento crítico (CPSAA4), elaboración digital (CD2) y compromiso cívico (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Conocer desafíos históricos e identificar causas y consecuencias requiere comprender la sociedad (CC1, CC2), pensamiento crítico (CPSAA4), análisis causal (STEM1), búsqueda de información (CCL3) y autoconciencia del cambio (CPSAA3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC4</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Identificar y analizar paisajes y su evolución implica razonamiento científico (STEM1, STEM2), conciencia ambiental (CC4), uso de herramientas digitales (CD1), pensamiento crítico (CPSAA4) y comprensión del territorio (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA4, CCL1, STEM1</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales se centra en la ciudadanía (CC1, CC2, CC3), el pensamiento crítico (CPSAA4), la expresión de ideas (CCL1) y el análisis lógico (STEM1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CCEC2, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Comprender la realidad multicultural y difundir la historia de minorías implica conciencia cívica (CC1, CC2), valoración cultural (CCEC1, CCEC2), comunicación (CCL1) y respeto a la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CC2</t>
+  </si>
+  <si>
+    <t>CCEC2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades propias y ajenas a través del patrimonio implica comprensión cívica (CC1), cultural (CCEC1, CCEC2), diversidad (CC2), autoconocimiento (CPSAA3) y expresión (CCL1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica comprensión social (CC1, CC2), análisis de datos (STEM1), bienestar (CPSAA1), resiliencia (CPSAA2) y sostenibilidad (CC4).</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL1, CE1</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana e instituciones implica convivencia (CC1, CC2, CC3), salud y seguridad (CPSAA1), comunicación (CCL1) e iniciativa emprendedora (CE1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 6 bloques de saberes y cómo se conectan los 51 criterios con el Perfil de Salida. En 2.º ESO, el foco suele estar en la transición de la Edad Media a la Edad Moderna.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en las 'Orientaciones Metodológicas' de tu CCAA, suelen dar pistas clave sobre si prefieren un enfoque cronológico o temático.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo LOMLOE para Geografía e Historia en 2.º ESO. Identifica las 9 competencias específicas, los 51 criterios de evaluación y los 84 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Guarda el PDF del decreto con la fecha de publicación. Búscalo en el BOE de tu CCAA o en la web de la consejería de educación. Si no encuentras el específico de 2.º ESO, usa el de toda la etapa y extrae lo correspondiente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'familias' (investigación, análisis de fuentes, conciencia ambiental, retos demográficos) para no volverte loco evaluando 51 ítems por separado en cada unidad.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento (tabla o mapa mental) con las 9 competencias específicas y, debajo de cada una, los criterios de evaluación que le corresponden. No confundas las CE (enunciados generales) con los criterios (enunciados evaluables y concretos).</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo: primera columna CE, segunda columna criterios. Así podrás filtrar y agrupar fácilmente. Verifica que el número total de criterios sume 51.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide los instrumentos de evaluación más adecuados (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase, rúbricas de observación). Asegura que cada criterio se evalúe al menos una vez durante el curso.</t>
+  </si>
+  <si>
+    <t>En Geografía e Historia, los criterios relacionados con análisis de fuentes y argumentación (ej. 'analizar críticamente las consecuencias de un hecho histórico') péchalos con trabajos o debates, no con exámenes tipo test. Los criterios más memorísticos, si existen, evalúalos con pruebas cortas.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 51 criterios a un instrumento de evaluación (rúbrica de proyecto, prueba escrita, observación sistemática, portfolio).</t>
-[...11 lines deleted...]
-    <t>Reserva al menos 2 semanas en el segundo trimestre para el bloque de 'Sociedades y territorios', ya que el paso del feudalismo al estado moderno es el concepto que más les cuesta asimilar.</t>
+    <t>Reparte los 84 saberes básicos en los tres trimestres, respetando la secuencia lógica y la carga horaria (3h/semana, aproximadamente 33 semanas). Agrupa bloques afines: por ejemplo, geografía física y humana en el primer trimestre, historia medieval en el segundo, y moderna en el tercero.</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes a fondo; prioriza los que más se relacionen con los criterios seleccionados. Deja un margen para imprevistos. Consulta el criterio de temporalización de tu departamento.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para que una SDA funcione en 2.º ESO, el producto final debe ser tangible (un mapa interactivo, un podcast o un diario de época), no solo un trabajo escrito.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Elabora una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas y criterios de evaluación. La SDA debe partir de un reto o pregunta relevante, incluir tareas variadas y culminar en un producto final (informe, maqueta, debate, línea del tiempo interactiva).</t>
+  </si>
+  <si>
+    <t>En 2.º ESO, una SDA sobre 'El impacto de los descubrimientos geográficos' puede incluir análisis de mapas históricos, lectura de fuentes, creación de un diario de a bordo y un debate sobre consecuencias. Asegúrate de que el producto final sea evaluable con rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Recuerda que la LOMLOE obliga a que la evaluación sea competencial.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de 'Pensamiento Histórico' y 'Compromiso Cívico' sumen al menos el 40% de la nota; si solo ponderas 'contenidos', la inspección te dará un toque.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia. Consensúa estos pesos en el departamento para garantizar coherencia entre grupos. Por ejemplo, criterios de análisis y argumentación pueden valer un 60%, producción de trabajos un 30%, y participación un 10%.</t>
+  </si>
+  <si>
+    <t>Evita ponderaciones excesivas en un solo instrumento. Reparte el peso entre varios criterios para que la nota refleje el desarrollo competencial global. Si tu CCAA exige un porcentaje mínimo para pruebas escritas, respétalo.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones para alumnos con NEAE y el plan de recuperación para quienes no alcancen los criterios mínimos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel dentro de la misma SDA (DUA) en lugar de hacer exámenes diferentes; te ahorrará horas de corrección y gestión de aula.</t>
+    <t>Incluye en la programación las medidas de atención a la diversidad (adaptaciones curriculares no significativas, refuerzo, enriquecimiento) y el plan de recuperación para alumnos con la materia pendiente o que no superen algún criterio. Especifica instrumentos y momentos de recuperación.</t>
+  </si>
+  <si>
+    <t>Para Geografía e Historia, una medida eficaz es ofrecer esquemas y mapas conceptuales guiados a alumnos con dificultades. Para la recuperación, diseña pruebas centradas en los criterios no superados, no en todo el bloque.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Buscar, seleccionar, organizar y comunicar, de forma guiada, información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasa</t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre asuntos geográficos e históricos desde la Prehistoria hasta la Edad Moderna, tanto de forma individual como colectiva, contrastando y valorando fu</t>
   </si>
   <si>
     <t>Identificar y explicar los paisajes naturales correspondien tes a las distintas zonas climáticas de la Tierra, así como los paisajes humanizados, mediante una perspectiva sistémica</t>
   </si>
   <si>
     <t>Analizar la transformación de los espacios naturales por la acción humana de explotación de los recursos desde la Prehistoria hasta la Edad Moderna, así como su relación con la evo</t>
   </si>
   <si>
     <t>Identificar los mecanismos que han regulado la conviven cia y la vida en común desde la Prehistoria hasta la Edad Moderna, señalando los principales modelos de organización polític</t>
   </si>
   <si>
     <t xml:space="preserve">Señalar y explicar aquellos sistemas políticos más des tacables de la Historia Antigua, la Edad Media y la Edad Moderna, con especial atención a los que se consideran antecedentes </t>
   </si>
   <si>
-    <t>Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, iden tificando</t>
+    <t xml:space="preserve">Explicar procesos de cambio histórico de relevancia desde la Prehistoria hasta la Edad Moderna y los principales desafíos a los que se han enfrentado sus sociedades, identificando </t>
   </si>
   <si>
     <t>Transmitir adecuadamente información sobre Geografía física y humana y sobre Historia, desde la Prehistoria hasta la Edad Moderna, a través de diversas formas de comunicación, tant</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográficos, su evolución, los cambios que han experimentado y sus ci clos, relacionándolos con los principales problemas y retos a los q</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos desde la Prehistoria hasta la Edad Moderna, valorando la riqueza que aporta su conocimiento p</t>
   </si>
   <si>
-    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples conse cuencias sociales, territoriales y ambientales, comprendiendo la exis</t>
+    <t>Explicar los sistemas económicos conocidos desde la Prehistoria hasta la Edad Moderna, con sus múltiples consecuencias sociales, territoriales y ambientales, comprendiendo la exist</t>
   </si>
   <si>
     <t>Identificar algunos conflictos y relaciones de hegemonía, subordinación y dependencia generados por los distintos sistemas económicos desde la Prehistoria hasta la Edad Moderna, re</t>
   </si>
   <si>
     <t>Relacionar los elementos de las culturas y civilizaciones que se desarrollaron a lo largo de la Historia Antigua, la Edad Media y la Edad Moderna, con aquellos que conforman las di</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones del mundo clásico, medieval y de la Edad Moderna a Europa, reconociendo y valorando el legado histórico, institucional, artístico y cultural</t>
   </si>
   <si>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, e</t>
+  </si>
+  <si>
     <t>Describir los elementos sociales, históricos, culturales, institucionales y religiosos que conformaron las civilizaciones antiguas, medievales y de la Edad Moderna, situando su nac</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el reconocimiento de las minorías étnico-culturales y la colabora c</t>
   </si>
   <si>
     <t>Argumentar la igualdad real de hombres y mujeres, destacando y valorando la aportación de personajes relevantes femeninos en distintos ámbitos y actuando en contra de cualquier act</t>
   </si>
   <si>
     <t>Conocer y explicar las aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones antiguas, medievales y de la Edad Moderna, señalando las que conforma</t>
+  </si>
+  <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, va</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2093,59 +2261,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2187,1788 +2355,1890 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>340</v>
+        <v>394</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>341</v>
+        <v>395</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>342</v>
+        <v>396</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>343</v>
+        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>345</v>
+        <v>399</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>346</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>349</v>
+        <v>403</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>351</v>
+        <v>405</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>352</v>
+        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>353</v>
+        <v>407</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>354</v>
+        <v>408</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>355</v>
+        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>356</v>
+        <v>410</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>357</v>
+        <v>411</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>358</v>
+        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>359</v>
+        <v>413</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>360</v>
+        <v>414</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>361</v>
+        <v>415</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>362</v>
+        <v>416</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>363</v>
+        <v>417</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>364</v>
+        <v>418</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>365</v>
+        <v>419</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>367</v>
+        <v>421</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>368</v>
+        <v>410</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>369</v>
+        <v>422</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>370</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>371</v>
+        <v>424</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>372</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>373</v>
+        <v>426</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>374</v>
+        <v>427</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>375</v>
+        <v>428</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>376</v>
+        <v>429</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>377</v>
+        <v>430</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>378</v>
+        <v>431</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>379</v>
+        <v>432</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>380</v>
+        <v>433</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>381</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>383</v>
+        <v>436</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>384</v>
+        <v>437</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>385</v>
+        <v>438</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>386</v>
+        <v>439</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>387</v>
+        <v>440</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>388</v>
+        <v>441</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>389</v>
+        <v>442</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>390</v>
+        <v>443</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>383</v>
+        <v>444</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>391</v>
+        <v>445</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>392</v>
+        <v>446</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>393</v>
+        <v>447</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>394</v>
+        <v>448</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>395</v>
+        <v>449</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>396</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>397</v>
+        <v>451</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>379</v>
+        <v>432</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>398</v>
+        <v>452</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>399</v>
+        <v>453</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>400</v>
+        <v>454</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>383</v>
+        <v>440</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>401</v>
+        <v>455</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>402</v>
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>403</v>
+        <v>457</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>404</v>
+        <v>458</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>405</v>
+        <v>459</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>406</v>
+        <v>460</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>407</v>
+        <v>461</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>408</v>
+        <v>462</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>409</v>
+        <v>463</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>410</v>
+        <v>464</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>411</v>
+        <v>465</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>412</v>
+        <v>466</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>413</v>
+        <v>467</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>414</v>
+        <v>468</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>415</v>
+        <v>469</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>416</v>
+        <v>470</v>
       </c>
       <c r="D11" s="7">
         <v>10.0</v>
       </c>
       <c r="E11" s="7">
         <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>417</v>
+        <v>471</v>
       </c>
       <c r="D12" s="7">
         <v>10.0</v>
       </c>
       <c r="E12" s="7">
         <v>10.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>418</v>
+        <v>472</v>
       </c>
       <c r="D13" s="7">
         <v>10.0</v>
       </c>
       <c r="E13" s="7">
         <v>10.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>419</v>
+        <v>473</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>420</v>
+        <v>474</v>
       </c>
       <c r="D15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>421</v>
+        <v>475</v>
       </c>
       <c r="D16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>422</v>
+        <v>476</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>423</v>
+        <v>477</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>424</v>
+        <v>478</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
         <v>9.1</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B21" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D21" s="7"/>
+      <c r="C21" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="D21" s="7">
+        <v>7.5</v>
+      </c>
       <c r="E21" s="7">
-        <f>SUM(E3:E20)</f>
+        <v>7.5</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <f>SUM(E3:E22)</f>
         <v>165</v>
       </c>
-      <c r="F21" s="5" t="s">
-        <v>427</v>
+      <c r="F23" s="5" t="s">
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>428</v>
+        <v>484</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>429</v>
+        <v>485</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
       <c r="K1" s="6">
         <v>5.1</v>
       </c>
       <c r="L1" s="6">
         <v>5.2</v>
       </c>
       <c r="M1" s="6">
         <v>6.1</v>
       </c>
       <c r="N1" s="6">
         <v>6.2</v>
       </c>
       <c r="O1" s="6">
         <v>7.1</v>
       </c>
       <c r="P1" s="6">
         <v>7.2</v>
       </c>
       <c r="Q1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="R1" s="6">
         <v>8.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="S1" s="6">
         <v>8.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="T1" s="6">
         <v>8.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="U1" s="6">
         <v>9.1</v>
       </c>
-      <c r="U1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:22">
+      <c r="V1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="W1" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="X1" s="6" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
-      <c r="U2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:T2),"")</f>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
-      <c r="V2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2" s="5"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>432</v>
+        <v>488</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
-      <c r="U3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:T3),"")</f>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
-      <c r="V3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22">
+      <c r="X3" s="5"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>433</v>
+        <v>489</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
-      <c r="U4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:T4),"")</f>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
-      <c r="V4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:22">
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>434</v>
+        <v>490</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
-      <c r="U5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:T5),"")</f>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
-      <c r="V5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:22">
+      <c r="X5" s="5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
-      <c r="U6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:T6),"")</f>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
-      <c r="V6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="X6" s="5"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>436</v>
+        <v>492</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
-      <c r="U7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:T7),"")</f>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
-      <c r="V7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22">
+      <c r="X7" s="5"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>437</v>
+        <v>493</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
-      <c r="U8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:T8),"")</f>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
-      <c r="V8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:22">
+      <c r="X8" s="5"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>438</v>
+        <v>494</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
-      <c r="U9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:T9),"")</f>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
-      <c r="V9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:22">
+      <c r="X9" s="5"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>439</v>
+        <v>495</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
-      <c r="U10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:T10),"")</f>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
-      <c r="V10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22">
+      <c r="X10" s="5"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>440</v>
+        <v>496</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
-      <c r="U11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:T11),"")</f>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
-      <c r="V11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22">
+      <c r="X11" s="5"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>441</v>
+        <v>497</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
-      <c r="U12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:T12),"")</f>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
-      <c r="V12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="X12" s="5"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>442</v>
+        <v>498</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
-      <c r="U13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:T13),"")</f>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
-      <c r="V13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="X13" s="5"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>443</v>
+        <v>499</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
-      <c r="U14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:T14),"")</f>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
-      <c r="V14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="X14" s="5"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>444</v>
+        <v>500</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
-      <c r="U15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:T15),"")</f>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
-      <c r="V15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:22">
+      <c r="X15" s="5"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
-      <c r="U16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:T16),"")</f>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
-      <c r="V16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="X16" s="5"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>446</v>
+        <v>502</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
-      <c r="U17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:T17),"")</f>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
-      <c r="V17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:22">
+      <c r="X17" s="5"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>447</v>
+        <v>503</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
-      <c r="U18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:T18),"")</f>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
-      <c r="V18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:22">
+      <c r="X18" s="5"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
-      <c r="U19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:T19),"")</f>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
-      <c r="V19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:22">
+      <c r="X19" s="5"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>449</v>
+        <v>505</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
-      <c r="U20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:T20),"")</f>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
-      <c r="V20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:22">
+      <c r="X20" s="5"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>450</v>
+        <v>506</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
-      <c r="U21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:T21),"")</f>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
-      <c r="V21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="X21" s="5"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
-      <c r="U22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:T22),"")</f>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
-      <c r="V22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="X22" s="5"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
-      <c r="U23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:T23),"")</f>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
-      <c r="V23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="X23" s="5"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>453</v>
+        <v>509</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
-      <c r="U24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:T24),"")</f>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
-      <c r="V24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="X24" s="5"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
-      <c r="U25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:T25),"")</f>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
-      <c r="V25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="X25" s="5"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>455</v>
+        <v>511</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
-      <c r="U26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:T26),"")</f>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
-      <c r="V26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:22">
+      <c r="X26" s="5"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>456</v>
+        <v>512</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
-      <c r="U27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:T27),"")</f>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
-      <c r="V27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:22">
+      <c r="X27" s="5"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>457</v>
+        <v>513</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
-      <c r="U28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:T28),"")</f>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
-      <c r="V28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22">
+      <c r="X28" s="5"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
-      <c r="U29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:T29),"")</f>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
-      <c r="V29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+      <c r="X29" s="5"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>459</v>
+        <v>515</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
-      <c r="U30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:T30),"")</f>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
-      <c r="V30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="X30" s="5"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
-      <c r="U31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:T31),"")</f>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
       </c>
-      <c r="V31" s="5"/>
+      <c r="X31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="540">
+  <dataValidations count="600">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -5543,50 +5813,230 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -5881,55 +6331,55 @@
       <c r="E10" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>92</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K19"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -5970,2620 +6420,3460 @@
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>105</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>106</v>
       </c>
       <c r="K2" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>110</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>111</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K3" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>116</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>117</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>118</v>
       </c>
       <c r="K4" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K5" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="K6" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>133</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>134</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>135</v>
       </c>
       <c r="K7" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>141</v>
       </c>
       <c r="K8" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>146</v>
       </c>
       <c r="K9" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>149</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>150</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>151</v>
       </c>
       <c r="K10" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>153</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>156</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>157</v>
       </c>
       <c r="K11" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>160</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>161</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>162</v>
       </c>
       <c r="K12" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>165</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>166</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>167</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>168</v>
       </c>
       <c r="K13" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>7.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>165</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>171</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>172</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>173</v>
       </c>
       <c r="K14" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>7.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>176</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>177</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>178</v>
       </c>
       <c r="K15" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>180</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>181</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>182</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>183</v>
       </c>
       <c r="K16" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>185</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>186</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>187</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>188</v>
       </c>
       <c r="K17" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K18" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
-        <v>9.1</v>
+        <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>115</v>
+        <v>196</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="K19" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="K20" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="K21" s="7">
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C9" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C10" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C11" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C12" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C13" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C25" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C26" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C27" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C28" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C29" s="5">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C31" s="5">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C32" s="5">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C33" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C34" s="5">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C35" s="5">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C36" s="5">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C37" s="5">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C38" s="5">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C39" s="5">
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C40" s="5">
+        <v>16</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" s="5">
+        <v>17</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C42" s="5">
+        <v>18</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C43" s="5">
+        <v>19</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44" s="5">
+        <v>20</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C45" s="5">
+        <v>21</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C46" s="5">
+        <v>22</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" s="5">
+        <v>23</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C48" s="5">
+        <v>24</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C49" s="5">
+        <v>25</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="5">
+        <v>26</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C51" s="5">
+        <v>27</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C52" s="5">
+        <v>28</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" s="5">
+        <v>29</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="5">
+        <v>30</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" s="5">
+        <v>31</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="5">
+        <v>32</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C57" s="5">
+        <v>33</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C58" s="5">
+        <v>34</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C59" s="5">
+        <v>35</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C60" s="5">
+        <v>36</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C61" s="5">
+        <v>37</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" s="5">
+        <v>38</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C63" s="5">
+        <v>39</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="5">
+        <v>40</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" s="5">
+        <v>41</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" s="5">
+        <v>42</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C67" s="5">
+        <v>43</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C68" s="5">
+        <v>44</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C69" s="5">
+        <v>45</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C70" s="5">
+        <v>46</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C71" s="5">
+        <v>47</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" s="5">
+        <v>48</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" s="5">
+        <v>49</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C74" s="5">
+        <v>50</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C75" s="5">
+        <v>51</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="5">
+        <v>52</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C77" s="5">
+        <v>53</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" s="5">
+        <v>54</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>241</v>
+        <v>295</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>243</v>
+        <v>297</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>245</v>
+        <v>299</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>246</v>
+        <v>300</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>247</v>
+        <v>301</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>255</v>
+        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>261</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>263</v>
+        <v>317</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>264</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>265</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>267</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>268</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>269</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>270</v>
+        <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>272</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>276</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>277</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>278</v>
+        <v>332</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>279</v>
+        <v>333</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>20</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>280</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>281</v>
+        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>282</v>
+        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>283</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>284</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>285</v>
+        <v>339</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>286</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>287</v>
+        <v>341</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>288</v>
+        <v>342</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>289</v>
+        <v>343</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>291</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>292</v>
+        <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>295</v>
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>296</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>297</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>299</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>300</v>
+        <v>354</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>301</v>
+        <v>355</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>303</v>
+        <v>357</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>305</v>
+        <v>359</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>306</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>308</v>
+        <v>362</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>309</v>
+        <v>363</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>311</v>
+        <v>365</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>312</v>
+        <v>366</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>314</v>
+        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>316</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>318</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>319</v>
+        <v>373</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>321</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>322</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>323</v>
+        <v>377</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>324</v>
+        <v>378</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>325</v>
+        <v>379</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>326</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>327</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>328</v>
+        <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>329</v>
+        <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>330</v>
+        <v>384</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>331</v>
+        <v>385</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>332</v>
+        <v>386</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>333</v>
+        <v>387</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>334</v>
+        <v>388</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>335</v>
+        <v>389</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>336</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>337</v>
+        <v>391</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>338</v>
+        <v>392</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>339</v>
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>