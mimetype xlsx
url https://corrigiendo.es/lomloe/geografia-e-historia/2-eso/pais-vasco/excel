--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:35</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>