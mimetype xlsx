--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>03/07/2026 19:43</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado decreto propio para Geografía e Historia en 3.º ESO, por lo que aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>La Comunidad Autónoma de Aragón mantiene íntegramente los criterios de evaluación y saberes básicos del Real Decreto 217/2022, sin añadidos ni modificaciones.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>El docente debe basar su programación en los criterios de evaluación y saberes básicos del RD 217/2022, sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -994,57 +1018,335 @@
   </si>
   <si>
     <t>Evalúa con profundidad y autonomía los desafíos demográficos y sociales contemporáneos, integrando iniciativas de la sociedad civil y diseñando propuestas de acción proactivas, éticas y sostenibles que demuestran un alto compromiso social.
 → Diseña un proyecto de intervención comunitaria que fomenta el intercambio intergeneracional en su municipio, justificando su impacto en la sostenibilidad social.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunas instituciones del Estado o hitos históricos de España, sin establecer vínculos claros con la seguridad ciudadana, la cultura de paz o los objetivos de desarrollo sostenible.
 → Enumera algunas instituciones como el Ejército o la ONU pero no explica su función en la resolución de conflictos o en la cooperación internacional.</t>
   </si>
   <si>
     <t>Describe el papel de las instituciones nacionales e internacionales en la seguridad y la convivencia, reconociendo la conexión de España con procesos históricos, aunque con un análisis superficial de los desafíos globales y la sostenibilidad.
 → Realiza un esquema sobre la participación de España en misiones de paz internacionales, describiendo brevemente el objetivo de la misión sin profundizar en el contexto histórico.</t>
   </si>
   <si>
     <t>Interpreta y explica de forma argumentada la conexión de España con los grandes procesos históricos contemporáneos, valorando la importancia de la seguridad integral y la cooperación para afrontar los desafíos actuales desde la ciudadanía global.
 → Redacta un ensayo argumentativo que vincula la evolución histórica de la democracia en España con su compromiso actual en los Objetivos de Desarrollo Sostenible (ODS).</t>
   </si>
   <si>
     <t>Evalúa críticamente la contribución de las instituciones a la paz y la justicia social, integrando la perspectiva histórica con el análisis de problemas complejos actuales y proponiendo soluciones o acciones proactivas para un mundo más seguro y sostenible.
 → Participa en un debate o proyecto de simulación internacional (tipo modelo ONU) proponiendo estrategias de cooperación basadas en el análisis histórico de conflictos y la seguridad humana.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>De súbditos a ciudadanos: bases del mundo contemporáneo</t>
+  </si>
+  <si>
+    <t>SdA 'El grito de la libertad': Investigación sobre las revoluciones liberales y su impacto en la actual Declaración de Derechos Humanos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Métodos de investigación en el ámbito de la Geografía y de la Historia. Metodologías del pensamiento histórico y del pensamiento geográfico.
+• Las fuentes históricas como base para la construcción del conocimiento sobre el pasado contemporáneo. Contraste entre interpretaciones de historiadores.
+• Tiempo histórico: construcción e interpretación de líneas de tiempo a través de la linealidad, cronología, simultaneidad y duración.
+• Conciencia histórica. Elaboración de juicios propios y argumentados ante problemas de actualidad contextualizados históricamente. Defensa y exposición crítica de los mismos a través de presentaciones y debates.
+• La transformación política de los seres humanos: de la servidumbre a la ciudadanía entre Antiguo Régimen y Liberalismo. Transiciones, revoluciones y resistencias: permanencias y cambios en la época contemporánea a nivel europeo. La conquista de los derechos individuales y colectivos en la época contemporánea. Origen, evolución y adaptación de los sistemas liberales en España y en el mundo a través de las fuentes.
+• Relaciones multicausales en la construcción de la democracia y los orígenes del totalitarismo: los movimientos por la libertad, la igualdad y los derechos humanos. La acción de los movimientos sociales en el mundo contemporáneo. Procesos de evolución e involución: la perspectiva emancipadora de la interpretación del pasado.
+• Formas de gobierno. Geopolítica y principales conflictos en el presente. Genocidios y crímenes contra la Humanidad. Guerras, terrorismo y otras formas de violencia política. Alianzas e instituciones internacionales, mediación y misiones de paz. Injerencia humanitaria y Justicia Universal, con ejemplos prácticos y recientes.
+• Dignidad humana y derechos universales. Declaración Universal de los Derechos Humanos.
+• Instituciones del Estado que garantizan la seguridad integral y la convivencia social. Los compromisos internacionales de nuestro país en favor de la paz, la seguridad y la cooperación internacional.</t>
+  </si>
+  <si>
+    <t>1.1: Elaborar contenidos propios en distintos formatos, mediante aplicaciones y estrategias de recogida y organización de datos.
+1.2: Establecer conexiones y relaciones entre los conocimientos e informaciones adquiridos, elaborando síntesis.
+3.3: Utilizar secuencias cronológicas complejas en las que identificar, comparar y relacionar hechos y procesos.
+3.4: Analizar procesos de cambio histórico y comparar casos de la historia y la geografía a través del uso de fuentes.
+5.1: Identificar, valorar y ejercitar responsabilidades, derechos y deberes y actuar en favor de su desarrollo.</t>
+  </si>
+  <si>
+    <t>CE.GH.1
+CE.GH.2
+CE.GH.5</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes primarias, creación de ejes cronológicos comparativos y debate reglado sobre la evolución de la ciudadanía.</t>
+  </si>
+  <si>
+    <t>Economía, industria y conflictos: las sombras del siglo XX</t>
+  </si>
+  <si>
+    <t>SdA 'La fábrica del mundo': Simulación de un mercado global y análisis de las condiciones laborales desde la Revolución Industrial hasta la actualidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Estructuras económicas en el mundo actual, cambios en los sectores productivos y funcionamiento de los mercados ante una realidad globalizadora. Dilemas e incertidumbres ante el crecimiento, la empleabilidad y la sustentabilidad, como retos de los ODS.
+• Desigualdad e injusticia en el contexto local y global. Solidaridad, cohesión social y cooperación para el desarrollo a través de las principales instituciones intergubernamentales.
+• Interpretación del sistema capitalista desde sus orígenes hasta la actualidad. Colonialismo, imperialismo y nuevas subordinaciones económicas y culturales desde el siglo XIX hasta hoy.
+• Las relaciones internacionales y estudio crítico y comparativo de conflictos y violencias de la primera mitad del siglo XX, como el Holocausto.
+• La acción de los movimientos feministas y sufragistas en la lucha por la igualdad de género con especial atención a sus logros. Mujeres relevantes de la historia contemporánea en diferentes campos.
+• Empleo y trabajo en la sociedad de la información, aprendizaje permanente y a lo largo de toda la vida.</t>
+  </si>
+  <si>
+    <t>2.1: Generar productos originales y creativos mediante la reelaboración de conocimientos previos.
+2.2: Producir y expresar juicios y argumentos personales y críticos de forma abierta y respetuosa.
+3.2: Entender y afrontar, desde un enfoque ecosocial, problemas y desafíos pasados, actuales o futuros.
+8.1: Adoptar un papel activo y comprometido con el entorno, de acuerdo con aptitudes y aspiraciones.
+9.1: Interpretar y explicar de forma argumentada la conexión de España con los grandes procesos históricos.</t>
+  </si>
+  <si>
+    <t>CE.GH.3
+CE.GH.8
+CE.GH.9</t>
+  </si>
+  <si>
+    <t>Informes de investigación sobre el imperialismo, mapas de flujos económicos y presentaciones sobre la lucha por el sufragio femenino.</t>
+  </si>
+  <si>
+    <t>Un mundo global: retos ecosociales y el futuro de Europa</t>
+  </si>
+  <si>
+    <t>SdA 'Aragón en la Agenda 2030': Proyecto de intervención local para proponer soluciones a problemas de sostenibilidad y migración en el entorno cercano.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Objetivos de Desarrollo Sostenible. Emergencia climática y sostenibilidad. Relación entre factores naturales y antrópicos en la Tierra. Globalización, movimientos migratorios e interculturalidad. Los avances tecnológicos y la conciencia ecosocial. Conflictos ideológicos y etnoculturales, retos actuales de la Agenda 2030.
+• Los fundamentos geoestratégicos desde la segunda mitad del siglo XX hasta la actualidad, la política de bloques, los conflictos de la descolonización y el nuevo orden mundial. El papel de los organismos internacionales.
+• Las formaciones identitarias: ideologías, nacionalismos y movimientos supranacionales en el contexto de Europa, España y Aragón. Ciudadanía europea y cosmopolita.
+• Las transformaciones científicas y tecnológicas. Dimensión ética de la ciencia y la tecnología. Cambios culturales y movimientos sociales. Los medios de comunicación y las redes sociales: ventajas y problemas.
+• El nacimiento de las nuevas expresiones artísticas y culturales contemporáneas y su relación con las artes clásicas. La diversidad cultural en el mundo actual. Respeto y conservación del patrimonio material e inmaterial.
+• El proceso de construcción europea y la incorporación de España. Integración económica, monetaria y ciudadana. Las instituciones europeas. El futuro de Europa.
+• Diversidad social y multiculturalidad. Integración y cohesión social.
+• Responsabilidad ecosocial. Compromiso y acción ante los Objetivos del Desarrollo Sostenible. La juventud como agente de cambio para el desarrollo sostenible.
+• Implicación en la defensa y protección del medio ambiente. Acción y posición ante la emergencia climática.
+• Los valores del europeísmo. Fórmulas de participación en programas educativos europeos.</t>
+  </si>
+  <si>
+    <t>3.1: Identificar los Objetivos de Desarrollo Sostenible, realizando propuestas que contribuyan a su logro.
+4.1: Identificar los elementos del entorno y comprender su funcionamiento como un sistema complejo.
+4.2: Idear y adoptar comportamientos y acciones que contribuyan a la conservación y mejora ambiental.
+6.1: Rechazar actitudes discriminatorias y reconocer la riqueza de la diversidad.
+7.1: Reconocer los rasgos que van conformando la identidad propia y de los demás.
+9.2: Contribuir a la consecución de un mundo más seguro, justo, solidario y sostenible.</t>
+  </si>
+  <si>
+    <t>CE.GH.4
+CE.GH.6
+CE.GH.7</t>
+  </si>
+  <si>
+    <t>Portfolio de acciones ecosociales, análisis de obras de arte contemporáneo y diseño de una campaña de concienciación europea.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Revoluciona tu pueblo: podcast contra la despoblación</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Análisis histórico y geográfico de la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>La comarca del Matarraña (Teruel) ha perdido habitantes de forma constante. La asociación de desarrollo rural necesita materiales divulgativos para sensibilizar y proponer acciones.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un podcast de 15-20 minutos que analice las causas históricas y geográficas de la despoblación en Aragón, relacione el problema con los ODS y proponga acciones viables.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapas de densidad de población (IAEST)
+• Datos del INE por municipio
+• Audacity o similar
+• Micrófonos
+• Fichas de análisis de fuentes históricas</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible y conciencia democrática.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el reto mediante un breve vídeo sobre la despoblación en Aragón. Se formula la pregunta guía y se recogen ideas previas en asamblea.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas generadas.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja en equipos con fuentes históricas (censos, mapas de emigración) y geográficas (densidad, usos del suelo). Se analizan los ODS y la evolución demográfica de Aragón.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes con datos clave.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el guion del podcast: estructura, reparto de secciones, argumentos basados en los datos analizados, incorporación de los ODS y propuestas. Se realizan borradores.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast (con referencias y fuentes).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Se graba y edita el podcast usando Audacity u otro software. Se realizan pruebas de sonido y se ajusta el guion. Se exporta el archivo final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio MP3 final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se escuchan los podcasts de cada equipo. Se aplica una rúbrica de coevaluación y autoevaluación para cada criterio. Se discuten aprendizajes y posibilidades de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación).</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>La voz de nuestro pueblo: radiografía de un reto demográfico</t>
+  </si>
+  <si>
+    <t>Investigación social con datos primarios sobre la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>Aragón sufre un fuerte desequilibrio territorial: la provincia de Teruel es la menos densamente poblada de España (9 hab/km²). Nuestro centro se ubica en una comarca que ha perdido población en las últimas décadas. El ayuntamiento ha solicitado un diagnóstico participativo que recoja la opinión de los vecinos, especialmente los mayores, para diseñar políticas locales de reto demográfico.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta a la población local (especialmente a personas mayores) para identificar las causas y consecuencias de la despoblación, analizar los datos obtenidos, y elaborar un informe con propuestas alineadas con los ODS que se presentará al ayuntamiento.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos del IAEST (Instituto Aragonés de Estadística) sobre evolución demográfica del municipio
+• Plantilla de cuestionario en Google Forms o papel
+• Hoja de cálculo para gráficos (LibreOffice Calc o similar)
+• Rúbrica de evaluación para el informe y la exposición oral</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, reto demográfico), tratamiento crítico de datos, y educación emocional (empatía con los mayores).</t>
+  </si>
+  <si>
+    <t>Se presenta un vídeo o noticia sobre la despoblación en Teruel. Se debate qué saben y qué quieren saber. Se lanza la pregunta guía. Se forman equipos de 4-5 personas. Cada equipo elabora un mapa mental inicial sobre el problema.</t>
+  </si>
+  <si>
+    <t>Mapa mental o KWL inicial por equipo.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Conceptos demográficos (tasa de natalidad, mortalidad, migración, envejecimiento) y fuentes de datos (IAEST, censos). Sesión 2: Diseño de encuestas (tipos de preguntas, muestreo, ética). Se practica con un ejemplo y se elabora un borrador de cuestionario común. Se introducen los ODS 10 y 11.</t>
+  </si>
+  <si>
+    <t>Borrador de cuestionario y ejercicios de interpretación de pirámides de población.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Los equipos recogen datos primarios: realizan la encuesta a familiares, vecinos o mediante formulario online (si es posible) y recopilan testimonios. Sesión 2: Vuelcan y analizan los datos (frecuencias, gráficos en Excel o similar). Comparan con datos históricos del municipio.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas y hoja de análisis con gráficos.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Cada equipo redacta el informe de investigación siguiendo una plantilla (introducción, metodología, resultados, conclusiones, propuestas relacionadas con ODS). Sesión 2: Preparan una presentación oral de 5 minutos para la defensa ante el ayuntamiento simulado.</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y presentación (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Defensa oral de cada equipo (5 min + preguntas). Coevaluación entre equipos con rúbrica. Autoevaluación individual. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para facilitar el acceso a fuentes históricas y geográficas.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fuentes primarias (textos de época o crónicas) en formato dual: el facsímil original junto a una versión con lenguaje modernizado y apoyos visuales que aclaren conceptos arcaicos.
@@ -1252,225 +1554,309 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...83 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica aragonesa regula Geografía e Historia en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La normativa autonómica se concreta en la Orden ECD/…/2022, que desarrolla el currículo de Geografía e Historia en 3.º ESO. Establece 9 competencias específicas, 20 criterios de evaluación y 33 saberes básicos, con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes en Aragón respecto a Navarra para 3.º ESO?</t>
+  </si>
+  <si>
+    <t>En Aragón se priorizan los saberes geográficos en el primer trimestre y los históricos después, mientras que Navarra los integra por proyectos. Además, Aragón incluye el estudio del medio físico aragonés como contexto obligatorio.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se evalúa Geografía e Historia en 3.º ESO con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se evalúa mediante situaciones de aprendizaje trimestrales que integran los 20 criterios. Los agrupamientos flexibles (parejas, pequeño grupo) permiten abordar la diversidad sin sobrecargar, usando rúbricas de centro para los 9 criterios de evaluación.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se recupera la asignatura de Geografía e Historia pendiente de 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento elabora un plan de refuerzo con actividades centradas en los saberes no superados, evaluados mediante dos pruebas escritas (diciembre y abril). Se prioriza la aplicación de los criterios evaluados, no la repetición de contenidos.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Geografía e Historia de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Para alumnado con dificultades, se usan mapas conceptuales guiados y textos adaptados. Para altas capacidades, tareas de transferencia como análisis de fuentes históricas aragonesas. Se evalúa mediante rúbricas flexibles con los 20 criterios.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina Geografía e Historia con otras materias en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Se coordina con Lengua Castellana para la expresión escrita de ensayos históricos y con Matemáticas para interpretar gráficos demográficos. Se programan dos proyectos interdisciplinares por curso, alineando criterios de evaluación de ambas materias.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en la programación de Geografía e Historia en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección verifica la vinculación explícita entre competencias específicas, criterios de evaluación y saberes básicos. Exige que el 30% de la calificación sea evaluación continua y que las situaciones de aprendizaje estén contextualizadas en Aragón.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía se recomiendan para Geografía e Historia en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomienda el libro 'Geografía e Historia 3.º ESO. Aragón' (Vicens Vives), mapas del IGN, fuentes del Archivo Histórico Provincial de Zaragoza, Google Earth para el relieve aragonés y el atlas digital SIGPAC.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar contenidos propios en distintos formatos, mediante aplicaciones y estrategias de recogida y representación de datos más complejas, usando y contrastando críticamente fuent</t>
   </si>
   <si>
     <t>Establecer conexiones y relaciones entre los conocimientos e informaciones adquiridos, elaborando síntesis interpretativas y explicativas, mediante informes, estudios o dosieres in</t>
   </si>
   <si>
     <t>Generar productos originales y creativos mediante la reelaboración de conocimientos previos a través de herramientas de investigación que permitan explicar problemas presentes y pa</t>
   </si>
@@ -1649,130 +2035,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2088,2052 +2490,2169 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>364</v>
+      <c r="A2" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>447</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>367</v>
+      <c r="A3" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>451</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>370</v>
+      <c r="A4" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>373</v>
+      <c r="A5" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A6" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>379</v>
+      <c r="A7" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>382</v>
+      <c r="A8" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>385</v>
+      <c r="A9" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>388</v>
+      <c r="A10" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>391</v>
+      <c r="A11" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>393</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>506</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>398</v>
+      <c r="A2" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>402</v>
+      <c r="B3" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>406</v>
+      <c r="B4" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="B5" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>521</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>413</v>
+      <c r="B6" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="B7" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>420</v>
+      <c r="B8" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>531</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="B9" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>428</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D3" s="9">
         <v>10.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>10.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D4" s="9">
         <v>10.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>10.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D5" s="9">
         <v>10.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>10.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.3</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D9" s="9">
         <v>5.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>5.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.4</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="D10" s="9">
         <v>5.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>5.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>4.1</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D11" s="9">
         <v>10.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>10.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>4.2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="D12" s="9">
         <v>10.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>10.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>5.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="D13" s="9">
         <v>10.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>10.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>5.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>6.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="D15" s="9">
         <v>7.5</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>7.5</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>6.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="D16" s="9">
         <v>7.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>7.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>7.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="D17" s="9">
         <v>7.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>7.5</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>7.2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D18" s="9">
         <v>7.5</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>7.5</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>8.1</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="D19" s="9">
         <v>7.5</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>7.5</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="D20" s="9">
         <v>7.5</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>7.5</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>9.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D21" s="9">
         <v>7.5</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>7.5</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="D22" s="9">
         <v>7.5</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>7.5</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="7">
+      <c r="A23" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9">
         <f>SUM(E3:E22)</f>
         <v>160</v>
       </c>
-      <c r="F23" s="5" t="s">
-        <v>449</v>
+      <c r="F23" s="7" t="s">
+        <v>560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.3</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.4</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>4.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>5.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>6.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>6.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>7.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>7.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>8.1</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.2</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>9.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.2</v>
       </c>
-      <c r="W1" s="6" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="W1" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="X1" s="8" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:24">
-      <c r="A2" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
-      <c r="X2" s="5"/>
+      <c r="X2" s="7"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="A3" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
-      <c r="X3" s="5"/>
+      <c r="X3" s="7"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
-      <c r="X4" s="5"/>
+      <c r="X4" s="7"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
-      <c r="X5" s="5"/>
+      <c r="X5" s="7"/>
     </row>
     <row r="6" spans="1:24">
-      <c r="A6" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
-      <c r="X6" s="5"/>
+      <c r="X6" s="7"/>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
-      <c r="X7" s="5"/>
+      <c r="X7" s="7"/>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
-      <c r="X8" s="5"/>
+      <c r="X8" s="7"/>
     </row>
     <row r="9" spans="1:24">
-      <c r="A9" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
-      <c r="X9" s="5"/>
+      <c r="X9" s="7"/>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
-      <c r="X10" s="5"/>
+      <c r="X10" s="7"/>
     </row>
     <row r="11" spans="1:24">
-      <c r="A11" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
-      <c r="X11" s="5"/>
+      <c r="X11" s="7"/>
     </row>
     <row r="12" spans="1:24">
-      <c r="A12" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
-      <c r="X12" s="5"/>
+      <c r="X12" s="7"/>
     </row>
     <row r="13" spans="1:24">
-      <c r="A13" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
-      <c r="X13" s="5"/>
+      <c r="X13" s="7"/>
     </row>
     <row r="14" spans="1:24">
-      <c r="A14" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
-      <c r="X14" s="5"/>
+      <c r="X14" s="7"/>
     </row>
     <row r="15" spans="1:24">
-      <c r="A15" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
-      <c r="X15" s="5"/>
+      <c r="X15" s="7"/>
     </row>
     <row r="16" spans="1:24">
-      <c r="A16" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
-      <c r="X16" s="5"/>
+      <c r="X16" s="7"/>
     </row>
     <row r="17" spans="1:24">
-      <c r="A17" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
-      <c r="X17" s="5"/>
+      <c r="X17" s="7"/>
     </row>
     <row r="18" spans="1:24">
-      <c r="A18" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
-      <c r="X18" s="5"/>
+      <c r="X18" s="7"/>
     </row>
     <row r="19" spans="1:24">
-      <c r="A19" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
-      <c r="X19" s="5"/>
+      <c r="X19" s="7"/>
     </row>
     <row r="20" spans="1:24">
-      <c r="A20" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
-      <c r="X20" s="5"/>
+      <c r="X20" s="7"/>
     </row>
     <row r="21" spans="1:24">
-      <c r="A21" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
-      <c r="X21" s="5"/>
+      <c r="X21" s="7"/>
     </row>
     <row r="22" spans="1:24">
-      <c r="A22" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
-      <c r="X22" s="5"/>
+      <c r="X22" s="7"/>
     </row>
     <row r="23" spans="1:24">
-      <c r="A23" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
-      <c r="X23" s="5"/>
+      <c r="X23" s="7"/>
     </row>
     <row r="24" spans="1:24">
-      <c r="A24" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
-      <c r="X24" s="5"/>
+      <c r="X24" s="7"/>
     </row>
     <row r="25" spans="1:24">
-      <c r="A25" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
-      <c r="X25" s="5"/>
+      <c r="X25" s="7"/>
     </row>
     <row r="26" spans="1:24">
-      <c r="A26" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
-      <c r="X26" s="5"/>
+      <c r="X26" s="7"/>
     </row>
     <row r="27" spans="1:24">
-      <c r="A27" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
-      <c r="X27" s="5"/>
+      <c r="X27" s="7"/>
     </row>
     <row r="28" spans="1:24">
-      <c r="A28" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
-      <c r="X28" s="5"/>
+      <c r="X28" s="7"/>
     </row>
     <row r="29" spans="1:24">
-      <c r="A29" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
-      <c r="X29" s="5"/>
+      <c r="X29" s="7"/>
     </row>
     <row r="30" spans="1:24">
-      <c r="A30" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
-      <c r="X30" s="5"/>
+      <c r="X30" s="7"/>
     </row>
     <row r="31" spans="1:24">
-      <c r="A31" s="5" t="s">
-[...23 lines deleted...]
-      <c r="W31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
       </c>
-      <c r="X31" s="5"/>
+      <c r="X31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="600">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -5905,3037 +6424,3589 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...18 lines deleted...]
-        <v>74</v>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...18 lines deleted...]
-        <v>74</v>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="B9" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>82</v>
-      </c>
-[...39 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K4" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K5" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="K7" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K8" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="K10" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="K11" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="K12" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K14" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K15" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="K16" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K17" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="K18" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K19" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D20" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K20" s="9">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...58 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="B21" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H21" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="7">
-[...629 lines deleted...]
-      <c r="K21" s="7">
+      <c r="I21" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K21" s="9">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>215</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C7" s="7">
         <v>1</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C8" s="7">
         <v>2</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C9" s="7">
         <v>3</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>224</v>
       </c>
-      <c r="E9" s="5"/>
-[...6 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="C10" s="7">
+        <v>4</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B11" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C11" s="7">
+        <v>5</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C12" s="7">
+        <v>6</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C13" s="7">
+        <v>7</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C14" s="7">
+        <v>8</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C15" s="7">
+        <v>9</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C16" s="7">
+        <v>10</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C17" s="7">
+        <v>11</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C18" s="7">
+        <v>12</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C19" s="7">
+        <v>13</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C20" s="7">
+        <v>14</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C21" s="7">
+        <v>1</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C22" s="7">
+        <v>2</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C23" s="7">
+        <v>3</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C24" s="7">
         <v>4</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="D24" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B25" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C25" s="7">
         <v>5</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="D25" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B26" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C26" s="7">
         <v>6</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="D26" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B27" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C27" s="7">
         <v>7</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="D27" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B28" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C28" s="7">
         <v>8</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="D28" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B29" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C29" s="7">
         <v>9</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="D29" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B30" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" s="7">
         <v>10</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="D30" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B31" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C31" s="7">
         <v>11</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="D31" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B32" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C32" s="7">
         <v>12</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="D32" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B33" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C33" s="7">
         <v>13</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="D33" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B34" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C34" s="7">
         <v>14</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...272 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>257</v>
+      <c r="A2" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>261</v>
+      <c r="E3" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>264</v>
+      <c r="E4" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
+        <v>20</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>267</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D6" s="5">
+      <c r="F7" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E10" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F11" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="G11" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>270</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5">
+      <c r="F12" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C15" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D15" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E15" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F16" s="7" t="s">
         <v>271</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="5">
+      <c r="G16" s="7" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="5">
+      <c r="E20" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="E21" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>273</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="F29" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E30" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F31" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="G31" s="7" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F33" s="7" t="s">
         <v>274</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D11" s="5">
+      <c r="G33" s="7" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E35" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>276</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="F38" s="7" t="s">
         <v>277</v>
       </c>
-    </row>
-[...475 lines deleted...]
-        <v>304</v>
+      <c r="G38" s="7" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>308</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>312</v>
+      <c r="A2" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>316</v>
+      <c r="A3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>319</v>
+      <c r="A4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>322</v>
+      <c r="A5" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>325</v>
+      <c r="A6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>327</v>
+      <c r="A7" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>329</v>
+      <c r="A8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>331</v>
+      <c r="A9" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>332</v>
+      <c r="A10" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>415</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>333</v>
+      <c r="A11" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="A12" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="A13" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>337</v>
+      <c r="A14" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>339</v>
+      <c r="A15" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>340</v>
+      <c r="A16" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>423</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="A17" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>343</v>
+      <c r="A18" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>426</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>344</v>
+      <c r="A19" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>345</v>
+      <c r="A20" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>347</v>
+      <c r="A21" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>348</v>
+      <c r="A22" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>349</v>
+      <c r="A23" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>352</v>
+      <c r="A24" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="A25" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>356</v>
+      <c r="A26" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="A27" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>359</v>
+      <c r="A28" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>360</v>
+      <c r="A29" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>