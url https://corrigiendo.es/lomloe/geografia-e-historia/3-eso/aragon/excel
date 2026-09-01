--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:43</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Geografía e Historia en 3.º ESO, por lo que aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma de Aragón mantiene íntegramente los criterios de evaluación y saberes básicos del Real Decreto 217/2022, sin añadidos ni modificaciones.</t>
   </si>