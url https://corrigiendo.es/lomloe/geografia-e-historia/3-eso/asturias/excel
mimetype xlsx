--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Principado de Asturias</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>01/09/2026 13:22</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -1219,225 +1219,237 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad ciudadana, la convivencia y el papel de las instituciones nacionales e internacionales.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar contenidos propios en distintos formatos, mediante aplicaciones y estrategias de recogida y representación de datos más complejas, usando y contrastando críticamente fuent</t>
   </si>
   <si>
     <t>Establecer conexiones y relaciones entre los conocimientos e informaciones adquiridos, elaborando síntesis interpretativas y explicativas, mediante informes, estudios o dosieres in</t>
   </si>
   <si>
     <t>Generar productos originales y creativos mediante la reelaboración de conocimientos previos a través de herramientas de investigación que permitan explicar problemas presentes y pa</t>
   </si>
@@ -2236,868 +2248,868 @@
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>350</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>249</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>352</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>35</v>
+        <v>354</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>358</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>49</v>
+        <v>362</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>366</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>370</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>374</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>377</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>380</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>384</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>379</v>
+        <v>249</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D10" s="7">
         <v>6.67</v>
       </c>
       <c r="E10" s="7">
         <v>6.67</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D11" s="7">
         <v>10.0</v>
       </c>
       <c r="E11" s="7">
         <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D12" s="7">
         <v>10.0</v>
       </c>
       <c r="E12" s="7">
         <v>10.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="D13" s="7">
         <v>10.0</v>
       </c>
       <c r="E13" s="7">
         <v>10.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D15" s="7">
         <v>7.5</v>
       </c>
       <c r="E15" s="7">
         <v>7.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D18" s="7">
         <v>7.5</v>
       </c>
       <c r="E18" s="7">
         <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D21" s="7">
         <v>7.5</v>
       </c>
       <c r="E21" s="7">
         <v>7.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="D22" s="7">
         <v>7.5</v>
       </c>
       <c r="E22" s="7">
         <v>7.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <f>SUM(E3:E22)</f>
         <v>160.02000000000001</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3116,958 +3128,958 @@
       <c r="O1" s="6">
         <v>6.1</v>
       </c>
       <c r="P1" s="6">
         <v>6.2</v>
       </c>
       <c r="Q1" s="6">
         <v>7.1</v>
       </c>
       <c r="R1" s="6">
         <v>7.2</v>
       </c>
       <c r="S1" s="6">
         <v>8.1</v>
       </c>
       <c r="T1" s="6">
         <v>8.2</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
       <c r="X2" s="5"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
       <c r="X3" s="5"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
       <c r="X4" s="5"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
       <c r="X5" s="5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
       <c r="X6" s="5"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
       <c r="X7" s="5"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
       <c r="X8" s="5"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
       <c r="X9" s="5"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
       <c r="X10" s="5"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
       <c r="X11" s="5"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
       <c r="X12" s="5"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
       <c r="X13" s="5"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
       <c r="X14" s="5"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
       <c r="X15" s="5"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
       <c r="X16" s="5"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
       <c r="X17" s="5"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
       <c r="X18" s="5"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
       <c r="X19" s="5"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
       <c r="X20" s="5"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
       <c r="X21" s="5"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
       <c r="X22" s="5"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
       <c r="X23" s="5"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
       <c r="X24" s="5"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
       <c r="X25" s="5"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
       <c r="X26" s="5"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
       <c r="X27" s="5"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
       <c r="X28" s="5"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
       <c r="X29" s="5"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
       <c r="X30" s="5"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>