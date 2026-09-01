--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:39</t>
+    <t>01/09/2026 13:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -814,87 +814,102 @@
   <si>
     <t>Estudio comparativo de la evolución demográfica española frente a otros modelos regionales, utilizando datos del INE y organismos internacionales en el aula.</t>
   </si>
   <si>
     <t>Confundir la simple descripción de datos estadísticos con la interpretación crítica de los factores multicausales que originan los desequilibrios territoriales y demográficos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de la edad en el ámbito familiar, en el entorno escolar y en la comunidad, y valorando la riqueza que aportan las relaciones intergeneracionales.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica del ciclo vital y el reparto de tareas domésticas por género, asumiendo responsabilidades sociales y valorando el intercambio entre generaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o línea del tiempo que explica los cambios en las etapas vitales y la división sexual del trabajo doméstico a través de la historia.</t>
   </si>
   <si>
     <t>Estudio de casos sobre la vida cotidiana en diferentes épocas y análisis de encuestas actuales sobre el uso del tiempo y tareas del hogar.</t>
   </si>
   <si>
     <t>Calificar únicamente la actitud o predisposición del alumno hacia las tareas domésticas sin evaluar el análisis histórico y sociológico de la evolución de los roles.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
+    <t>Comparar estilos de vida tradicionales y saludables/sostenibles, analizando comportamientos respetuosos.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe comparativo entre un estilo de vida tradicional y otro saludable y sostenible, justificando su postura.</t>
+  </si>
+  <si>
+    <t>Análisis de casos históricos y actuales en grupo, seguido de puesta en común.</t>
+  </si>
+  <si>
+    <t>La comparación se queda en lo descriptivo sin vincular críticamente con la salud personal y el entorno.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Analizar la vinculación de la historia de España con procesos globales desde la Edad Antigua hasta la Moderna, destacando su legado y evolución histórica.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un informe escrito donde vincula hitos de la historia de España con contextos internacionales y aportaciones culturales relevantes.</t>
+  </si>
+  <si>
+    <t>Estudio de fuentes históricas y cartografía para explicar cómo eventos como la romanización o la expansión atlántica integraron a España en dinámicas globales.</t>
+  </si>
+  <si>
+    <t>Limitarse a una enumeración memorística de reyes o batallas sin explicar la conexión con los procesos históricos generales o la evolución de la sociedad.</t>
+  </si>
+  <si>
+    <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones y la sociedad civil en la paz y cooperación, proponiendo acciones de compromiso personal.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, destacando la labor institucional y proponiendo medidas concretas de acción ciudadana.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones internacionales de paz o crisis humanitarias, debatiendo el papel de la ONU y las ONGs en la seguridad global.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en la memorización de organismos internacionales y sus siglas, omitiendo la valoración crítica de su impacto real en la seguridad y convivencia.</t>
+  </si>
+  <si>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Elaborar continguts propis en diferents formats, mitjançant aplicacions i estratègies de recollida i representació de dades més complexes, usant i contrastant críticament fonts fiables, tant analògiques com digitals, del present i de la història contemporània, identificant la desinformació i la manipulació. - Elaborar continguts en diferents formats, mitjançant estratègies de recollida i representació variades. - Contrastar les fonts, analògiques i digitals, per identificar la desinformació i la manipulació.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
-  </si>
-[...34 lines deleted...]
-    <t>Elaborar continguts propis en diferents formats, mitjançant aplicacions i estratègies de recollida i representació de dades més complexes, usant i contrastant críticament fonts fiables, tant analògiques com digitals, del present i de la història contemporània, identificant la desinformació i la manipulació. - Elaborar continguts en diferents formats, mitjançant estratègies de recollida i representació variades. - Contrastar les fonts, analògiques i digitals, per identificar la desinformació i la manipulació.</t>
   </si>
   <si>
     <t>CA1.2</t>
   </si>
   <si>
     <t>Establir connexions i relacions entre els coneixements i informacions adquirits, elaborant síntesis interpretatives i explicatives, mitjançant informes, estudis o dossiers informatius, que reflecteixin un domini i consolidació dels continguts tractats. - Relacionar els coneixements adquirits amb resums interpretatius i explicatius. - Consolidar els continguts tractats amb l'elaboració d'informes, estudis o dossiers.</t>
   </si>
   <si>
     <t>CA1.3</t>
   </si>
   <si>
     <t>Transferir adequadament la informació i el coneixement per mitjà de narracions, pòsters, presentacions, exposicions orals, mitjans audiovisuals i altres productes. - Transferir adequadament la informació i el coneixement utilitzant diferents formats.</t>
   </si>
   <si>
     <t>CA2.1</t>
   </si>
   <si>
     <t>Generar productes originals i creatius mitjançant la reelaboració de coneixements previs a través d'eines de recerca que permetin explicar problemes presents i passats de la humanitat a distintes escales temporals i espacials, del local al global, utilitzant conceptes, situacions i dades rellevants. - Utilitzar conceptes, situacions i dades rellevants per explicar problemes presents de la humanitat. - Utilitzar conceptes, situacions i dades rellevants per explicar problemes de la humanitat a l'edat contemporània. - Plasmar coneixements adquirits generant nous materials originals per explicar els problemes presents de la humanitat. - Reelaborar coneixements adquirits generant nous materials originals per explicar els problemes de la societat a l'edat contemporània.</t>
   </si>
   <si>
     <t>CA2.2</t>
   </si>
   <si>
     <t>Produir i expressar judicis i arguments personals i criteris de forma oberta i respectuosa, fent patent la pròpia identitat i enriquint el patrimoni comú en el context del món actual, els seus reptes i els seus conflictes, des d'una perspectiva sistèmica i global. - Expressar judicis, arguments i criteris personals de manera respectuosa. - Construir una identitat pròpia i respectar la resta d'identitats del món actual.</t>
   </si>
@@ -1549,225 +1564,237 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad ciudadana, la convivencia y el papel de las instituciones nacionales e internacionales.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
@@ -2542,51 +2569,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2628,490 +2655,490 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>35</v>
+        <v>469</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>473</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>49</v>
+        <v>477</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>481</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>485</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>489</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="5" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>492</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>495</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>499</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>489</v>
+        <v>364</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="D3" s="7">
         <v>4.0</v>
       </c>
       <c r="E3" s="7">
         <v>4.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D4" s="7">
         <v>4.0</v>
       </c>
       <c r="E4" s="7">
         <v>4.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D5" s="7">
         <v>3.33</v>
       </c>
       <c r="E5" s="7">
         <v>3.33</v>
       </c>
@@ -3121,87 +3148,87 @@
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D6" s="7">
         <v>3.33</v>
       </c>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D7" s="7">
         <v>3.33</v>
       </c>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.4</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="D8" s="7">
         <v>3.33</v>
       </c>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D9" s="7">
         <v>2.22</v>
       </c>
       <c r="E9" s="7">
         <v>2.22</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D10" s="7">
         <v>2.22</v>
       </c>
       <c r="E10" s="7">
         <v>2.22</v>
       </c>
@@ -3211,823 +3238,823 @@
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>157</v>
       </c>
       <c r="D11" s="7">
         <v>2.22</v>
       </c>
       <c r="E11" s="7">
         <v>2.22</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="D12" s="7">
         <v>2.22</v>
       </c>
       <c r="E12" s="7">
         <v>2.22</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="D13" s="7">
         <v>2.22</v>
       </c>
       <c r="E13" s="7">
         <v>2.22</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D14" s="7">
         <v>4.0</v>
       </c>
       <c r="E14" s="7">
         <v>4.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="D15" s="7">
         <v>4.0</v>
       </c>
       <c r="E15" s="7">
         <v>4.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="D16" s="7">
         <v>4.0</v>
       </c>
       <c r="E16" s="7">
         <v>4.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="D17" s="7">
         <v>4.0</v>
       </c>
       <c r="E17" s="7">
         <v>4.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="D18" s="7">
         <v>4.0</v>
       </c>
       <c r="E18" s="7">
         <v>4.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="D19" s="7">
         <v>4.0</v>
       </c>
       <c r="E19" s="7">
         <v>4.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="D20" s="7">
         <v>2.5</v>
       </c>
       <c r="E20" s="7">
         <v>2.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="D21" s="7">
         <v>2.5</v>
       </c>
       <c r="E21" s="7">
         <v>2.5</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="D22" s="7">
         <v>2.5</v>
       </c>
       <c r="E22" s="7">
         <v>2.5</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.4</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D23" s="7">
         <v>2.5</v>
       </c>
       <c r="E23" s="7">
         <v>2.5</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="D24" s="7">
         <v>2.5</v>
       </c>
       <c r="E24" s="7">
         <v>2.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="D25" s="7">
         <v>2.5</v>
       </c>
       <c r="E25" s="7">
         <v>2.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="D26" s="7">
         <v>2.5</v>
       </c>
       <c r="E26" s="7">
         <v>2.5</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.4</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="D27" s="7">
         <v>2.5</v>
       </c>
       <c r="E27" s="7">
         <v>2.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>8.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D28" s="7">
         <v>3.0</v>
       </c>
       <c r="E28" s="7">
         <v>3.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>8.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="D29" s="7">
         <v>3.0</v>
       </c>
       <c r="E29" s="7">
         <v>3.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>8.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D30" s="7">
         <v>3.0</v>
       </c>
       <c r="E30" s="7">
         <v>3.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>9.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="D31" s="7">
         <v>3.75</v>
       </c>
       <c r="E31" s="7">
         <v>3.75</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>9.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="D32" s="7">
         <v>3.75</v>
       </c>
       <c r="E32" s="7">
         <v>3.75</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>1.96</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>1.96</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.96</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.96</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.96</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.96</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.96</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.96</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.96</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>1.96</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>1.96</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>1.96</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.96</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.96</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.96</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.96</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.96</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.96</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.96</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.96</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.96</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <f>SUM(E3:E53)</f>
         <v>134.079999999999899</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" s="6" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>2.4</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -4076,122 +4103,122 @@
       <c r="Y1" s="6">
         <v>7.2</v>
       </c>
       <c r="Z1" s="6">
         <v>7.3</v>
       </c>
       <c r="AA1" s="6">
         <v>7.4</v>
       </c>
       <c r="AB1" s="6">
         <v>8.1</v>
       </c>
       <c r="AC1" s="6">
         <v>8.2</v>
       </c>
       <c r="AD1" s="6">
         <v>8.3</v>
       </c>
       <c r="AE1" s="6">
         <v>9.1</v>
       </c>
       <c r="AF1" s="6">
         <v>9.2</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="AO1" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="AP1" s="6" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="AQ1" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="AR1" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="AS1" s="6" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="AT1" s="6" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="AU1" s="6" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="AV1" s="6" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="AW1" s="6" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="AX1" s="6" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="AY1" s="6" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="AZ1" s="6" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="BA1" s="6" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="BB1" s="6" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="BC1" s="6" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" s="5" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4209,51 +4236,51 @@
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BA2),"")</f>
         <v/>
       </c>
       <c r="BC2" s="5"/>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" s="5" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4271,51 +4298,51 @@
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BA3),"")</f>
         <v/>
       </c>
       <c r="BC3" s="5"/>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" s="5" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4333,51 +4360,51 @@
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BA4),"")</f>
         <v/>
       </c>
       <c r="BC4" s="5"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="5" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4395,51 +4422,51 @@
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BA5),"")</f>
         <v/>
       </c>
       <c r="BC5" s="5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="5" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4457,51 +4484,51 @@
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BA6),"")</f>
         <v/>
       </c>
       <c r="BC6" s="5"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="5" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4519,51 +4546,51 @@
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BA7),"")</f>
         <v/>
       </c>
       <c r="BC7" s="5"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="5" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -4581,51 +4608,51 @@
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BA8),"")</f>
         <v/>
       </c>
       <c r="BC8" s="5"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="5" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -4643,51 +4670,51 @@
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BA9),"")</f>
         <v/>
       </c>
       <c r="BC9" s="5"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="5" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -4705,51 +4732,51 @@
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BA10),"")</f>
         <v/>
       </c>
       <c r="BC10" s="5"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="5" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -4767,51 +4794,51 @@
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BA11),"")</f>
         <v/>
       </c>
       <c r="BC11" s="5"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="5" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -4829,51 +4856,51 @@
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BA12),"")</f>
         <v/>
       </c>
       <c r="BC12" s="5"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="5" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -4891,51 +4918,51 @@
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BA13),"")</f>
         <v/>
       </c>
       <c r="BC13" s="5"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="5" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -4953,51 +4980,51 @@
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BA14),"")</f>
         <v/>
       </c>
       <c r="BC14" s="5"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="5" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5015,51 +5042,51 @@
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BA15),"")</f>
         <v/>
       </c>
       <c r="BC15" s="5"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="5" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5077,51 +5104,51 @@
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BA16),"")</f>
         <v/>
       </c>
       <c r="BC16" s="5"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="5" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5139,51 +5166,51 @@
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BA17),"")</f>
         <v/>
       </c>
       <c r="BC17" s="5"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="5" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5201,51 +5228,51 @@
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BA18),"")</f>
         <v/>
       </c>
       <c r="BC18" s="5"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5263,51 +5290,51 @@
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BA19),"")</f>
         <v/>
       </c>
       <c r="BC19" s="5"/>
     </row>
     <row r="20" spans="1:55">
       <c r="A20" s="5" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5325,51 +5352,51 @@
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BA20),"")</f>
         <v/>
       </c>
       <c r="BC20" s="5"/>
     </row>
     <row r="21" spans="1:55">
       <c r="A21" s="5" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5387,51 +5414,51 @@
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BA21),"")</f>
         <v/>
       </c>
       <c r="BC21" s="5"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="5" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -5449,51 +5476,51 @@
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BA22),"")</f>
         <v/>
       </c>
       <c r="BC22" s="5"/>
     </row>
     <row r="23" spans="1:55">
       <c r="A23" s="5" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -5511,51 +5538,51 @@
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BA23),"")</f>
         <v/>
       </c>
       <c r="BC23" s="5"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="5" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -5573,51 +5600,51 @@
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BA24),"")</f>
         <v/>
       </c>
       <c r="BC24" s="5"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="5" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -5635,51 +5662,51 @@
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BA25),"")</f>
         <v/>
       </c>
       <c r="BC25" s="5"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="5" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -5697,51 +5724,51 @@
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BA26),"")</f>
         <v/>
       </c>
       <c r="BC26" s="5"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="5" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -5759,51 +5786,51 @@
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BA27),"")</f>
         <v/>
       </c>
       <c r="BC27" s="5"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="5" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -5821,51 +5848,51 @@
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BA28),"")</f>
         <v/>
       </c>
       <c r="BC28" s="5"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="5" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -5883,51 +5910,51 @@
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BA29),"")</f>
         <v/>
       </c>
       <c r="BC29" s="5"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="5" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -5945,51 +5972,51 @@
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BA30),"")</f>
         <v/>
       </c>
       <c r="BC30" s="5"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="5" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -12182,3494 +12209,3428 @@
         <v>114</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>255</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>256</v>
       </c>
       <c r="K28" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>8.3</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="E29" s="5"/>
-[...1 lines deleted...]
-      <c r="G29" s="5"/>
+      <c r="E29" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>260</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>262</v>
+      </c>
       <c r="K29" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5">
         <v>9.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="K30" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5">
         <v>9.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>174</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K31" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>1.96</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>1.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I83"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I83"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C25" s="5">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C26" s="5">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C27" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C28" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C29" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C35" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C36" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C37" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C38" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C39" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C40" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C41" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>356</v>
+        <v>324</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C42" s="5">
         <v>2</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" s="5" t="s">
-        <v>357</v>
+        <v>325</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C43" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C44" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C45" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C46" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C47" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C48" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C49" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C50" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C51" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C52" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C53" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C54" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C55" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C56" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C57" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C58" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C59" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C60" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C61" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C62" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C63" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C64" s="5">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C65" s="5">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C66" s="5">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C67" s="5">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C68" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C69" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C70" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C71" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C72" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C73" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C74" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C75" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C76" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C77" s="5">
         <v>1</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C78" s="5">
         <v>2</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C79" s="5">
         <v>3</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
-    </row>
-[...74 lines deleted...]
-      <c r="I83" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>