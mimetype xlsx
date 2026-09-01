--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -784,51 +784,63 @@
   <si>
     <t>Estudio comparativo de la evolución demográfica española frente a otros modelos regionales, utilizando datos del INE y organismos internacionales en el aula.</t>
   </si>
   <si>
     <t>Confundir la simple descripción de datos estadísticos con la interpretación crítica de los factores multicausales que originan los desequilibrios territoriales y demográficos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en distintos momentos históricos, así como las raíces de la distribución por motivos de género del trabajo doméstico, asumiendo las responsabilidades y compromisos propios de la edad en el ámbito familiar, en el entorno escolar y en la comunidad, y valorando la riqueza que aportan las relaciones intergeneracionales.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica del ciclo vital y el reparto de tareas domésticas por género, asumiendo responsabilidades sociales y valorando el intercambio entre generaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o línea del tiempo que explica los cambios en las etapas vitales y la división sexual del trabajo doméstico a través de la historia.</t>
   </si>
   <si>
     <t>Estudio de casos sobre la vida cotidiana en diferentes épocas y análisis de encuestas actuales sobre el uso del tiempo y tareas del hogar.</t>
   </si>
   <si>
     <t>Calificar únicamente la actitud o predisposición del alumno hacia las tareas domésticas sin evaluar el análisis histórico y sociológico de la evolución de los roles.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida tradicional y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Comparar estilos de vida tradicionales y saludables/sostenibles, analizando comportamientos respetuosos.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe comparativo entre un estilo de vida tradicional y otro saludable y sostenible, justificando su postura.</t>
+  </si>
+  <si>
+    <t>Análisis de casos históricos y actuales en grupo, seguido de puesta en común.</t>
+  </si>
+  <si>
+    <t>La comparación se queda en lo descriptivo sin vincular críticamente con la salud personal y el entorno.</t>
   </si>
   <si>
     <t>Identificar e interpretar la conexión de España con los grandes procesos históricos (de las épocas antigua, medieval y moderna), valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
   </si>
   <si>
     <t>Analizar la vinculación de la historia de España con procesos globales desde la Edad Antigua hasta la Moderna, destacando su legado y evolución histórica.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un informe escrito donde vincula hitos de la historia de España con contextos internacionales y aportaciones culturales relevantes.</t>
   </si>
   <si>
     <t>Estudio de fuentes históricas y cartografía para explicar cómo eventos como la romanización o la expansión atlántica integraron a España en dinámicas globales.</t>
   </si>
   <si>
     <t>Limitarse a una enumeración memorística de reyes o batallas sin explicar la conexión con los procesos históricos generales o la evolución de la sociedad.</t>
   </si>
   <si>
     <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
   </si>
   <si>
     <t>Analizar los desafíos globales actuales y el papel de las instituciones y la sociedad civil en la paz y cooperación, proponiendo acciones de compromiso personal.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, destacando la labor institucional y proponiendo medidas concretas de acción ciudadana.</t>
   </si>
@@ -1459,225 +1471,237 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad ciudadana, la convivencia y el papel de las instituciones nacionales e internacionales.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de esquemas, tablas informativas y otros formatos mediante el desarrollo de estrategias de búsqueda, selección y tratamie</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Prehistoria, la Edad Antigua, la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primari</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la geografía, la historia y otras disciplinas de las ciencias sociales, a través de inter</t>
   </si>
@@ -2475,490 +2499,490 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>35</v>
+        <v>438</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>442</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>49</v>
+        <v>446</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>450</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>454</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>458</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>461</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>464</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>468</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>459</v>
+        <v>333</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
@@ -2968,87 +2992,87 @@
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D6" s="7">
         <v>5.0</v>
       </c>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="D7" s="7">
         <v>5.0</v>
       </c>
       <c r="E7" s="7">
         <v>5.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.4</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D8" s="7">
         <v>5.0</v>
       </c>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D9" s="7">
         <v>4.0</v>
       </c>
       <c r="E9" s="7">
         <v>4.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D10" s="7">
         <v>4.0</v>
       </c>
       <c r="E10" s="7">
         <v>4.0</v>
       </c>
@@ -3058,487 +3082,487 @@
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D11" s="7">
         <v>4.0</v>
       </c>
       <c r="E11" s="7">
         <v>4.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="D12" s="7">
         <v>4.0</v>
       </c>
       <c r="E12" s="7">
         <v>4.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="D13" s="7">
         <v>4.0</v>
       </c>
       <c r="E13" s="7">
         <v>4.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>162</v>
       </c>
       <c r="D14" s="7">
         <v>6.67</v>
       </c>
       <c r="E14" s="7">
         <v>6.67</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D15" s="7">
         <v>6.67</v>
       </c>
       <c r="E15" s="7">
         <v>6.67</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D16" s="7">
         <v>6.67</v>
       </c>
       <c r="E16" s="7">
         <v>6.67</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D17" s="7">
         <v>6.67</v>
       </c>
       <c r="E17" s="7">
         <v>6.67</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D19" s="7">
         <v>6.67</v>
       </c>
       <c r="E19" s="7">
         <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D20" s="7">
         <v>3.75</v>
       </c>
       <c r="E20" s="7">
         <v>3.75</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="D21" s="7">
         <v>3.75</v>
       </c>
       <c r="E21" s="7">
         <v>3.75</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="D22" s="7">
         <v>3.75</v>
       </c>
       <c r="E22" s="7">
         <v>3.75</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.4</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>212</v>
       </c>
       <c r="D23" s="7">
         <v>3.75</v>
       </c>
       <c r="E23" s="7">
         <v>3.75</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="D24" s="7">
         <v>3.75</v>
       </c>
       <c r="E24" s="7">
         <v>3.75</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="D25" s="7">
         <v>3.75</v>
       </c>
       <c r="E25" s="7">
         <v>3.75</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D26" s="7">
         <v>3.75</v>
       </c>
       <c r="E26" s="7">
         <v>3.75</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.4</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="D27" s="7">
         <v>3.75</v>
       </c>
       <c r="E27" s="7">
         <v>3.75</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>8.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="D28" s="7">
         <v>5.0</v>
       </c>
       <c r="E28" s="7">
         <v>5.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>8.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D29" s="7">
         <v>5.0</v>
       </c>
       <c r="E29" s="7">
         <v>5.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>8.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="D30" s="7">
         <v>5.0</v>
       </c>
       <c r="E30" s="7">
         <v>5.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>9.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="D31" s="7">
         <v>7.5</v>
       </c>
       <c r="E31" s="7">
         <v>7.5</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>9.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="D32" s="7">
         <v>7.5</v>
       </c>
       <c r="E32" s="7">
         <v>7.5</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <f>SUM(E3:E32)</f>
         <v>160.02000000000001</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="6" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>2.4</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -3587,1248 +3611,1248 @@
       <c r="Y1" s="6">
         <v>7.2</v>
       </c>
       <c r="Z1" s="6">
         <v>7.3</v>
       </c>
       <c r="AA1" s="6">
         <v>7.4</v>
       </c>
       <c r="AB1" s="6">
         <v>8.1</v>
       </c>
       <c r="AC1" s="6">
         <v>8.2</v>
       </c>
       <c r="AD1" s="6">
         <v>8.3</v>
       </c>
       <c r="AE1" s="6">
         <v>9.1</v>
       </c>
       <c r="AF1" s="6">
         <v>9.2</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="5"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="5" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="5"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="5" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="5"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="5" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="5"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="5"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="5" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="5"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="5"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="5" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="5"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="5" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="5"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="5" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="5"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="5" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="5"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="5" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="5"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="5" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="5"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="5" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="5"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="5"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="5" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="5"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="5"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="5" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="5"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="5"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="5"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="5" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="5"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="5" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="5"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="5" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="5"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="5" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="5"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="5" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="5"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="5" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="5"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="5" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="5"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="5" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="5"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="5" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8876,2570 +8900,2580 @@
         <v>104</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>245</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>246</v>
       </c>
       <c r="K28" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>8.3</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="E29" s="5"/>
-[...1 lines deleted...]
-      <c r="G29" s="5"/>
+      <c r="E29" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>250</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>252</v>
+      </c>
       <c r="K29" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5">
         <v>9.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="K30" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5">
         <v>9.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>164</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="K31" s="7">
         <v>3.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C26" s="5">
         <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C27" s="5">
         <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C28" s="5">
         <v>8</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C29" s="5">
         <v>9</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C30" s="5">
         <v>10</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C31" s="5">
         <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C32" s="5">
         <v>12</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C33" s="5">
         <v>13</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C34" s="5">
         <v>14</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C35" s="5">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C36" s="5">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C37" s="5">
         <v>17</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C38" s="5">
         <v>18</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C39" s="5">
         <v>19</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C40" s="5">
         <v>20</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C41" s="5">
         <v>21</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C42" s="5">
         <v>22</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C43" s="5">
         <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C44" s="5">
         <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C45" s="5">
         <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C46" s="5">
         <v>4</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C47" s="5">
         <v>5</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C48" s="5">
         <v>6</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C49" s="5">
         <v>7</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C50" s="5">
         <v>8</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C51" s="5">
         <v>9</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C52" s="5">
         <v>10</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C53" s="5">
         <v>1</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C54" s="5">
         <v>2</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C55" s="5">
         <v>3</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C56" s="5">
         <v>4</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C57" s="5">
         <v>5</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C58" s="5">
         <v>6</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C59" s="5">
         <v>7</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C60" s="5">
         <v>8</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C61" s="5">
         <v>9</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C62" s="5">
         <v>10</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>