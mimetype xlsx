--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>03/07/2026 19:34</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -340,225 +340,579 @@
   <si>
     <t>Realizar un mural digital sobre una misión de paz de la ONU, destacando su impacto en la seguridad y el bienestar de la población local.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Reconocer la relevancia, la dimensión antropológica y los orígenes históricos de las cuestiones e ideas filosóficas, mediante su identificación en el mundo de la vida cotidiana y en diversos documentos, contextos y culturas, considerando el papel de las filósofas y otros colectivos tradicionalmente marginados en la expresión e investigación de las mismas.</t>
+  </si>
+  <si>
+    <t>Investigar y organizar información histórica o geográfica relevante para crear productos propios como esquemas o tablas, demostrando capacidad de síntesis y selección de fuentes.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega esquemas, mapas conceptuales o tablas comparativas que sintetizan procesos históricos o geográficos a partir de una búsqueda guiada y crítica de información.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Realización de un dossier de síntesis sobre los cambios sociales de la Revolución Industrial utilizando diversas fuentes documentales y digitales proporcionadas.</t>
+  </si>
+  <si>
+    <t>Calificar la estética del soporte o la limpieza en lugar de evaluar la capacidad de jerarquizar ideas y procesar críticamente la información obtenida.</t>
+  </si>
+  <si>
+    <t>Distinguir y relacionar el saber filosófico con respecto a otras formas de saber, explicando sus características singulares y analizando críticamente su papel, vigencia y sentido para gestionar la propia incertidumbre, tratar problemas de carácter esencial y existencial, y afrontar los retos del siglo XXI.</t>
+  </si>
+  <si>
+    <t>Analizar y comparar fuentes históricas primarias y secundarias para construir argumentos razonados sobre hechos ocurridos desde la Prehistoria hasta la Edad Moderna.</t>
+  </si>
+  <si>
+    <t>Argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario crítico o informe comparativo donde identifica el origen de las fuentes y justifica una postura sobre un hecho histórico.</t>
+  </si>
+  <si>
+    <t>Análisis guiado en clase de dos visiones distintas sobre un mismo proceso histórico, como la conquista de un territorio o un cambio social.</t>
+  </si>
+  <si>
+    <t>Confundir la capacidad de análisis crítico de fuentes con la simple descripción del contenido de un texto histórico o mapa.</t>
+  </si>
+  <si>
+    <t>Transferir adecuadamente la información y el conocimiento por medio de narraciones, pósteres, presentaciones, exposiciones orales, medios audiovisuales y otros productos digitales.</t>
+  </si>
+  <si>
+    <t>Comunicar conocimientos históricos y geográficos de forma estructurada utilizando diversos soportes y formatos, adaptando el lenguaje al tipo de producto realizado.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza y presenta productos comunicativos como presentaciones digitales, pósteres o vídeos donde sintetiza y explica contenidos trabajados en clase.</t>
+  </si>
+  <si>
+    <t>Elaboración de una exposición sobre los sectores económicos o un conflicto geopolítico actual, utilizando herramientas digitales para difundir los resultados.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la calidad técnica o estética del soporte digital olvidando evaluar la precisión y rigor del contenido histórico o geográfico transferido.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar trabajos y actividades propias a la investigación, tanto individual como grupal, sobre temas y problemas con relevancia filosófica, mediante el uso, análisis, organización e interpretación información extraída de distintas fuentes y dada en diferentes soportes, especialmente en entornos digitales, y la elaboración rigurosa de hipótesis propias al respecto.</t>
+  </si>
+  <si>
+    <t>Investigar y analizar problemas sociales actuales de forma crítica, reconociendo su impacto en la sociedad y proponiendo soluciones o compromisos ciudadanos concretos.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de investigación o una presentación digital sobre un conflicto social actual, detallando sus causas, consecuencias y una propuesta de acción proactiva.</t>
+  </si>
+  <si>
+    <t>Análisis de noticias de prensa o dilemas sociales contemporáneos para debatir en grupo y plantear alternativas de mejora desde la ética civil.</t>
+  </si>
+  <si>
+    <t>Evaluar el 'interés' o la 'actitud' de forma subjetiva en lugar de calificar la solidez de los argumentos y la viabilidad de las propuestas presentadas.</t>
+  </si>
+  <si>
+    <t>Exponer de modo público el resultado de trabajos y actividades de investigación, demostrando el dominio de la disertación, del diálogo y de la argumentación filosófica y adoptando una actitud deliberativa y autocrítica en relación con las propias ideas y opiniones.</t>
+  </si>
+  <si>
+    <t>Analizar problemas actuales utilizando datos geográficos e históricos, comparando diferentes fuentes de información para construir una opinión crítica y fundamentada.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito o ensayo donde defiende una postura sobre un conflicto actual, citando y contrastando al menos dos fuentes de información distintas.</t>
+  </si>
+  <si>
+    <t>Debate o trabajo de investigación sobre un reto del mundo actual, como el cambio climático o movimientos migratorios, usando prensa y cartografía.</t>
+  </si>
+  <si>
+    <t>Calificar la opinión personal del alumno como correcta o incorrecta en lugar de evaluar la calidad del contraste de fuentes y el rigor del dato histórico.</t>
+  </si>
+  <si>
+    <t>Conocer los Objetivos de Desarrollo Sostenible (ODS), realizando propuestas que contribuyan a su logro, aplicando métodos y proyectos de investigación e insistiendo en el uso de mapas y otras representaciones gráficas, así como de medios accesibles de interpretación de imágenes.</t>
+  </si>
+  <si>
+    <t>Investigar problemas históricos o geográficos actuales mediante proyectos, utilizando fuentes diversas para crear productos que demuestren la comprensión de los fenómenos estudiados.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un producto final, como un informe de investigación o una presentación digital, que resuelve un reto planteado sobre la realidad social o histórica.</t>
+  </si>
+  <si>
+    <t>Trabajo por proyectos o retos en el que se analiza un problema del mundo actual o un proceso histórico mediante la indagación guiada.</t>
+  </si>
+  <si>
+    <t>Calificar la creatividad del soporte o producto final sin evaluar el rigor de los datos históricos o geográficos obtenidos durante la investigación.</t>
+  </si>
+  <si>
+    <t>Inquirir sobre cuestiones filosóficas, intercambiando ideas y opiniones, y resolviendo conflictos y controversias al respecto, demostrando una actitud empática, tolerante y constructiva, a través del uso del diálogo en orden a las pautas procedimentales, lógicas, éticas y retóricas que le corresponden,</t>
+  </si>
+  <si>
+    <t>Analizar las crisis y transformaciones históricas de la humanidad, determinando sus causas y efectos para comprender cómo han moldeado los desafíos sociales y ambientales actuales.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de investigación o un eje cronológico comentado donde señala hitos históricos, sus causas, consecuencias y su relación con problemas globales contemporáneos.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre una crisis histórica específica, como la Peste Negra o la Revolución Industrial, conectándola con los Objetivos de Desarrollo Sostenible actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la enumeración de hechos históricos sin exigir la conexión causal o el vínculo con los retos de sostenibilidad del presente.</t>
+  </si>
+  <si>
+    <t>Utilizar secuencias cronológicas complejas en las que identificar, comparar y relacionar hechos y procesos en diferentes períodos y lugares históricos (simultaneidad, duración, causalidad), utilizando términos y conceptos específicos del ámbito de la historia y de la geografía.</t>
+  </si>
+  <si>
+    <t>Crear mapas, gráficos y recursos visuales para organizar y comunicar datos geográficos e históricos de manera precisa y comprensible.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega productos visuales como climogramas, pirámides de población, mapas temáticos o líneas del tiempo que sintetizan información compleja.</t>
+  </si>
+  <si>
+    <t>Taller de cartografía o análisis de datos demográficos donde los estudiantes transforman tablas estadísticas en gráficos o mapas de coropletas.</t>
+  </si>
+  <si>
+    <t>Evaluar la calidad artística o estética del dibujo en lugar de la precisión técnica de la escala, la leyenda o el rigor de los datos.</t>
+  </si>
+  <si>
+    <t>Analizar procesos de cambio histórico y comparar casos de la historia y la geografía a través del uso de fuentes de información diversas, teniendo en cuenta las transformaciones de corta y larga duración (coyuntura y estructura), las continuidades y permanencias en diferentes períodos y lugares.</t>
+  </si>
+  <si>
+    <t>Organizar y analizar hechos históricos en ejes cronológicos para comprender la duración, simultaneidad y relación causal entre procesos de diferentes épocas y lugares.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza ejes cronológicos comparativos y comentarios de texto donde identifica la simultaneidad de procesos históricos y utiliza correctamente unidades de medida temporal.</t>
+  </si>
+  <si>
+    <t>Creación de una línea del tiempo mural o digital que relacione hitos de la Edad Moderna y Contemporánea, destacando procesos paralelos en distintos continentes.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la capacidad de memorizar fechas aisladas sin exigir la interpretación de la simultaneidad o la duración de los procesos históricos.</t>
+  </si>
+  <si>
+    <t>Identificar y exponer problemas e ideas relativos a la comprensión de la naturaleza, estructura, origen y sentido de la realidad, mediante el análisis de conceptos y problemas ontológicos y metafísicos básicos, y considerando críticamente diversas teorías filosóficas y científicas al respecto.</t>
+  </si>
+  <si>
+    <t>Analizar paisajes identificando elementos naturales y humanos, explicando cómo interactúan entre sí para comprender el entorno como un sistema complejo y dinámico.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de paisaje, visual o de campo, donde clasifica elementos bióticos, abióticos y antrópicos, explicando las relaciones de dependencia entre ellos.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de fotografías de paisajes diversos o salidas al entorno próximo para identificar la huella humana sobre el medio natural.</t>
+  </si>
+  <si>
+    <t>Limitarse a realizar un inventario o enumeración de elementos visibles sin establecer las conexiones causales o funcionales que definen al sistema paisajístico.</t>
+  </si>
+  <si>
+    <t>Idear y adoptar comportamientos y acciones que contribuyan a la conservación y mejora del entorno natural, rural y urbano, a través del respeto a todos los seres vivos, mostrando comportamientos orientados al logro de un desarrollo sostenible de dichos entornos, y defendiendo el acceso universal, justo y equitativo a los recursos que nos ofrece el planeta.</t>
+  </si>
+  <si>
+    <t>Analizar cómo la acción humana y el crecimiento demográfico transforman el paisaje, evaluando la sostenibilidad del uso de recursos y los conflictos territoriales generados.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de estudio de caso sobre un espacio degradado, identificando causas históricas, demográficas y proponiendo soluciones sostenibles para su recuperación.</t>
+  </si>
+  <si>
+    <t>Comparación de fotografías aéreas históricas y actuales de un entorno local para identificar el impacto del urbanismo o la explotación de recursos naturales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la descripción física del paisaje (relieve, clima) sin vincularlo a la explotación de recursos o a la sostenibilidad de la acción humana.</t>
+  </si>
+  <si>
+    <t>Reconocer y explicar la dimensión social de la naturaleza humana, a través de la investigación, el diálogo y la realización de actividades cooperativas en las que se traten cuestiones referidas a la socialización humana, la comunicación, las relaciones interpersonales y la conducta grupal, reflexionando acerca de actitudes y valores como la autoestima, el respeto, la equidad o la solidaridad.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar medidas concretas para proteger el medio natural y urbano, fomentando hábitos sostenibles y el uso responsable de los recursos.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una propuesta escrita o digital que incluye medidas de protección ambiental y compromisos personales para la gestión sostenible de recursos.</t>
+  </si>
+  <si>
+    <t>Elaboración de un decálogo de sostenibilidad o un plan de mejora para un entorno degradado cercano al centro educativo.</t>
+  </si>
+  <si>
+    <t>Evaluar solo el conocimiento teórico de conceptos ecológicos sin exigir la elaboración de propuestas de acción o compromisos éticos personales.</t>
+  </si>
+  <si>
+    <t>Conocer, valorar y ejercitar responsabilidades, derechos y deberes así como actuar en favor de su desarrollo y afirmación a través del conocimiento de nuestro ordenamiento jurídico y constitucional, la comprensión y reivindicación tanto de nuestra memoria democrática como de la contribución de los hombres y mujeres a la misma, además de la defensa de nuestros valores constitucionales.</t>
+  </si>
+  <si>
+    <t>Explicar la evolución de las formas de organización social y política a lo largo de la historia, analizando cómo se ha regulado la convivencia humana.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe que describe y diferencia los modelos de organización política y social de distintas etapas históricas.</t>
+  </si>
+  <si>
+    <t>Estudio comparativo de las estructuras de poder y sociedad desde la Antigüedad hasta el inicio de la Edad Moderna mediante fuentes históricas.</t>
+  </si>
+  <si>
+    <t>Limitarse a la descripción cronológica de hechos bélicos o dinásticos sin analizar las estructuras socioeconómicas o los mecanismos de regulación de la convivencia.</t>
+  </si>
+  <si>
+    <t>Reconocer movimientos y causas que generen una conciencia solidaria, promuevan la cohesión social y trabajen para la eliminación de la desigualdad, especialmente la motivada por cuestión de género, y el pleno desarrollo de la ciudadanía, mediante la movilización de conocimientos y estrategias de participación, trabajo en equipo, mediación y resolución pacífica de conflictos.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar sistemas políticos anteriores a la Edad Contemporánea, como la democracia ateniense, que sirvieron de base para los derechos y libertades actuales.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuadro comparativo o un informe escrito que identifica las características de la democracia clásica y las instituciones romanas como precedentes de la ciudadanía moderna.</t>
+  </si>
+  <si>
+    <t>Investigación y debate sobre el legado político de la Antigüedad Clásica y las cortes medievales en la construcción de los sistemas democráticos actuales.</t>
+  </si>
+  <si>
+    <t>Incluir ejemplos exclusivos de la Edad Contemporánea, como la Revolución Francesa, ignorando que el criterio exige específicamente referentes históricos anteriores a dicha época.</t>
+  </si>
+  <si>
+    <t>Reconocer y analizar críticamente los procesos de producción y organización de la información, identificando y aplicando criterios con los que detectar fenómenos relativos a la manipulación informativa y la posverdad en entornos cotidianos.</t>
+  </si>
+  <si>
+    <t>Adoptar actitudes respetuosas y pacíficas ante las normas de convivencia, identificando situaciones de injusticia y proponiendo respuestas asertivas y críticas para resolverlas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una simulación de resolución de conflictos o un diario de reflexión donde identifica desigualdades sociales y propone acciones asertivas para combatirlas.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Debates dirigidos sobre problemas de convivencia o análisis de noticias actuales sobre vulneración de derechos humanos y desigualdades sociales.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio únicamente mediante una prueba escrita de contenidos teóricos sobre la Constitución en lugar de evaluar la actitud y respuesta ante conflictos.</t>
+  </si>
+  <si>
+    <t>Rechazar actitudes discriminatorias y reconocer la riqueza de la diversidad a partir del análisis de la relación entre los aspectos geográficos, históricos, ecosociales y culturales que han conformado la sociedad globalizada y multicultural actual, lo mismo que el conocimiento de la aportación de los movimientos en defensa de los derechos de las minorías y en favor de la inclusividad y la igualdad real, especialmente de las mujeres y de otros colectivos discriminados.</t>
+  </si>
+  <si>
+    <t>Localizar cronológica y espacialmente diversas civilizaciones, analizando sus rasgos culturales e institucionales para explicar su legado y la formación de sociedades multiculturales actuales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico y un mapa comentado donde identifica los rasgos de una civilización y redacta sus aportaciones culturales.</t>
+  </si>
+  <si>
+    <t>Elaboración de un mural digital o físico sobre una civilización histórica, destacando su ubicación, organización social y su influencia en el mundo contemporáneo.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la memorización de fechas y datos geográficos aislados sin vincularlos con la herencia cultural o la diversidad actual.</t>
+  </si>
+  <si>
+    <t>Plantear, analizar y exponer cuestiones éticas fundamentales y de actualidad, relacionadas con los derechos humanos y de la infancia, la igualdad de género, la diversidad cultural y personal, la libertad de expresión, las conductas de violencia y acoso o el maltrato animal, así como sobre los valores, retos y desafíos del siglo XXI, mediante el uso pertinente de conceptos, tesis y procedimientos propios de la ética, desarrollando un juicio propio al respecto y adoptando una actitud constructiva y dialogante con respecto a la pluralidad de ideas y opiniones.</t>
+  </si>
+  <si>
+    <t>Analizar las estructuras de poder y desigualdad histórica que marginaron a mujeres y minorías, identificando los mecanismos de control social y sus consecuencias.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de investigación o una presentación digital que visibiliza colectivos silenciados y explica los mecanismos de discriminación sufridos en contextos históricos específicos.</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes primarias y secundarias para identificar la marginación de grupos sociales en los relatos históricos tradicionales durante las unidades de historia moderna o contemporánea.</t>
+  </si>
+  <si>
+    <t>Limitarse a elaborar una lista de mujeres ilustres (biografismo) sin analizar los mecanismos estructurales de dominación y silencio que el criterio exige explícitamente.</t>
+  </si>
+  <si>
+    <t>Identificar, caracterizar y explicar la dimensión política de la naturaleza y la vida humana, así como las principales tesis y cuestiones fundamentales de la filosofía política, aplicando dicho conocimiento al análisis y comparación de distintos sistemas políticos y a la reflexión y el diálogo constructivo en torno a los principios, la legitimidad y los problemas de las democracias actuales.</t>
+  </si>
+  <si>
+    <t>Analizar los elementos geográficos, históricos y culturales que conforman las identidades individuales y colectivas en diferentes escalas, valorando la diversidad y las expresiones culturales compartidas.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe de investigación o presentación digital que desglosa los componentes geográficos, históricos y lingüísticos de una manifestación cultural específica a distintas escalas.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre el patrimonio inmaterial de su región y su conexión con corrientes culturales europeas o globales.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización de inventarios de monumentos o folclore en lugar de analizar cómo esos elementos configuran la identidad y la cohesión territorial.</t>
+  </si>
+  <si>
+    <t>Plantear, analizar y exponer cuestiones políticas fundamentales y de actualidad relacionadas con los valores y principios democráticos, el problema de la desigualdad y la pobreza, las cuestiones ecosociales y el cambio climático, así como con las distintas formas de discriminación y violencia, mediante el uso pertinente de conceptos, tesis y procedimientos de la filosofía política, adoptando una actitud constructiva y dialogante con respecto a la pluralidad de ideas y opiniones, y valorando la participación ciudadana y la importancia de los movimientos sociales y políticos.</t>
+  </si>
+  <si>
+    <t>Explicar el origen histórico de las identidades en España y analizar su uso actual para fomentar el respeto a la diversidad y la convivencia.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital que vincula hitos históricos con las identidades actuales de España, proponiendo acciones para la cohesión social.</t>
+  </si>
+  <si>
+    <t>Investigación sobre la evolución histórica de las comunidades autónomas, analizando sus símbolos y su integración en el marco constitucional y europeo.</t>
+  </si>
+  <si>
+    <t>Reducir la evaluación a la memorización de fechas de estatutos de autonomía sin abordar el análisis del uso político de las identidades.</t>
+  </si>
+  <si>
+    <t>Adoptar un papel activo y comprometido con el entorno, acorde a las aptitudes, las aspiraciones, los intereses y los valores propios, a partir del análisis crítico de la realidad económica, de la distribución y gestión del trabajo, así como también adoptar hábitos responsables, saludables, sostenibles y respetuosos con la dignidad humana y la de otros seres vivos, sirviéndose de la reflexión ética ante los usos de la tecnología y la gestión del tiempo libre.</t>
+  </si>
+  <si>
+    <t>Analizar las tendencias y ciclos demográficos actuales en España y el mundo para identificar retos sociales como el envejecimiento, la despoblación y los movimientos migratorios.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario escrito de pirámides de población y mapas de densidad, identificando problemas demográficos específicos y proponiendo posibles soluciones o retos de futuro.</t>
+  </si>
+  <si>
+    <t>Estudio comparativo de la evolución demográfica española frente a otros modelos regionales, utilizando datos del INE y organismos internacionales en el aula.</t>
+  </si>
+  <si>
+    <t>Confundir la simple descripción de datos estadísticos con la interpretación crítica de los factores multicausales que originan los desequilibrios territoriales y demográficos.</t>
+  </si>
+  <si>
+    <t>Investigar, a través del análisis de ejemplos y casos prácticos, el poder de influencia de la dimensión estética en otros campos de la cultura, la experiencia y las acciones humanas, como son el del consumo, el diseño y la publicidad, la política, las relaciones sociales y, especialmente, en el ámbito de la cultura audiovisual contemporánea, reflexionando y dialogando acerca de los problemas éticos que se derivan de este poder de influencia.</t>
+  </si>
+  <si>
+    <t>Analizar la evolución histórica del ciclo vital y el reparto de tareas domésticas por género, asumiendo responsabilidades sociales y valorando el intercambio entre generaciones.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe comparativo o línea del tiempo que explica los cambios en las etapas vitales y la división sexual del trabajo doméstico a través de la historia.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre la vida cotidiana en diferentes épocas y análisis de encuestas actuales sobre el uso del tiempo y tareas del hogar.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la actitud o predisposición del alumno hacia las tareas domésticas sin evaluar el análisis histórico y sociológico de la evolución de los roles.</t>
+  </si>
+  <si>
+    <t>Interpretar y explicar de forma argumentada la conexión de España con los grandes procesos históricos de la época contemporánea, valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia, así como las aportaciones del Estado y sus instituciones a la cultura europea y mundial.</t>
+  </si>
+  <si>
+    <t>Analizar la vinculación de la historia de España con procesos globales desde la Edad Antigua hasta la Moderna, destacando su legado y evolución histórica.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un informe escrito donde vincula hitos de la historia de España con contextos internacionales y aportaciones culturales relevantes.</t>
+  </si>
+  <si>
+    <t>Estudio de fuentes históricas y cartografía para explicar cómo eventos como la romanización o la expansión atlántica integraron a España en dinámicas globales.</t>
+  </si>
+  <si>
+    <t>Limitarse a una enumeración memorística de reyes o batallas sin explicar la conexión con los procesos históricos generales o la evolución de la sociedad.</t>
+  </si>
+  <si>
+    <t>Contribuir a la consecución de un mundo más seguro, justo, solidario y sostenible, a través del análisis de los principales conflictos del presente y el reconocimiento de las instituciones del Estado, y de las asociaciones civiles que garantizan la seguridad integral y la convivencia social, así como de los compromisos internacionales de nuestro país en favor de la paz, la seguridad, la cooperación, la sostenibilidad, los valores democráticos y los ODS. INTRODUCCIÓN A LA FILOSOFÍA La materia optativa de Introducción a la Filosofía en el</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones y la sociedad civil en la paz y cooperación, proponiendo acciones de compromiso personal.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, destacando la labor institucional y proponiendo medidas concretas de acción ciudadana.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones internacionales de paz o crisis humanitarias, debatiendo el papel de la ONU y las ONGs en la seguridad global.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en la memorización de organismos internacionales y sus siglas, omitiendo la valoración crítica de su impacto real en la seguridad y convivencia.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Lo global y lo local. La investigación en geografía e historia, el estudio multicausal y el análisis comparado del espacio natural, rural y urbano, su evolución y los retos de futuro. Análisis e interpretación de conceptos espaciales: localización, escala, conexión y proximidad espacial.</t>
   </si>
   <si>
-    <t>grafía e Historia: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, representación de gráficos e interpretación de imáge</t>
-[...2 lines deleted...]
-    <t>nes a través de medios digitales accesibles. Tecnologías de la información geográfica.</t>
+    <t>Cultura mediática. Técnicas y métodos de la Geografía e Historia: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, representación de gráficos e interpretación de imágenes a través de medios digitales accesibles. Tecnologías de la información geográfica.</t>
   </si>
   <si>
     <t>Sociedad de la información. Búsqueda, tratamiento de la información, uso de datos en entornos digitales y evaluación de la fiabilidad de las fuentes. El problema de la desinformación. Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico.</t>
   </si>
   <si>
-    <t>Igualdad de género y formas de violencia contra las mujeres. Actitudes y comportamientos sexistas. 42901</t>
-[...5 lines deleted...]
-    <t>Estructuras económicas en el mundo actual, cambios en los sectores productivos y funcionamiento de los mercados. Dilemas e incertidumbres ante el crecimiento, la empleabilidad y la sustentabilidad. 42902</t>
+    <t>Igualdad de género y formas de violencia contra las mujeres. Actitudes y comportamientos sexistas.</t>
+  </si>
+  <si>
+    <t>Diversidad social, etnocultural y de género. Migraciones, multiculturalidad e interculturalidad en sociedades abiertas. Historia y reconocimiento del pueblo gitano y otras minorías étnicas de nuestro país. Nuevas formas de identificación cultural.</t>
+  </si>
+  <si>
+    <t>Estructuras económicas en el mundo actual, cambios en los sectores productivos y funcionamiento de los mercados. Dilemas e incertidumbres ante el crecimiento, la empleabilidad y la sustentabilidad.</t>
   </si>
   <si>
     <t>Desigualdad e injusticia en el contexto local y global. Solidaridad, cohesión social y cooperación para el desarrollo.</t>
   </si>
   <si>
-    <t>balización, movimientos migratorios e interculturalidad. Los avances tecnológicos y la conciencia ecosocial. Conflictos ideológicos y etnoculturales.</t>
-[...11 lines deleted...]
-    <t>mientos ciudadanos contra la guerra. Injerencia humanitaria y justicia universal. 42903</t>
+    <t>Objetivos de Desarrollo Sostenible. Emergencia climática y sostenibilidad. Relación entre factores naturales y antrópicos en la Tierra. Globalización, movimientos migratorios e interculturalidad. Los avances tecnológicos y la conciencia ecosocial. Conflictos ideológicos y etnoculturales.</t>
+  </si>
+  <si>
+    <t>Geopolítica y principales conflictos en el presente. Genocidios y crímenes contra la humanidad. Guerras, terrorismo y otras formas de violencia política. Alianzas e instituciones internacionales, mediación y misiones de paz. Los movimientos ciudadanos contra la guerra. Injerencia humanitaria y justicia universal.</t>
   </si>
   <si>
     <t>Métodos de investigación en el ámbito de la geografía y de la historia. Metodologías del pensamiento histórico y del pensamiento geográfico.</t>
   </si>
   <si>
     <t>Las fuentes históricas como base para la construcción del conocimiento sobre el pasado contemporáneo. Contraste entre interpretaciones de historiadores.</t>
   </si>
   <si>
     <t>Tiempo histórico: construcción e interpretación de líneas del tiempo a través de la linealidad, cronología, simultaneidad y duración.</t>
   </si>
   <si>
     <t>Conciencia histórica. Elaboración de juicios propios y argumentados ante problemas de actualidad contextualizados históricamente. Defensa y exposición crítica de los mismos a través de presentaciones y debates.</t>
   </si>
   <si>
-    <t>ciones y resistencias: permanencias y cambios en la época contemporánea. La conquista de los derechos individua</t>
-[...2 lines deleted...]
-    <t>les y colectivos en la época contemporánea. Origen, evolución y adaptación de los sistemas liberales en España y en el mundo a través de las fuentes. 42904</t>
+    <t>La transformación política de los seres humanos de la servidumbre a la ciudadanía. Transiciones, revoluciones y resistencias: permanencias y cambios en la época contemporánea. La conquista de los derechos individuales y colectivos en la época contemporánea. Origen, evolución y adaptación de los sistemas liberales en España y en el mundo a través de las fuentes.</t>
   </si>
   <si>
     <t>La acción de los movimientos feministas y sufragistas en la lucha por la igualdad de género. Mujeres relevantes de la historia contemporánea.</t>
   </si>
   <si>
     <t>Las formaciones identitarias: ideologías, nacionalismos y movimientos supranacionales. Ciudadanía europea y cosmopolita.</t>
   </si>
   <si>
     <t>Interpretación del sistema capitalista desde sus orígenes hasta la actualidad. Colonialismo, imperialismo y nuevas subordinaciones económicas y culturales.</t>
   </si>
   <si>
     <t>España ante la modernidad. Estrategias para la identificación de los fundamentos del proceso de transformación de la España contemporánea y contextualización y explicación de los aspectos políticos, económicos, sociales y culturales en la formación de una identidad multicultural compartida.</t>
   </si>
   <si>
-    <t>tica. Franquismo y manifestaciones de la memoria. 42905</t>
-[...2 lines deleted...]
-    <t>ficas y tecnológicas. Dimensión ética de la ciencia y la tecnología. Cambios culturales y movimientos sociales. Los medios de comunicación y las redes sociales.</t>
+    <t>La ley como contrato social. De la Constitución de 1812 a la Constitución de 1978. Ordenamiento normativo autonómico, constitucional y supranacional como garante del desarrollo de derechos y libertades para el ejercicio de la ciudadanía. La memoria democrática. Franquismo y manifestaciones de la memoria.</t>
+  </si>
+  <si>
+    <t>Las transformaciones científicas y tecnológicas. Dimensión ética de la ciencia y la tecnología. Cambios culturales y movimientos sociales. Los medios de comunicación y las redes sociales.</t>
   </si>
   <si>
     <t>El nacimiento de las nuevas expresiones artísticas y culturales contemporáneas y su relación con las artes clásicas. La diversidad cultural en el mundo actual. Respeto y conservación del patrimonio material e inmaterial.</t>
   </si>
   <si>
     <t>Relaciones multicausales en la construcción de la democracia y los orígenes del totalitarismo: los movimientos por la libertad, la igualdad y los derechos humanos. La acción de los movimientos sociales en el mundo contemporáneo. Procesos de evolución e involución: la perspectiva emancipadora de la interpretación del pasado.</t>
   </si>
   <si>
-    <t>les y estudio crítico y comparativo de conflictos y violencias de la primera mitad del siglo XX. Los genocidios his</t>
-[...14 lines deleted...]
-    <t>El proceso de construcción europea. Integración económica, monetaria y ciudadana. Las instituciones europeas. El futuro de Europa. 42906</t>
+    <t>Las relaciones internacionales y estudio crítico y comparativo de conflictos y violencias de la primera mitad del siglo XX. Los genocidios históricos.</t>
+  </si>
+  <si>
+    <t>La memoria democrática. Experiencias históricas dolorosas del pasado reciente y reconocimiento y reparación a las víctimas de la violencia. El principio de Justicia Universal.</t>
+  </si>
+  <si>
+    <t>Los fundamentos geoestratégicos desde la segunda mitad del siglo XX hasta la actualidad, la política de bloques, los conflictos de la descolonización y el nuevo orden mundial. El papel de los organismos internacionales.</t>
+  </si>
+  <si>
+    <t>El proceso de construcción europea. Integración económica, monetaria y ciudadana. Las instituciones europeas. El futuro de Europa.</t>
   </si>
   <si>
     <t>La transformación humana del territorio y la distribución desigual de los recursos y del trabajo. Evolución de los sistemas económicos, de los ciclos demográficos, de los modos de vida y de los modelos de organización social. La lucha por los derechos laborales y sociales: el estado del bienestar.</t>
   </si>
   <si>
-    <t>lla humana y la protección del medio natural. 42907</t>
-[...14 lines deleted...]
-    <t>ción por motivo de diversidad sexual y de género. La conquista de derechos en las sociedades democráticas contemporáneas.</t>
+    <t>Interpretación del territorio y del paisaje. Del éxodo rural a la concentración urbana. El reto demográfico en España. El problema de la despoblación rural. Ordenación del territorio y transformación del espacio. La ciudad como espacio de convivencia. La huella humana y la protección del medio natural.</t>
+  </si>
+  <si>
+    <t>Las emociones y el contexto cultural. La perspectiva histórica del componente emocional.</t>
+  </si>
+  <si>
+    <t>Servicio a la comunidad. La corresponsabilidad en los cuidados. El mundo de los cuidados y las relaciones intergeneracionales. La responsabilidad colectiva e individual. El asociacionismo y el voluntariado. Entornos y redes sociales.</t>
+  </si>
+  <si>
+    <t>La igualdad real de mujeres y hombres. La discriminación por motivo de diversidad sexual y de género. La conquista de derechos en las sociedades democráticas contemporáneas.</t>
   </si>
   <si>
     <t>Ciudadanía ética digital. Nuevos comportamientos en la sociedad de la información.</t>
   </si>
   <si>
     <t>El patrimonio como bien y como recurso. Puesta en valor, difusión y gestión de la riqueza patrimonial.</t>
   </si>
   <si>
     <t>Diversidad social y multiculturalidad. Integración y cohesión social.</t>
   </si>
   <si>
-    <t>les de nuestro país en favor de la paz, la seguridad y la cooperación internacional. 42908</t>
+    <t>Instituciones del Estado que garantizan la seguridad integral y la convivencia social. Los compromisos internacionales de nuestro país en favor de la paz, la seguridad y la cooperación internacional.</t>
   </si>
   <si>
     <t>Implicación en la defensa y protección del medioambiente. Acción y posición ante la emergencia climática.</t>
   </si>
   <si>
     <t>Cohesión social e integración. Medidas y acciones en favor de la igualdad y de la plena inclusión.</t>
   </si>
   <si>
-    <t>te de cambio para el desarrollo sostenible.</t>
-[...2 lines deleted...]
-    <t>manos.</t>
+    <t>Responsabilidad ecosocial. Compromiso y acción ante los Objetivos del Desarrollo Sostenible. La juventud como agente de cambio para el desarrollo sostenible.</t>
+  </si>
+  <si>
+    <t>Dignidad humana y derechos universales. Declaración Universal de los Derechos Humanos.</t>
   </si>
   <si>
     <t>Empleo y trabajo en la sociedad de la información, aprendizaje permanente y a lo largo de toda la vida.</t>
   </si>
   <si>
-    <t>flictos y apoyo a las víctimas de la violencia y del terrorismo.</t>
-[...2 lines deleted...]
-    <t>peísmo. Fórmulas de participación en programas educativos europeos.</t>
+    <t>Compromiso cívico y participación ciudadana. Mediación y gestión pacífica de conflictos y apoyo a las víctimas de la violencia y del terrorismo.</t>
+  </si>
+  <si>
+    <t>Los valores del europeísmo. Fórmulas de participación en programas educativos europeos.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -952,240 +1306,318 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad ciudadana, la convivencia y el papel de las instituciones nacionales e internacionales.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Reconocer la relevancia, la dimensión antropológica y los orígenes históricos de las cuestiones e ideas filosóficas, mediante su identificación en el mundo de la vida cotidiana y e</t>
+  </si>
+  <si>
+    <t>Distinguir y relacionar el saber filosófico con respecto a otras formas de saber, explicando sus características singulares y analizando críticamente su papel, vigencia y sentido p</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar trabajos y actividades propias a la investigación, tanto individual como grupal, sobre temas y problemas con relevancia filosófica, mediante el uso, análisis, or</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exponer de modo público el resultado de trabajos y actividades de investigación, demostrando el dominio de la disertación, del diálogo y de la argumentación filosófica y adoptando </t>
+  </si>
+  <si>
+    <t>Conocer los Objetivos de Desarrollo Sostenible (ODS), realizando propuestas que contribuyan a su logro, aplicando métodos y proyectos de investigación e insistiendo en el uso de ma</t>
+  </si>
+  <si>
+    <t>Inquirir sobre cuestiones filosóficas, intercambiando ideas y opiniones, y resolviendo conflictos y controversias al respecto, demostrando una actitud empática, tolerante y constru</t>
+  </si>
+  <si>
+    <t>Utilizar secuencias cronológicas complejas en las que identificar, comparar y relacionar hechos y procesos en diferentes períodos y lugares históricos (simultaneidad, duración, cau</t>
+  </si>
+  <si>
+    <t>Analizar procesos de cambio histórico y comparar casos de la historia y la geografía a través del uso de fuentes de información diversas, teniendo en cuenta las transformaciones de</t>
+  </si>
+  <si>
+    <t>Identificar y exponer problemas e ideas relativos a la comprensión de la naturaleza, estructura, origen y sentido de la realidad, mediante el análisis de conceptos y problemas onto</t>
+  </si>
+  <si>
+    <t>Idear y adoptar comportamientos y acciones que contribuyan a la conservación y mejora del entorno natural, rural y urbano, a través del respeto a todos los seres vivos, mostrando c</t>
+  </si>
+  <si>
+    <t>Reconocer y explicar la dimensión social de la naturaleza humana, a través de la investigación, el diálogo y la realización de actividades cooperativas en las que se traten cuestio</t>
+  </si>
+  <si>
+    <t>Conocer, valorar y ejercitar responsabilidades, derechos y deberes así como actuar en favor de su desarrollo y afirmación a través del conocimiento de nuestro ordenamiento jurídico</t>
+  </si>
+  <si>
+    <t>Reconocer movimientos y causas que generen una conciencia solidaria, promuevan la cohesión social y trabajen para la eliminación de la desigualdad, especialmente la motivada por cu</t>
+  </si>
+  <si>
+    <t>Reconocer y analizar críticamente los procesos de producción y organización de la información, identificando y aplicando criterios con los que detectar fenómenos relativos a la man</t>
+  </si>
+  <si>
+    <t>Rechazar actitudes discriminatorias y reconocer la riqueza de la diversidad a partir del análisis de la relación entre los aspectos geográficos, históricos, ecosociales y culturale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plantear, analizar y exponer cuestiones éticas fundamentales y de actualidad, relacionadas con los derechos humanos y de la infancia, la igualdad de género, la diversidad cultural </t>
+  </si>
+  <si>
+    <t>Identificar, caracterizar y explicar la dimensión política de la naturaleza y la vida humana, así como las principales tesis y cuestiones fundamentales de la filosofía política, ap</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plantear, analizar y exponer cuestiones políticas fundamentales y de actualidad relacionadas con los valores y principios democráticos, el problema de la desigualdad y la pobreza, </t>
+  </si>
+  <si>
+    <t>Adoptar un papel activo y comprometido con el entorno, acorde a las aptitudes, las aspiraciones, los intereses y los valores propios, a partir del análisis crítico de la realidad e</t>
+  </si>
+  <si>
+    <t>Investigar, a través del análisis de ejemplos y casos prácticos, el poder de influencia de la dimensión estética en otros campos de la cultura, la experiencia y las acciones humana</t>
+  </si>
+  <si>
+    <t>Interpretar y explicar de forma argumentada la conexión de España con los grandes procesos históricos de la época contemporánea, valorando lo que han supuesto para su evolución y s</t>
+  </si>
+  <si>
+    <t>Contribuir a la consecución de un mundo más seguro, justo, solidario y sostenible, a través del análisis de los principales conflictos del presente y el reconocimiento de las insti</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1351,69 +1783,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1803,51 +2234,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1897,853 +2328,4114 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>261</v>
+        <v>379</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>160</v>
+        <v>278</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>262</v>
+        <v>380</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>263</v>
+        <v>381</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>264</v>
+        <v>382</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>35</v>
+        <v>383</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>265</v>
+        <v>384</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>266</v>
+        <v>385</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>267</v>
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>387</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>268</v>
+        <v>388</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>269</v>
+        <v>389</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>49</v>
+        <v>391</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>271</v>
+        <v>392</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>272</v>
+        <v>393</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>273</v>
+        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>395</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>274</v>
+        <v>396</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>275</v>
+        <v>397</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>276</v>
+        <v>398</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>399</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>277</v>
+        <v>400</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>279</v>
+        <v>402</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>403</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>280</v>
+        <v>404</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>281</v>
+        <v>393</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>282</v>
+        <v>405</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>406</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>283</v>
+        <v>407</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>284</v>
+        <v>393</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>285</v>
+        <v>408</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>409</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>286</v>
+        <v>410</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>287</v>
+        <v>411</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>288</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>413</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>289</v>
+        <v>410</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>291</v>
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>292</v>
+        <v>415</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>293</v>
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>294</v>
+        <v>417</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>101</v>
+        <v>228</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>295</v>
+        <v>418</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>296</v>
+        <v>419</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>297</v>
+        <v>420</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>298</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>299</v>
+        <v>422</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>300</v>
+        <v>423</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>301</v>
+        <v>424</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>302</v>
+        <v>425</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>303</v>
+        <v>426</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>304</v>
+        <v>423</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>305</v>
+        <v>427</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>306</v>
+        <v>428</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>307</v>
+        <v>429</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>308</v>
+        <v>430</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>309</v>
+        <v>431</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>310</v>
+        <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>311</v>
+        <v>433</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>304</v>
+        <v>430</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>312</v>
+        <v>434</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>313</v>
+        <v>435</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>314</v>
+        <v>436</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>315</v>
+        <v>437</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>316</v>
+        <v>438</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>317</v>
+        <v>439</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>318</v>
+        <v>440</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>300</v>
+        <v>423</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>319</v>
+        <v>441</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>320</v>
+        <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>321</v>
+        <v>443</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>304</v>
+        <v>423</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>322</v>
+        <v>444</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>323</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>324</v>
+        <v>446</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>325</v>
+        <v>447</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>326</v>
+        <v>448</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>327</v>
+        <v>449</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>328</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>330</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D3" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E3" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="D4" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E4" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D5" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E5" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="D6" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D7" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="D8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="D9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D10" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="D11" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="D12" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E12" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D13" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E13" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="D14" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="D15" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E15" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="D16" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E16" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="D17" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E17" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="D18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="D19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="D20" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E20" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="D21" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E21" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="D22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D23" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E23" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="D24" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E24" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7">
+        <f>SUM(E3:E25)</f>
+        <v>160.030000000000001</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>331</v>
+        <v>475</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>332</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>476</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="H1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="J1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="K1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="L1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="M1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="N1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="O1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="P1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="R1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="S1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="T1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="U1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="V1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="W1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="X1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="Z1" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="AA1" s="6" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>334</v>
+        <v>478</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:Y2),"")</f>
+        <v/>
+      </c>
+      <c r="AA2" s="5"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>335</v>
+        <v>479</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:Y3),"")</f>
+        <v/>
+      </c>
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>336</v>
+        <v>480</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:Y4),"")</f>
+        <v/>
+      </c>
+      <c r="AA4" s="5"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>337</v>
+        <v>481</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:Y5),"")</f>
+        <v/>
+      </c>
+      <c r="AA5" s="5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>338</v>
+        <v>482</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:Y6),"")</f>
+        <v/>
+      </c>
+      <c r="AA6" s="5"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>339</v>
+        <v>483</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:Y7),"")</f>
+        <v/>
+      </c>
+      <c r="AA7" s="5"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>340</v>
+        <v>484</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:Y8),"")</f>
+        <v/>
+      </c>
+      <c r="AA8" s="5"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>341</v>
+        <v>485</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:Y9),"")</f>
+        <v/>
+      </c>
+      <c r="AA9" s="5"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>342</v>
+        <v>486</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:Y10),"")</f>
+        <v/>
+      </c>
+      <c r="AA10" s="5"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>343</v>
+        <v>487</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:Y11),"")</f>
+        <v/>
+      </c>
+      <c r="AA11" s="5"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>344</v>
+        <v>488</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:Y12),"")</f>
+        <v/>
+      </c>
+      <c r="AA12" s="5"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>345</v>
+        <v>489</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:Y13),"")</f>
+        <v/>
+      </c>
+      <c r="AA13" s="5"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>346</v>
+        <v>490</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:Y14),"")</f>
+        <v/>
+      </c>
+      <c r="AA14" s="5"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>347</v>
+        <v>491</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:Y15),"")</f>
+        <v/>
+      </c>
+      <c r="AA15" s="5"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>348</v>
+        <v>492</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:Y16),"")</f>
+        <v/>
+      </c>
+      <c r="AA16" s="5"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>349</v>
+        <v>493</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:Y17),"")</f>
+        <v/>
+      </c>
+      <c r="AA17" s="5"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>350</v>
+        <v>494</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:Y18),"")</f>
+        <v/>
+      </c>
+      <c r="AA18" s="5"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>351</v>
+        <v>495</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:Y19),"")</f>
+        <v/>
+      </c>
+      <c r="AA19" s="5"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>352</v>
+        <v>496</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:Y20),"")</f>
+        <v/>
+      </c>
+      <c r="AA20" s="5"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>353</v>
+        <v>497</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:Y21),"")</f>
+        <v/>
+      </c>
+      <c r="AA21" s="5"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>354</v>
+        <v>498</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:Y22),"")</f>
+        <v/>
+      </c>
+      <c r="AA22" s="5"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>355</v>
+        <v>499</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:Y23),"")</f>
+        <v/>
+      </c>
+      <c r="AA23" s="5"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>356</v>
+        <v>500</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:Y24),"")</f>
+        <v/>
+      </c>
+      <c r="AA24" s="5"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>357</v>
+        <v>501</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:Y25),"")</f>
+        <v/>
+      </c>
+      <c r="AA25" s="5"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>358</v>
+        <v>502</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:Y26),"")</f>
+        <v/>
+      </c>
+      <c r="AA26" s="5"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>359</v>
+        <v>503</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:Y27),"")</f>
+        <v/>
+      </c>
+      <c r="AA27" s="5"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>360</v>
+        <v>504</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:Y28),"")</f>
+        <v/>
+      </c>
+      <c r="AA28" s="5"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>361</v>
+        <v>505</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:Y29),"")</f>
+        <v/>
+      </c>
+      <c r="AA29" s="5"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>362</v>
+        <v>506</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:Y30),"")</f>
+        <v/>
+      </c>
+      <c r="AA30" s="5"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>363</v>
+        <v>507</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:Y31),"")</f>
+        <v/>
+      </c>
+      <c r="AA31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="690">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -3035,55 +6727,55 @@
       <c r="E10" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>92</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -3093,2300 +6785,2931 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>94</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>98</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K2" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K3" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K4" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="K5" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K6" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K7" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="K8" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="K9" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="K10" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K11" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="K12" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="K13" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K14" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="K15" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="K16" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="K17" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K18" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="K19" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="K20" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="K21" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="K22" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="K23" s="7">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="K24" s="7">
+        <v>4.35</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I52"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>100</v>
+        <v>227</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>101</v>
+        <v>228</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>102</v>
+        <v>229</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>103</v>
+        <v>230</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>104</v>
+        <v>231</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>105</v>
+        <v>232</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>106</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>108</v>
+        <v>235</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>109</v>
+        <v>236</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>110</v>
+        <v>237</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>111</v>
+        <v>238</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>112</v>
+        <v>239</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>113</v>
+        <v>240</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>114</v>
+        <v>241</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>115</v>
+        <v>242</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>116</v>
+        <v>243</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C11" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>117</v>
+        <v>244</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C12" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>118</v>
+        <v>245</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C13" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>119</v>
+        <v>246</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C14" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>120</v>
+        <v>247</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C15" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>121</v>
+        <v>248</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C16" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>122</v>
+        <v>249</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C17" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>123</v>
+        <v>250</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C18" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>124</v>
+        <v>251</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C19" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>125</v>
+        <v>252</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C20" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>126</v>
+        <v>253</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C21" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>127</v>
+        <v>254</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C22" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>128</v>
+        <v>255</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C23" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>129</v>
+        <v>256</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C24" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>130</v>
+        <v>257</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C25" s="5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>131</v>
+        <v>258</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C26" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>132</v>
+        <v>259</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C27" s="5">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>133</v>
+        <v>260</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C28" s="5">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>134</v>
+        <v>261</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C29" s="5">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>135</v>
+        <v>262</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C30" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>136</v>
+        <v>263</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C31" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>137</v>
+        <v>264</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C32" s="5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>138</v>
+        <v>265</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C33" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>139</v>
+        <v>266</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C34" s="5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>140</v>
+        <v>267</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C35" s="5">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>141</v>
+        <v>268</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C36" s="5">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>142</v>
+        <v>269</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C37" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>143</v>
+        <v>270</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C38" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>144</v>
+        <v>271</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C39" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>145</v>
+        <v>272</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C40" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>146</v>
+        <v>273</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C41" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>147</v>
+        <v>274</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C42" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>148</v>
+        <v>275</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>107</v>
+        <v>234</v>
       </c>
       <c r="C43" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>149</v>
+        <v>276</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
-    </row>
-[...169 lines deleted...]
-      <c r="I52" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>159</v>
+        <v>277</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>160</v>
+        <v>278</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>161</v>
+        <v>279</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>162</v>
+        <v>280</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>163</v>
+        <v>281</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>164</v>
+        <v>282</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>165</v>
+        <v>283</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>166</v>
+        <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>167</v>
+        <v>285</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>170</v>
+        <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>173</v>
+        <v>291</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>179</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>167</v>
+        <v>285</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>181</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>182</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>183</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>184</v>
+        <v>302</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>185</v>
+        <v>303</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>186</v>
+        <v>304</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>187</v>
+        <v>305</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>188</v>
+        <v>306</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>167</v>
+        <v>285</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>189</v>
+        <v>307</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>190</v>
+        <v>308</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>191</v>
+        <v>309</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>192</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>193</v>
+        <v>311</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>194</v>
+        <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>195</v>
+        <v>313</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>196</v>
+        <v>314</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>197</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>193</v>
+        <v>311</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>198</v>
+        <v>316</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>199</v>
+        <v>317</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>200</v>
+        <v>318</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>201</v>
+        <v>319</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>167</v>
+        <v>285</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>202</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>203</v>
+        <v>321</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>204</v>
+        <v>322</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>205</v>
+        <v>323</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>184</v>
+        <v>302</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>206</v>
+        <v>324</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>207</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>208</v>
+        <v>326</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>209</v>
+        <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>184</v>
+        <v>302</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>168</v>
+        <v>286</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>210</v>
+        <v>328</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>172</v>
+        <v>290</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>211</v>
+        <v>329</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>174</v>
+        <v>292</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>212</v>
+        <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>213</v>
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>214</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>216</v>
+        <v>334</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>218</v>
+        <v>336</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>160</v>
+        <v>278</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>220</v>
+        <v>338</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>221</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>223</v>
+        <v>341</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>224</v>
+        <v>342</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>226</v>
+        <v>344</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>227</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>230</v>
+        <v>348</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>232</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>234</v>
+        <v>352</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>236</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>237</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>238</v>
+        <v>356</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>239</v>
+        <v>357</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>240</v>
+        <v>358</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>241</v>
+        <v>359</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>242</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>243</v>
+        <v>361</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>244</v>
+        <v>362</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>245</v>
+        <v>363</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>246</v>
+        <v>364</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>247</v>
+        <v>365</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>248</v>
+        <v>366</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>249</v>
+        <v>367</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>250</v>
+        <v>368</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>251</v>
+        <v>369</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>252</v>
+        <v>370</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>253</v>
+        <v>371</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>254</v>
+        <v>372</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>255</v>
+        <v>373</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>256</v>
+        <v>374</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>257</v>
+        <v>375</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>258</v>
+        <v>376</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>259</v>
+        <v>377</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>260</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>