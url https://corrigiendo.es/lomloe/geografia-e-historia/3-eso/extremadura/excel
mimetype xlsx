--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:34</t>
+    <t>01/09/2026 13:22</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>