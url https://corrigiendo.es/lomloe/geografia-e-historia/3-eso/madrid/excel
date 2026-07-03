--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,182 +38,206 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="699">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:42</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio para Geografía e Historia de 3º ESO, aplica el BOE íntegramente.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Madrid mantiene íntegros los criterios de evaluación, competencias específicas y saberes básicos del RD 217/2022 sin adiciones ni modificaciones.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación didáctica debe ceñirse estrictamente al currículo estatal; no hay adaptaciones autonómicas que considerar.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir M-20220726-2 conocimientos, elaborar y expresar contenidos en varios formatos.</t>
+    <t>Buscar, seleccionar, tratar y organizar información sobre temas relevantes del presente y del pasado, usando críticamente fuentes históricas y geográficas, para adquirir conocimientos, elaborar y expresar contenidos en varios formatos.</t>
   </si>
   <si>
     <t>Aprender a investigar temas históricos y geográficos consultando fuentes fiables para crear y explicar sus propias conclusiones en distintos soportes.</t>
   </si>
   <si>
     <t>El alumnado localiza información, comprueba si las fuentes son verdaderas, organiza los datos y produce materiales como presentaciones o informes para explicar lo aprendido.</t>
   </si>
   <si>
     <t>No es copiar y pegar de Wikipedia. No es memorizar el libro de texto. No es aceptar cualquier dato de internet como válido sin cuestionarlo.</t>
   </si>
   <si>
     <t>El alumnado investiga el impacto del cambio climático en su región comparando mapas actuales y antiguos, creando luego un mapa digital interactivo.</t>
   </si>
   <si>
     <t>elaborar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía I del Real Decreto, de 29 de marzo:</t>
+    <t>Indagar, argumentar y elaborar productos propios sobre problemas geográficos, históricos y sociales que resulten relevantes en la actualidad. El contraste de distintas fuentes de información, y la capacidad de discernir opiniones infundadas, resultan esenciales en una sociedad en la que conviven al mismo tiempo el exceso de información y la desinformación deliberada. El interés y la sensibilidad por los principales problemas y retos que afectan a la humanidad, tanto en el entorno más cercano como en todo el mundo, y el seguimiento de los debates que se generan en los medios de comunicación y en las redes sociales supone la necesidad de desarrollar una posición racional por parte de la ciudadanía</t>
   </si>
   <si>
     <t>Investigar y debatir sobre problemas actuales del mundo para formar una opinión propia, crítica y respetuosa con la diversidad social.</t>
   </si>
   <si>
     <t>El alumnado busca información sobre conflictos o retos sociales presentes, analiza sus causas y crea trabajos originales donde defiende sus conclusiones con argumentos sólidos.</t>
   </si>
   <si>
     <t>No es memorizar fechas o datos aislados. No es copiar y pegar información de internet. No es repetir la opinión del libro sin reflexión previa.</t>
   </si>
   <si>
     <t>El alumnado analiza las causas de la gentrificación en su barrio y redacta una carta al ayuntamiento proponiendo soluciones basadas en datos históricos.</t>
   </si>
   <si>
     <t>argumentar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Conocer los principales desafíos a los que se han enfrentado distintas sociedades a lo largo del tiempo, identificando las causas y consecuencias de los cambios producidos y los problemas a los que se enfrentan en la actualidad, mediante el desarrollo de proyectos de investigación y el uso de fuentes fiables. La humanidad se viene enfrentando constantemente a desafíos y problemas en relación con el medio en el que actúa y dentro de su comunidad, desde la obtención de recursos para la supervivencia y el modo de distribuirlos, a la cuestión de cómo organizarse y participar en sociedad.</t>
   </si>
   <si>
     <t>Investigar desafíos históricos y actuales para comprender sus causas y proponer soluciones que fomenten un futuro más justo y sostenible.</t>
   </si>
@@ -247,51 +271,51 @@
   <si>
     <t>Comparar una fotografía aérea de su ciudad de los años 60 con una actual para identificar el crecimiento urbano y proponer mejoras sostenibles.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Analizar de forma crítica planteamientos históricos y geográficos explicando la construcción de los sistemas democráticos y los principios constitucionales que rigen la vida en comunidad, así como asumiendo los deberes y derechos propios de nuestro marco de convivencia, para promover la participación ciudadana y la cohesión social.</t>
   </si>
   <si>
     <t>Comprender el origen y funcionamiento de la democracia y la Constitución para participar activamente en la sociedad respetando los derechos comunes.</t>
   </si>
   <si>
     <t>El alumnado examina la evolución de los sistemas políticos, identifica sus derechos y deberes ciudadanos y propone acciones que mejoren la convivencia y la justicia social.</t>
   </si>
   <si>
     <t>No es memorizar artículos de la Constitución ni recitar fechas de la Transición. No es un estudio teórico de leyes, sino su aplicación práctica a la convivencia.</t>
   </si>
   <si>
     <t>Simular un pleno municipal donde el alumnado debate y vota propuestas para mejorar su entorno, justificándolas mediante principios constitucionales y democráticos.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones. I del Real Decreto, de 29 de marzo:</t>
+    <t>Comprender los procesos geográficos, históricos y culturales que han conformado la realidad multicultural en la que vivimos, conociendo y difundiendo la historia y cultura de las minorías étnicas presentes en nuestro país y valorando sus aportaciones.</t>
   </si>
   <si>
     <t>Entender cómo la mezcla de culturas ha creado nuestra sociedad actual, valorando a las minorías y los movimientos que luchan por la igualdad.</t>
   </si>
   <si>
     <t>El alumnado investiga el origen de nuestra diversidad cultural, analiza la historia de grupos minoritarios y defiende actitudes inclusivas frente a prejuicios y discriminaciones.</t>
   </si>
   <si>
     <t>No es memorizar datos demográficos. No es estudiar la historia como algo uniforme. No es ignorar los conflictos sociales o la exclusión histórica.</t>
   </si>
   <si>
     <t>El alumnado diseña una campaña de sensibilización escolar sobre la historia y las aportaciones culturales del pueblo gitano en España.</t>
   </si>
   <si>
     <t>valorar</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>Identificar los fundamentos que sostienen las diversas identidades propias y las ajenas, a través del conocimiento y puesta en valor del patrimonio material e inmaterial que compartimos para conservarlo y respetar los sentimientos de pertenencia, así como para favorecer procesos que contribuyan a la cohesión y solidaridad territorial en orden a los valores del europeísmo y de la Declaración Universal de los Derechos Humanos. Reconocer el significado histórico y simbólico del patrimonio material e inmaterial, así como promover acciones tendentes a su conservación, promoción y puesta en valor como recurso colectivo para el desarrollo de los pueblos, resultan procesos fundamentales para que se tome conciencia de su importancia.</t>
   </si>
   <si>
     <t>Comprender y respetar las identidades culturales y el patrimonio común para fomentar la convivencia, la solidaridad y los valores democráticos europeos.</t>
   </si>
@@ -784,84 +808,99 @@
   <si>
     <t>Estudio comparativo de la evolución demográfica española frente a otros modelos regionales, utilizando datos del INE y organismos internacionales en el aula.</t>
   </si>
   <si>
     <t>Confundir la simple descripción de datos estadísticos con la interpretación crítica de los factores multicausales que originan los desequilibrios territoriales y demográficos.</t>
   </si>
   <si>
     <t>Tomar conciencia del ciclo vital y analizar cómo han cambiado sus características, necesidades y obligaciones en determinados momentos históricos, como la Edad Media y la Edad Moderna.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica del ciclo vital y el reparto de tareas domésticas por género, asumiendo responsabilidades sociales y valorando el intercambio entre generaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o línea del tiempo que explica los cambios en las etapas vitales y la división sexual del trabajo doméstico a través de la historia.</t>
   </si>
   <si>
     <t>Estudio de casos sobre la vida cotidiana en diferentes épocas y análisis de encuestas actuales sobre el uso del tiempo y tareas del hogar.</t>
   </si>
   <si>
     <t>Calificar únicamente la actitud o predisposición del alumno hacia las tareas domésticas sin evaluar el análisis histórico y sociológico de la evolución de los roles.</t>
   </si>
   <si>
     <t>Relacionar los cambios en los estilos de vida propios de la Edad Media y de la Edad Moderna y contrastarlos con los que son saludables y sostenibles en el entorno, a través de comportamientos respetuosos con la salud propia, con la de los demás y con otros seres vivos, tomando conciencia de la importancia de promover el propio desarrollo personal.</t>
   </si>
   <si>
+    <t>Comparar estilos de vida tradicionales y saludables/sostenibles, analizando comportamientos respetuosos.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe comparativo entre un estilo de vida tradicional y otro saludable y sostenible, justificando su postura.</t>
+  </si>
+  <si>
+    <t>Análisis de casos históricos y actuales en grupo, seguido de puesta en común.</t>
+  </si>
+  <si>
+    <t>La comparación se queda en lo descriptivo sin vincular críticamente con la salud personal y el entorno.</t>
+  </si>
+  <si>
+    <t>Identificar e interpretar la conexión de España con los grandes procesos históricos de la Edad Media y Moderna, valorando lo que han supuesto para su evolución y señalando las aportaciones de sus habitantes a lo largo de la historia.</t>
+  </si>
+  <si>
+    <t>Analizar la vinculación de la historia de España con procesos globales desde la Edad Antigua hasta la Moderna, destacando su legado y evolución histórica.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un eje cronológico comentado o un informe escrito donde vincula hitos de la historia de España con contextos internacionales y aportaciones culturales relevantes.</t>
+  </si>
+  <si>
+    <t>Estudio de fuentes históricas y cartografía para explicar cómo eventos como la romanización o la expansión atlántica integraron a España en dinámicas globales.</t>
+  </si>
+  <si>
+    <t>Limitarse a una enumeración memorística de reyes o batallas sin explicar la conexión con los procesos históricos generales o la evolución de la sociedad.</t>
+  </si>
+  <si>
+    <t>Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos demográficos, económicos y relativos a la convivencia del mundo actual, expresando la importancia de implicarse en la búsqueda de soluciones y en el modo de concretarlos desde su capacidad de acción tanto local como global, valorando la contribución del Estado, sus instituciones y las asociaciones civiles en programas y misiones dirigidos por organismos nacionales e internacionales para el logro de la paz, la seguridad integral, la convivencia social y la cooperación entre los pueblos.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones y la sociedad civil en la paz y cooperación, proponiendo acciones de compromiso personal.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, destacando la labor institucional y proponiendo medidas concretas de acción ciudadana.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones internacionales de paz o crisis humanitarias, debatiendo el papel de la ONU y las ONGs en la seguridad global.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en la memorización de organismos internacionales y sus siglas, omitiendo la valoración crítica de su impacto real en la seguridad y convivencia.</t>
+  </si>
+  <si>
+    <t>Identificar y situar en el mapa político los Estados y capitales de Europa.</t>
+  </si>
+  <si>
     <t>Comentario de fuente, mapa o texto</t>
-  </si>
-[...31 lines deleted...]
-    <t>Identificar y situar en el mapa político los Estados y capitales de Europa.</t>
   </si>
   <si>
     <t>Identificar y situar en el mapa político de España las comunidades autónomas, capitales y provincias, conociendo las diferentes formas de organización territorial administrativa.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
@@ -1273,57 +1312,410 @@
   </si>
   <si>
     <t>Evalúa con profundidad y autonomía los desafíos demográficos y sociales contemporáneos, integrando iniciativas de la sociedad civil y diseñando propuestas de acción proactivas, éticas y sostenibles que demuestran un alto compromiso social.
 → Diseña un proyecto de intervención comunitaria que fomenta el intercambio intergeneracional en su municipio, justificando su impacto en la sostenibilidad social.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunas instituciones del Estado o hitos históricos de España, sin establecer vínculos claros con la seguridad ciudadana, la cultura de paz o los objetivos de desarrollo sostenible.
 → Enumera algunas instituciones como el Ejército o la ONU pero no explica su función en la resolución de conflictos o en la cooperación internacional.</t>
   </si>
   <si>
     <t>Describe el papel de las instituciones nacionales e internacionales en la seguridad y la convivencia, reconociendo la conexión de España con procesos históricos, aunque con un análisis superficial de los desafíos globales y la sostenibilidad.
 → Realiza un esquema sobre la participación de España en misiones de paz internacionales, describiendo brevemente el objetivo de la misión sin profundizar en el contexto histórico.</t>
   </si>
   <si>
     <t>Interpreta y explica de forma argumentada la conexión de España con los grandes procesos históricos contemporáneos, valorando la importancia de la seguridad integral y la cooperación para afrontar los desafíos actuales desde la ciudadanía global.
 → Redacta un ensayo argumentativo que vincula la evolución histórica de la democracia en España con su compromiso actual en los Objetivos de Desarrollo Sostenible (ODS).</t>
   </si>
   <si>
     <t>Evalúa críticamente la contribución de las instituciones a la paz y la justicia social, integrando la perspectiva histórica con el análisis de problemas complejos actuales y proponiendo soluciones o acciones proactivas para un mundo más seguro y sostenible.
 → Participa en un debate o proyecto de simulación internacional (tipo modelo ONU) proponiendo estrategias de cooperación basadas en el análisis histórico de conflictos y la seguridad humana.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Economía, Sostenibilidad y Desafíos Globales</t>
+  </si>
+  <si>
+    <t>Eco-Auditoría del Entorno: Los alumnos analizan los sectores económicos de su municipio y proponen un plan de sostenibilidad basado en los ODS para mitigar la huella humana local.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elementos y sectores de la actividad económica: agentes y factores de producción
+• Sistemas económicos: liberalismo, transformación mundial y modelo keynesiano
+• La globalización económica y sus repercusiones en los mercados actuales
+• Análisis de los sectores primario, secundario y terciario a escala mundial, europea y madrileña
+• Interpretación del territorio, el paisaje y la ocupación de la población por sectores
+• La huella humana: relación entre factores naturales y antrópicos
+• Sobreexplotación de recursos, degradación del medio y gestión de residuos
+• Emergencia climática y calentamiento global: causas, consecuencias y soluciones
+• Problemas energéticos, dependencia y transición hacia energías renovables
+• Objetivos de Desarrollo Sostenible (ODS) y propuestas de sostenibilidad
+• Movimientos migratorios y dilemas sobre empleabilidad y crecimiento
+• El reto demográfico en España: éxodo rural, despoblación y ordenación del territorio
+• Localización de los Estados de África, América, Asia y Oceanía y sus capitales</t>
+  </si>
+  <si>
+    <t>2.1: Identificar y valorar los principales problemas demográficos y urbanísticos actuales
+2.3: Utilizar adecuadamente términos y conceptos relacionados con la Geografía
+4.1: Interpretar el entorno humanizado desde una perspectiva sistémica e integradora
+4.2: Evaluar el grado de sostenibilidad y equilibrio de los espacios a distintas escalas
+4.3: Argumentar la necesidad de acciones de protección y mejora del entorno
+8.1: Interpretar los comportamientos demográficos y los cambios en la población
+9.2: Analizar desde la perspectiva del desarrollo sostenible los desafíos globales</t>
+  </si>
+  <si>
+    <t>CE.2: Indagar sobre problemas geográficos actuales
+CE.4: Analizar elementos del paisaje y su evolución
+CE.8: Tomar conciencia de los ciclos demográficos y formas de vida</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Informes de investigación geográfica, mapas corocromáticos de sectores económicos y debates estructurados sobre emergencia climática.</t>
+  </si>
+  <si>
+    <t>El Despertar de la Libertad: De súbditos a ciudadanos</t>
+  </si>
+  <si>
+    <t>Cuaderno de un Revolucionario: Creación de un diario ficticio donde un personaje vive la transición del Antiguo Régimen a la ciudadanía, incluyendo la redacción de una 'micro-constitución'.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El modelo político, social y económico del Antiguo Régimen
+• La Ilustración y su influencia en la monarquía parlamentaria inglesa y la revolución americana
+• La Revolución francesa y el Imperio napoleónico: ruptura y expansión
+• Restauración del absolutismo y oleadas revolucionarias (1820, 1830, 1848)
+• El nacionalismo y los procesos de unificación alemana e italiana
+• La llegada de los Borbones a España, la Guerra de Sucesión y el Tratado de Utrecht
+• Reformismo borbónico: reinados de Felipe V, Fernando VI, Carlos III y Carlos IV
+• La Ilustración en España y el legado español en América
+• Los usos amorosos en la Historia como indicador de cambio social
+• La transformación política: de la servidumbre a la ciudadanía y la conquista de derechos
+• La ley como contrato social: las primeras constituciones del siglo XIX</t>
+  </si>
+  <si>
+    <t>1.2: Contrastar y argumentar sobre acontecimientos de la Edad Moderna y contemporánea
+3.1: Extraer conocimiento histórico relevante mediante procesos de investigación
+3.2: Identificar los desafíos a los que se ha enfrentado la humanidad en la transición liberal
+3.4: Utilizar secuencias cronológicas para examinar la relación entre hechos
+5.1: Interpretar los mecanismos que han regulado la convivencia y la vida común
+5.2: Explicar experiencias históricas de libertad y ciudadanía
+6.1: Situar el desarrollo de civilizaciones y procesos en el espacio y tiempo
+6.3: Apreciar la riqueza y variedad de la historia europea y española
+7.2: Identificar el origen y vertebración de los reinos hispánicos
+7.3: Analizar los fundamentos de la idea de Europa</t>
+  </si>
+  <si>
+    <t>CE.3: Identificar causas y consecuencias de desafíos históricos
+CE.5: Analizar la construcción de sistemas democráticos
+CE.6: Comprender procesos históricos que conforman la realidad multicultural</t>
+  </si>
+  <si>
+    <t>Análisis de fuentes primarias (textos constitucionales), líneas del tiempo comparativas y ensayos sobre el impacto de la Ilustración.</t>
+  </si>
+  <si>
+    <t>Industrialización, Imperialismo y la España del Siglo XIX</t>
+  </si>
+  <si>
+    <t>Exposición 'Vapor y Carbón': Organización de una muestra museística escolar sobre los inventos de la Revolución Industrial y las condiciones de vida de la clase obrera.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La Primera Revolución Industrial: orígenes, expansión y crecimiento urbano
+• El movimiento obrero: ideologías (socialismo, anarquismo) e internacionalismo
+• La Segunda Revolución Industrial y el desarrollo del capitalismo financiero
+• El imperialismo del siglo XIX: causas, expansión en África y Asia y tensiones
+• La Guerra de la Independencia y la Constitución de Cádiz de 1812
+• El reinado de Fernando VII y la independencia de la América española
+• El reinado de Isabel II, el Sexenio Revolucionario y la Restauración borbónica
+• La crisis del 98 y sus repercusiones en la conciencia nacional
+• Transformaciones económicas, sociales y culturales en la España decimonónica
+• Interpretación del sistema capitalista y la lucha por derechos laborales
+• Nuevas expresiones artísticas contemporáneas y su vínculo con el arte clásico</t>
+  </si>
+  <si>
+    <t>1.1: Elaborar contenidos propios como resúmenes, cuadros y mapas mentales
+2.2: Argumentar sobre problemas de convivencia mediante conocimientos históricos
+3.3: Representar información histórica a través de formas visuales y cartográficas
+3.5: Analizar procesos de cambio histórico de gran relevancia como la industrialización
+7.4: Apreciar y proteger el patrimonio artístico y cultural contemporáneo
+8.2: Analizar el cambio en el ciclo vital y las necesidades sociales
+8.3: Contrastar estilos de vida históricos con los actuales
+9.1: Identificar la conexión de España con los grandes procesos internacionales
+9.3: Localizar en el mapa político los Estados y capitales de Europa
+9.4: Localizar las comunidades autónomas y provincias de España</t>
+  </si>
+  <si>
+    <t>CE.1: Organizar información usando fuentes históricas críticas
+CE.7: Poner en valor el patrimonio material e inmaterial
+CE.9: Valorar la importancia de la seguridad y convivencia internacional</t>
+  </si>
+  <si>
+    <t>Mapas históricos del imperialismo, comentarios de obras de arte del siglo XIX y pruebas de localización política (Europa y España).</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>El Palacio Real nos habla</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un vídeo para redescubrir el Madrid del siglo XVIII</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El centro educativo se encuentra en Madrid, ciudad que alberga uno de los palacios reales más importantes de Europa. El alumnado desconoce en gran medida la historia y el valor patrimonial de este edificio, más allá de su imagen turística. Se propone investigar su construcción en el contexto del siglo XVIII y reflexionar sobre su conservación actual.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Crear un vídeo divulgativo de 3-5 minutos para la Concejalía de Cultura del Ayuntamiento de Madrid, que explique el contexto histórico, la función y el valor patrimonial del Palacio Real, y proponga medidas para su conservación sostenible.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Visita virtual al Palacio Real (web oficial)
+• Fichas didácticas de Patrimonio Nacional
+• Fuentes históricas digitales (Biblioteca Virtual de Patrimonio Bibliográfico)
+• Software de edición de vídeo (Clipchamp, Canva, CapCut)
+• Plantilla de guion y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo y conciencia cívica.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo de la Concejalía de Cultura. Se visualizan imágenes del Palacio Real y se realiza una lluvia de ideas sobre lo que saben y lo que quieren saber. Se forman los equipos de trabajo (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Lista de preguntas formuladas por cada equipo en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre el Antiguo Régimen, el siglo XVIII en España y la construcción del Palacio Real. El profesorado proporciona materiales (textos, mapas, vídeos) y guía el análisis de fuentes primarias (planos, actas de construcción) y secundarias. Cada equipo elabora una ficha con los datos clave.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de fuentes completada por equipo, con citas y reflexiones.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga en profundidad un aspecto concreto (historia, arquitectura, función política, conservación actual). Utilizan recursos digitales y bibliográficos. Elaboran un guion para el vídeo que incluya la información investigada, las fuentes y la propuesta de conservación.</t>
+  </si>
+  <si>
+    <t>Guion del vídeo (estructura, contenido, referencias).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el vídeo usando herramientas digitales (cámara o móvil, software de edición). Incluyen imágenes, narración, música y citas de fuentes. El profesorado apoya en la edición técnica.</t>
+  </si>
+  <si>
+    <t>Vídeo final subido a plataforma compartida (ej. YouTube en modo privado).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado en clase de todos los vídeos. Cada equipo realiza una autoevaluación y una coevaluación a otro equipo utilizando la rúbrica de los criterios. Se completa una diana de autoevaluación sobre el proceso. El profesorado asigna el nivel de logro a cada criterio a partir de las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Vecinos, datos y acción: radiografía demográfica de nuestro barrio</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre población, vivienda y participación</t>
+  </si>
+  <si>
+    <t>La Asociación de Vecinos del barrio ha solicitado al instituto un diagnóstico sobre el envejecimiento de la población y la pérdida de comercio local. Necesitan datos reales para elaborar propuestas ante el Ayuntamiento de Madrid.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio demográfico y urbanístico del barrio basado en datos primarios (encuestas, entrevistas, observación) y fuentes oficiales, y presentar un informe con propuestas a la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta digital (Google Forms)
+• Hoja de cálculo (Excel/Sheets)
+• Datos del Padrón Municipal de Madrid (web)
+• Mapas del barrio (catastro, Google Maps)
+• Ejemplo de estudio demográfico de Madrid (p.ej., del Observatorio de la Ciudad)</t>
+  </si>
+  <si>
+    <t>Educación para la participación ciudadana y el desarrollo sostenible. Tratamiento crítico de datos y fuentes.</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos presenta el encargo mediante un vídeo o carta. Se debate la pregunta guía y se acotan los aspectos a investigar (población, vivienda, comercio, espacios públicos).</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y mapa de ideas del grupo.</t>
+  </si>
+  <si>
+    <t>Taller sobre demografía (pirámides, tasas, saldo migratorio) y técnicas de recogida de datos (encuesta, entrevista, observación estructurada). Se analizan ejemplos de estudios de barrio de Madrid.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo e interpretación de indicadores.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: aplican la encuesta a vecinos (presencial o digital), realizan observaciones del espacio público y recogen datos secundarios del padrón municipal. Vuelcan y limpian los datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y registro fotográfico.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe escrito (con introducción, metodología, resultados, conclusiones y propuestas) y preparan una presentación visual para la asociación de vecinos (póster, diapositivas).</t>
+  </si>
+  <si>
+    <t>Borrador de informe y prototipo de presentación.</t>
+  </si>
+  <si>
+    <t>Defensa del informe ante la asociación de vecinos (simulada o real si es posible). Coevaluación entre grupos. Rellenan diana de autoevaluación y se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Legado vivo: intervención en el patrimonio de mi barrio</t>
+  </si>
+  <si>
+    <t>Un proyecto de conservación y puesta en valor del patrimonio local</t>
+  </si>
+  <si>
+    <t>El barrio o municipio donde se ubica el instituto posee elementos patrimoniales de la Edad Media y Moderna (iglesias, plazas, murallas, palacetes) que a menudo pasan desapercibidos para la comunidad. El alumnado actuará como agente cultural, proponiendo acciones concretas para revitalizar y difundir ese legado.</t>
+  </si>
+  <si>
+    <t>Investigar un elemento patrimonial local de época medieval o moderna, analizar su estado actual y su relevancia histórica, y diseñar un prototipo de intervención comunitaria (mural, ruta, instalación, propuesta de restauración) que fomente su conservación y difusión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de análisis de fuentes históricas
+• Planos históricos del municipio (p.ej., del Archivo Regional de Madrid)
+• Dispositivos móviles para fotografía y grabación
+• Materiales para maquetas (cartón, impresión 3D, etc.)
+• Rúbricas de evaluación y plantillas de coevaluación</t>
+  </si>
+  <si>
+    <t>Educación cívica y constitucional: valoración del patrimonio como bien común y ejercicio de la participación ciudadana. Competencia digital: uso de herramientas de investigación y creación de contenido.</t>
+  </si>
+  <si>
+    <t>Se presenta un caso real de un elemento patrimonial madrileño en peligro (ej. una ermita del siglo XVI). Se formula la pregunta guía y el alumnado debate sobre el valor del patrimonio local. Se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre metodología histórica: búsqueda de fuentes, análisis de documentos y mapas. Conceptos de paisaje humanizado y criterios de intervención patrimonial. Se explican rúbricas y el formato del producto final.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes y ejercicios de interpretación de planos históricos.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: visita al lugar (física o virtual), toma de fotografías, croquis y entrevistas a vecinos. En aula, organización de la información histórica y geográfica recogida.</t>
+  </si>
+  <si>
+    <t>Registro de campo (fotos, notas, medidas) y dossier de datos históricos.</t>
+  </si>
+  <si>
+    <t>Diseño y elaboración del prototipo de intervención comunitaria (maqueta, planos, guion de ruta, storyboard de vídeo, boceto de mural). Preparación de la presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo ante la audiencia real (asociación de vecinos o concejal). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 para cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para facilitar el acceso a fuentes históricas y geográficas.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fuentes primarias (textos de época o crónicas) en formato dual: el facsímil original junto a una versión con lenguaje modernizado y apoyos visuales que aclaren conceptos arcaicos.
 • Utilizar mapas temáticos interactivos con capas conmutables que permitan visualizar datos demográficos o económicos sobrepuestos a la geografía física, facilitando la relación de variables.
 • Presentar la información mediante organizadores gráficos dinámicos (como diagramas de espina de pescado o de Venn) que ya incluyan los conectores lógicos necesarios para el análisis histórico.</t>
   </si>
@@ -1504,225 +1896,309 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...83 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Cuántas competencias específicas, criterios de evaluación y saberes básicos establece el currículo de Geografía e Historia para 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>En Madrid, para Geografía e Historia de 3.º ESO, el currículo (basado en el RD 217/2022) incluye 9 competencias específicas, 32 criterios de evaluación y 74 saberes básicos, distribuidos en 3 horas semanales. No se añaden particularidades autonómicas según el input.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿Cómo se diferencia la secuenciación de Geografía e Historia en 3.º ESO en Madrid respecto a la propuesta del BOE?</t>
+  </si>
+  <si>
+    <t>El BOE ofrece una secuencia flexible; en Madrid, con 3 horas semanales y 74 saberes, suele priorizarse el bloque de Historia Moderna y Geografía física, incluyendo una unidad sobre el patrimonio madrileño. No hay diferencias curriculares sustanciales, solo organizativas.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se evalúan los 32 criterios de evaluación de Geografía e Historia en 3.º ESO en relación con las 9 competencias específicas?</t>
+  </si>
+  <si>
+    <t>Cada criterio se vincula a una competencia específica. Se emplean pruebas escritas, trabajos de investigación, debates y rúbricas. La calificación final pondera los criterios según su peso en la CE correspondiente, asegurando la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos revisa la inspección educativa en las programaciones de Geografía e Historia de 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>La inspección verifica la coherencia entre las 9 CE, los 32 criterios y los 74 saberes, la inclusión de evaluación competencial, la atención a la diversidad, y el cumplimiento de las 3 horas semanales. También revisa la concreción de los saberes en unidades didácticas.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos didácticos se recomiendan específicamente para Geografía e Historia de 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>Se recomiendan atlas históricos, mapas mudos, recursos digitales del Museo del Prado y el Archivo Regional de Madrid, así como libros de texto que incluyan el bloque sobre Madrid. También son útiles líneas de tiempo interactivas y simulaciones históricas.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Geografía e Historia para impartir 3.º ESO con 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se propone una distribución temporal de los 74 saberes en tres trimestres, con reuniones quincenales para ajustar la programación, compartir materiales y unificar criterios de evaluación. La secuencia se revisa tras cada evaluación.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son habituales en Geografía e Historia de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones curriculares no significativas, materiales multinivel, uso de líneas de tiempo visuales, rúbricas simplificadas y agrupamientos flexibles. También se diseñan actividades de ampliación para alumnado con alto rendimiento.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación para alumnos de 3.º ESO con Geografía e Historia pendiente?</t>
+  </si>
+  <si>
+    <t>Se elaboran planes de refuerzo centrados en los saberes no superados, con actividades prácticas y pruebas específicas. El seguimiento es mensual, y se evalúa mediante trabajos tutelados y una prueba final que integre los criterios asociados.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Elaborar, expresar y presentar contenidos propios en forma de resúmenes, líneas de tiempo, cuadros conceptuales y otros formatos mediante el desarrollo de métodos de búsqueda, sele</t>
   </si>
   <si>
     <t>Contrastar y argumentar sobre temas y acontecimientos de la Edad Media y la Edad Moderna, localizando y analizando de forma crítica fuentes primarias y secundarias como pruebas his</t>
   </si>
   <si>
     <t>Incorporar y utilizar adecuadamente términos, conceptos y acontecimientos relacionados con la Geografía, la Historia y otras disciplinas de las Ciencias Sociales, a través de texto</t>
   </si>
@@ -1901,130 +2377,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2340,2664 +2832,2781 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>448</v>
+      <c r="A2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>552</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="A3" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>556</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>454</v>
+      <c r="A4" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A5" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="A6" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>463</v>
+      <c r="A7" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>466</v>
+      <c r="A8" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="A9" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>472</v>
+      <c r="A10" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>475</v>
+      <c r="A11" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>477</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>482</v>
+      <c r="A2" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>486</v>
+      <c r="B3" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>490</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>622</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>494</v>
+      <c r="B5" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>626</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>497</v>
+      <c r="B6" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>501</v>
+      <c r="B7" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>504</v>
+      <c r="B8" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>507</v>
+      <c r="B9" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>639</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>512</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="D3" s="9">
         <v>10.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>10.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="D4" s="9">
         <v>10.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>10.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="9">
         <v>5.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>5.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.3</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="D7" s="9">
         <v>5.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>5.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.4</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D9" s="9">
         <v>4.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>4.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="D10" s="9">
         <v>4.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>4.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.3</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D11" s="9">
         <v>4.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>4.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.4</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>4.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.5</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D13" s="9">
         <v>4.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>4.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>4.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="D14" s="9">
         <v>6.67</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>6.67</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>4.3</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>5.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D17" s="9">
         <v>6.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>6.67</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>5.2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>5.3</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>6.1</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D20" s="9">
         <v>3.75</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>3.75</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>6.2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D21" s="9">
         <v>3.75</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>3.75</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>6.3</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D22" s="9">
         <v>3.75</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>3.75</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>6.4</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D23" s="9">
         <v>3.75</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>3.75</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>7.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D24" s="9">
         <v>3.75</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>3.75</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>7.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.75</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.75</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>7.3</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D26" s="9">
         <v>3.75</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>3.75</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>7.4</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D27" s="9">
         <v>3.75</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>3.75</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>8.1</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D28" s="9">
         <v>5.0</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>5.0</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5">
+      <c r="A29" s="7">
         <v>8.2</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="7">
+      <c r="B29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D29" s="9">
         <v>5.0</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="9">
         <v>5.0</v>
       </c>
-      <c r="F29" s="5"/>
+      <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5">
+      <c r="A30" s="7">
         <v>8.3</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="7">
+      <c r="B30" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="D30" s="9">
         <v>5.0</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="9">
         <v>5.0</v>
       </c>
-      <c r="F30" s="5"/>
+      <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5">
+      <c r="A31" s="7">
         <v>9.1</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="7">
+      <c r="B31" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="D31" s="9">
         <v>3.75</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="9">
         <v>3.75</v>
       </c>
-      <c r="F31" s="5"/>
+      <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="5">
+      <c r="A32" s="7">
         <v>9.2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="7">
+      <c r="B32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="D32" s="9">
         <v>3.75</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="9">
         <v>3.75</v>
       </c>
-      <c r="F32" s="5"/>
+      <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5">
+      <c r="A33" s="7">
         <v>9.3</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="7">
+      <c r="B33" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D33" s="9">
         <v>3.75</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="9">
         <v>3.75</v>
       </c>
-      <c r="F33" s="5"/>
+      <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="5">
+      <c r="A34" s="7">
         <v>9.4</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="7">
+      <c r="B34" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D34" s="9">
         <v>3.75</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="9">
         <v>3.75</v>
       </c>
-      <c r="F34" s="5"/>
+      <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="7">
+      <c r="A35" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>160.02000000000001</v>
       </c>
-      <c r="F35" s="5" t="s">
-        <v>533</v>
+      <c r="F35" s="7" t="s">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.3</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.4</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.4</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.5</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>4.3</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>5.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>5.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>6.1</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>6.2</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>6.3</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>6.4</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>7.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>7.3</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>7.4</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>8.1</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>8.2</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>8.3</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>9.3</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>9.4</v>
       </c>
-      <c r="AI1" s="6" t="s">
-[...3 lines deleted...]
-        <v>512</v>
+      <c r="AI1" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="AJ1" s="8" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="2" spans="1:36">
-      <c r="A2" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
-      <c r="AJ2" s="5"/>
+      <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
-      <c r="AJ3" s="5"/>
+      <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
-      <c r="A4" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
-      <c r="AJ4" s="5"/>
+      <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
-      <c r="A5" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
-      <c r="AJ5" s="5"/>
+      <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
-      <c r="AJ6" s="5"/>
+      <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
-      <c r="A7" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
-      <c r="AJ7" s="5"/>
+      <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
-      <c r="A8" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
-      <c r="AJ8" s="5"/>
+      <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
-      <c r="A9" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
-      <c r="AJ9" s="5"/>
+      <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
-      <c r="A10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
-      <c r="AJ10" s="5"/>
+      <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
-      <c r="A11" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
-      <c r="AJ11" s="5"/>
+      <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
-      <c r="A12" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
-      <c r="AJ12" s="5"/>
+      <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
-      <c r="A13" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
-      <c r="AJ13" s="5"/>
+      <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
-      <c r="A14" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
-      <c r="AJ14" s="5"/>
+      <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
-      <c r="A15" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
-      <c r="AJ15" s="5"/>
+      <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
-      <c r="A16" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
-      <c r="AJ16" s="5"/>
+      <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
-      <c r="A17" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
-      <c r="AJ17" s="5"/>
+      <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
-      <c r="A18" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
-      <c r="AJ18" s="5"/>
+      <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
-      <c r="A19" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
-      <c r="AJ19" s="5"/>
+      <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
-      <c r="A20" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
-      <c r="AJ20" s="5"/>
+      <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
-      <c r="A21" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
-      <c r="AJ21" s="5"/>
+      <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
-      <c r="A22" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
-      <c r="AJ22" s="5"/>
+      <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
-      <c r="A23" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
-      <c r="AJ23" s="5"/>
+      <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
-      <c r="A24" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
-      <c r="AJ24" s="5"/>
+      <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
-      <c r="A25" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
-      <c r="AJ25" s="5"/>
+      <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
-      <c r="A26" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
-      <c r="AJ26" s="5"/>
+      <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
-      <c r="A27" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
-      <c r="AJ27" s="5"/>
+      <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
-      <c r="A28" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
-      <c r="AJ28" s="5"/>
+      <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
-      <c r="A29" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
-      <c r="AJ29" s="5"/>
+      <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
-      <c r="A30" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
-      <c r="AJ30" s="5"/>
+      <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
-      <c r="A31" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AI31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AH31),"")</f>
         <v/>
       </c>
-      <c r="AJ31" s="5"/>
+      <c r="AJ31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="960">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7849,4206 +8458,4942 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>74</v>
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...21 lines deleted...]
-        <v>74</v>
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>82</v>
-      </c>
-[...39 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="K11" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K16" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K24" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="K25" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>7.4</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="K26" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="K28" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="K29" s="9">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D30" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="K30" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...27 lines deleted...]
-      <c r="J3" s="5" t="s">
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="H31" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="7">
+      <c r="I31" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="K31" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...30 lines deleted...]
-      <c r="K4" s="7">
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
         <v>3.13</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-[...958 lines deleted...]
-    </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7">
         <v>9.4</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K33" s="7">
+      <c r="C33" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="9">
         <v>3.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>267</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="5">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C14" s="7">
         <v>1</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D14" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="E14" s="5"/>
-[...22 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="C15" s="7">
+        <v>2</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C16" s="7">
         <v>3</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C17" s="7">
         <v>4</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C18" s="7">
         <v>5</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C19" s="7">
         <v>6</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C20" s="7">
         <v>7</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C21" s="7">
         <v>8</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C22" s="7">
         <v>9</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C23" s="7">
         <v>10</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C24" s="7">
         <v>1</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C25" s="7">
+        <v>2</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C26" s="7">
         <v>3</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C27" s="7">
         <v>4</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C28" s="7">
         <v>5</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C29" s="7">
         <v>6</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C30" s="7">
         <v>7</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C31" s="7">
         <v>8</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C32" s="7">
         <v>9</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C33" s="7">
         <v>10</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C34" s="7">
         <v>1</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C35" s="7">
+        <v>2</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C36" s="7">
         <v>3</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C37" s="7">
         <v>4</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C38" s="7">
         <v>5</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C39" s="7">
         <v>6</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C40" s="7">
         <v>7</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C41" s="7">
         <v>8</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C42" s="7">
         <v>9</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C43" s="7">
         <v>10</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C44" s="7">
         <v>11</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C45" s="7">
         <v>12</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C46" s="7">
         <v>13</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C47" s="7">
         <v>1</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C48" s="7">
+        <v>2</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C49" s="7">
         <v>3</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="5">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" s="7">
         <v>4</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="D50" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C51" s="7">
         <v>5</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="5">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C52" s="7">
         <v>6</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="D52" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C53" s="7">
         <v>7</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C54" s="7">
         <v>8</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C55" s="7">
         <v>9</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="5">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C56" s="7">
         <v>10</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="D56" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="5">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" s="7">
         <v>11</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I57" s="5"/>
+      <c r="D57" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C58" s="5">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C58" s="7">
         <v>12</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="D58" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="5">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C59" s="7">
         <v>13</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I59" s="5"/>
+      <c r="D59" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C60" s="5">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C60" s="7">
         <v>14</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I60" s="5"/>
+      <c r="D60" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C61" s="5">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C61" s="7">
         <v>15</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I61" s="5"/>
+      <c r="D61" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C62" s="5">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C62" s="7">
         <v>16</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I62" s="5"/>
+      <c r="D62" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C63" s="5">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C63" s="7">
         <v>17</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I63" s="5"/>
+      <c r="D63" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="5">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C64" s="7">
         <v>18</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="D64" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
-      <c r="A65" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="5">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C65" s="7">
         <v>19</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I65" s="5"/>
+      <c r="D65" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="5">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C66" s="7">
         <v>20</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I66" s="5"/>
+      <c r="D66" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="5">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C67" s="7">
         <v>21</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I67" s="5"/>
+      <c r="D67" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C68" s="5">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C68" s="7">
         <v>22</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I68" s="5"/>
+      <c r="D68" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
-      <c r="A69" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="5">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C69" s="7">
         <v>23</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I69" s="5"/>
+      <c r="D69" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C70" s="5">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" s="7">
         <v>24</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I70" s="5"/>
+      <c r="D70" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C71" s="5">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C71" s="7">
         <v>25</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I71" s="5"/>
+      <c r="D71" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C72" s="5">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C72" s="7">
         <v>26</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I72" s="5"/>
+      <c r="D72" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C73" s="5">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C73" s="7">
         <v>1</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I73" s="5"/>
+      <c r="D73" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
-      <c r="A74" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I74" s="5"/>
+      <c r="A74" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="7">
+        <v>2</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C75" s="5">
+      <c r="A75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C75" s="7">
         <v>3</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I75" s="5"/>
+      <c r="D75" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>350</v>
+      <c r="A2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>354</v>
+      <c r="E3" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>357</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>360</v>
+      <c r="E5" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>363</v>
+      <c r="E6" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E7" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>364</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
         <v>365</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D9" s="5">
+      <c r="F15" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E17" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F19" s="7" t="s">
         <v>366</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="G19" s="7" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="D11" s="5">
+      <c r="F24" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E27" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F28" s="7" t="s">
         <v>369</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D13" s="5">
+      <c r="G28" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="E29" s="7" t="s">
         <v>371</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+      <c r="F29" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="5" t="s">
+      <c r="E30" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>15</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F33" s="7" t="s">
         <v>372</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D15" s="5">
+      <c r="G33" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E35" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>374</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="F38" s="7" t="s">
         <v>375</v>
       </c>
-    </row>
-[...384 lines deleted...]
-        <v>397</v>
+      <c r="G38" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>401</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="A2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>408</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>411</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>515</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>414</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>416</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>418</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>420</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>424</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>427</v>
+      <c r="A15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>531</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>428</v>
+      <c r="A16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A18" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="A19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A22" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A24" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A25" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A26" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>442</v>
+      <c r="A27" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A28" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>444</v>
+      <c r="A29" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>