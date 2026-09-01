--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:42</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Geografía e Historia de 3º ESO, aplica el BOE íntegramente.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Geografía e Historia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene íntegros los criterios de evaluación, competencias específicas y saberes básicos del RD 217/2022 sin adiciones ni modificaciones.</t>
   </si>